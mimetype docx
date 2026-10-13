--- v0 (2026-06-23)
+++ v1 (2026-10-13)
@@ -1,9009 +1,9349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1AF18C3F" w14:textId="706F0942" w:rsidR="008D4B76" w:rsidRPr="00A84876" w:rsidRDefault="00A84876" w:rsidP="00EB4FA7">
+    <w:p w14:paraId="5D060153" w14:textId="46A3F4BF" w:rsidR="005B74B5" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="005D60ED">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD4ACC">
+        <w:sectPr w:rsidR="005B74B5" w:rsidRPr="00320328" w:rsidSect="00625C77">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="7760" w:right="1440" w:bottom="867" w:left="1440" w:header="0" w:footer="374" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t>Participant Service Charter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45578A1C" w14:textId="77777777" w:rsidR="005559CD" w:rsidRPr="00320328" w:rsidRDefault="309D9531" w:rsidP="005559CD">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6899A240" wp14:editId="25608013">
-[...10 lines deleted...]
-            <wp:docPr id="2" name="Picture 2" title="Purple background">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C1A83B0" wp14:editId="72693C14">
+            <wp:extent cx="5731200" cy="939600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:docPr id="632085000" name="Picture 2" descr="Image of artwork ‘Belonging’ by Charmaine Mumbulla.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="A4 Report cover curve.png"/>
+                    <pic:cNvPr id="632085000" name="Picture 2" descr="Image of artwork ‘Belonging’ by Charmaine Mumbulla.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7124700" cy="9840075"/>
+                      <a:ext cx="5731200" cy="939600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...72 lines deleted...]
-            </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="008D4B76" w:rsidRPr="00A84876">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1645D612" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00A87900" w:rsidP="51B434CC">
+    <w:p w14:paraId="4A5A307C" w14:textId="77777777" w:rsidR="005559CD" w:rsidRPr="00320328" w:rsidRDefault="309D9531" w:rsidP="005559CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc223423304"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224033826"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc241058142"/>
+      <w:r>
+        <w:t>Acknowledgement of Country</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="0102D680" w14:textId="77777777" w:rsidR="005559CD" w:rsidRPr="00320328" w:rsidRDefault="309D9531" w:rsidP="005559CD">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NDIA acknowledges the Traditional Custodians of Country throughout Australia and their continuing connection to land, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Int_iyYI7hsx"/>
+      <w:r>
+        <w:t>sea</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t xml:space="preserve"> and community. We pay our respects to them and their cultures, and to Elders past, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Int_dwGOkzyw"/>
+      <w:r>
+        <w:t>present</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> and emerging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EB8A9F" w14:textId="77777777" w:rsidR="005559CD" w:rsidRPr="00320328" w:rsidRDefault="309D9531" w:rsidP="005559CD">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Artwork ‘Belonging’ by Charmaine Mumbulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF37173" w14:textId="4827EF87" w:rsidR="00276388" w:rsidRPr="00320328" w:rsidRDefault="5523C9D2" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Contents"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE130AD" w14:textId="6F1F00BB" w:rsidR="00991FD2" w:rsidRDefault="00FC2621">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 2,1,Heading 3,2" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc241058142" w:history="1">
+        <w:r w:rsidR="00991FD2" w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Acknowledgement of Country</w:t>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058142 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00991FD2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C1501B6" w14:textId="311D6B15" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058143" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Participant Service Charter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058143 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CEF8B0B" w14:textId="6B902265" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058144" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How we will work with you</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058144 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CB5FC71" w14:textId="5A2BAC38" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058145" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>The service standards you can expect</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058145 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CA22D8E" w14:textId="796A760B" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058146" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Service standards for the National Contact Centre</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058146 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44BA6465" w14:textId="10B46D40" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058147" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Service standards for complaints</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058147 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DAA5F4B" w14:textId="66F2C1A5" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058148" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How you will know if we are delivering against the Participant Service Charter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058148 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C16899A" w14:textId="1AAAD873" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058149" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contacting us</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058149 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17A9AC1E" w14:textId="1F2604A2" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058150" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How you can provide feedback</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058150 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="633CC633" w14:textId="79C9F7A5" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058151" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>How we will respond to a complaint</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058151 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D8C816C" w14:textId="152E5FBE" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058152" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>If you have concerns about how your complaint was handled</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058152 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="024DDF7C" w14:textId="56CC14C7" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058153" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Making a complaint about the quality or safety of services and supports</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058153 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="008343F6" w14:textId="106148C1" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058154" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>If you do not agree with a decision we have made</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058154 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46D2D26A" w14:textId="0DC1B964" w:rsidR="00991FD2" w:rsidRDefault="00991FD2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241058155" w:history="1">
+        <w:r w:rsidRPr="00A316CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>If you do not agree with the outcome of an internal review</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241058155 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52C1FC8A" w14:textId="20DF1721" w:rsidR="00E37AC4" w:rsidRPr="00320328" w:rsidRDefault="00FC2621" w:rsidP="005B74B5">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E37AC4" w:rsidRPr="00320328" w:rsidSect="005B74B5">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1440" w:bottom="1985" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D62AAB" w14:textId="6EEA87A7" w:rsidR="005D60ED" w:rsidRPr="00320328" w:rsidRDefault="005D60ED" w:rsidP="002C69CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc241058143"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">Our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7E51">
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> Service Charter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="75381225" w14:textId="77777777" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
+      <w:r w:rsidRPr="2E2FD092">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We know the National Disability Insurance Scheme (NDIS) is making a difference to participants’ lives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F67D8D5" w14:textId="1FDA4D15" w:rsidR="1B0D7C17" w:rsidRPr="007A7E51" w:rsidRDefault="1B0D7C17" w:rsidP="77361B0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77361B0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our purpose at the </w:t>
+      </w:r>
+      <w:r w:rsidR="000404D4" w:rsidRPr="77361B0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>National Disability Insurance Agency (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77361B0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>NDIA</w:t>
+      </w:r>
+      <w:r w:rsidR="000404D4" w:rsidRPr="77361B0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77361B0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2439847C" w14:textId="43717E24" w:rsidR="2E2FD092" w:rsidRPr="007A7E51" w:rsidRDefault="000D6A0A" w:rsidP="00D8368D">
+      <w:pPr>
+        <w:pStyle w:val="Pull-out-Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="720"/>
-[...21 lines deleted...]
-        <w:t>Our Participant Service Charter</w:t>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Improve the independence, and the social and economic participation, of eligible people with disability through the management of a financially sustainable National Disability Insurance Scheme with proper, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Int_aY1lNQB9"/>
+      <w:r>
+        <w:t>efficient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve"> and effective use of resources. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C00936" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
-      <w:pPr>
+    <w:p w14:paraId="6CAF224F" w14:textId="65A1F91E" w:rsidR="007318C6" w:rsidRPr="007318C6" w:rsidRDefault="007A3667" w:rsidP="00CE6337">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="415E4C62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="008C19F0">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t>re focused on improving how we serve people</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA630F" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> to meet this purpose. Th</w:t>
+      </w:r>
+      <w:r w:rsidR="004573DD">
+        <w:t xml:space="preserve">is includes </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F6D" w:rsidRPr="415E4C62">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidR="00443CC2" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t>applying to access the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B221A9" w:rsidRPr="415E4C62">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00443CC2" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> NDIS participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00443CC2" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve">, their </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Int_F41IC43i"/>
+      <w:r w:rsidR="00443CC2" w:rsidRPr="415E4C62">
+        <w:t>families</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> and carers</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF63C7" w:rsidRPr="415E4C62">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EC9322" w14:textId="174C0610" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="005671FE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77361B0A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...130 lines deleted...]
-          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Our </w:t>
       </w:r>
-      <w:r w:rsidR="00262766" w:rsidRPr="00A84876">
+      <w:r w:rsidRPr="77361B0A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>Participant Service Charter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77361B0A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve"> sets out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> what you can expect from us at the NDIA and from our </w:t>
+      </w:r>
+      <w:r w:rsidR="00253190">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">artners in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00253190">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ommunity, </w:t>
+      </w:r>
+      <w:r w:rsidR="005872F8">
+        <w:t xml:space="preserve">as well as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>how you can help us deliver a high standard of service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D52E1C" w14:textId="5632A122" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="00473C10" w:rsidP="00A8175E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E5F0ED4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> sets out what you can expect from us at the National Disability Insurance Agency (NDIA) and our Partners in the Community organisations.</w:t>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E5F0ED4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant Service Charter is underpinned by </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t xml:space="preserve">initiatives </w:t>
+      </w:r>
+      <w:r w:rsidR="001B0346">
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t xml:space="preserve">the NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6D0A" w:rsidRPr="4E5F0ED4">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t xml:space="preserve">eview and subsequent </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26975" w:rsidRPr="4E5F0ED4">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t>eform</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26975" w:rsidRPr="4E5F0ED4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t>, the NDIA Corporate Plan 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26975" w:rsidRPr="4E5F0ED4">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t xml:space="preserve">26 and engagements </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7D02" w:rsidRPr="4E5F0ED4">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t xml:space="preserve"> participant</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7D02" w:rsidRPr="4E5F0ED4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3667" w:rsidRPr="4E5F0ED4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5733B998" w14:textId="023FFAAD" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+    <w:p w14:paraId="4456A8D6" w14:textId="06688B60" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F51648" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>It provides overa</w:t>
+      </w:r>
+      <w:r w:rsidR="00461CE2" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004804F7" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>rching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve"> principles for our interactions with you, and clear service standards and timeframes. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0AB4" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0AB4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0AB4" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve"> service standards and timeframes are included in the legislated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E25D39" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>Participant Service Guarantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00C177BE" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which provides us with a clear direction to improve your </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3BB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>experience with the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B97EA37" w14:textId="6C73FB62" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Improving your experience with us is part of how the NDIS can deliver on its promise. That promise is to support you to achieve your goals, so you can get on and do the things you want to do.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E011CF8" w14:textId="5EC445DB" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important that participants and NDIA staff are treated with mutual respect. Together, we are committed to creating a safe, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Int_9Y8LqAwy"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>respectful</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and inclusive environment for everyone who interacts with the NDIS. This means we work together to ensure that our workplaces and services are safe for participants, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Int_WdKrg6Ov"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and visitors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045CBADF" w14:textId="1F848ED7" w:rsidR="00C71D40" w:rsidRDefault="5D96B085" w:rsidP="00C71D40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="415E4C62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We recognise that people or groups of people have different experiences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve">. This may be because of </w:t>
+      </w:r>
+      <w:r w:rsidR="49665996" w:rsidRPr="415E4C62">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71D40">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD8AD53" w14:textId="15B1E51E" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D30">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D30" w:rsidRPr="415E4C62">
+        <w:t>ce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382714F9" w14:textId="5D90BF4D" w:rsidR="00A06882" w:rsidRDefault="00B65581" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>ex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCDEBA1" w14:textId="7C378E9D" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>ender identity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6868F71F" w14:textId="37797460" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>exual orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D34A7F" w14:textId="4C6B894D" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>isability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587FC345" w14:textId="651CA9D0" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>eligion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42708C58" w14:textId="728DAFBC" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>ulture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F10DE8B" w14:textId="610F2BDC" w:rsidR="00A06882" w:rsidRDefault="004F0A4A" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>ge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A718E57" w14:textId="3C3B25FE" w:rsidR="00A06882" w:rsidRDefault="00A06882" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
+        <w:t>ocial origin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9EF3EA" w14:textId="690B9DA6" w:rsidR="00A06882" w:rsidRDefault="00A06882" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="0544D3AE" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve">here </w:t>
+      </w:r>
+      <w:r w:rsidR="06730460" w:rsidRPr="415E4C62">
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="0544D3AE" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> live</w:t>
+      </w:r>
+      <w:r w:rsidR="5D96B085" w:rsidRPr="415E4C62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB65CB" w:rsidRPr="00A84876">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="140E5034" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
-[...13 lines deleted...]
-        <w:t>The Participant Service Guarantee and Participant Service Improvement Plan provide us with a clear direction to improve your experience with the NDIS.</w:t>
+    <w:p w14:paraId="2BC11988" w14:textId="4055DDF6" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="00A738B7" w:rsidP="00A738B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="4CFF16C8" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> identity markers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D8D5B9" w14:textId="67C1E08D" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+    <w:p w14:paraId="29FD3C2B" w14:textId="5E84AED8" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="5EDA7DD2" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C86330" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>We want you to have greater independence</w:t>
+      </w:r>
+      <w:r w:rsidR="15056C42" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>. We also</w:t>
+      </w:r>
+      <w:r w:rsidR="491F9B87" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> be part of more inclusive communities. And for this to happen, we need to improve what we do and how we do it with you.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> want </w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to create an inclusive, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Int_6yNtV9JC"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>safe</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and responsive NDIS for all people with disability. To </w:t>
+      </w:r>
+      <w:r w:rsidR="4418C0F1" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>make sure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this happens, we need to improve what we do and how we work with you</w:t>
+      </w:r>
+      <w:r w:rsidR="15056C42" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. This is to help</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035E2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="15056C42" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver a high standard of service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA1F986" w14:textId="13D06D59" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+    <w:p w14:paraId="72F9F537" w14:textId="4065DA92" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000C74D4" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>We want to empower and support you to make your own choices and decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4136A3" w14:textId="0A1438B9" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001749B3" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">Around half of NDIS participants are </w:t>
+      </w:r>
+      <w:r w:rsidR="003B20CF" w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">younger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00746539" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>than 18 years old</w:t>
+      </w:r>
+      <w:r w:rsidR="00C274B2">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>. W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">e want to support and promote </w:t>
+      </w:r>
+      <w:r w:rsidR="007020CA" w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008A2D97" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">voice in </w:t>
+      </w:r>
+      <w:r w:rsidR="007020CA" w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">plans and supports where possible, so </w:t>
+      </w:r>
+      <w:r w:rsidR="007020CA" w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008153BF" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">can take control of </w:t>
+      </w:r>
+      <w:r w:rsidR="007020CA" w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DE5951" w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+        <w:t>NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C614CC">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...1 lines deleted...]
-        <w:t>families and carers also give voice to their children’s needs and support their development.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> journey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. This includes children in out of home care too.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E778DAB" w14:textId="0ABC06DC" w:rsidR="003825A4" w:rsidRPr="00A84876" w:rsidRDefault="00AC60F3" w:rsidP="008A2D97">
+    <w:p w14:paraId="32DA0E91" w14:textId="68E742B4" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We also want to adopt family-centred practices</w:t>
+      </w:r>
+      <w:r w:rsidR="001D26B5" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respecting that families and carers also give voice to their children’s needs and support their development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE358E1" w14:textId="439D0B0A" w:rsidR="0052420B" w:rsidRDefault="007A3667" w:rsidP="007A3667">
+      <w:r>
+        <w:t xml:space="preserve">On 30 March 2022, the NDIS Amendment (Participant Service Guarantee and Other Measures) Bill 2022 passed in both houses of Parliament and received </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1798">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oyal </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1798">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ssent on 1 April 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726D942F" w14:textId="39015C25" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> changes and it remains current. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NDIA has reviewed the Participant Service Charter to ensure it is in line with </w:t>
+      </w:r>
+      <w:r w:rsidR="00891914">
+        <w:t xml:space="preserve">recent </w:t>
+      </w:r>
+      <w:r>
+        <w:t>legislated changes and remains current.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31929C26" w14:textId="73EF2E06" w:rsidR="00053729" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="51B434CC">
+    <w:p w14:paraId="093F97AC" w14:textId="4EB41131" w:rsidR="00104612" w:rsidRPr="00320328" w:rsidRDefault="35393589" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Pull-out-Body"/>
+        <w:ind w:left="426" w:hanging="1"/>
+        <w:sectPr w:rsidR="00104612" w:rsidRPr="00320328" w:rsidSect="005B74B5">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1440" w:bottom="1985" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Participant Service Charter is current as of </w:t>
+      </w:r>
+      <w:r w:rsidR="2A03A602">
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidR="0086470F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026. It has been updated by the NDIA during a period of change and will continue to be reviewed and updated periodically to make sure it remains current. A full review and update is planned for 2027 and will be undertaken by the NDIA, with participant input. Updates will be available on the NDIS website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F7A13E" w14:textId="3D3C401E" w:rsidR="005F15EB" w:rsidRPr="00320328" w:rsidRDefault="19A957E3" w:rsidP="002C69CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc241058144"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc223423305"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc224033827"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">How we will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7E51">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> with you</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="73F1C16E" w14:textId="120C6AAA" w:rsidR="005F15EB" w:rsidRPr="00320328" w:rsidRDefault="005F15EB" w:rsidP="005F15EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Participant Service Charter is based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47E27" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>principles for our engagement with you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C96871C" w14:textId="43860B31" w:rsidR="005F15EB" w:rsidRPr="00B66B06" w:rsidRDefault="005F15EB" w:rsidP="001F04AE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66B06">
+        <w:t>Transparent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C9F13F" w14:textId="77777777" w:rsidR="005F15EB" w:rsidRPr="00B66B06" w:rsidRDefault="005F15EB" w:rsidP="001F04AE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66B06">
+        <w:t>Responsive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F38E0F1" w14:textId="77777777" w:rsidR="005F15EB" w:rsidRPr="00B66B06" w:rsidRDefault="005F15EB" w:rsidP="001F04AE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66B06">
+        <w:t>Respectful</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041A5C57" w14:textId="77777777" w:rsidR="005F15EB" w:rsidRPr="00B66B06" w:rsidRDefault="005F15EB" w:rsidP="001F04AE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66B06">
+        <w:t>Empowering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02552078" w14:textId="77777777" w:rsidR="005F15EB" w:rsidRPr="00B66B06" w:rsidRDefault="005F15EB" w:rsidP="001F04AE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66B06">
+        <w:t>Connected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CB4B2D" w14:textId="350F7165" w:rsidR="005F15EB" w:rsidRPr="00320328" w:rsidRDefault="005F15EB" w:rsidP="001F04AE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66B06">
+        <w:t>Mutually responsible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB0DFA6" w14:textId="3265C44C" w:rsidR="009E19AB" w:rsidRDefault="005F15EB" w:rsidP="009E19AB">
+      <w:r w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A2E" w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> principles</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A2E" w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, detailed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A2E" w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">able </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A2E" w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4458DFCC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are underpinned</w:t>
+      </w:r>
+      <w:r w:rsidR="00943A76">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the</w:t>
+      </w:r>
+      <w:r w:rsidR="00943A76">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A2E" w:rsidRPr="4458DFCC">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...92 lines deleted...]
-        <w:t>. Updates will be available on the NDIS website.</w:t>
+        </w:rPr>
+        <w:t>National Disability Insurance Scheme Act 2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4458DFCC">
+        <w:t>, the Corporate Plan 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41A2E" w:rsidRPr="4458DFCC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4458DFCC">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62C92">
+        <w:t xml:space="preserve"> and the participant voice captured through stakeholder engagements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00053729" w:rsidRPr="00A84876" w:rsidRDefault="00053729" w:rsidP="00053729">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="5EC449F0" w14:textId="3232AB23" w:rsidR="009E19AB" w:rsidRPr="00320328" w:rsidRDefault="009E19AB" w:rsidP="000D0F2D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56355">
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E19AB">
+        <w:t xml:space="preserve"> detailed </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56355">
+        <w:t xml:space="preserve">the Participant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4091A">
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56355">
+        <w:t xml:space="preserve">Charter Principles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E19AB">
+        <w:t>in Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56355">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D348ECF" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00A87900" w:rsidP="008A2D97">
-[...247 lines deleted...]
-        <w:t>the Participant Service Improvement Plan.</w:t>
+    <w:p w14:paraId="5FB0216B" w14:textId="3B21C6FC" w:rsidR="00020E96" w:rsidRPr="00623B06" w:rsidRDefault="00020E96" w:rsidP="00623B06">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E020EE" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Participant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4091A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00E020EE" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Charter Principles</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightShading-Accent4"/>
-        <w:tblW w:w="10349" w:type="dxa"/>
-        <w:tblInd w:w="-426" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="background2"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="background2"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="How we will work with you"/>
+        <w:tblCaption w:val="Table 1. The participant service charter (PSC) principles"/>
+        <w:tblDescription w:val="Each row describes the key principles of the PSC."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3237"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2810"/>
+        <w:gridCol w:w="2894"/>
+        <w:gridCol w:w="3322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="66BE505A" w14:textId="77777777" w:rsidTr="65DA9A31">
+      <w:tr w:rsidR="00FB2966" w:rsidRPr="00320328" w14:paraId="6171498D" w14:textId="77777777" w:rsidTr="00173185">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="085DC00C" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="5E84002E" w14:textId="4C86B507" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
+            <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-AU"/>
-[...1 lines deleted...]
-              <w:t>How we will work with you</w:t>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Principles for how we will work with you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:tcW w:w="1603" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01A888E6" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="0907C200" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
+            <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>What this means for you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75574EF0" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="09AA32F3" w14:textId="2078DB26" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
+            <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">What you can expect from us </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="49F8998C" w14:textId="77777777" w:rsidTr="65DA9A31">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="40AF2153" w14:textId="77777777" w:rsidTr="00173185">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E77EC5F" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="521F85AE" w14:textId="074F3A09" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Transparent </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Transparent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:tcW w:w="1603" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="017A9FF6" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="1E584DCA" w14:textId="18B47862" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">We </w:t>
             </w:r>
-            <w:r w:rsidR="00CD1A37" w:rsidRPr="00A84876">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">make it easy to access and understand our information and decisions. </w:t>
+            <w:r w:rsidR="00BB5855">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> make it easy to access and understand our information and decisions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60B8DD75" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="3CACEF3D" w14:textId="6CCD7E10" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">We will: </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68CB5B22" w14:textId="77777777" w:rsidR="00A0220F" w:rsidRPr="00A84876" w:rsidRDefault="00A0220F" w:rsidP="00945C6E">
+          <w:p w14:paraId="5162BB1F" w14:textId="667B977D" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> to understand</w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>update our information so it is accessible and easy to understand</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BBE2A84" w14:textId="3FF77644" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97">
+          <w:p w14:paraId="53B1646F" w14:textId="3E168F09" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...25 lines deleted...]
-              <w:t>ommunicate in your preferred format</w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>keep you informed and communicate in your preferred format</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53690076" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="5766DDCD" w14:textId="0CACAD38" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>explain the decisions we make and your appeal rights</w:t>
             </w:r>
+            <w:r w:rsidR="00411469">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7DFFC1EC" w14:textId="1380E613" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="64A247F3" w14:textId="50C5CDCB" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00730ECA">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>make sure we have answers to your questions.</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="50932C27" w14:textId="77777777" w:rsidTr="65DA9A31">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="42CA00ED" w14:textId="77777777" w:rsidTr="00173185">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3036ADCC" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="199E4426" w14:textId="53E77D12" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Responsive  </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Responsive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:tcW w:w="1603" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9EDC73" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="67A914DC" w14:textId="5FCA8CA7" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...18 lines deleted...]
-              <w:t>individual needs and circumstances.</w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will respond to your individual needs and circumstances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0A3A96" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="5C921875" w14:textId="2CCB385A" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC126DB" w14:textId="4A5F4558" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00CA0A5B">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">make </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64A59">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>quality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> decisions within the Participant Service Guarantee time standards</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFC7E0A" w14:textId="70EEEC69" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provide you with a </w:t>
+            </w:r>
+            <w:r w:rsidR="00C274B2">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>my NDIS</w:t>
+            </w:r>
+            <w:r w:rsidR="00C274B2">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact so you only need to tell us information once</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADAB120" w14:textId="58D4F4EB" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00DF12CF">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>give you options, so if your circumstances change, we can work together to find an appropriate solution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="7EC28888" w14:textId="77777777" w:rsidTr="00173185">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9257F1" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respectful </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B449C35" w14:textId="796A072F" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will recognise your individual experience and acknowledge you are an expert in your own life.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5229670F" w14:textId="4F768B8F" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19638112" w14:textId="1FD46AA2" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00BE1A73">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>listen to understand your experience</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195B421E" w14:textId="5ADEA240" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">work together so the NDIS can support you within the requirements of the </w:t>
+            </w:r>
+            <w:r w:rsidR="003546D0" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NDIS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Act</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0443AD" w14:textId="72D31CAD" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>make sure our staff are trained to understand the impact of different disabilities and diversity in people’s lives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6608E83E" w14:textId="7A0C3561" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00DF12CF">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>listen to your feedback and use this to find better ways of doing things.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="2CA89C0A" w14:textId="77777777" w:rsidTr="00173185">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="084AD1F0" w14:textId="12AF3072" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Empowering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39648D66" w14:textId="79308EF8" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will make it easy to access and use information and be supported by the NDIS to lead your life.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61915825" w14:textId="2C120A0B" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEF7855" w14:textId="55211798" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">make our </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64A59">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>processes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> simple and easy to understand and use</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E81624" w14:textId="0B67BCBB" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>give you</w:t>
+            </w:r>
+            <w:r w:rsidR="00C64A59">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so you are prepared and supported to make decisions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A644F0" w14:textId="278A691C" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>inform you of your rights with the NDIS and providers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FAF6734" w14:textId="33C85D3B" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>support and promote your voice so you have control of your plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9A89E2" w14:textId="0DD56C01" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00DF12CF">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">include people with disability and the community to help us develop and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1516A" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1516A" w:rsidRPr="00320328">
+              <w:t xml:space="preserve"> our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> processes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="7E237E26" w14:textId="77777777" w:rsidTr="00173185">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B76E5B3" w14:textId="57875AEF" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Connected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F9CC3C" w14:textId="1BF004AE" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will support you to access the services and supports you need.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="541D0911" w14:textId="48629BCF" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F1A0E5" w14:textId="332B2080" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">give you </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64A59">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>options</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so you can choose how you connect with us</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B67B95" w14:textId="4DA81CED" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>help you to use your plan and find supports and services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BAFEFDA" w14:textId="1E680A49" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">help you understand and find other government and community services and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64A59" w:rsidRPr="00320328">
+              <w:t>supports</w:t>
+            </w:r>
+            <w:r w:rsidR="008C71B6" w:rsidRPr="00320328">
+              <w:t xml:space="preserve"> you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6791472C" w14:textId="5922609E" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>build community awareness and understanding of the NDIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C53F8A" w14:textId="3ABA46EB" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00DF12CF">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">We will: </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>connect with participants from all communities, especially in First Nations, culturally and linguistically diverse and LGBT</w:t>
+            </w:r>
+            <w:r w:rsidR="00266E2A" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>QA+ communities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6781228E" w14:textId="6E465200" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="574C672B" w14:textId="77777777" w:rsidTr="00173185">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AB8306" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Mutually responsible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CE4389" w14:textId="062D9EF9" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> the Participant Service Guarantee time standards</w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We will work together with you to create a respectful working relationship. You can </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5855">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r w:rsidR="00323918" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>us and our partners provide you with a high standard of service by taking responsibility for:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36A7EDDD" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="1C01CE1E" w14:textId="236C5E19" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00AE4DE2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t>provide you with a staff member to contact so you only need to tell us information once</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>being respectful</w:t>
+            </w:r>
+            <w:r w:rsidR="18A34ED4" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fair towards our staff</w:t>
+            </w:r>
+            <w:r w:rsidR="3E7B4130" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so they feel safe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49065DE0" w14:textId="16C3BB38" w:rsidR="004804F7" w:rsidRPr="00A84876" w:rsidRDefault="009E6E4C">
+          <w:p w14:paraId="421E749F" w14:textId="4EA8B411" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00AE4DE2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> circumstances change, we can work together to find an appropriate solution. </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>giving us constructive feedback about our performance so we can improve our services.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="005143DF" w:rsidRPr="00A84876" w:rsidRDefault="005143DF" w:rsidP="004E6F89">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="256CDD5E" w14:textId="02C0F417" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00C614CC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>We will take responsibility for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C753551" w14:textId="29073BE5" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>deliver</w:t>
+            </w:r>
+            <w:r w:rsidR="00C614CC">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the best possible experience of the NDIS that</w:t>
+            </w:r>
+            <w:r w:rsidR="000004C1">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is respectful, fair, committed to service, accountable and ethical</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178B39EC" w14:textId="2C99976D" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>adhering to the values of the Australian Public Service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE8A69B" w14:textId="370798B8" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="1703ACD7" w:rsidP="00C614CC">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12222">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>find</w:t>
+            </w:r>
+            <w:r w:rsidR="5F2FB4C7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nformation </w:t>
+            </w:r>
+            <w:r w:rsidR="04257FEA" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r w:rsidR="5F2FB4C7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="04257FEA" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actions </w:t>
+            </w:r>
+            <w:r w:rsidR="04257FEA" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that our </w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">staff may take </w:t>
+            </w:r>
+            <w:r w:rsidR="26553E3A" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">when </w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">participant behaviour </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12222">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>is not</w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> respectful, </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="_Int_PktThxGo"/>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>fair</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or safe at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="2B3ABF47" w:rsidRPr="415E4C62">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>Safe and respectful interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="2B3ABF47" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68390B43" w14:textId="77777777" w:rsidR="00304BBE" w:rsidRDefault="00304BBE">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="742379" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A70B20F" w14:textId="7079F75A" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="002C69CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc241058145"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">The service standards you can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7E51">
+        <w:t>expect</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506BE8AD" w14:textId="68EC977F" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00D231D7" w:rsidP="008F26F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Table 2 lists the</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service standards set out in the legislated Participant Service Guarantee.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk108164816"/>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The NDIA reports on our performance against the Participant Service Guarantee in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uarterly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eports to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Australia’s </w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disability ministers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D36564" w14:textId="7018DF3D" w:rsidR="00205108" w:rsidRPr="00623B06" w:rsidRDefault="00205108" w:rsidP="00623B06">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BF3CC4" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8122D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Participant Service Guarantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8122D" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3CC4" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Service Standards</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="LightShading-Accent4"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Participant Service Guarantee"/>
+        <w:tblDescription w:val="The service standards you can expect from us"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1990"/>
+        <w:gridCol w:w="5523"/>
+        <w:gridCol w:w="1513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00897EAB" w:rsidRPr="00320328" w14:paraId="143DF1A6" w14:textId="77777777" w:rsidTr="00F4597A">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56CA1F2B" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="007C30F7" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3813">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Service type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="231AAB29" w14:textId="58992DA6" w:rsidR="008F26F7" w:rsidRPr="007C30F7" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3813">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Description of the service being guaranteed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51250502" w14:textId="4FCDBCB9" w:rsidR="008F26F7" w:rsidRPr="007C30F7" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3813">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service </w:t>
+            </w:r>
+            <w:r w:rsidR="00235535" w:rsidRPr="005A3813">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3813">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uarantee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="5C844D00" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="276C3191" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB64D5B" w14:textId="6C51DE2B" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Make an access decision or a request for more information after an access request has been received</w:t>
+            </w:r>
+            <w:r w:rsidR="008F7FD2">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C29969" w14:textId="658B551B" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00E2264E" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="17910C29" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8ADC94" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3D02F8" w14:textId="7B907BCD" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Allow sufficient time for prospective participants to provide information, after the NDIA has requested further information</w:t>
+            </w:r>
+            <w:r w:rsidR="1837E243" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA79877" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>90 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="1D724274" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="328C4F58" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCCC3A0" w14:textId="57850224" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Make an access decision after more information has been provided</w:t>
+            </w:r>
+            <w:r w:rsidR="2FDA01F1" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0979B71B" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>14 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="4E039C0A" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D120363" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Planning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3718DA36" w14:textId="36F1A364" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approve a participant’s plan after an access decision has been made (excludes </w:t>
+            </w:r>
+            <w:r w:rsidR="1B5C01E9" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arly </w:t>
+            </w:r>
+            <w:r w:rsidR="1B5C01E9" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hildhood </w:t>
+            </w:r>
+            <w:r w:rsidR="1B5C01E9" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pproach participants </w:t>
+            </w:r>
+            <w:r w:rsidR="201DE18C" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">who </w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>have received initial supports)</w:t>
+            </w:r>
+            <w:r w:rsidR="06D114EE" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F781D29" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>56 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="505781B2" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8605EB" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9E03DA" w14:textId="2F6D8462" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approve a plan for </w:t>
+            </w:r>
+            <w:r w:rsidR="1B5C01E9" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arly </w:t>
+            </w:r>
+            <w:r w:rsidR="1B5C01E9" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hildhood </w:t>
+            </w:r>
+            <w:r w:rsidR="1B5C01E9" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>pproach participants after an access decision has been made</w:t>
+            </w:r>
+            <w:r w:rsidR="6D752F33" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C06A939" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3696C02E" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS PGothic"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="00AED4A8" w14:textId="77777777" w:rsidTr="00A84876">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="5230B04F" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48177376" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B561FD" w14:textId="34460076" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Offer to hold a plan implementation meeting after the plan is approved</w:t>
+            </w:r>
+            <w:r w:rsidR="1A8F7ABE" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="377D04DF" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="591B069C" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E8A39D" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D97A80" w14:textId="49B7CD76" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>If the participant accepts the offer, hold a plan implementation meeting</w:t>
+            </w:r>
+            <w:r w:rsidR="107B84E7" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3D70BF" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>28 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="0B158073" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD9637D" w14:textId="3C125209" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB7046" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pproval </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACAA3ED" w14:textId="0389A488" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Provide a copy of the plan to a participant after the plan is approved</w:t>
+            </w:r>
+            <w:r w:rsidR="0CB2E42F" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFF9C22" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="0ED22E4A" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52ED62D0" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan reassessment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F4B7C0" w14:textId="051A8D19" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Commence facilitating a scheduled plan reassessment, prior to the scheduled reassessment da</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidR="7B246DA7" w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="023A3A10" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>56 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="0F270F4F" w14:textId="77777777" w:rsidTr="008F7FD2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30468263" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Plan reassessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C04CE9B" w14:textId="25102DE7" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Decide whether to undertake a participant-initiated plan reassessment after the request is received</w:t>
+            </w:r>
+            <w:r w:rsidR="3761B5FE" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F76E473" w14:textId="4F55216D" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00D55C3A" w:rsidP="003A3628">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="067765B4" w14:textId="77777777" w:rsidTr="009019E6">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35E1420B" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="6883032B" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Respectful </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Plan reassessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03C226FD" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="051D6EAD" w14:textId="781BF368" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t>We will recognise your individual experience and acknowledge you are an expert in your own life.</w:t>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Complete a reassessment after the decision to accept the request was made</w:t>
+            </w:r>
+            <w:r w:rsidR="66705B7F" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7477BE61" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="552BA575" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>28 days</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="47C9EDD1" w14:textId="77777777" w:rsidTr="65DA9A31">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="2689329B" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0123ED06" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="42B9A56C" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Plan variations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32FE5F96" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00053729" w:rsidP="00053729">
+          <w:p w14:paraId="670BFB92" w14:textId="614AE49D" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...39 lines deleted...]
-              <w:t>life.</w:t>
+            <w:r w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Amend a plan after receiving information that triggers the plan amendment process</w:t>
+            </w:r>
+            <w:r w:rsidR="6EEFA6D6" w:rsidRPr="351F3FE7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56275C04" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="51BEF9FD" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...229 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>28 days</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="46793D2F" w14:textId="77777777" w:rsidTr="65DA9A31">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="2C4839AA" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0464FE7C" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="60177A51" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Connected </w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Reviewable decisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3284" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7700EBB1" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00053729" w:rsidP="008A2D97">
+          <w:p w14:paraId="7FBC6D88" w14:textId="2F128632" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...21 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Complete an internal review of a reviewable decision after a</w:t>
+            </w:r>
+            <w:r w:rsidR="00775BD9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>request is received</w:t>
+            </w:r>
+            <w:r w:rsidR="483585BF" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47BA0E97" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="7AC30120" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t>We will:</w:t>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>60 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6591B767" w14:textId="1C706497" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00303EFD" w:rsidP="004804F7">
+          <w:p w14:paraId="260F193E" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...66 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-[...123 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...363 lines deleted...]
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="068536F4" w14:textId="77777777" w:rsidTr="7D0CC8C4">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="0302EC1B" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB587C5" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00E2342A" w:rsidP="008A2D97">
+          <w:p w14:paraId="69D8F5F0" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Access</w:t>
+              <w:t>Reviewable decisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07E5BA6F" w14:textId="62CFF2D1" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="435FE775" w14:textId="60EA1B39" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...21 lines deleted...]
-              <w:t>NDIA has requested further information</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Enact an outcome of a reviewable decision</w:t>
+            </w:r>
+            <w:r w:rsidR="0999AFED" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2847A141" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="00B707FB">
+          <w:p w14:paraId="513F433A" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>90 days</w:t>
+              <w:t>28 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="5504FCF9" w14:textId="77777777" w:rsidTr="7D0CC8C4">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="51185F67" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4406A205" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="00E2342A" w:rsidP="008A2D97">
+          <w:p w14:paraId="222867BB" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Access</w:t>
+              <w:t>Participant budget update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3963AF3E" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="032032F4" w14:textId="5D27F0AC" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t>Make an access decision, after the final information has been provided</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implement an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrative Review Tribunal (ART) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>decision to amend a plan after the ART decision is made</w:t>
+            </w:r>
+            <w:r w:rsidR="382F0006" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="107D33CD" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="00B707FB">
+          <w:p w14:paraId="054F5FBC" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>14 days</w:t>
+              <w:t>28 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="5627A05B" w14:textId="77777777" w:rsidTr="7D0CC8C4">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="03F43C3C" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0743CF27" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="64C6E9C8" w14:textId="657FD850" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="008E1440">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:highlight w:val="green"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Planning</w:t>
+              <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6245F2A3" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="05414454" w14:textId="4B28FCDF" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="008E1440">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t>Commence facilitating the preparation of a plan, after an access decision has been made</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Explain a previous decision after a request for explanation is received</w:t>
+            </w:r>
+            <w:r w:rsidR="40A6A0ED" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6901CB28" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="00B707FB">
+          <w:p w14:paraId="7D5A1568" w14:textId="7C4137AE" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="008E1440">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>21 days</w:t>
+              <w:t>28 day</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6773" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="2A7F672C" w14:textId="77777777" w:rsidTr="7D0CC8C4">
+      <w:tr w:rsidR="009A5EB7" w:rsidRPr="00320328" w14:paraId="2E88A5D0" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1099DF35" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="08828E2D" w:rsidP="29BEB53C">
+          <w:p w14:paraId="4650AEE1" w14:textId="7FB91399" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="009A5EB7" w:rsidP="007A7E51">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t>Planning</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="083AC1D8" w14:textId="1F21D715" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="2051CA80" w14:textId="7DB14AA4" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="4DBD15EE" w:rsidP="007A7E51">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">s plan, after an access decision has been made  </w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ancel </w:t>
+            </w:r>
+            <w:r w:rsidR="535746CF" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>participant-requested nominee</w:t>
+            </w:r>
+            <w:r w:rsidR="7FAF5484" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14A727BD" w14:textId="71129262" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="012B95BB">
+          <w:p w14:paraId="7CD26564" w14:textId="75DBE5F6" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="009A5EB7" w:rsidP="007A7E51">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>56</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> days</w:t>
+              <w:t>14 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="08FA7402" w14:textId="77777777" w:rsidTr="7D0CC8C4">
+      <w:tr w:rsidR="009A5EB7" w:rsidRPr="00320328" w14:paraId="0EF46F55" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C03056B" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="08828E2D" w:rsidP="29BEB53C">
+          <w:p w14:paraId="3E380644" w14:textId="307D3C72" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="009A5EB7" w:rsidP="007A7E51">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Planning</w:t>
+              <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52F79B8C" w14:textId="5824A0AC" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="06552524" w14:textId="42920EDD" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="4DBD15EE" w:rsidP="007A7E51">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...117 lines deleted...]
-              <w:t xml:space="preserve"> has been made</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancel </w:t>
+            </w:r>
+            <w:r w:rsidR="535746CF" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>CEO-initiated nominee</w:t>
+            </w:r>
+            <w:r w:rsidR="2A4A20E0" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="838" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4288A84C" w14:textId="79C31414" w:rsidR="00CB29B4" w:rsidRPr="00A84876" w:rsidRDefault="00CA1740" w:rsidP="001A6F0D">
+          <w:p w14:paraId="0B7E7FAB" w14:textId="036072C7" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="009A5EB7" w:rsidP="007A7E51">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>56</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>14 days</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="39586E85" w14:textId="77777777" w:rsidTr="7D0CC8C4">
+    </w:tbl>
+    <w:p w14:paraId="0CC6A27C" w14:textId="40F28801" w:rsidR="008F26F7" w:rsidRDefault="008F26F7" w:rsidP="004C1D7B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc241058146"/>
+      <w:r>
+        <w:t>Service standards for the National Contact Centre</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="6355E46C" w14:textId="48237B3F" w:rsidR="00F87709" w:rsidRPr="00F87709" w:rsidRDefault="00F87709" w:rsidP="007A7E51">
+      <w:r w:rsidRPr="00F87709">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>able 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87709">
+        <w:t xml:space="preserve"> outlines the National Contact Centre's service standard for the percentage of calls answered within a specific time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083185D1" w14:textId="75F961C4" w:rsidR="00A12974" w:rsidRPr="00623B06" w:rsidRDefault="00A12974" w:rsidP="00623B06">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002A582A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007D5718" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6A9A" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service standards for National Contact Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="LightShading-Accent4"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Service standards for the National Contact Centre (NCC)"/>
+        <w:tblDescription w:val="The NCC will answer 80% of calls within 120 seconds."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1697"/>
+        <w:gridCol w:w="7319"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="3739D619" w14:textId="77777777" w:rsidTr="00307EAD">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="668"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcW w:w="941" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+              <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CB9EE18" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="3B541E67" w14:textId="7706D3F1" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...4 lines deleted...]
-              <w:t>Implementation</w:t>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Service type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
+            <w:tcW w:w="4059" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4516F193" w14:textId="77777777" w:rsidR="008A2D97" w:rsidRPr="00A84876" w:rsidRDefault="008A2D97" w:rsidP="008A2D97">
+          <w:p w14:paraId="251F2777" w14:textId="33341FA9" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...30 lines deleted...]
-              <w:t>As soon as reasonably practical</w:t>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Description of the service being guaranteed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2D97" w:rsidRPr="00A84876" w14:paraId="0822B4D1" w14:textId="77777777" w:rsidTr="7D0CC8C4">
-[...1444 lines deleted...]
-      <w:tr w:rsidR="00733411" w:rsidRPr="00A84876" w14:paraId="75EA7AE2" w14:textId="77777777" w:rsidTr="00E2342A">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="02B5F336" w14:textId="77777777" w:rsidTr="00307EAD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="941" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB830D1" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00945C6E">
+          <w:p w14:paraId="40D75D11" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7223" w:type="dxa"/>
+            <w:tcW w:w="4059" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7800D3" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00945C6E">
+          <w:p w14:paraId="211A22CE" w14:textId="25FB9331" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t>Our National Contact Centre will answer 80% of calls within 60 seconds.</w:t>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Our National Contact Centre will answer 80% of calls within 120 seconds</w:t>
+            </w:r>
+            <w:r w:rsidR="1D836304" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="643F5457" w14:textId="77777777" w:rsidR="004E6F89" w:rsidRDefault="004E6F89" w:rsidP="004E6F89">
-[...5 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="4DB6FE69" w14:textId="77777777" w:rsidR="00307EAD" w:rsidRDefault="00307EAD">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="742379" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-AU"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140F53EF" w14:textId="2EFE1383" w:rsidR="00016A4D" w:rsidRPr="00A84876" w:rsidRDefault="3CE6A1F8" w:rsidP="00016A4D">
+    <w:p w14:paraId="472035A1" w14:textId="7EC7AFFA" w:rsidR="008F26F7" w:rsidRDefault="500F7566" w:rsidP="64139F35">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="en-AU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84876">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc241058147"/>
+      <w:r w:rsidRPr="415E4C62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="en-AU"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Service standards for complaints</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="498F3A0F" w14:textId="500A56ED" w:rsidR="00913EEF" w:rsidRPr="00913EEF" w:rsidRDefault="00913EEF" w:rsidP="007A7E51">
+      <w:r>
+        <w:t>Table 4 outlines service standards for</w:t>
+      </w:r>
+      <w:r w:rsidR="00871F8B">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> time for responding to complaints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336CFEE7" w14:textId="143DBA38" w:rsidR="002A582A" w:rsidRPr="00623B06" w:rsidRDefault="002A582A" w:rsidP="00623B06">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText>SEQ Table \* ARABIC</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000D0F2D" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36E2B" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service standards for </w:t>
+      </w:r>
+      <w:r w:rsidR="004018A9" w:rsidRPr="00623B06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>responding to complaints</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightShading-Accent4"/>
-        <w:tblW w:w="10196" w:type="dxa"/>
-[...3 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Service Standards for complaints"/>
+        <w:tblCaption w:val="Service standards for responding to complaints"/>
+        <w:tblDescription w:val="Timeframes for acknowledging and resolving complaints."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3282"/>
+        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2553"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00733411" w:rsidRPr="00A84876" w14:paraId="76ADDE99" w14:textId="77777777" w:rsidTr="00E2342A">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="75215884" w14:textId="77777777" w:rsidTr="0060794D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="129EF993" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00945C6E">
+          <w:p w14:paraId="39B642D2" w14:textId="2E475655" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t> Service type</w:t>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Service type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="2042" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66BE8744" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00945C6E">
+          <w:p w14:paraId="202E4A42" w14:textId="5159E09E" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...3 lines deleted...]
-                <w:lang w:val="en-AU"/>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description of the service being guaranteed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01BFC61D" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00945C6E">
+          <w:p w14:paraId="2AE382E5" w14:textId="71CF5186" w:rsidR="008F26F7" w:rsidRPr="007D5718" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...5 lines deleted...]
-              <w:t>Service Guarantee</w:t>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service </w:t>
+            </w:r>
+            <w:r w:rsidR="00B36E2B" w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D5718">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uarantee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00733411" w:rsidRPr="00A84876" w14:paraId="4224540E" w14:textId="77777777" w:rsidTr="00E2342A">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="3097ED80" w14:textId="77777777" w:rsidTr="0060794D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0619C5" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00E2342A">
+          <w:p w14:paraId="1B4DAB2E" w14:textId="502C7034" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Complaints</w:t>
+            </w:r>
+            <w:r w:rsidR="003E53E5" w:rsidRPr="00320328">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2042" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0114A55C" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
+          <w:p w14:paraId="0DACB47E" w14:textId="152CF71B" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Acknowledge a complaint after we receive it</w:t>
+            </w:r>
+            <w:r w:rsidR="64DEDFB9" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1414" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="416C157E" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
+          <w:p w14:paraId="359502C4" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>1 day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00733411" w:rsidRPr="00A84876" w14:paraId="4349EC1F" w14:textId="77777777" w:rsidTr="00E2342A">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="738CE65F" w14:textId="77777777" w:rsidTr="0060794D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22DB6EBD" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00E2342A" w:rsidP="00733411">
+          <w:p w14:paraId="4F7F083D" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Complaints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2042" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FBB94BD" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
+          <w:p w14:paraId="576BE39A" w14:textId="38380FB4" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Make contact after we receive a complaint</w:t>
+            </w:r>
+            <w:r w:rsidR="1C9B8067" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1414" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC6D1BA" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
+          <w:p w14:paraId="610763CF" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>2 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00733411" w:rsidRPr="00A84876" w14:paraId="64676859" w14:textId="77777777" w:rsidTr="00E2342A">
+      <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="5E14D7C1" w14:textId="77777777" w:rsidTr="0060794D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F5E05E7" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00E2342A" w:rsidP="00733411">
+          <w:p w14:paraId="7F6EB31C" w14:textId="01C7C01E" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Complaints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2042" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A6F25AD" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
+          <w:p w14:paraId="70497626" w14:textId="77777777" w:rsidR="0060794D" w:rsidRDefault="71431873" w:rsidP="00542A12">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolve 90% of complaints within 21 days after we receive </w:t>
+            </w:r>
+            <w:r w:rsidR="0CC859C1" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:r w:rsidR="0E921071" w:rsidRPr="415E4C62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="accent6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D057EB">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Resolve 90% of complaints within 21 days after we receive it.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B0465C1" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
+          <w:p w14:paraId="505F8613" w14:textId="64018579" w:rsidR="007F49DF" w:rsidRPr="00320328" w:rsidRDefault="007F49DF" w:rsidP="00542A12">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00320328">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>More complex complaints may take longer to address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1414" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="146E8121" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00B707FB" w:rsidP="00B707FB">
+          <w:p w14:paraId="7BA7592C" w14:textId="55AE565D" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="004C1D7B" w:rsidP="00E53E84">
             <w:pPr>
-              <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84876">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>NA</w:t>
+              <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="509EBDA6" w14:textId="02A10D37" w:rsidR="00245CE1" w:rsidRPr="00A84876" w:rsidRDefault="00271A39">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6F4D1575" w14:textId="77777777" w:rsidR="00304BBE" w:rsidRDefault="00304BBE">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="742379" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE9D423" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00A87900" w:rsidP="00733411">
+    <w:p w14:paraId="720DFE8E" w14:textId="7B9A6EF1" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc241058148"/>
+      <w:r>
+        <w:t xml:space="preserve">How you will know if we are </w:t>
+      </w:r>
+      <w:r w:rsidR="00163BDC">
+        <w:t>delivering against</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Participant Service Charter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1DEB839A" w14:textId="0646F5F6" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">We will report on our performance against the Participant Service Guarantee in </w:t>
+      </w:r>
+      <w:r w:rsidR="00513D9E" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00C708AB" w:rsidRPr="00320328">
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">uarterly </w:t>
+      </w:r>
+      <w:r w:rsidR="00C708AB" w:rsidRPr="00320328">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t>eports to disability ministers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2461B7" w14:textId="02F1ADB0" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="002356DE" w:rsidRPr="00320328">
+        <w:t>wi</w:t>
+      </w:r>
+      <w:r w:rsidR="002356DE">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="002356DE" w:rsidRPr="00320328">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> do things with you and for you on time</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0648">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">as set </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C14" w:rsidRPr="00320328">
+        <w:t>out in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> the Participant Service Guarantee time standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C5A137" w14:textId="21F0B200" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk107402651"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">We will aim to reach </w:t>
+      </w:r>
+      <w:r w:rsidR="00985272" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">a performance target of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6450A" w:rsidRPr="00320328">
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00121803" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t>for each stage of the participant pathway. This will be measured via the Participant Satisfaction Survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C69F02" w14:textId="348D721D" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t>The Commonwealth Ombudsman is required to prepare a report each year on our performance in delivering the Participant Service Guarantee.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="5FCEFC5F" w14:textId="1E6FCC65" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t>It will be easier for you to meet your goals, which were used to build your support plan. The goals should</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40492">
+        <w:t xml:space="preserve"> reflect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> the things you aim to achieve with help from the NDIS and other supports and services. For example, to live more independently or get or keep a job.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B4B10A" w14:textId="7816F63A" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t>You will see continued improvements in measures of family, social, community and economic outcomes from the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F88F06" w14:textId="1F71A7D8" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t>You will be supported by a financially sustainable NDIS that you can rely on into the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42938A1C" w14:textId="6AF52604" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r w:rsidRPr="00320328">
+        <w:t>The general community will also value the NDIS, as measured by sentiment survey scores improving over time. The Independent Advisory Council will also oversee this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31261F1A" w14:textId="377A8428" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
+      <w:r>
+        <w:t>We also know you will hold us to account by providing your feedback</w:t>
+      </w:r>
+      <w:r w:rsidR="00C614CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in a respectful, constructive, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Int_C4QwNVPG"/>
+      <w:r>
+        <w:t>fair</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve"> and safe way. We will use this feedback to review our systems and processes</w:t>
+      </w:r>
+      <w:r w:rsidR="0028120E">
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to improve the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E83F480" w14:textId="4B202524" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00FE3E70">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc241058149"/>
+      <w:r w:rsidRPr="007A7E51">
+        <w:t>Contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> us</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="2005214F" w14:textId="59A22546" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="008F26F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="415E4C62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have questions or need NDIS advice or support, you can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="415E4C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A3F8A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are many </w:t>
+      </w:r>
+      <w:r w:rsidR="00320E4E" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00320E4E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00320E4E" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can do this, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDBA9B7" w14:textId="15CA86C2" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00113579" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131B1A">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00131B1A">
+        <w:t>hone</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72804" w:rsidRPr="00131B1A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7">
+        <w:t xml:space="preserve"> 1800 800 110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290ABF67" w14:textId="61B87109" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00113579" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131B1A">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2757E" w:rsidRPr="00131B1A">
+        <w:t>ebchat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2757E" w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5D97E1" w14:textId="688EE72A" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00113579" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72804" w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>enquiries@ndis.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9854D3" w14:textId="5570455E" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00113579" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n person</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> at your local NDIS office </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="006461AF" w:rsidRPr="00320328">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B284B" w:rsidRPr="00320328">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">ocal </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">rea </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t>oordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003155F6" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> partner</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">hildhood </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">artner </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t>for children younger than 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DAF" w:rsidRPr="00320328">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> in your area</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80BE8" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00B80BE8" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="008F26F7" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>earch your local area</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AA627F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FB046F" w14:textId="23BF957D" w:rsidR="008F26F7" w:rsidRPr="00AA627F" w:rsidRDefault="003E7070" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131B1A">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22FB9" w:rsidRPr="00131B1A">
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="008F26F7" w:rsidRPr="00131B1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>my NDIS contact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23E5F1BD" w14:textId="77D6010A" w:rsidR="008F26F7" w:rsidRPr="00AA627F" w:rsidRDefault="00113579" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26F7" w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37C0" w:rsidRPr="00131B1A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4777AA37" w14:textId="310603C5" w:rsidR="008F26F7" w:rsidRPr="000D0ED9" w:rsidRDefault="008F26F7" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>National Disability Insurance Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00953936" w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>GPO Box 700</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Canberra ACT 2601</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C9CF8E" w14:textId="3E4D713C" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="008F26F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You can also contact us using accessibility services including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002E972C" w14:textId="2678B5DB" w:rsidR="004C0051" w:rsidRPr="00320328" w:rsidRDefault="00AA627F" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Free t</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0051" w:rsidRPr="00320328">
+        <w:t>ranslating and interpreting</w:t>
+      </w:r>
+      <w:r w:rsidR="00626EFE" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0051" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0051" w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>131 450</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2171CD" w14:textId="251024ED" w:rsidR="00451A64" w:rsidRPr="007A7E51" w:rsidRDefault="007D236B" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0051" w:rsidRPr="00320328">
+        <w:t>or people who are deaf or hard of hearing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21B54" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0051" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460BAFF7" w14:textId="4F04ECED" w:rsidR="00451A64" w:rsidRPr="007A7E51" w:rsidRDefault="004C0051" w:rsidP="00451A64">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>TTY:</w:t>
+      </w:r>
+      <w:r w:rsidR="00953936" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>1800 555 677</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166A3214" w14:textId="5BB0ABED" w:rsidR="004C0051" w:rsidRPr="00320328" w:rsidRDefault="004C0051" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Voice Relay:</w:t>
+      </w:r>
+      <w:r w:rsidR="00953936" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00390B10" w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0ED9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>00 555 727</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030FDA80" w14:textId="6DAC3B33" w:rsidR="004C0051" w:rsidRPr="00320328" w:rsidRDefault="004C0051" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>National Relay Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00487C9D" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00287DE1" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>National Relay Service website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B70E9E" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E806F9C" w14:textId="77777777" w:rsidR="000D0ED9" w:rsidRDefault="000D0ED9">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="742379" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350B8375" w14:textId="6A093699" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc241058150"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">How you can </w:t>
+      </w:r>
+      <w:r w:rsidR="00745A63" w:rsidRPr="00320328">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00745A63">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00745A63" w:rsidRPr="00320328">
+        <w:t>ovide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> feedback</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="281077CC" w14:textId="77777777" w:rsidR="00C606AC" w:rsidRDefault="00AB53CE" w:rsidP="000D0ED9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Charter</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>We value your feedback</w:t>
+      </w:r>
+      <w:r w:rsidR="00C614CC">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DF7C39" w14:textId="6D408AC1" w:rsidR="00722C20" w:rsidRPr="00A84876" w:rsidRDefault="00722C20" w:rsidP="004E2635">
-[...546 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="593A1E2B" w14:textId="77777777" w:rsidR="00C606AC" w:rsidDel="00EA500A" w:rsidRDefault="00C614CC" w:rsidP="0086470F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="720"/>
-[...17 lines deleted...]
-        <w:t>Contacting us</w:t>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:del w:id="25" w:author="Bates, Peta" w:date="2026-09-28T10:59:00Z" w16du:dateUtc="2026-09-28T00:59:00Z"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> want everyone to feel safe, respected and heard when sharing their experiences with us. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB3A778" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
-[...512 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="0D524736" w14:textId="65D02824" w:rsidR="00C606AC" w:rsidDel="00EA500A" w:rsidRDefault="00AB53CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-AU"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and complaints</w:t>
+          <w:del w:id="26" w:author="Bates, Peta" w:date="2026-09-28T10:59:00Z" w16du:dateUtc="2026-09-28T00:59:00Z"/>
+        </w:rPr>
+        <w:pPrChange w:id="27" w:author="Bates, Peta" w:date="2026-09-28T11:00:00Z" w16du:dateUtc="2026-09-28T01:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Bullet1"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>We are committed to improving how we work</w:t>
+      </w:r>
+      <w:r w:rsidR="00C614CC">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D756C8A" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15BEDF59" w14:textId="5F81B038" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00C614CC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="256" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00A84876">
+        <w:pPrChange w:id="28" w:author="Bates, Peta" w:date="2026-09-28T11:00:00Z" w16du:dateUtc="2026-09-28T01:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Bullet1"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70E9E" w:rsidRPr="00320328">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>see all feedback as an opportunity to improve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B0384" w14:textId="77777777" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You can have your say by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E12C2E9" w14:textId="5D10F1D4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">completing the feedback form on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="complaint-form-instructions" w:history="1">
+        <w:r w:rsidRPr="00320328">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>NDIS website</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20CC23F6" w14:textId="4CB1C923" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>emailing us</w:t>
+      </w:r>
+      <w:r w:rsidR="00320E8A" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>feedback@ndis.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528C5A80" w14:textId="3F5DC197" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>calling us</w:t>
+      </w:r>
+      <w:r w:rsidR="00320E8A" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> 1800 800 110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D78BAF0" w14:textId="50F01422" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">visiting us in person at any of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Int_9AzCmIbT"/>
+      <w:r>
+        <w:t>our</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="691C9C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS offices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA86C3E" w14:textId="462F33B4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You can raise a concern or make a complaint at any time. Making a complaint will not affect your NDIS plan, your funding or how we work with you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174D6576" w14:textId="2CA0D039" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A complaint can help us address things like delays, communication </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Int_xaD6Kin6"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>issues</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and poor experiences. Whil</w:t>
+      </w:r>
+      <w:r w:rsidR="0048378E" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a complaint cannot change </w:t>
+      </w:r>
+      <w:r w:rsidR="0048378E" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decision about your NDIS plan or access, we </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4C4A" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wi</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4C4A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4C4A" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> always listen to your experience and guide you to</w:t>
+      </w:r>
+      <w:r w:rsidR="0001240F" w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the right pathway</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3A18AB" w14:textId="182512C3" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc241058151"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t>How we will respond to a complaint</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="42D0FF75" w14:textId="44365BAE" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When you make a complaint, we will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E51334" w14:textId="0ECA77AD" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="001811B0" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>isten to understand your concerns</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1E9AB6" w14:textId="147B4C30" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="001811B0" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>upport you and respect your communication preferences</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53E8A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A223CBE" w14:textId="679D863B" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00D53E8A" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>ssess your concerns and take appropriate action, including working with other teams</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6DC8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E810BFB" w14:textId="121ED82E" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00FC4D72" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE">
+        <w:t xml:space="preserve">ake immediate action if there are concerns about risk, harm, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_Int_38zAt5Hm"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t>neglect</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t xml:space="preserve"> or abuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B5768D" w14:textId="3F636597" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00DA6DC8" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>rovide a clear outcome</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4D72">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1866B099" w14:textId="77777777" w:rsidR="00617CE6" w:rsidRDefault="00FC4D72" w:rsidP="00617CE6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>anage your complaint as one matter, even if it is raised through different channels</w:t>
+      </w:r>
+      <w:r w:rsidR="00781E47" w:rsidRPr="00320328">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F56B24" w14:textId="03636D59" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00617CE6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="0022098F" w:rsidRPr="00320328">
+        <w:t>wi</w:t>
+      </w:r>
+      <w:r w:rsidR="0022098F">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0022098F" w:rsidRPr="00320328">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> explain what we can and cannot do, and why.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101BF72F" w14:textId="68727BC9" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For example, our complaints officers specialise in resolving service issues</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3929">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. However</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55D87" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55D87" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are unable to change plan budgets or access decisions. They may work with other teams to resolve your complaint</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3929">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e will let you know if we need more time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE674E8" w14:textId="480600D9" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc241058152"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t>If you have concerns about how your complaint was handled</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="731FAFE9" w14:textId="5C29E96A" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00953A4E">
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">If you believe we </w:t>
+      </w:r>
+      <w:r w:rsidR="00116815" w:rsidRPr="00320328">
+        <w:t>did not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> manage your complaint appropriately, you can ask us to check how it was handled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1CD8B2" w14:textId="36D62D22" w:rsidR="00F93460" w:rsidRDefault="00AB53CE" w:rsidP="00953A4E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t>This check looks at your closed complaint</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96ABD" w:rsidRPr="691C9C7D">
+        <w:t>. It considers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> whether it was managed in</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3813">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t>line with our complaint handling process</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93460">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC705D" w14:textId="64229496" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00F93460" w:rsidP="00953A4E">
+      <w:r>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
+        <w:t>includ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00211553">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33408" w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve">how we </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
+        <w:t>communicat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33408" w:rsidRPr="691C9C7D">
+        <w:t>ed with you</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> and how your concerns were addressed. It focuses on the complaint handling process rather than decisions about funding, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Int_XtzRzGp5"/>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
+        <w:t>access</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> or planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5F56DB" w14:textId="76099139" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may also choose to contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4637">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Commonwealth Ombudsman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3793FCCE" w14:textId="17153043" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="009E47D0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>calling 1300 362 072</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43563E62" w14:textId="28FCB738" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">visiting </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00081984" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.ombudsman.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="543C72E4" w14:textId="241F69F4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc241058153"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t>Making a complaint about the quality or safety of services and supports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="2E1069F3" w14:textId="68C61CFB" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Complaints about NDIS providers or their staff are managed by the NDIS Quality and Safeguards Commission (NDIS Commission).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD4FF1" w14:textId="12CDC2D3" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The NDIS Commission is an independent Commonwealth agency established to improve the quality and safety of NDIS supports and services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B0A106" w14:textId="30351D43" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The NDIS Commission can take complaints from anyone about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1E402A" w14:textId="61E99488" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>NDIS services or supports that were not provided in a safe and respectful way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6990750E" w14:textId="30BC2DA8" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>NDIS services and supports that were not delivered to an appropriate standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42DD9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E78635" w14:textId="66308EB4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00F83DAA" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE">
+        <w:t xml:space="preserve">ow </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Int_yTLBJ09s"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t>an</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t xml:space="preserve"> NDIS provider has managed a complaint about services or supports provided to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Int_kYxyQX79"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t>an</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t xml:space="preserve"> NDIS participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B2FF66" w14:textId="383EBC9C" w:rsidR="004551CB" w:rsidRPr="00320328" w:rsidRDefault="004551CB" w:rsidP="00D00FA8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact the NDIS Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E147D36" w14:textId="29628904" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00740B2B" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>How y</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>ou can make a complaint to the NDIS Commission:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B61F488" w14:textId="2C0C6347" w:rsidR="003B650A" w:rsidRPr="007A7E51" w:rsidRDefault="00FA0B13" w:rsidP="00EE0E0A">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF079E" w:rsidRPr="00320328">
+        <w:t>hone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00783F0E" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>1800 035 544 (free call from landlines)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2EEC" w:rsidRPr="00320328">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2EEC" w:rsidRPr="00320328">
+        <w:t>Interpreters can be arranged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73147846" w14:textId="4B4FE1CD" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320328">
+        <w:t>TTY</w:t>
+      </w:r>
+      <w:r w:rsidR="003B650A" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> 133 677 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735718C7" w14:textId="2AED0228" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="006A03DF" w:rsidP="00FA55B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7E51">
+        <w:t>National Relay Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00811642" w:rsidRPr="00320328">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210CF1" w:rsidRPr="00320328">
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00210CF1" w:rsidRPr="00320328">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>National Relay Service website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A0BA1" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45F3C" w:rsidRPr="00320328">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
+        <w:t>ask for 1800 035 544</w:t>
+      </w:r>
+      <w:r w:rsidR="00462E9A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B98FA97" w14:textId="1374B136" w:rsidR="00873DA2" w:rsidRPr="00320328" w:rsidRDefault="00462E9A" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE">
+        <w:t>omplet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37543">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Int_u2JvbYWx"/>
+      <w:r w:rsidR="00AB53CE">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1F88">
+        <w:t>n</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidR="00EA1F88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00EA1F88" w:rsidRPr="691C9C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>online form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F96ABD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159B626D" w14:textId="450F1B7F" w:rsidR="00AB53CE" w:rsidRPr="00ED2B22" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>For information about making a complaint, visit the</w:t>
+      </w:r>
+      <w:r w:rsidR="00953936" w:rsidRPr="00ED2B22">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="009E47D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NDIS Commission website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED2B22">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051BAA1F" w14:textId="673840F6" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc241058154"/>
+      <w:r>
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidR="000610AF">
+        <w:t>do not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> agree with a decision we have made</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="115A156C" w14:textId="50625163" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1250" w:rsidRPr="691C9C7D">
+        <w:t>do not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> agree with a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F355D6" w:rsidRPr="691C9C7D">
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> we’ve made, please contact us. We can explain our decision and the reasons behind it. You can also ask for an internal review of the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F47F84" w14:textId="5E665DEC" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
+      <w:r w:rsidRPr="00320328">
+        <w:t>This means a staff member who was not involved in the original decision will review it and decide if it was correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CCB609" w14:textId="66B361CD" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">Requests for an internal review must be made within </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73EC7" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320328">
+        <w:t>months of a decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D702AE6" w14:textId="46CB80D5" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve">For more information, please visit our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="00FF05E7" w:rsidRPr="415E4C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5249CE8A" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00A84876">
+    <w:p w14:paraId="232A72CD" w14:textId="23FAB648" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="67398393" w:rsidP="00AB53CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc241058155"/>
+      <w:r>
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidR="000961FB">
+        <w:t>do not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> agree with the outcome of an internal review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="2E82F39F" w14:textId="06F2FB1A" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="67398393" w:rsidP="00816C6E">
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3EEA" w:rsidRPr="415E4C62">
+        <w:t>do not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> agree with </w:t>
+      </w:r>
+      <w:r w:rsidR="0067E5EE" w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t>internal review decision, you can ask the</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="415E4C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-AU"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>feedback@ndis.gov.au</w:t>
+          <w:t xml:space="preserve"> Administrative Review Tribunal (ART)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A84876">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="415E4C62">
+        <w:t xml:space="preserve"> to review it. We call this an external review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28112A63" w14:textId="77777777" w:rsidR="009D4965" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> us on 1800 800 110</w:t>
+    <w:p w14:paraId="70C8E9BC" w14:textId="78393D18" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00816C6E">
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve">The ART is independent of the NDIA and reviews decisions made by Australian Government ministers, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Int_xVSac1K2"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t>departments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:t xml:space="preserve"> and agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF2CADE" w14:textId="77777777" w:rsidR="009D4965" w:rsidRPr="00A84876" w:rsidRDefault="009D4965" w:rsidP="009D4965">
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00A84876">
+    <w:p w14:paraId="66BBBC5E" w14:textId="6C9CB918" w:rsidR="00AB53CE" w:rsidRDefault="00AB53CE" w:rsidP="00816C6E">
+      <w:r w:rsidRPr="00320328">
+        <w:t xml:space="preserve">An application to the ART needs to be made within 28 days from when a participant receives their internal review decision. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_Hlk109316065"/>
+      <w:r w:rsidRPr="00320328">
+        <w:t>We follow the requirements of the Commonwealth’s Model Litigant obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D2FE5C" w14:textId="17178B98" w:rsidR="000D6E1E" w:rsidRDefault="003F4ED4" w:rsidP="00816C6E">
+      <w:r>
+        <w:t>You can r</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E1E" w:rsidRPr="00320328">
+        <w:t xml:space="preserve">ead more about our legal obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="0062655C">
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="0062655C" w:rsidRPr="008E0299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-AU"/>
           </w:rPr>
-          <w:t>offices.</w:t>
+          <w:t>Legal Services Directions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A84876">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0062655C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000D6E1E">
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0299" w:rsidRPr="00816C6E">
+        <w:t>Federal Register of Legislation website</w:t>
+      </w:r>
+      <w:r w:rsidR="00133E44">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2946DB82" w14:textId="26B13559" w:rsidR="00053729" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00A84876">
-[...12 lines deleted...]
-        <w:t>Our goal is to understand and resolve concerns as quickly as possible, long before they become a formal complaint.</w:t>
+    <w:p w14:paraId="71D99F8E" w14:textId="0FDFC40D" w:rsidR="00045F7A" w:rsidRDefault="00C72017" w:rsidP="00816C6E">
+      <w:r w:rsidRPr="00133E44">
+        <w:t>We will</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> implement</w:t>
+      </w:r>
+      <w:r w:rsidR="00133E44" w:rsidRPr="00133E44">
+        <w:t xml:space="preserve"> ART decisions within 28 days, as set out in the Participant Service Guarantee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6037E5" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="06D8E1F8" w14:textId="5E45CB79" w:rsidR="009F29FB" w:rsidRDefault="009F29FB" w:rsidP="00816C6E">
+      <w:r>
+        <w:t>You can find information about the ste</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F7A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s in the external review process on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00045F7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ART</w:t>
+        </w:r>
+        <w:r w:rsidR="009B2B71" w:rsidRPr="00045F7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>’s website</w:t>
+        </w:r>
+        <w:r w:rsidR="00045F7A" w:rsidRPr="00045F7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F4D58E1" w14:textId="1DFCE3A0" w:rsidR="001C00BC" w:rsidRPr="00320328" w:rsidRDefault="001C00BC" w:rsidP="00816C6E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="709"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="ColumnTitle_1"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="6C0C3DAC" w14:textId="77777777" w:rsidR="00733411" w:rsidRPr="00A84876" w:rsidRDefault="00733411" w:rsidP="00733411">
-[...968 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1134" w:header="227" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidR="001C00BC" w:rsidRPr="00320328">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1440" w:bottom="1985" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24635649" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF" w:rsidP="007219F1">
+    <w:p w14:paraId="72C7CFFF" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F1E2E6" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0FA58150" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56854C00" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF" w:rsidP="007219F1">
+    <w:p w14:paraId="2AC80B8C" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C18366" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="04C74A04" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02D51634" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF">
+    <w:p w14:paraId="7419F9BD" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS PGothic">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMePro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Malgun Gothic Semilight"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="FS Me Light">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...6 lines deleted...]
-  <w:p w14:paraId="0AD9C6F4" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:color w:val="742379" w:themeColor="text1"/>
+      </w:rPr>
+      <w:id w:val="-991566974"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="47F678C8" w14:textId="5ABCFE30" w:rsidR="00D43311" w:rsidRDefault="00D43311" w:rsidP="00D43311">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="604692F2" w14:textId="3BBB92C0" w:rsidR="001F7E06" w:rsidRPr="001F7E06" w:rsidRDefault="77361B0A" w:rsidP="00816C6E">
+        <w:pPr>
+          <w:pStyle w:val="Footer-bar"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="4536"/>
+            <w:tab w:val="center" w:pos="4962"/>
+          </w:tabs>
+          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:t xml:space="preserve">ndis.gov.au </w:t>
+        </w:r>
+        <w:r w:rsidR="6547EBB8">
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b w:val="0"/>
+          </w:rPr>
+          <w:t>October 2026 | Participant Service Charter</w:t>
+        </w:r>
+        <w:r w:rsidR="6547EBB8">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="6547EBB8">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="6547EBB8">
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="6547EBB8">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="6547EBB8">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...64 lines deleted...]
-          <w:fldChar w:fldCharType="begin"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-410311057"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="06CF8621" w14:textId="1761F68F" w:rsidR="001F7E06" w:rsidRDefault="001F7E06" w:rsidP="001F7E06">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:spacing w:after="200"/>
+        </w:pPr>
+        <w:r w:rsidRPr="0008609C">
+          <w:t>ndis.gov.a</w:t>
         </w:r>
-        <w:r w:rsidR="00697D72" w:rsidRPr="00FA334F">
-[...4 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        <w:r>
+          <w:t>u</w:t>
         </w:r>
-        <w:r w:rsidR="00697D72" w:rsidRPr="00FA334F">
-[...34 lines deleted...]
-  </w:p>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B73DB94" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF" w:rsidP="007219F1">
+    <w:p w14:paraId="1AB86431" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5556EC70" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF" w:rsidP="007219F1">
+    <w:p w14:paraId="2656790A" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C9750C7" w14:textId="77777777" w:rsidR="000469EF" w:rsidRDefault="000469EF">
+    <w:p w14:paraId="481BB142" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...33 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25359C99" w14:textId="4C9204E5" w:rsidR="00FD1A64" w:rsidRDefault="00CB4212" w:rsidP="00C97782">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r w:rsidRPr="00CB6A42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29A72D33" wp14:editId="0D7DD546">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-4116747</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>4445</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="14400000" cy="179705"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2029875905" name="Rectangle 2029875905">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="14400000" cy="179705"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+          <w:pict w14:anchorId="3967D2BB">
+            <v:rect id="Rectangle 2029875905" style="position:absolute;margin-left:-324.15pt;margin-top:.35pt;width:1133.85pt;height:14.15pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#742379 [3213]" stroked="f" strokeweight="1pt" w14:anchorId="538EAD11" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjKUMKdwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYIyKFFUgpkkI&#10;0MrEs3FsEsnxeWe3affrd7bTFBjaw7Q+uLbv7ru7L9/5/GLbG7ZR6DuwNa+OSs6UldB09rnmPx6u&#10;P33hzAdhG2HAqprvlOcXi48fzgc3VzNowTQKGYFYPx9czdsQ3LwovGxVL/wROGXJqAF7EeiIz0WD&#10;YiD03hSzsvxcDICNQ5DKe7q9yka+SPhaKxnutPYqMFNzqi2kFdP6FNdicS7mzyhc28mxDPEPVfSi&#10;s5R0groSQbA1dn9A9Z1E8KDDkYS+AK07qVIP1E1Vvulm1QqnUi9EjncTTf7/wcrbzcrdI9EwOD/3&#10;tI1dbDX28Z/qY9tE1m4iS20Dk3RZHR+X8ceZJGN1enZankQ6i0O4Qx++KuhZ3NQc6WskksTmxofs&#10;uneJ2TyYrrnujEmHqAB1aZBtBH27sK1G8FdexkZfCzEqA8ab4tBL2oWdUdHP2O9Ks66h6mepkCSz&#10;QxIhpbKhyqZWNCrnPkltZvgpIjWaACOypvwT9gjwuoE9doYZ/WOoSiqdgsu/FZaDp4iUGWyYgvvO&#10;Ar4HYKirMXP235OUqYksPUGzu0eGkGfEO3nd0We7ET7cC6ShoC9Ngx7uaNEGhprDuOOsBfz13n30&#10;J62SlbOBhqzm/udaoOLMfLOk4rMoIprKdDg+OZ3RAV9anl5a7Lq/BNJCRU+Kk2kb/YPZbzVC/0jv&#10;wTJmJZOwknLXXAbcHy5DHn56UaRaLpMbTaIT4caunIzgkdUoy4fto0A3ajeQ7G9hP5Bi/kbC2TdG&#10;WliuA+gu6fvA68g3TXESzvjixGfi5Tl5Hd7FxW8AAAD//wMAUEsDBBQABgAIAAAAIQCr9byv4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxYmBLLQVqXwkoXLwo4A9Yus+2&#10;ofu26S5Q/73LSY+Tmcx8ky8H04oL9a6xjDAZRyCIS6sbrhC+DtvRHITzirVqLRPCDzlYFvd3ucq0&#10;vfKOLntfiVDCLlMItfddJqUrazLKjW1HHLxv2xvlg+wrqXt1DeWmlXEUpdKohsNCrTp6rak87c8G&#10;4fDxmW62zZTj7vS2Ssrp+mnzvkZ8fBhWLyA8Df4vDDf8gA5FYDraM2snWoRRmsyfQxZhBuLmp5NF&#10;AuKIEC8ikEUu/z8ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjKUMKdwIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCr9byv4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
+              <w10:wrap anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00CB6A42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F6B8671" wp14:editId="771315E3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-5914390</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-2331720</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="16200000" cy="180000"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2018791070" name="Rectangle 2018791070">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="16200000" cy="180000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="tx2"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+          <w:pict w14:anchorId="78C9CD67">
+            <v:rect id="Rectangle 2018791070" style="position:absolute;margin-left:-465.7pt;margin-top:-183.6pt;width:1275.6pt;height:14.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt" w14:anchorId="1FA7C765" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDX2oTldQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtuuCOEXQosOA&#10;oi3WDj2rshQLkEWNUuJkXz9Kdpy0K3YY5oNMieQj+URqfrltLdsoDAZcxcuTCWfKSaiNW1X8x9PN&#10;pwvOQhSuFhacqvhOBX65+Phh3vmZmkIDtlbICMSFWecr3sToZ0URZKNaEU7AK0dKDdiKSFtcFTWK&#10;jtBbW0wnk/OiA6w9glQh0Ol1r+SLjK+1kvFe66AisxWn3GJeMa8vaS0WczFbofCNkUMa4h+yaIVx&#10;FHSEuhZRsDWaP6BaIxEC6HgioS1AayNVroGqKSdvqnlshFe5FiIn+JGm8P9g5d3m0T8g0dD5MAsk&#10;piq2Gtv0p/zYNpO1G8lS28gkHZbnxD99nElSlhdZJpzi4O4xxK8KWpaEiiPdRiZJbG5D7E33Jila&#10;AGvqG2Nt3qQOUFcW2UbQ3cXtNN0Vgb+ysi7ZOkhevTqdFIdashR3ViU7674rzUxN2U9zIrnNDkGE&#10;lMrFslc1olZ97LOj0kaPnEsGTMia4o/YA8DrAvbYfZaDfXJVuUtH58nfEuudR48cGVwcnVvjAN8D&#10;sFTVELm335PUU5NYeoF694AMoZ+R4OWNoWu7FSE+CKShoJumQY/3tGgLXcVhkDhrAH+9d57sqVdJ&#10;y1lHQ1bx8HMtUHFmvznq4i/l6Wmayrw5Pfs8pQ0ea16ONW7dXgH1QklPipdZTPbR7kWN0D7Te7BM&#10;UUklnKTYFZcR95ur2A8/vShSLZfZjCbRi3jrHr1M4InV1JZP22eBfujdSG1/B/uBFLM3LdzbJk8H&#10;y3UEbXJ/H3gd+KYpzo0zvDjpmTjeZ6vDu7j4DQAA//8DAFBLAwQUAAYACAAAACEAop+JFOYAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLXOA4U6xKkQEgeEEOpDqL05sYlD&#10;YzuK3Sbw69mc4La7M5r9plhPpiMXNfjWWQ7xMgKibO1kaxsO+93zYgXEB2Gl6JxVHL6Vh3V5fVWI&#10;XLrRbtRlGxqCIdbngoMOoc8p9bVWRvil65VF7dMNRgRch4bKQYwYbjqaRFFGjWgtftCiV09a1aft&#10;2XBwXz9s/zq+naqdZvXHMWkOL+8j57c30+MDkKCm8GeGGR/RoUSmyp2t9KTjsGBpfIdenNLsPgEy&#10;e7KYYZ9qvqUrBrQs6P8e5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA19qE5XUCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAop+JFOYA&#10;AAAPAQAADwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762"/>
-  <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F72F646" w14:textId="6B1A7690" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="001A6F0D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66A73298" w14:textId="7CB5ADC5" w:rsidR="005B74B5" w:rsidRPr="001F7E06" w:rsidRDefault="005B74B5" w:rsidP="00625C77">
     <w:pPr>
-      <w:spacing w:after="840"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="HeaderPage1SecurityMarkings"/>
     </w:pPr>
+    <w:r w:rsidRPr="001F7E06">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DC9616D" wp14:editId="0E17D51A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7534800" cy="4798800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="421240497" name="Picture 1155274165"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="145575486" name="Picture 1155274165"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7534800" cy="4798800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="001F7E06">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67A2E4FE" wp14:editId="66D420CA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-5914390</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-2331720</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="16200000" cy="180000"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1047217275" name="Rectangle 1047217275">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="16200000" cy="180000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="tx2"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+          <w:pict w14:anchorId="3684517B">
+            <v:rect id="Rectangle 1047217275" style="position:absolute;margin-left:-465.7pt;margin-top:-183.6pt;width:1275.6pt;height:14.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt" w14:anchorId="461EFC86" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDX2oTldQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtuuCOEXQosOA&#10;oi3WDj2rshQLkEWNUuJkXz9Kdpy0K3YY5oNMieQj+URqfrltLdsoDAZcxcuTCWfKSaiNW1X8x9PN&#10;pwvOQhSuFhacqvhOBX65+Phh3vmZmkIDtlbICMSFWecr3sToZ0URZKNaEU7AK0dKDdiKSFtcFTWK&#10;jtBbW0wnk/OiA6w9glQh0Ol1r+SLjK+1kvFe66AisxWn3GJeMa8vaS0WczFbofCNkUMa4h+yaIVx&#10;FHSEuhZRsDWaP6BaIxEC6HgioS1AayNVroGqKSdvqnlshFe5FiIn+JGm8P9g5d3m0T8g0dD5MAsk&#10;piq2Gtv0p/zYNpO1G8lS28gkHZbnxD99nElSlhdZJpzi4O4xxK8KWpaEiiPdRiZJbG5D7E33Jila&#10;AGvqG2Nt3qQOUFcW2UbQ3cXtNN0Vgb+ysi7ZOkhevTqdFIdashR3ViU7674rzUxN2U9zIrnNDkGE&#10;lMrFslc1olZ97LOj0kaPnEsGTMia4o/YA8DrAvbYfZaDfXJVuUtH58nfEuudR48cGVwcnVvjAN8D&#10;sFTVELm335PUU5NYeoF694AMoZ+R4OWNoWu7FSE+CKShoJumQY/3tGgLXcVhkDhrAH+9d57sqVdJ&#10;y1lHQ1bx8HMtUHFmvznq4i/l6Wmayrw5Pfs8pQ0ea16ONW7dXgH1QklPipdZTPbR7kWN0D7Te7BM&#10;UUklnKTYFZcR95ur2A8/vShSLZfZjCbRi3jrHr1M4InV1JZP22eBfujdSG1/B/uBFLM3LdzbJk8H&#10;y3UEbXJ/H3gd+KYpzo0zvDjpmTjeZ6vDu7j4DQAA//8DAFBLAwQUAAYACAAAACEAop+JFOYAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLXOA4U6xKkQEgeEEOpDqL05sYlD&#10;YzuK3Sbw69mc4La7M5r9plhPpiMXNfjWWQ7xMgKibO1kaxsO+93zYgXEB2Gl6JxVHL6Vh3V5fVWI&#10;XLrRbtRlGxqCIdbngoMOoc8p9bVWRvil65VF7dMNRgRch4bKQYwYbjqaRFFGjWgtftCiV09a1aft&#10;2XBwXz9s/zq+naqdZvXHMWkOL+8j57c30+MDkKCm8GeGGR/RoUSmyp2t9KTjsGBpfIdenNLsPgEy&#10;e7KYYZ9qvqUrBrQs6P8e5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA19qE5XUCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAop+JFOYA&#10;AAAPAQAADwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</w:hdr>
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_xaD6Kin6" int2:invalidationBookmarkName="" int2:hashCode="iQxUDtGKDLjmbe" int2:id="5IA3dSE6">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_38zAt5Hm" int2:invalidationBookmarkName="" int2:hashCode="ApeaSVoqi45mky" int2:id="8rC6gA3i">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_9AzCmIbT" int2:invalidationBookmarkName="" int2:hashCode="LNdIS8GxX8z/gi" int2:id="Aajz2lej">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_C4QwNVPG" int2:invalidationBookmarkName="" int2:hashCode="GHdwz1ry00aatB" int2:id="EasPrLr0">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_dwGOkzyw" int2:invalidationBookmarkName="" int2:hashCode="UGREgcfNYgtzP8" int2:id="GCk3bckh">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_F41IC43i" int2:invalidationBookmarkName="" int2:hashCode="8axyUcKGf5LmHc" int2:id="ICADc4v1">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_XtzRzGp5" int2:invalidationBookmarkName="" int2:hashCode="DxJUGvzOF1+zS7" int2:id="IHToPaLT">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_PktThxGo" int2:invalidationBookmarkName="" int2:hashCode="GHdwz1ry00aatB" int2:id="If1Umbjz">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_xVSac1K2" int2:invalidationBookmarkName="" int2:hashCode="ZSZsYp6SbQVTk4" int2:id="SWf1cxrE">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_yTLBJ09s" int2:invalidationBookmarkName="" int2:hashCode="3nPqwMMFA48EN7" int2:id="ZtVmwtlc">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_kYxyQX79" int2:invalidationBookmarkName="" int2:hashCode="3nPqwMMFA48EN7" int2:id="hFDwvwxM">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_aY1lNQB9" int2:invalidationBookmarkName="" int2:hashCode="hSftt7DNY6Y9Xt" int2:id="ilrAqRoy">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_iyYI7hsx" int2:invalidationBookmarkName="" int2:hashCode="b6EfspaoKK2+bY" int2:id="klYPh5dk">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_6yNtV9JC" int2:invalidationBookmarkName="" int2:hashCode="vzHFLDKw/Nodw+" int2:id="mKemWMEG">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_WdKrg6Ov" int2:invalidationBookmarkName="" int2:hashCode="bMtLfDmm53927P" int2:id="qLAzpQBE">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_u2JvbYWx" int2:invalidationBookmarkName="" int2:hashCode="3nPqwMMFA48EN7" int2:id="sorT7XYY">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_9Y8LqAwy" int2:invalidationBookmarkName="" int2:hashCode="cuvpQuMmmO+YEn" int2:id="vkZhYzIW">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095F35E3"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="443C18BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4501D0"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FCA3B7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F35D4B6"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="176E14F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12562518"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1632E10C"/>
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F99A4EE8"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="4"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...97 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="028D074D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69B6F9F6"/>
+    <w:lvl w:ilvl="0" w:tplc="87986FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Alpha2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A74D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2145E44"/>
-    <w:lvl w:ilvl="0" w:tplc="C3A4F9D8">
+    <w:tmpl w:val="904C352C"/>
+    <w:lvl w:ilvl="0" w:tplc="357A149C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2771" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3491" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4211" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4931" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5651" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6371" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7091" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7811" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
-      <w:start w:val="1"/>
-[...111 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F7643E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="193D6BCA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AACE21E"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B897A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E545A12"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9086,705 +9426,631 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDC1578"/>
+    <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5D0E7DC2"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="926A88EE"/>
+    <w:lvl w:ilvl="0" w:tplc="88CEB140">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="TableBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1779" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1059" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-339" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3981" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="256957DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50DC934A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA8747E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF6ACD70"/>
+    <w:lvl w:ilvl="0" w:tplc="E70083C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="63ECC5AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="47E47E7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A022E5FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9B06B694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CAF22E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B3DCAEEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="087A7982">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CED44B7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9172E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31D07AF2"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="57" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324820C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2E650B8"/>
+    <w:styleLink w:val="CurrentList4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...213 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="532AF2B8">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...246 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319315F8"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="346E221B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3DC23D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9853,200 +10119,84 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FC2E0792"/>
+    <w:tmpl w:val="D2E650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Pull-out-Heading3"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
@@ -10092,164 +10242,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399C4E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEE8D9DE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10318,51 +10355,138 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD54557"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="421D0653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2065CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10431,164 +10555,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CF5212"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444E2709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E07ED1BA"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:tmpl w:val="824C32B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2273" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6593" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="459C40C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98D21ECE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10657,845 +10781,365 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46474E12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2E0DAE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A46192A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="925C4E08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1072" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1786" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2143" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2857" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3214" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3571" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3928" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EB73B7"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="508C4BD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...61 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A585DE0"/>
-[...679 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53AE79AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CD2D566"/>
     <w:lvl w:ilvl="0" w:tplc="C14C3504">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11563,253 +11207,279 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-      </w:pPr>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53DB32DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1ACEBE62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3476" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2142" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2499" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2856" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3213" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...9 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AEF3B73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF765F3A"/>
+    <w:styleLink w:val="Bulletlist"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9303396">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-339" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="51C4277A">
+        <w:ind w:left="1101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DE86779C">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2541" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0A84C532">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="AE9E6526">
+        <w:ind w:left="3261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EE60956A">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603C187D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D725E28"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11878,51 +11548,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="618614AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D6E3224"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11991,51 +11661,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67754415"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49E08FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12140,277 +11810,165 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6569D1"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="691B6CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="70A84FCA"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="3AF642BC"/>
+    <w:lvl w:ilvl="0" w:tplc="97E0E17C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Pull-out-Bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2629" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D7AA2C88">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="E7321904">
+        <w:ind w:left="3349" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1F0699B2">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E6FCD1FA">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="E09A327A">
+        <w:ind w:left="5509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CC06A23E">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C39AA39A">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B8CE434C">
+        <w:ind w:left="7669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7258680B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99526138"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12479,1246 +12037,3484 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1755855684">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="737D4927"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41E4314A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78715D6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC2262FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A500E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3E84850"/>
+    <w:lvl w:ilvl="0" w:tplc="A15E2F6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B3707FE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6DCCB9CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9F7023CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AE6AA048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98127F94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B5E465D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="64BE4D64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8286F552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE669FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CBA4F426"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1607611780">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="862402279">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="739518056">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="145901810">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2084796931">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="154877118">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="623803465">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="22217500">
+  <w:num w:numId="9" w16cid:durableId="1657562670">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1040786866">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="561142459">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1390423885">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="939872084">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2079555021">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1566835653">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="695426283">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1813936263">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1718506619">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1453665806">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2005350313">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1319847308">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="116685635">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="789208620">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="526143225">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1108356787">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1263952937">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="21060366">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="332225471">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="755713379">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2041272050">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="945892183">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="903873773">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1797022292">
+  <w:num w:numId="33" w16cid:durableId="179273146">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1002394906">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1026061704">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1257786826">
-[...118 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="dgnword-docGUID" w:val="{EFD14B5C-B737-4B2E-ACDC-D110A384DF05}"/>
+    <w:docVar w:name="dgnword-eventsink" w:val="2950609820848"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AE61B4"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00137B28"/>
+    <w:rsidRoot w:val="007A3667"/>
+    <w:rsid w:val="000000A7"/>
+    <w:rsid w:val="000003AB"/>
+    <w:rsid w:val="000004C1"/>
+    <w:rsid w:val="00000F42"/>
+    <w:rsid w:val="00001F13"/>
+    <w:rsid w:val="0000218C"/>
+    <w:rsid w:val="000021FA"/>
+    <w:rsid w:val="0000371E"/>
+    <w:rsid w:val="00004212"/>
+    <w:rsid w:val="00004275"/>
+    <w:rsid w:val="00004D4D"/>
+    <w:rsid w:val="00004F7D"/>
+    <w:rsid w:val="0000756F"/>
+    <w:rsid w:val="00010D6F"/>
+    <w:rsid w:val="00011680"/>
+    <w:rsid w:val="00011866"/>
+    <w:rsid w:val="0001212E"/>
+    <w:rsid w:val="0001240F"/>
+    <w:rsid w:val="00012E31"/>
+    <w:rsid w:val="00012E37"/>
+    <w:rsid w:val="00013D68"/>
+    <w:rsid w:val="00015989"/>
+    <w:rsid w:val="00015A85"/>
+    <w:rsid w:val="00016C0C"/>
+    <w:rsid w:val="000170BA"/>
+    <w:rsid w:val="00017F98"/>
+    <w:rsid w:val="00020434"/>
+    <w:rsid w:val="00020525"/>
+    <w:rsid w:val="00020E96"/>
+    <w:rsid w:val="00022CAB"/>
+    <w:rsid w:val="00024001"/>
+    <w:rsid w:val="00026D19"/>
+    <w:rsid w:val="000275E6"/>
+    <w:rsid w:val="0002786D"/>
+    <w:rsid w:val="00027B30"/>
+    <w:rsid w:val="000302A9"/>
+    <w:rsid w:val="00030BA2"/>
+    <w:rsid w:val="00030ECE"/>
+    <w:rsid w:val="0003169D"/>
+    <w:rsid w:val="00032827"/>
+    <w:rsid w:val="00037369"/>
+    <w:rsid w:val="000404D4"/>
+    <w:rsid w:val="00041317"/>
+    <w:rsid w:val="0004319C"/>
+    <w:rsid w:val="000431EB"/>
+    <w:rsid w:val="00043C99"/>
+    <w:rsid w:val="0004411D"/>
+    <w:rsid w:val="00044526"/>
+    <w:rsid w:val="000451EC"/>
+    <w:rsid w:val="00045F7A"/>
+    <w:rsid w:val="00046AF7"/>
+    <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00047903"/>
+    <w:rsid w:val="00047CC7"/>
+    <w:rsid w:val="000519D4"/>
+    <w:rsid w:val="000538D9"/>
+    <w:rsid w:val="00053E5E"/>
+    <w:rsid w:val="00053E6E"/>
+    <w:rsid w:val="00053E8A"/>
+    <w:rsid w:val="00055054"/>
+    <w:rsid w:val="00055511"/>
+    <w:rsid w:val="000564F1"/>
+    <w:rsid w:val="000579B0"/>
+    <w:rsid w:val="00057C88"/>
+    <w:rsid w:val="00057F78"/>
+    <w:rsid w:val="00060883"/>
+    <w:rsid w:val="000610AF"/>
+    <w:rsid w:val="0006116C"/>
+    <w:rsid w:val="000611CD"/>
+    <w:rsid w:val="000612CF"/>
+    <w:rsid w:val="0006139A"/>
+    <w:rsid w:val="00061E84"/>
+    <w:rsid w:val="0006227A"/>
+    <w:rsid w:val="0006275C"/>
+    <w:rsid w:val="00062BBB"/>
+    <w:rsid w:val="000638C0"/>
+    <w:rsid w:val="00066632"/>
+    <w:rsid w:val="00066AE8"/>
+    <w:rsid w:val="0006727A"/>
+    <w:rsid w:val="00067A7B"/>
+    <w:rsid w:val="00070850"/>
+    <w:rsid w:val="00070BFF"/>
+    <w:rsid w:val="000714F5"/>
+    <w:rsid w:val="00071775"/>
+    <w:rsid w:val="00071ABB"/>
+    <w:rsid w:val="000728E3"/>
+    <w:rsid w:val="000737C6"/>
+    <w:rsid w:val="00074318"/>
+    <w:rsid w:val="00077362"/>
+    <w:rsid w:val="000803FC"/>
+    <w:rsid w:val="00081984"/>
+    <w:rsid w:val="00082B87"/>
+    <w:rsid w:val="0008332A"/>
+    <w:rsid w:val="0008359F"/>
+    <w:rsid w:val="000859CA"/>
+    <w:rsid w:val="00085D11"/>
+    <w:rsid w:val="0008609C"/>
+    <w:rsid w:val="00086AA8"/>
+    <w:rsid w:val="00087E79"/>
+    <w:rsid w:val="00090039"/>
+    <w:rsid w:val="00094A38"/>
+    <w:rsid w:val="00094E98"/>
+    <w:rsid w:val="000961FB"/>
+    <w:rsid w:val="00097D37"/>
+    <w:rsid w:val="000A0645"/>
+    <w:rsid w:val="000A10E1"/>
+    <w:rsid w:val="000A1C66"/>
+    <w:rsid w:val="000A272B"/>
+    <w:rsid w:val="000A27BD"/>
+    <w:rsid w:val="000A3F19"/>
+    <w:rsid w:val="000A4403"/>
+    <w:rsid w:val="000A4923"/>
+    <w:rsid w:val="000A69F6"/>
+    <w:rsid w:val="000A76E1"/>
+    <w:rsid w:val="000A7DA7"/>
+    <w:rsid w:val="000B0987"/>
+    <w:rsid w:val="000B31EC"/>
+    <w:rsid w:val="000B33F4"/>
+    <w:rsid w:val="000B474A"/>
+    <w:rsid w:val="000B66FC"/>
+    <w:rsid w:val="000B716E"/>
+    <w:rsid w:val="000C073E"/>
+    <w:rsid w:val="000C1BF7"/>
+    <w:rsid w:val="000C1DC7"/>
+    <w:rsid w:val="000C2656"/>
+    <w:rsid w:val="000C33FE"/>
+    <w:rsid w:val="000C3CD8"/>
+    <w:rsid w:val="000C4D19"/>
+    <w:rsid w:val="000C5F0A"/>
+    <w:rsid w:val="000C6317"/>
+    <w:rsid w:val="000C72E3"/>
+    <w:rsid w:val="000C73DA"/>
+    <w:rsid w:val="000C7639"/>
+    <w:rsid w:val="000D06FD"/>
+    <w:rsid w:val="000D0A40"/>
+    <w:rsid w:val="000D0ED9"/>
+    <w:rsid w:val="000D0F2D"/>
+    <w:rsid w:val="000D374A"/>
+    <w:rsid w:val="000D5C59"/>
+    <w:rsid w:val="000D6A0A"/>
+    <w:rsid w:val="000D6C90"/>
+    <w:rsid w:val="000D6E1E"/>
+    <w:rsid w:val="000D7166"/>
+    <w:rsid w:val="000D7D5F"/>
+    <w:rsid w:val="000E07B5"/>
+    <w:rsid w:val="000E1A1D"/>
+    <w:rsid w:val="000E2B77"/>
+    <w:rsid w:val="000E3050"/>
+    <w:rsid w:val="000E3ADE"/>
+    <w:rsid w:val="000E414F"/>
+    <w:rsid w:val="000E466A"/>
+    <w:rsid w:val="000E5517"/>
+    <w:rsid w:val="000E7C59"/>
+    <w:rsid w:val="000E7E12"/>
+    <w:rsid w:val="000F0C93"/>
+    <w:rsid w:val="000F1275"/>
+    <w:rsid w:val="000F28F2"/>
+    <w:rsid w:val="000F426E"/>
+    <w:rsid w:val="000F4C4A"/>
+    <w:rsid w:val="000F520A"/>
+    <w:rsid w:val="00101871"/>
+    <w:rsid w:val="00101D2F"/>
+    <w:rsid w:val="0010205A"/>
+    <w:rsid w:val="00102A1D"/>
+    <w:rsid w:val="00102F67"/>
+    <w:rsid w:val="00104612"/>
+    <w:rsid w:val="00104C73"/>
+    <w:rsid w:val="0010550A"/>
+    <w:rsid w:val="001060F0"/>
+    <w:rsid w:val="00106884"/>
+    <w:rsid w:val="00106E45"/>
+    <w:rsid w:val="00113579"/>
+    <w:rsid w:val="00114192"/>
+    <w:rsid w:val="00114542"/>
+    <w:rsid w:val="00114B78"/>
+    <w:rsid w:val="00114D80"/>
+    <w:rsid w:val="00114DE1"/>
+    <w:rsid w:val="00115135"/>
+    <w:rsid w:val="00116545"/>
+    <w:rsid w:val="00116815"/>
+    <w:rsid w:val="00116E2A"/>
+    <w:rsid w:val="00117BD7"/>
+    <w:rsid w:val="00117FCC"/>
+    <w:rsid w:val="00121803"/>
+    <w:rsid w:val="00121BA5"/>
+    <w:rsid w:val="00121EE2"/>
+    <w:rsid w:val="001224BC"/>
+    <w:rsid w:val="00122556"/>
+    <w:rsid w:val="0012297E"/>
+    <w:rsid w:val="00122E53"/>
+    <w:rsid w:val="00124061"/>
+    <w:rsid w:val="00124912"/>
+    <w:rsid w:val="001258BB"/>
+    <w:rsid w:val="001260FF"/>
+    <w:rsid w:val="00126534"/>
+    <w:rsid w:val="00126872"/>
+    <w:rsid w:val="00126922"/>
+    <w:rsid w:val="00126FC1"/>
+    <w:rsid w:val="00130A79"/>
+    <w:rsid w:val="00131B1A"/>
+    <w:rsid w:val="00132672"/>
+    <w:rsid w:val="00133067"/>
+    <w:rsid w:val="0013312B"/>
+    <w:rsid w:val="00133856"/>
+    <w:rsid w:val="00133E44"/>
+    <w:rsid w:val="00134AC5"/>
+    <w:rsid w:val="001359C1"/>
+    <w:rsid w:val="00135A6C"/>
+    <w:rsid w:val="001363C3"/>
+    <w:rsid w:val="001374A0"/>
+    <w:rsid w:val="001375CA"/>
+    <w:rsid w:val="00137E6D"/>
+    <w:rsid w:val="001401BE"/>
+    <w:rsid w:val="0014194A"/>
     <w:rsid w:val="0014207A"/>
-    <w:rsid w:val="0014642F"/>
-    <w:rsid w:val="0016022B"/>
+    <w:rsid w:val="00143780"/>
+    <w:rsid w:val="001439BE"/>
+    <w:rsid w:val="00144853"/>
+    <w:rsid w:val="00145393"/>
+    <w:rsid w:val="00145939"/>
+    <w:rsid w:val="00145BAE"/>
+    <w:rsid w:val="001462D5"/>
+    <w:rsid w:val="00147198"/>
+    <w:rsid w:val="001516FD"/>
+    <w:rsid w:val="0015216D"/>
+    <w:rsid w:val="00154EBA"/>
+    <w:rsid w:val="0015553C"/>
+    <w:rsid w:val="00160DD5"/>
+    <w:rsid w:val="00160E36"/>
+    <w:rsid w:val="00162583"/>
+    <w:rsid w:val="00162A07"/>
+    <w:rsid w:val="00163B48"/>
+    <w:rsid w:val="00163BDC"/>
+    <w:rsid w:val="00163D65"/>
+    <w:rsid w:val="00164028"/>
+    <w:rsid w:val="00164877"/>
+    <w:rsid w:val="00164C47"/>
+    <w:rsid w:val="001654FC"/>
+    <w:rsid w:val="00165CF0"/>
+    <w:rsid w:val="00165EA0"/>
     <w:rsid w:val="001665A1"/>
-    <w:rsid w:val="001749B3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00180CE2"/>
+    <w:rsid w:val="001678A5"/>
+    <w:rsid w:val="00170904"/>
+    <w:rsid w:val="001718D3"/>
+    <w:rsid w:val="00172BA0"/>
+    <w:rsid w:val="00173185"/>
+    <w:rsid w:val="0017482E"/>
+    <w:rsid w:val="00175BB4"/>
+    <w:rsid w:val="0018080D"/>
+    <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
-    <w:rsid w:val="00183C75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018667D"/>
+    <w:rsid w:val="001811B0"/>
+    <w:rsid w:val="0018223C"/>
+    <w:rsid w:val="00182F19"/>
+    <w:rsid w:val="0018422B"/>
+    <w:rsid w:val="00184CD7"/>
+    <w:rsid w:val="001851DA"/>
+    <w:rsid w:val="0018575B"/>
+    <w:rsid w:val="00185808"/>
+    <w:rsid w:val="0018632D"/>
+    <w:rsid w:val="001863BB"/>
+    <w:rsid w:val="00186549"/>
+    <w:rsid w:val="00187023"/>
     <w:rsid w:val="00187EA6"/>
-    <w:rsid w:val="00190C4F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00194961"/>
+    <w:rsid w:val="001901AD"/>
+    <w:rsid w:val="001913DF"/>
+    <w:rsid w:val="001926C2"/>
+    <w:rsid w:val="001928F1"/>
+    <w:rsid w:val="00192F7E"/>
+    <w:rsid w:val="0019481A"/>
+    <w:rsid w:val="00194AB6"/>
+    <w:rsid w:val="001952CE"/>
+    <w:rsid w:val="001954EC"/>
+    <w:rsid w:val="00195F4A"/>
+    <w:rsid w:val="00196B0F"/>
+    <w:rsid w:val="001972EA"/>
+    <w:rsid w:val="001A0830"/>
+    <w:rsid w:val="001A0F94"/>
     <w:rsid w:val="001A15AB"/>
-    <w:rsid w:val="001A6F0D"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001E60A8"/>
+    <w:rsid w:val="001A23A6"/>
+    <w:rsid w:val="001A23E9"/>
+    <w:rsid w:val="001A2D38"/>
+    <w:rsid w:val="001A42E6"/>
+    <w:rsid w:val="001A43C8"/>
+    <w:rsid w:val="001A72A6"/>
+    <w:rsid w:val="001B0011"/>
+    <w:rsid w:val="001B01FF"/>
+    <w:rsid w:val="001B0346"/>
+    <w:rsid w:val="001B0568"/>
+    <w:rsid w:val="001B16F5"/>
+    <w:rsid w:val="001B284B"/>
+    <w:rsid w:val="001B2BDB"/>
+    <w:rsid w:val="001B41C9"/>
+    <w:rsid w:val="001B444B"/>
+    <w:rsid w:val="001B4688"/>
+    <w:rsid w:val="001B5491"/>
+    <w:rsid w:val="001B5503"/>
+    <w:rsid w:val="001B5EC7"/>
+    <w:rsid w:val="001C00BC"/>
+    <w:rsid w:val="001C22EA"/>
+    <w:rsid w:val="001C2A15"/>
+    <w:rsid w:val="001C38BB"/>
+    <w:rsid w:val="001C45E4"/>
+    <w:rsid w:val="001C55D8"/>
+    <w:rsid w:val="001C609B"/>
+    <w:rsid w:val="001C6AFB"/>
+    <w:rsid w:val="001D03F1"/>
+    <w:rsid w:val="001D1854"/>
+    <w:rsid w:val="001D26B5"/>
+    <w:rsid w:val="001D3BB5"/>
+    <w:rsid w:val="001D5502"/>
+    <w:rsid w:val="001D583F"/>
+    <w:rsid w:val="001D6708"/>
+    <w:rsid w:val="001D6865"/>
+    <w:rsid w:val="001D6D60"/>
+    <w:rsid w:val="001E019B"/>
+    <w:rsid w:val="001E1406"/>
+    <w:rsid w:val="001E448B"/>
+    <w:rsid w:val="001E5432"/>
+    <w:rsid w:val="001E5A1A"/>
+    <w:rsid w:val="001E5B4F"/>
+    <w:rsid w:val="001E5EE2"/>
     <w:rsid w:val="001E630D"/>
-    <w:rsid w:val="001E6905"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00227E3E"/>
+    <w:rsid w:val="001E6B03"/>
+    <w:rsid w:val="001E7721"/>
+    <w:rsid w:val="001F04AE"/>
+    <w:rsid w:val="001F10DF"/>
+    <w:rsid w:val="001F1797"/>
+    <w:rsid w:val="001F250D"/>
+    <w:rsid w:val="001F27CD"/>
+    <w:rsid w:val="001F353C"/>
+    <w:rsid w:val="001F369E"/>
+    <w:rsid w:val="001F3929"/>
+    <w:rsid w:val="001F39BD"/>
+    <w:rsid w:val="001F40C5"/>
+    <w:rsid w:val="001F4A67"/>
+    <w:rsid w:val="001F5461"/>
+    <w:rsid w:val="001F580B"/>
+    <w:rsid w:val="001F6F97"/>
+    <w:rsid w:val="001F7E06"/>
+    <w:rsid w:val="0020138B"/>
+    <w:rsid w:val="00202429"/>
+    <w:rsid w:val="002047BE"/>
+    <w:rsid w:val="00205108"/>
+    <w:rsid w:val="00206038"/>
+    <w:rsid w:val="002066E4"/>
+    <w:rsid w:val="00206DF1"/>
+    <w:rsid w:val="002079D5"/>
+    <w:rsid w:val="00210520"/>
+    <w:rsid w:val="00210CF1"/>
+    <w:rsid w:val="00211553"/>
+    <w:rsid w:val="0021165F"/>
+    <w:rsid w:val="002133D9"/>
+    <w:rsid w:val="00213AC8"/>
+    <w:rsid w:val="00214AAD"/>
+    <w:rsid w:val="00215DF2"/>
+    <w:rsid w:val="00215FA7"/>
+    <w:rsid w:val="00217693"/>
+    <w:rsid w:val="0022098F"/>
+    <w:rsid w:val="00222213"/>
+    <w:rsid w:val="0022270D"/>
+    <w:rsid w:val="0022287B"/>
+    <w:rsid w:val="00223A55"/>
+    <w:rsid w:val="00223DBB"/>
+    <w:rsid w:val="0022417D"/>
+    <w:rsid w:val="00224AB7"/>
+    <w:rsid w:val="00224D10"/>
+    <w:rsid w:val="00224F34"/>
+    <w:rsid w:val="00225912"/>
+    <w:rsid w:val="002266D8"/>
+    <w:rsid w:val="00230CE8"/>
+    <w:rsid w:val="00231289"/>
     <w:rsid w:val="002321EA"/>
-    <w:rsid w:val="00235FEE"/>
+    <w:rsid w:val="00232369"/>
+    <w:rsid w:val="00232503"/>
+    <w:rsid w:val="0023393E"/>
+    <w:rsid w:val="002343A1"/>
+    <w:rsid w:val="00235535"/>
+    <w:rsid w:val="0023555A"/>
+    <w:rsid w:val="00235560"/>
+    <w:rsid w:val="002356DE"/>
     <w:rsid w:val="0023603F"/>
-    <w:rsid w:val="00241A3B"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00322272"/>
+    <w:rsid w:val="0023622F"/>
+    <w:rsid w:val="00236F37"/>
+    <w:rsid w:val="00240140"/>
+    <w:rsid w:val="00240C35"/>
+    <w:rsid w:val="00241054"/>
+    <w:rsid w:val="00241463"/>
+    <w:rsid w:val="00242C19"/>
+    <w:rsid w:val="00244D8A"/>
+    <w:rsid w:val="0024555C"/>
+    <w:rsid w:val="0024635B"/>
+    <w:rsid w:val="00250A67"/>
+    <w:rsid w:val="0025303C"/>
+    <w:rsid w:val="00253190"/>
+    <w:rsid w:val="00253722"/>
+    <w:rsid w:val="00254373"/>
+    <w:rsid w:val="0025457D"/>
+    <w:rsid w:val="00254791"/>
+    <w:rsid w:val="00256705"/>
+    <w:rsid w:val="0025773E"/>
+    <w:rsid w:val="00261F72"/>
+    <w:rsid w:val="00262315"/>
+    <w:rsid w:val="0026294C"/>
+    <w:rsid w:val="00264218"/>
+    <w:rsid w:val="002648B4"/>
+    <w:rsid w:val="0026492C"/>
+    <w:rsid w:val="00264A08"/>
+    <w:rsid w:val="00264D9D"/>
+    <w:rsid w:val="00266C31"/>
+    <w:rsid w:val="00266C67"/>
+    <w:rsid w:val="00266E2A"/>
+    <w:rsid w:val="00270F1C"/>
+    <w:rsid w:val="002724ED"/>
+    <w:rsid w:val="00272DA7"/>
+    <w:rsid w:val="00273DC2"/>
+    <w:rsid w:val="00274C6E"/>
+    <w:rsid w:val="00276137"/>
+    <w:rsid w:val="00276388"/>
+    <w:rsid w:val="0027792F"/>
+    <w:rsid w:val="00280955"/>
+    <w:rsid w:val="0028120E"/>
+    <w:rsid w:val="00282132"/>
+    <w:rsid w:val="00282133"/>
+    <w:rsid w:val="00283E0D"/>
+    <w:rsid w:val="00283F91"/>
+    <w:rsid w:val="00284EA0"/>
+    <w:rsid w:val="00285A72"/>
+    <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="00286D34"/>
+    <w:rsid w:val="002876D1"/>
+    <w:rsid w:val="00287DE1"/>
+    <w:rsid w:val="00287ED6"/>
+    <w:rsid w:val="00290403"/>
+    <w:rsid w:val="00290E7F"/>
+    <w:rsid w:val="00290F2C"/>
+    <w:rsid w:val="0029211D"/>
+    <w:rsid w:val="002929CE"/>
+    <w:rsid w:val="00293AB7"/>
+    <w:rsid w:val="00296FA0"/>
+    <w:rsid w:val="002A04C9"/>
+    <w:rsid w:val="002A1A70"/>
+    <w:rsid w:val="002A301C"/>
+    <w:rsid w:val="002A30E0"/>
+    <w:rsid w:val="002A36F2"/>
+    <w:rsid w:val="002A3BFC"/>
+    <w:rsid w:val="002A42AF"/>
+    <w:rsid w:val="002A4623"/>
+    <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002A582A"/>
+    <w:rsid w:val="002A69F3"/>
+    <w:rsid w:val="002A73D3"/>
+    <w:rsid w:val="002B0F78"/>
+    <w:rsid w:val="002B0FC4"/>
+    <w:rsid w:val="002B172D"/>
+    <w:rsid w:val="002B1F21"/>
+    <w:rsid w:val="002B27DE"/>
+    <w:rsid w:val="002B3468"/>
+    <w:rsid w:val="002B4698"/>
+    <w:rsid w:val="002B469C"/>
+    <w:rsid w:val="002B4EE6"/>
+    <w:rsid w:val="002B5402"/>
+    <w:rsid w:val="002B66D6"/>
+    <w:rsid w:val="002C2730"/>
+    <w:rsid w:val="002C3520"/>
+    <w:rsid w:val="002C4D80"/>
+    <w:rsid w:val="002C5B2D"/>
+    <w:rsid w:val="002C6574"/>
+    <w:rsid w:val="002C69CC"/>
+    <w:rsid w:val="002C76B8"/>
+    <w:rsid w:val="002D071E"/>
+    <w:rsid w:val="002D0779"/>
+    <w:rsid w:val="002D07D8"/>
+    <w:rsid w:val="002D07EA"/>
+    <w:rsid w:val="002D1F46"/>
+    <w:rsid w:val="002D433D"/>
+    <w:rsid w:val="002D6F71"/>
+    <w:rsid w:val="002D7108"/>
+    <w:rsid w:val="002D7C8C"/>
+    <w:rsid w:val="002E0A76"/>
+    <w:rsid w:val="002E24AF"/>
+    <w:rsid w:val="002E2FFC"/>
+    <w:rsid w:val="002E52A4"/>
+    <w:rsid w:val="002E6611"/>
+    <w:rsid w:val="002E66BB"/>
+    <w:rsid w:val="002F0A72"/>
+    <w:rsid w:val="002F16B3"/>
+    <w:rsid w:val="002F1F83"/>
+    <w:rsid w:val="002F26C1"/>
+    <w:rsid w:val="002F2C95"/>
+    <w:rsid w:val="002F300A"/>
+    <w:rsid w:val="002F45DB"/>
+    <w:rsid w:val="002F4678"/>
+    <w:rsid w:val="002F4C0D"/>
+    <w:rsid w:val="002F6423"/>
+    <w:rsid w:val="002F71DD"/>
+    <w:rsid w:val="002F7C36"/>
+    <w:rsid w:val="0030133C"/>
+    <w:rsid w:val="00301896"/>
+    <w:rsid w:val="00302790"/>
+    <w:rsid w:val="00302BD3"/>
+    <w:rsid w:val="00303B2B"/>
+    <w:rsid w:val="00304BBE"/>
+    <w:rsid w:val="00304C4D"/>
+    <w:rsid w:val="00305DA8"/>
+    <w:rsid w:val="003068AF"/>
+    <w:rsid w:val="00306CC7"/>
+    <w:rsid w:val="00306F4A"/>
+    <w:rsid w:val="00307EAD"/>
+    <w:rsid w:val="00311F49"/>
+    <w:rsid w:val="003128A7"/>
+    <w:rsid w:val="00313880"/>
+    <w:rsid w:val="00314B8C"/>
+    <w:rsid w:val="003155F4"/>
+    <w:rsid w:val="003155F6"/>
+    <w:rsid w:val="0031623F"/>
+    <w:rsid w:val="00316AB5"/>
+    <w:rsid w:val="00317D65"/>
+    <w:rsid w:val="003200AD"/>
+    <w:rsid w:val="00320328"/>
+    <w:rsid w:val="00320E4E"/>
+    <w:rsid w:val="00320E8A"/>
+    <w:rsid w:val="00320FC5"/>
+    <w:rsid w:val="0032215C"/>
+    <w:rsid w:val="00322B6E"/>
+    <w:rsid w:val="00323918"/>
     <w:rsid w:val="00323BB7"/>
-    <w:rsid w:val="003262F4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00361BD6"/>
+    <w:rsid w:val="0032570B"/>
+    <w:rsid w:val="00325A91"/>
+    <w:rsid w:val="0032631E"/>
+    <w:rsid w:val="003268E9"/>
+    <w:rsid w:val="003273D1"/>
+    <w:rsid w:val="003275C2"/>
+    <w:rsid w:val="00327D20"/>
+    <w:rsid w:val="0033031D"/>
+    <w:rsid w:val="003313CD"/>
+    <w:rsid w:val="00332627"/>
+    <w:rsid w:val="003371AE"/>
+    <w:rsid w:val="00337459"/>
+    <w:rsid w:val="003402AA"/>
+    <w:rsid w:val="00343F16"/>
+    <w:rsid w:val="003442F8"/>
+    <w:rsid w:val="003443EE"/>
+    <w:rsid w:val="00344611"/>
+    <w:rsid w:val="003452F5"/>
+    <w:rsid w:val="003455AA"/>
+    <w:rsid w:val="00346254"/>
+    <w:rsid w:val="00347BB9"/>
+    <w:rsid w:val="003525AE"/>
+    <w:rsid w:val="003536C9"/>
+    <w:rsid w:val="00353753"/>
+    <w:rsid w:val="003540DF"/>
+    <w:rsid w:val="003546D0"/>
+    <w:rsid w:val="003556C6"/>
+    <w:rsid w:val="00355AB4"/>
+    <w:rsid w:val="00356121"/>
+    <w:rsid w:val="003563E5"/>
+    <w:rsid w:val="00356BE0"/>
+    <w:rsid w:val="00357570"/>
+    <w:rsid w:val="00360F21"/>
+    <w:rsid w:val="0036152E"/>
+    <w:rsid w:val="00361566"/>
     <w:rsid w:val="003622D9"/>
-    <w:rsid w:val="00363BE3"/>
-[...10 lines deleted...]
-    <w:rsid w:val="003A1810"/>
+    <w:rsid w:val="003639E5"/>
+    <w:rsid w:val="00363F94"/>
+    <w:rsid w:val="00363FCF"/>
+    <w:rsid w:val="00366B73"/>
+    <w:rsid w:val="00367110"/>
+    <w:rsid w:val="00370C54"/>
+    <w:rsid w:val="00370EC3"/>
+    <w:rsid w:val="0037163A"/>
+    <w:rsid w:val="0037189D"/>
+    <w:rsid w:val="0037225A"/>
+    <w:rsid w:val="0037343F"/>
+    <w:rsid w:val="00373E0B"/>
+    <w:rsid w:val="00373E74"/>
+    <w:rsid w:val="00375005"/>
+    <w:rsid w:val="00377081"/>
+    <w:rsid w:val="003804A0"/>
+    <w:rsid w:val="00380AEF"/>
+    <w:rsid w:val="003820DF"/>
+    <w:rsid w:val="00385643"/>
+    <w:rsid w:val="00386611"/>
+    <w:rsid w:val="00386FCD"/>
+    <w:rsid w:val="00390A34"/>
+    <w:rsid w:val="00390B10"/>
+    <w:rsid w:val="003932EF"/>
+    <w:rsid w:val="00394920"/>
+    <w:rsid w:val="0039557C"/>
+    <w:rsid w:val="00396ABF"/>
+    <w:rsid w:val="00397371"/>
+    <w:rsid w:val="003974D2"/>
+    <w:rsid w:val="003A0DBF"/>
+    <w:rsid w:val="003A0E64"/>
+    <w:rsid w:val="003A166A"/>
+    <w:rsid w:val="003A1798"/>
+    <w:rsid w:val="003A1C1E"/>
+    <w:rsid w:val="003A3628"/>
+    <w:rsid w:val="003A3FCC"/>
+    <w:rsid w:val="003A4588"/>
+    <w:rsid w:val="003A4F1E"/>
+    <w:rsid w:val="003A557F"/>
+    <w:rsid w:val="003A5584"/>
     <w:rsid w:val="003A60EF"/>
-    <w:rsid w:val="003B129D"/>
-    <w:rsid w:val="003B1446"/>
+    <w:rsid w:val="003A6411"/>
+    <w:rsid w:val="003A67CF"/>
+    <w:rsid w:val="003A6BB2"/>
+    <w:rsid w:val="003B0316"/>
+    <w:rsid w:val="003B20CF"/>
     <w:rsid w:val="003B2BB8"/>
-    <w:rsid w:val="003B6BF6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D0934"/>
+    <w:rsid w:val="003B3F1F"/>
+    <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B4403"/>
+    <w:rsid w:val="003B650A"/>
+    <w:rsid w:val="003B679A"/>
+    <w:rsid w:val="003B7946"/>
+    <w:rsid w:val="003C270C"/>
+    <w:rsid w:val="003C2F6F"/>
+    <w:rsid w:val="003C3929"/>
+    <w:rsid w:val="003C3B27"/>
+    <w:rsid w:val="003C4413"/>
+    <w:rsid w:val="003C45C8"/>
+    <w:rsid w:val="003C7FDD"/>
     <w:rsid w:val="003D34FF"/>
-    <w:rsid w:val="003E30C5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003F54E1"/>
+    <w:rsid w:val="003D351A"/>
+    <w:rsid w:val="003D76AC"/>
+    <w:rsid w:val="003E06DC"/>
+    <w:rsid w:val="003E0957"/>
+    <w:rsid w:val="003E159D"/>
+    <w:rsid w:val="003E32B5"/>
+    <w:rsid w:val="003E3CFE"/>
+    <w:rsid w:val="003E3EAC"/>
+    <w:rsid w:val="003E4345"/>
+    <w:rsid w:val="003E49EB"/>
+    <w:rsid w:val="003E4EA3"/>
+    <w:rsid w:val="003E53E5"/>
+    <w:rsid w:val="003E5487"/>
+    <w:rsid w:val="003E7070"/>
+    <w:rsid w:val="003E7FC8"/>
+    <w:rsid w:val="003F0AB5"/>
+    <w:rsid w:val="003F0BC5"/>
+    <w:rsid w:val="003F1030"/>
+    <w:rsid w:val="003F138C"/>
+    <w:rsid w:val="003F2413"/>
+    <w:rsid w:val="003F2C5B"/>
+    <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F3A0B"/>
+    <w:rsid w:val="003F3F12"/>
+    <w:rsid w:val="003F4ED4"/>
+    <w:rsid w:val="003F55B7"/>
+    <w:rsid w:val="003F5B7D"/>
+    <w:rsid w:val="003F5CF5"/>
+    <w:rsid w:val="003F6ED7"/>
+    <w:rsid w:val="004005F4"/>
     <w:rsid w:val="0040062A"/>
-    <w:rsid w:val="00404462"/>
-[...20 lines deleted...]
-    <w:rsid w:val="0047037D"/>
+    <w:rsid w:val="004014A2"/>
+    <w:rsid w:val="004018A9"/>
+    <w:rsid w:val="00402EA3"/>
+    <w:rsid w:val="00405876"/>
+    <w:rsid w:val="00406420"/>
+    <w:rsid w:val="00407024"/>
+    <w:rsid w:val="00407CE9"/>
+    <w:rsid w:val="00410204"/>
+    <w:rsid w:val="00411469"/>
+    <w:rsid w:val="004130F2"/>
+    <w:rsid w:val="0041436F"/>
+    <w:rsid w:val="00414717"/>
+    <w:rsid w:val="004159CE"/>
+    <w:rsid w:val="00416246"/>
+    <w:rsid w:val="004168A5"/>
+    <w:rsid w:val="004171B5"/>
+    <w:rsid w:val="0041723A"/>
+    <w:rsid w:val="00421F32"/>
+    <w:rsid w:val="0042201A"/>
+    <w:rsid w:val="004221EB"/>
+    <w:rsid w:val="00422A59"/>
+    <w:rsid w:val="00425090"/>
+    <w:rsid w:val="00426164"/>
+    <w:rsid w:val="00426666"/>
+    <w:rsid w:val="00426867"/>
+    <w:rsid w:val="004274BD"/>
+    <w:rsid w:val="004301A5"/>
+    <w:rsid w:val="004325B1"/>
+    <w:rsid w:val="00432691"/>
+    <w:rsid w:val="00432962"/>
+    <w:rsid w:val="00432E4C"/>
+    <w:rsid w:val="0043358B"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="00437CBF"/>
+    <w:rsid w:val="00441824"/>
+    <w:rsid w:val="0044330B"/>
+    <w:rsid w:val="004436B3"/>
+    <w:rsid w:val="00443CC2"/>
+    <w:rsid w:val="00444B9B"/>
+    <w:rsid w:val="00445205"/>
+    <w:rsid w:val="0044585C"/>
+    <w:rsid w:val="00447EBB"/>
+    <w:rsid w:val="00450A50"/>
+    <w:rsid w:val="00451A41"/>
+    <w:rsid w:val="00451A64"/>
+    <w:rsid w:val="00451FDA"/>
+    <w:rsid w:val="004523D7"/>
+    <w:rsid w:val="00452597"/>
+    <w:rsid w:val="00452B57"/>
+    <w:rsid w:val="004539B4"/>
+    <w:rsid w:val="00454D8C"/>
+    <w:rsid w:val="004551CB"/>
+    <w:rsid w:val="004573DD"/>
+    <w:rsid w:val="0045753D"/>
+    <w:rsid w:val="00457EF1"/>
+    <w:rsid w:val="00460985"/>
+    <w:rsid w:val="00460F9B"/>
+    <w:rsid w:val="004618F9"/>
+    <w:rsid w:val="00461CE2"/>
+    <w:rsid w:val="00461E03"/>
+    <w:rsid w:val="00462784"/>
+    <w:rsid w:val="00462E9A"/>
+    <w:rsid w:val="004666E1"/>
+    <w:rsid w:val="00467D1C"/>
+    <w:rsid w:val="00470831"/>
+    <w:rsid w:val="004710C1"/>
+    <w:rsid w:val="004713B3"/>
+    <w:rsid w:val="00471501"/>
+    <w:rsid w:val="00471795"/>
+    <w:rsid w:val="00471CCD"/>
+    <w:rsid w:val="0047244C"/>
+    <w:rsid w:val="0047274E"/>
+    <w:rsid w:val="00472781"/>
     <w:rsid w:val="00473C10"/>
+    <w:rsid w:val="0047404E"/>
+    <w:rsid w:val="0047506A"/>
+    <w:rsid w:val="0047546E"/>
+    <w:rsid w:val="004754C7"/>
+    <w:rsid w:val="004763F5"/>
+    <w:rsid w:val="00476F96"/>
     <w:rsid w:val="0048002C"/>
-    <w:rsid w:val="004804F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0048568E"/>
+    <w:rsid w:val="00481170"/>
+    <w:rsid w:val="00481DA8"/>
+    <w:rsid w:val="00482143"/>
+    <w:rsid w:val="0048378E"/>
+    <w:rsid w:val="0048478F"/>
+    <w:rsid w:val="00485019"/>
     <w:rsid w:val="004861C3"/>
-    <w:rsid w:val="004876C9"/>
     <w:rsid w:val="004876FD"/>
-    <w:rsid w:val="0049036F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B4882"/>
+    <w:rsid w:val="00487C9D"/>
+    <w:rsid w:val="00490CFA"/>
+    <w:rsid w:val="00491E2D"/>
+    <w:rsid w:val="00492AEB"/>
+    <w:rsid w:val="00492D2F"/>
+    <w:rsid w:val="00493FB2"/>
+    <w:rsid w:val="00494099"/>
+    <w:rsid w:val="0049442B"/>
+    <w:rsid w:val="00494BE1"/>
+    <w:rsid w:val="00495051"/>
+    <w:rsid w:val="004960C3"/>
+    <w:rsid w:val="00496362"/>
+    <w:rsid w:val="00497A32"/>
+    <w:rsid w:val="004A0707"/>
+    <w:rsid w:val="004A0C19"/>
+    <w:rsid w:val="004A3F8A"/>
+    <w:rsid w:val="004A4D5E"/>
+    <w:rsid w:val="004A61DD"/>
+    <w:rsid w:val="004A7CA4"/>
+    <w:rsid w:val="004A7CFD"/>
+    <w:rsid w:val="004B1263"/>
+    <w:rsid w:val="004B1725"/>
+    <w:rsid w:val="004B2913"/>
+    <w:rsid w:val="004B292A"/>
+    <w:rsid w:val="004B3A18"/>
+    <w:rsid w:val="004B3F65"/>
+    <w:rsid w:val="004B469D"/>
     <w:rsid w:val="004B54CA"/>
-    <w:rsid w:val="004B5C65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B7F54"/>
+    <w:rsid w:val="004B5D95"/>
+    <w:rsid w:val="004B7133"/>
+    <w:rsid w:val="004B7A98"/>
+    <w:rsid w:val="004C0051"/>
+    <w:rsid w:val="004C0935"/>
+    <w:rsid w:val="004C1D7B"/>
     <w:rsid w:val="004C2D9C"/>
-    <w:rsid w:val="004D2947"/>
+    <w:rsid w:val="004C3B03"/>
+    <w:rsid w:val="004C3C5E"/>
+    <w:rsid w:val="004C41D4"/>
+    <w:rsid w:val="004C4AA4"/>
+    <w:rsid w:val="004C4BB8"/>
+    <w:rsid w:val="004C4FB8"/>
+    <w:rsid w:val="004C5084"/>
+    <w:rsid w:val="004C50D9"/>
+    <w:rsid w:val="004C56B6"/>
+    <w:rsid w:val="004C6398"/>
+    <w:rsid w:val="004C7A1A"/>
+    <w:rsid w:val="004C7C21"/>
+    <w:rsid w:val="004C7D29"/>
+    <w:rsid w:val="004C7D6E"/>
+    <w:rsid w:val="004C7D9A"/>
+    <w:rsid w:val="004C7E16"/>
+    <w:rsid w:val="004D0406"/>
+    <w:rsid w:val="004D0C67"/>
+    <w:rsid w:val="004D112C"/>
+    <w:rsid w:val="004D1D80"/>
+    <w:rsid w:val="004D27C7"/>
+    <w:rsid w:val="004D2C94"/>
     <w:rsid w:val="004D32B5"/>
-    <w:rsid w:val="004D7492"/>
-    <w:rsid w:val="004E2635"/>
+    <w:rsid w:val="004D34E4"/>
+    <w:rsid w:val="004D3753"/>
+    <w:rsid w:val="004D3BFD"/>
+    <w:rsid w:val="004D41CA"/>
+    <w:rsid w:val="004D42CE"/>
+    <w:rsid w:val="004D42DA"/>
+    <w:rsid w:val="004D4A06"/>
+    <w:rsid w:val="004D4A3F"/>
+    <w:rsid w:val="004D5185"/>
+    <w:rsid w:val="004D60E8"/>
+    <w:rsid w:val="004D6A51"/>
+    <w:rsid w:val="004D6FF4"/>
+    <w:rsid w:val="004D7192"/>
+    <w:rsid w:val="004D75AC"/>
+    <w:rsid w:val="004E116E"/>
+    <w:rsid w:val="004E30CF"/>
+    <w:rsid w:val="004E3965"/>
     <w:rsid w:val="004E461E"/>
+    <w:rsid w:val="004E484A"/>
+    <w:rsid w:val="004E4B18"/>
+    <w:rsid w:val="004E4F47"/>
+    <w:rsid w:val="004E526A"/>
+    <w:rsid w:val="004E58B2"/>
+    <w:rsid w:val="004E5B31"/>
     <w:rsid w:val="004E5CBF"/>
-    <w:rsid w:val="004E6F89"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005143DF"/>
+    <w:rsid w:val="004F0127"/>
+    <w:rsid w:val="004F0A4A"/>
+    <w:rsid w:val="004F33B8"/>
+    <w:rsid w:val="004F40DE"/>
+    <w:rsid w:val="004F5086"/>
+    <w:rsid w:val="004F6250"/>
+    <w:rsid w:val="004F6A9A"/>
+    <w:rsid w:val="004F71E8"/>
+    <w:rsid w:val="0050030E"/>
+    <w:rsid w:val="00500B38"/>
+    <w:rsid w:val="0050115A"/>
+    <w:rsid w:val="005011C5"/>
+    <w:rsid w:val="005023E3"/>
+    <w:rsid w:val="00502A49"/>
+    <w:rsid w:val="0050395F"/>
+    <w:rsid w:val="00505BD4"/>
+    <w:rsid w:val="0050641A"/>
+    <w:rsid w:val="0050795B"/>
+    <w:rsid w:val="0051067D"/>
+    <w:rsid w:val="00511F5C"/>
+    <w:rsid w:val="005120FE"/>
+    <w:rsid w:val="0051342D"/>
+    <w:rsid w:val="00513CAF"/>
+    <w:rsid w:val="00513D9E"/>
+    <w:rsid w:val="0051453C"/>
+    <w:rsid w:val="00514E2C"/>
     <w:rsid w:val="00515AB6"/>
-    <w:rsid w:val="00525C0E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00553D9C"/>
+    <w:rsid w:val="00515BFB"/>
+    <w:rsid w:val="00515E17"/>
+    <w:rsid w:val="0051605E"/>
+    <w:rsid w:val="00516E57"/>
+    <w:rsid w:val="00516F57"/>
+    <w:rsid w:val="00517D6A"/>
+    <w:rsid w:val="00517D82"/>
+    <w:rsid w:val="00520DC1"/>
+    <w:rsid w:val="00520F92"/>
+    <w:rsid w:val="005214A4"/>
+    <w:rsid w:val="00521A33"/>
+    <w:rsid w:val="00521C27"/>
+    <w:rsid w:val="005224AD"/>
+    <w:rsid w:val="00522F75"/>
+    <w:rsid w:val="0052420B"/>
+    <w:rsid w:val="005256E3"/>
+    <w:rsid w:val="00526408"/>
+    <w:rsid w:val="005269A4"/>
+    <w:rsid w:val="00527737"/>
+    <w:rsid w:val="00530CF1"/>
+    <w:rsid w:val="005315AC"/>
+    <w:rsid w:val="00531917"/>
+    <w:rsid w:val="00531DB8"/>
+    <w:rsid w:val="00531E4B"/>
+    <w:rsid w:val="00532D59"/>
+    <w:rsid w:val="00533938"/>
+    <w:rsid w:val="00535418"/>
+    <w:rsid w:val="00536B91"/>
+    <w:rsid w:val="005372F2"/>
+    <w:rsid w:val="0053763E"/>
+    <w:rsid w:val="005400AE"/>
+    <w:rsid w:val="00540551"/>
+    <w:rsid w:val="00540C30"/>
+    <w:rsid w:val="0054222F"/>
+    <w:rsid w:val="00542A12"/>
+    <w:rsid w:val="0054323A"/>
+    <w:rsid w:val="00543240"/>
+    <w:rsid w:val="00543A61"/>
+    <w:rsid w:val="00550D02"/>
+    <w:rsid w:val="00554154"/>
     <w:rsid w:val="0055492D"/>
-    <w:rsid w:val="00554D8F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00573A92"/>
+    <w:rsid w:val="00554ABE"/>
+    <w:rsid w:val="00554C30"/>
+    <w:rsid w:val="00554D3E"/>
+    <w:rsid w:val="0055524C"/>
+    <w:rsid w:val="00555322"/>
+    <w:rsid w:val="00555867"/>
+    <w:rsid w:val="005559CD"/>
+    <w:rsid w:val="00555F1C"/>
+    <w:rsid w:val="0055681B"/>
+    <w:rsid w:val="00556FD8"/>
+    <w:rsid w:val="005572DC"/>
+    <w:rsid w:val="0056018E"/>
+    <w:rsid w:val="00560AB9"/>
+    <w:rsid w:val="00561BD3"/>
+    <w:rsid w:val="00561E99"/>
+    <w:rsid w:val="00562284"/>
+    <w:rsid w:val="005632E6"/>
+    <w:rsid w:val="00563BEC"/>
+    <w:rsid w:val="005648FD"/>
+    <w:rsid w:val="00564943"/>
+    <w:rsid w:val="00565EE1"/>
+    <w:rsid w:val="005660B0"/>
+    <w:rsid w:val="005670C2"/>
+    <w:rsid w:val="005671D9"/>
+    <w:rsid w:val="005671FE"/>
+    <w:rsid w:val="00567EF4"/>
+    <w:rsid w:val="00570781"/>
+    <w:rsid w:val="005711D2"/>
+    <w:rsid w:val="00572315"/>
+    <w:rsid w:val="005726CC"/>
+    <w:rsid w:val="00573C1C"/>
+    <w:rsid w:val="00574058"/>
+    <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00576162"/>
-    <w:rsid w:val="00576462"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005932BA"/>
+    <w:rsid w:val="005775F8"/>
+    <w:rsid w:val="00582CC7"/>
+    <w:rsid w:val="00584658"/>
+    <w:rsid w:val="00584E14"/>
+    <w:rsid w:val="00585428"/>
+    <w:rsid w:val="00586C79"/>
+    <w:rsid w:val="005872F8"/>
+    <w:rsid w:val="00591732"/>
+    <w:rsid w:val="00591E96"/>
+    <w:rsid w:val="005927E9"/>
+    <w:rsid w:val="00593565"/>
     <w:rsid w:val="005938B8"/>
+    <w:rsid w:val="00593B4E"/>
     <w:rsid w:val="00593C73"/>
-    <w:rsid w:val="00596A1C"/>
-    <w:rsid w:val="005974C0"/>
+    <w:rsid w:val="00594A05"/>
+    <w:rsid w:val="005A02D4"/>
+    <w:rsid w:val="005A0985"/>
     <w:rsid w:val="005A1743"/>
-    <w:rsid w:val="005A1B94"/>
-    <w:rsid w:val="005A50A0"/>
+    <w:rsid w:val="005A303C"/>
+    <w:rsid w:val="005A3813"/>
+    <w:rsid w:val="005A55EC"/>
     <w:rsid w:val="005A6312"/>
-    <w:rsid w:val="005B5855"/>
-    <w:rsid w:val="005B68C7"/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rsid w:val="005B08F1"/>
+    <w:rsid w:val="005B0AB4"/>
+    <w:rsid w:val="005B2730"/>
+    <w:rsid w:val="005B2DD0"/>
+    <w:rsid w:val="005B371D"/>
+    <w:rsid w:val="005B4954"/>
+    <w:rsid w:val="005B5B22"/>
+    <w:rsid w:val="005B64DA"/>
+    <w:rsid w:val="005B6A05"/>
+    <w:rsid w:val="005B729A"/>
+    <w:rsid w:val="005B74B5"/>
+    <w:rsid w:val="005B7D02"/>
+    <w:rsid w:val="005C0DED"/>
+    <w:rsid w:val="005C14F3"/>
+    <w:rsid w:val="005C182D"/>
     <w:rsid w:val="005C3AA9"/>
-    <w:rsid w:val="005D4816"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00667D64"/>
+    <w:rsid w:val="005C3FCB"/>
+    <w:rsid w:val="005C55F4"/>
+    <w:rsid w:val="005C66A4"/>
+    <w:rsid w:val="005C6C34"/>
+    <w:rsid w:val="005C6DE3"/>
+    <w:rsid w:val="005C7C78"/>
+    <w:rsid w:val="005D04F4"/>
+    <w:rsid w:val="005D140D"/>
+    <w:rsid w:val="005D1752"/>
+    <w:rsid w:val="005D1784"/>
+    <w:rsid w:val="005D18E8"/>
+    <w:rsid w:val="005D3698"/>
+    <w:rsid w:val="005D3D81"/>
+    <w:rsid w:val="005D4A60"/>
+    <w:rsid w:val="005D4C23"/>
+    <w:rsid w:val="005D5DBA"/>
+    <w:rsid w:val="005D5F3B"/>
+    <w:rsid w:val="005D60ED"/>
+    <w:rsid w:val="005E0628"/>
+    <w:rsid w:val="005E12ED"/>
+    <w:rsid w:val="005E27DE"/>
+    <w:rsid w:val="005E2A0D"/>
+    <w:rsid w:val="005E4F3F"/>
+    <w:rsid w:val="005E502A"/>
+    <w:rsid w:val="005E5074"/>
+    <w:rsid w:val="005E5CF6"/>
+    <w:rsid w:val="005E7108"/>
+    <w:rsid w:val="005F0F55"/>
+    <w:rsid w:val="005F15EB"/>
+    <w:rsid w:val="005F241A"/>
+    <w:rsid w:val="005F4A5B"/>
+    <w:rsid w:val="005F78E7"/>
+    <w:rsid w:val="0060316E"/>
+    <w:rsid w:val="00604F62"/>
+    <w:rsid w:val="00605E68"/>
+    <w:rsid w:val="00606EE9"/>
+    <w:rsid w:val="0060794D"/>
+    <w:rsid w:val="00612CA3"/>
+    <w:rsid w:val="006170E5"/>
+    <w:rsid w:val="00617CE6"/>
+    <w:rsid w:val="00620F76"/>
+    <w:rsid w:val="0062119A"/>
+    <w:rsid w:val="006216EA"/>
+    <w:rsid w:val="006217AD"/>
+    <w:rsid w:val="00621842"/>
+    <w:rsid w:val="00622BCE"/>
+    <w:rsid w:val="00623B06"/>
+    <w:rsid w:val="006256CD"/>
+    <w:rsid w:val="00625713"/>
+    <w:rsid w:val="00625C77"/>
+    <w:rsid w:val="0062655C"/>
+    <w:rsid w:val="00626C06"/>
+    <w:rsid w:val="00626EFE"/>
+    <w:rsid w:val="00627190"/>
+    <w:rsid w:val="00627494"/>
+    <w:rsid w:val="00632454"/>
+    <w:rsid w:val="00633F3A"/>
+    <w:rsid w:val="00634166"/>
+    <w:rsid w:val="00634F93"/>
+    <w:rsid w:val="006364C2"/>
+    <w:rsid w:val="00636B83"/>
+    <w:rsid w:val="0063721F"/>
+    <w:rsid w:val="00637A24"/>
+    <w:rsid w:val="00641294"/>
+    <w:rsid w:val="006415C8"/>
+    <w:rsid w:val="00641DC5"/>
+    <w:rsid w:val="00643C3D"/>
+    <w:rsid w:val="00645007"/>
+    <w:rsid w:val="006453C9"/>
+    <w:rsid w:val="006461A3"/>
+    <w:rsid w:val="006461AF"/>
+    <w:rsid w:val="00646AFE"/>
+    <w:rsid w:val="00647B9E"/>
+    <w:rsid w:val="00650DE3"/>
+    <w:rsid w:val="00651DDC"/>
+    <w:rsid w:val="00652DE6"/>
+    <w:rsid w:val="006571E6"/>
+    <w:rsid w:val="00661428"/>
+    <w:rsid w:val="00661E69"/>
+    <w:rsid w:val="00661FFD"/>
+    <w:rsid w:val="00663FD4"/>
+    <w:rsid w:val="00664E61"/>
+    <w:rsid w:val="00666B37"/>
+    <w:rsid w:val="00672698"/>
+    <w:rsid w:val="00673B39"/>
+    <w:rsid w:val="00674DE6"/>
+    <w:rsid w:val="00675A9E"/>
+    <w:rsid w:val="006764DD"/>
     <w:rsid w:val="006765FF"/>
-    <w:rsid w:val="00677992"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006A3399"/>
+    <w:rsid w:val="00677610"/>
+    <w:rsid w:val="00677627"/>
+    <w:rsid w:val="0067E5EE"/>
+    <w:rsid w:val="00680C11"/>
+    <w:rsid w:val="00681A75"/>
+    <w:rsid w:val="00681F30"/>
+    <w:rsid w:val="00681FBD"/>
+    <w:rsid w:val="00683992"/>
+    <w:rsid w:val="00684103"/>
+    <w:rsid w:val="00687F1C"/>
+    <w:rsid w:val="00687FBE"/>
+    <w:rsid w:val="006913F9"/>
+    <w:rsid w:val="00692CEC"/>
+    <w:rsid w:val="006942F6"/>
+    <w:rsid w:val="006945A8"/>
+    <w:rsid w:val="00694B71"/>
+    <w:rsid w:val="00694C4E"/>
+    <w:rsid w:val="00694DC3"/>
+    <w:rsid w:val="00696450"/>
+    <w:rsid w:val="00696F1C"/>
+    <w:rsid w:val="006A012D"/>
+    <w:rsid w:val="006A03DF"/>
+    <w:rsid w:val="006A06C4"/>
+    <w:rsid w:val="006A06EC"/>
+    <w:rsid w:val="006A19D5"/>
+    <w:rsid w:val="006A296B"/>
+    <w:rsid w:val="006A3497"/>
     <w:rsid w:val="006A4CE7"/>
-    <w:rsid w:val="006A752E"/>
+    <w:rsid w:val="006A4FA1"/>
+    <w:rsid w:val="006A654C"/>
+    <w:rsid w:val="006A741D"/>
+    <w:rsid w:val="006B03C3"/>
+    <w:rsid w:val="006B0483"/>
+    <w:rsid w:val="006B084F"/>
+    <w:rsid w:val="006B1626"/>
+    <w:rsid w:val="006B1A7E"/>
+    <w:rsid w:val="006B1E40"/>
+    <w:rsid w:val="006B23F1"/>
+    <w:rsid w:val="006B3D5B"/>
+    <w:rsid w:val="006B3ED0"/>
     <w:rsid w:val="006B46BC"/>
-    <w:rsid w:val="006C27DA"/>
-[...15 lines deleted...]
-    <w:rsid w:val="0071333C"/>
+    <w:rsid w:val="006B4795"/>
+    <w:rsid w:val="006B5576"/>
+    <w:rsid w:val="006B5F6D"/>
+    <w:rsid w:val="006B7417"/>
+    <w:rsid w:val="006C02DB"/>
+    <w:rsid w:val="006C0DCA"/>
+    <w:rsid w:val="006C27F8"/>
+    <w:rsid w:val="006C2A91"/>
+    <w:rsid w:val="006C2BB7"/>
+    <w:rsid w:val="006C2F92"/>
+    <w:rsid w:val="006C3AF5"/>
+    <w:rsid w:val="006C3E66"/>
+    <w:rsid w:val="006C53A4"/>
+    <w:rsid w:val="006C545C"/>
+    <w:rsid w:val="006C63DA"/>
+    <w:rsid w:val="006C65D8"/>
+    <w:rsid w:val="006D08AA"/>
+    <w:rsid w:val="006D2480"/>
+    <w:rsid w:val="006D4843"/>
+    <w:rsid w:val="006D4BD1"/>
+    <w:rsid w:val="006D5608"/>
+    <w:rsid w:val="006D5F8B"/>
+    <w:rsid w:val="006D61C0"/>
+    <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E1038"/>
+    <w:rsid w:val="006E11A2"/>
+    <w:rsid w:val="006E1856"/>
+    <w:rsid w:val="006E1AE7"/>
+    <w:rsid w:val="006E3D14"/>
+    <w:rsid w:val="006E6136"/>
+    <w:rsid w:val="006E7212"/>
+    <w:rsid w:val="006E7815"/>
+    <w:rsid w:val="006F0215"/>
+    <w:rsid w:val="006F11A0"/>
+    <w:rsid w:val="006F11AC"/>
+    <w:rsid w:val="006F1736"/>
+    <w:rsid w:val="006F2383"/>
+    <w:rsid w:val="006F325E"/>
+    <w:rsid w:val="006F38C3"/>
+    <w:rsid w:val="006F49DA"/>
+    <w:rsid w:val="006F71D6"/>
+    <w:rsid w:val="006F740A"/>
+    <w:rsid w:val="006F7DD1"/>
+    <w:rsid w:val="0070088A"/>
+    <w:rsid w:val="0070161C"/>
+    <w:rsid w:val="007020CA"/>
+    <w:rsid w:val="00702608"/>
+    <w:rsid w:val="00703E2E"/>
+    <w:rsid w:val="0070492A"/>
+    <w:rsid w:val="00704E08"/>
+    <w:rsid w:val="00705137"/>
+    <w:rsid w:val="00705BFB"/>
+    <w:rsid w:val="00706ED8"/>
+    <w:rsid w:val="00707317"/>
+    <w:rsid w:val="00707CEF"/>
+    <w:rsid w:val="007105C4"/>
+    <w:rsid w:val="0071067E"/>
+    <w:rsid w:val="00711198"/>
+    <w:rsid w:val="007128E1"/>
+    <w:rsid w:val="007129CE"/>
+    <w:rsid w:val="007147C8"/>
+    <w:rsid w:val="00715486"/>
+    <w:rsid w:val="0071572B"/>
+    <w:rsid w:val="00716A4B"/>
+    <w:rsid w:val="00717442"/>
+    <w:rsid w:val="007214F6"/>
     <w:rsid w:val="007219F1"/>
-    <w:rsid w:val="00722C20"/>
-[...14 lines deleted...]
-    <w:rsid w:val="007825D5"/>
+    <w:rsid w:val="00721A5F"/>
+    <w:rsid w:val="00721ADD"/>
+    <w:rsid w:val="00724DA0"/>
+    <w:rsid w:val="00725E20"/>
+    <w:rsid w:val="00727726"/>
+    <w:rsid w:val="00727807"/>
+    <w:rsid w:val="007279D6"/>
+    <w:rsid w:val="00730ECA"/>
+    <w:rsid w:val="007318C6"/>
+    <w:rsid w:val="007344D9"/>
+    <w:rsid w:val="00734BFE"/>
+    <w:rsid w:val="0073538A"/>
+    <w:rsid w:val="007353A6"/>
+    <w:rsid w:val="00735C0D"/>
+    <w:rsid w:val="00735FD3"/>
+    <w:rsid w:val="0073653C"/>
+    <w:rsid w:val="00737500"/>
+    <w:rsid w:val="00740815"/>
+    <w:rsid w:val="00740B2B"/>
+    <w:rsid w:val="00745A63"/>
+    <w:rsid w:val="0074604F"/>
+    <w:rsid w:val="00746203"/>
+    <w:rsid w:val="00747BC9"/>
+    <w:rsid w:val="007504E4"/>
+    <w:rsid w:val="0075086A"/>
+    <w:rsid w:val="00750BEC"/>
+    <w:rsid w:val="00751192"/>
+    <w:rsid w:val="0075141E"/>
+    <w:rsid w:val="007515B0"/>
+    <w:rsid w:val="00751C02"/>
+    <w:rsid w:val="0075231F"/>
+    <w:rsid w:val="00752857"/>
+    <w:rsid w:val="0075310F"/>
+    <w:rsid w:val="00754801"/>
+    <w:rsid w:val="00754B2E"/>
+    <w:rsid w:val="0075629D"/>
+    <w:rsid w:val="00761E08"/>
+    <w:rsid w:val="00762A74"/>
+    <w:rsid w:val="007636D3"/>
+    <w:rsid w:val="00763C30"/>
+    <w:rsid w:val="00763E1D"/>
+    <w:rsid w:val="0076471D"/>
+    <w:rsid w:val="00764948"/>
+    <w:rsid w:val="00767788"/>
+    <w:rsid w:val="00767BE2"/>
+    <w:rsid w:val="007717FA"/>
+    <w:rsid w:val="00771971"/>
+    <w:rsid w:val="00772C53"/>
+    <w:rsid w:val="007734CB"/>
+    <w:rsid w:val="0077494E"/>
+    <w:rsid w:val="00774C7C"/>
+    <w:rsid w:val="0077590B"/>
+    <w:rsid w:val="00775BD9"/>
+    <w:rsid w:val="00777842"/>
+    <w:rsid w:val="00780925"/>
+    <w:rsid w:val="00781296"/>
+    <w:rsid w:val="007812E7"/>
+    <w:rsid w:val="00781409"/>
+    <w:rsid w:val="00781E47"/>
+    <w:rsid w:val="00782AE6"/>
+    <w:rsid w:val="0078363C"/>
+    <w:rsid w:val="007839A8"/>
+    <w:rsid w:val="00783F0E"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00785261"/>
-    <w:rsid w:val="00786E13"/>
-[...6 lines deleted...]
-    <w:rsid w:val="007A7EEE"/>
+    <w:rsid w:val="00785371"/>
+    <w:rsid w:val="007859A8"/>
+    <w:rsid w:val="00785F02"/>
+    <w:rsid w:val="00787A80"/>
+    <w:rsid w:val="00791111"/>
+    <w:rsid w:val="00791639"/>
+    <w:rsid w:val="0079309A"/>
+    <w:rsid w:val="007939E2"/>
+    <w:rsid w:val="00796D61"/>
+    <w:rsid w:val="007A2189"/>
+    <w:rsid w:val="007A2767"/>
+    <w:rsid w:val="007A2F6D"/>
+    <w:rsid w:val="007A3667"/>
+    <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A4E51"/>
+    <w:rsid w:val="007A5633"/>
+    <w:rsid w:val="007A5D7E"/>
+    <w:rsid w:val="007A7604"/>
+    <w:rsid w:val="007A7908"/>
+    <w:rsid w:val="007A7E51"/>
     <w:rsid w:val="007B0256"/>
-    <w:rsid w:val="007B34F4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007D4AA1"/>
+    <w:rsid w:val="007B08B2"/>
+    <w:rsid w:val="007B0FD1"/>
+    <w:rsid w:val="007B351D"/>
+    <w:rsid w:val="007B5223"/>
+    <w:rsid w:val="007B6D2D"/>
+    <w:rsid w:val="007B78C9"/>
+    <w:rsid w:val="007C0634"/>
+    <w:rsid w:val="007C0708"/>
+    <w:rsid w:val="007C0D4D"/>
+    <w:rsid w:val="007C15DB"/>
+    <w:rsid w:val="007C1A64"/>
+    <w:rsid w:val="007C2AE9"/>
+    <w:rsid w:val="007C30F7"/>
+    <w:rsid w:val="007C3830"/>
+    <w:rsid w:val="007C744D"/>
+    <w:rsid w:val="007D08A5"/>
+    <w:rsid w:val="007D236B"/>
+    <w:rsid w:val="007D34F5"/>
+    <w:rsid w:val="007D428D"/>
+    <w:rsid w:val="007D5718"/>
+    <w:rsid w:val="007D5C97"/>
+    <w:rsid w:val="007D6865"/>
+    <w:rsid w:val="007D6D42"/>
+    <w:rsid w:val="007D773A"/>
     <w:rsid w:val="007E10B2"/>
-    <w:rsid w:val="007E2D24"/>
-[...25 lines deleted...]
-    <w:rsid w:val="008863D6"/>
+    <w:rsid w:val="007E2852"/>
+    <w:rsid w:val="007E374E"/>
+    <w:rsid w:val="007E6714"/>
+    <w:rsid w:val="007E6C06"/>
+    <w:rsid w:val="007F0CA3"/>
+    <w:rsid w:val="007F2932"/>
+    <w:rsid w:val="007F2EED"/>
+    <w:rsid w:val="007F3870"/>
+    <w:rsid w:val="007F49DF"/>
+    <w:rsid w:val="007F4D9A"/>
+    <w:rsid w:val="007F50C1"/>
+    <w:rsid w:val="007F66A6"/>
+    <w:rsid w:val="007F6C84"/>
+    <w:rsid w:val="007F7147"/>
+    <w:rsid w:val="00800586"/>
+    <w:rsid w:val="0080153C"/>
+    <w:rsid w:val="00801624"/>
+    <w:rsid w:val="0080234C"/>
+    <w:rsid w:val="00802825"/>
+    <w:rsid w:val="00802A4F"/>
+    <w:rsid w:val="008038FF"/>
+    <w:rsid w:val="00803C88"/>
+    <w:rsid w:val="008040DD"/>
+    <w:rsid w:val="00804D14"/>
+    <w:rsid w:val="00811642"/>
+    <w:rsid w:val="008135F4"/>
+    <w:rsid w:val="0081424C"/>
+    <w:rsid w:val="00814F5E"/>
+    <w:rsid w:val="008159EE"/>
+    <w:rsid w:val="00816C6E"/>
+    <w:rsid w:val="00817468"/>
+    <w:rsid w:val="008179BC"/>
+    <w:rsid w:val="008220CE"/>
+    <w:rsid w:val="00822667"/>
+    <w:rsid w:val="00822BAD"/>
+    <w:rsid w:val="00823D11"/>
+    <w:rsid w:val="00823FDA"/>
+    <w:rsid w:val="0082571F"/>
+    <w:rsid w:val="0082676F"/>
+    <w:rsid w:val="00826B26"/>
+    <w:rsid w:val="00827072"/>
+    <w:rsid w:val="00827311"/>
+    <w:rsid w:val="008275E5"/>
+    <w:rsid w:val="00830A50"/>
+    <w:rsid w:val="0083151E"/>
+    <w:rsid w:val="008326A7"/>
+    <w:rsid w:val="0083299F"/>
+    <w:rsid w:val="008354C8"/>
+    <w:rsid w:val="00835549"/>
+    <w:rsid w:val="008358A9"/>
+    <w:rsid w:val="008371A5"/>
+    <w:rsid w:val="0083743F"/>
+    <w:rsid w:val="008401B0"/>
+    <w:rsid w:val="00840B26"/>
+    <w:rsid w:val="00841E31"/>
+    <w:rsid w:val="008430E9"/>
+    <w:rsid w:val="008438E6"/>
+    <w:rsid w:val="00843DAC"/>
+    <w:rsid w:val="00844EE6"/>
+    <w:rsid w:val="008458F6"/>
+    <w:rsid w:val="00845FC3"/>
+    <w:rsid w:val="00847AAE"/>
+    <w:rsid w:val="008502FD"/>
+    <w:rsid w:val="0085042B"/>
+    <w:rsid w:val="00852ADC"/>
+    <w:rsid w:val="00854DFF"/>
+    <w:rsid w:val="00855048"/>
+    <w:rsid w:val="00855823"/>
+    <w:rsid w:val="0085690E"/>
+    <w:rsid w:val="008570AE"/>
+    <w:rsid w:val="00857196"/>
+    <w:rsid w:val="00857828"/>
+    <w:rsid w:val="00857B8E"/>
+    <w:rsid w:val="00857CE5"/>
+    <w:rsid w:val="00860F7B"/>
+    <w:rsid w:val="00861AFA"/>
+    <w:rsid w:val="0086208D"/>
+    <w:rsid w:val="00863BAA"/>
+    <w:rsid w:val="00863C7F"/>
+    <w:rsid w:val="00863CC2"/>
+    <w:rsid w:val="00863CCE"/>
+    <w:rsid w:val="0086470F"/>
+    <w:rsid w:val="0086535A"/>
+    <w:rsid w:val="0086592E"/>
+    <w:rsid w:val="00865B11"/>
+    <w:rsid w:val="008678C2"/>
+    <w:rsid w:val="00870F10"/>
+    <w:rsid w:val="00871F8B"/>
+    <w:rsid w:val="00873934"/>
+    <w:rsid w:val="00873DA2"/>
+    <w:rsid w:val="00875165"/>
+    <w:rsid w:val="008760C4"/>
+    <w:rsid w:val="00876867"/>
+    <w:rsid w:val="00880582"/>
+    <w:rsid w:val="00881441"/>
+    <w:rsid w:val="00882F90"/>
+    <w:rsid w:val="00885637"/>
+    <w:rsid w:val="0088750B"/>
     <w:rsid w:val="00887867"/>
-    <w:rsid w:val="00887CD8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008C7C79"/>
+    <w:rsid w:val="00890620"/>
+    <w:rsid w:val="00891914"/>
+    <w:rsid w:val="00892599"/>
+    <w:rsid w:val="0089269A"/>
+    <w:rsid w:val="008943E8"/>
+    <w:rsid w:val="00895ACB"/>
+    <w:rsid w:val="008960DB"/>
+    <w:rsid w:val="008968D5"/>
+    <w:rsid w:val="00896906"/>
+    <w:rsid w:val="008979C5"/>
+    <w:rsid w:val="00897EAB"/>
+    <w:rsid w:val="008A0445"/>
+    <w:rsid w:val="008A1213"/>
+    <w:rsid w:val="008A13E1"/>
+    <w:rsid w:val="008A16FE"/>
+    <w:rsid w:val="008A1AC5"/>
+    <w:rsid w:val="008A207B"/>
+    <w:rsid w:val="008A2184"/>
+    <w:rsid w:val="008A24B4"/>
+    <w:rsid w:val="008A28E2"/>
+    <w:rsid w:val="008A3C7E"/>
+    <w:rsid w:val="008A4857"/>
+    <w:rsid w:val="008A5A27"/>
+    <w:rsid w:val="008A6696"/>
+    <w:rsid w:val="008A79AD"/>
+    <w:rsid w:val="008B0121"/>
+    <w:rsid w:val="008B013C"/>
+    <w:rsid w:val="008B0DFC"/>
+    <w:rsid w:val="008B2F68"/>
+    <w:rsid w:val="008B3A90"/>
+    <w:rsid w:val="008B3C62"/>
+    <w:rsid w:val="008B47BD"/>
+    <w:rsid w:val="008B5D27"/>
+    <w:rsid w:val="008B5D41"/>
+    <w:rsid w:val="008B67B1"/>
+    <w:rsid w:val="008C1047"/>
+    <w:rsid w:val="008C10D0"/>
+    <w:rsid w:val="008C19F0"/>
+    <w:rsid w:val="008C25C3"/>
+    <w:rsid w:val="008C3280"/>
+    <w:rsid w:val="008C3807"/>
+    <w:rsid w:val="008C3F4B"/>
+    <w:rsid w:val="008C4085"/>
+    <w:rsid w:val="008C4850"/>
+    <w:rsid w:val="008C4CBB"/>
+    <w:rsid w:val="008C5538"/>
+    <w:rsid w:val="008C71B6"/>
+    <w:rsid w:val="008C7589"/>
+    <w:rsid w:val="008D16AF"/>
+    <w:rsid w:val="008D357E"/>
     <w:rsid w:val="008D4B76"/>
-    <w:rsid w:val="008E26BB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008F5334"/>
+    <w:rsid w:val="008D4FE2"/>
+    <w:rsid w:val="008D65F3"/>
+    <w:rsid w:val="008D6CCD"/>
+    <w:rsid w:val="008D7740"/>
+    <w:rsid w:val="008D7AA8"/>
+    <w:rsid w:val="008E0299"/>
+    <w:rsid w:val="008E066F"/>
+    <w:rsid w:val="008E12F3"/>
+    <w:rsid w:val="008E1440"/>
+    <w:rsid w:val="008E1AD8"/>
+    <w:rsid w:val="008E63FC"/>
+    <w:rsid w:val="008F16E0"/>
+    <w:rsid w:val="008F1CCA"/>
+    <w:rsid w:val="008F26F7"/>
+    <w:rsid w:val="008F3BAF"/>
+    <w:rsid w:val="008F4982"/>
+    <w:rsid w:val="008F5076"/>
+    <w:rsid w:val="008F5F81"/>
+    <w:rsid w:val="008F7BC5"/>
+    <w:rsid w:val="008F7FD2"/>
+    <w:rsid w:val="00900A12"/>
+    <w:rsid w:val="009019E6"/>
+    <w:rsid w:val="00901F09"/>
+    <w:rsid w:val="00902B07"/>
+    <w:rsid w:val="00903FD8"/>
     <w:rsid w:val="00905783"/>
-    <w:rsid w:val="00907E80"/>
-    <w:rsid w:val="009215BF"/>
+    <w:rsid w:val="009066BE"/>
+    <w:rsid w:val="00906B1B"/>
+    <w:rsid w:val="0091143D"/>
+    <w:rsid w:val="00911499"/>
+    <w:rsid w:val="00912C09"/>
+    <w:rsid w:val="00913EEF"/>
+    <w:rsid w:val="0091436F"/>
+    <w:rsid w:val="00914699"/>
+    <w:rsid w:val="00915E7B"/>
+    <w:rsid w:val="00916075"/>
+    <w:rsid w:val="00917B51"/>
+    <w:rsid w:val="009204B8"/>
+    <w:rsid w:val="009208FD"/>
+    <w:rsid w:val="009219CE"/>
+    <w:rsid w:val="00921ABD"/>
+    <w:rsid w:val="0092227D"/>
     <w:rsid w:val="009225F0"/>
+    <w:rsid w:val="00922F8E"/>
+    <w:rsid w:val="009235D4"/>
+    <w:rsid w:val="00923D56"/>
     <w:rsid w:val="00923ED2"/>
-    <w:rsid w:val="009242A9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009475B4"/>
+    <w:rsid w:val="0092595C"/>
+    <w:rsid w:val="00926EA8"/>
+    <w:rsid w:val="00927BB9"/>
+    <w:rsid w:val="00927E43"/>
+    <w:rsid w:val="0093026A"/>
+    <w:rsid w:val="009317E0"/>
+    <w:rsid w:val="0093201F"/>
+    <w:rsid w:val="009328BA"/>
+    <w:rsid w:val="009328CB"/>
+    <w:rsid w:val="00932FF7"/>
+    <w:rsid w:val="00934B01"/>
+    <w:rsid w:val="00935BFF"/>
+    <w:rsid w:val="0093671D"/>
+    <w:rsid w:val="009368F6"/>
+    <w:rsid w:val="009370A2"/>
+    <w:rsid w:val="00937A90"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:rsid w:val="009412E4"/>
+    <w:rsid w:val="009424FA"/>
+    <w:rsid w:val="00942B30"/>
+    <w:rsid w:val="00942BDB"/>
+    <w:rsid w:val="00943A76"/>
+    <w:rsid w:val="00943B88"/>
+    <w:rsid w:val="009445B5"/>
+    <w:rsid w:val="009447D8"/>
+    <w:rsid w:val="00945CF6"/>
+    <w:rsid w:val="0094759A"/>
+    <w:rsid w:val="009505FF"/>
     <w:rsid w:val="00950F57"/>
-    <w:rsid w:val="00955752"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00A13454"/>
+    <w:rsid w:val="00953936"/>
+    <w:rsid w:val="00953A4E"/>
+    <w:rsid w:val="0095402C"/>
+    <w:rsid w:val="009542C6"/>
+    <w:rsid w:val="009559D7"/>
+    <w:rsid w:val="00956FF5"/>
+    <w:rsid w:val="009573A2"/>
+    <w:rsid w:val="00960642"/>
+    <w:rsid w:val="00960E0D"/>
+    <w:rsid w:val="00960ECA"/>
+    <w:rsid w:val="009619EC"/>
+    <w:rsid w:val="00962BDE"/>
+    <w:rsid w:val="009634BF"/>
+    <w:rsid w:val="00963C37"/>
+    <w:rsid w:val="0096552B"/>
+    <w:rsid w:val="009705DE"/>
+    <w:rsid w:val="00970709"/>
+    <w:rsid w:val="00970C76"/>
+    <w:rsid w:val="00971133"/>
+    <w:rsid w:val="0097179B"/>
+    <w:rsid w:val="009748B6"/>
+    <w:rsid w:val="00974BAF"/>
+    <w:rsid w:val="00974F54"/>
+    <w:rsid w:val="009751C7"/>
+    <w:rsid w:val="00975D6E"/>
+    <w:rsid w:val="0097606C"/>
+    <w:rsid w:val="009778A2"/>
+    <w:rsid w:val="0098005A"/>
+    <w:rsid w:val="00980CFC"/>
+    <w:rsid w:val="009828F7"/>
+    <w:rsid w:val="00982D07"/>
+    <w:rsid w:val="00985272"/>
+    <w:rsid w:val="00987493"/>
+    <w:rsid w:val="009877F0"/>
+    <w:rsid w:val="00987EBD"/>
+    <w:rsid w:val="0099018C"/>
+    <w:rsid w:val="009908C2"/>
+    <w:rsid w:val="00990DB1"/>
+    <w:rsid w:val="00991FD2"/>
+    <w:rsid w:val="00992404"/>
+    <w:rsid w:val="009933B8"/>
+    <w:rsid w:val="0099407E"/>
+    <w:rsid w:val="00994F30"/>
+    <w:rsid w:val="0099680B"/>
+    <w:rsid w:val="009A009C"/>
+    <w:rsid w:val="009A0BA1"/>
+    <w:rsid w:val="009A30A6"/>
+    <w:rsid w:val="009A4D1D"/>
+    <w:rsid w:val="009A5EB7"/>
+    <w:rsid w:val="009A6ABC"/>
+    <w:rsid w:val="009A70C4"/>
+    <w:rsid w:val="009A71CD"/>
+    <w:rsid w:val="009A7591"/>
+    <w:rsid w:val="009B0DF4"/>
+    <w:rsid w:val="009B0FE0"/>
+    <w:rsid w:val="009B1250"/>
+    <w:rsid w:val="009B24FF"/>
+    <w:rsid w:val="009B2750"/>
+    <w:rsid w:val="009B2B71"/>
+    <w:rsid w:val="009B3BBE"/>
+    <w:rsid w:val="009C01A6"/>
+    <w:rsid w:val="009C02DF"/>
+    <w:rsid w:val="009C0F1E"/>
+    <w:rsid w:val="009C22F7"/>
+    <w:rsid w:val="009C3EB6"/>
+    <w:rsid w:val="009C6DA0"/>
+    <w:rsid w:val="009C7C04"/>
+    <w:rsid w:val="009D00FD"/>
+    <w:rsid w:val="009D0495"/>
+    <w:rsid w:val="009D0738"/>
+    <w:rsid w:val="009D3EFE"/>
+    <w:rsid w:val="009D5427"/>
+    <w:rsid w:val="009D5664"/>
+    <w:rsid w:val="009D56BC"/>
+    <w:rsid w:val="009D6895"/>
+    <w:rsid w:val="009D6AF0"/>
+    <w:rsid w:val="009D6EB9"/>
+    <w:rsid w:val="009D6F79"/>
+    <w:rsid w:val="009D7052"/>
+    <w:rsid w:val="009E12F9"/>
+    <w:rsid w:val="009E19AB"/>
+    <w:rsid w:val="009E3E9E"/>
+    <w:rsid w:val="009E4126"/>
+    <w:rsid w:val="009E47D0"/>
+    <w:rsid w:val="009E5EDE"/>
+    <w:rsid w:val="009E73C4"/>
+    <w:rsid w:val="009F29FB"/>
+    <w:rsid w:val="009F2A2A"/>
+    <w:rsid w:val="009F2C71"/>
+    <w:rsid w:val="009F310E"/>
+    <w:rsid w:val="009F4E02"/>
+    <w:rsid w:val="009F576F"/>
+    <w:rsid w:val="009F79C5"/>
+    <w:rsid w:val="00A0039F"/>
+    <w:rsid w:val="00A00421"/>
+    <w:rsid w:val="00A00C57"/>
+    <w:rsid w:val="00A01A31"/>
+    <w:rsid w:val="00A01BA5"/>
+    <w:rsid w:val="00A0394D"/>
+    <w:rsid w:val="00A03F4D"/>
+    <w:rsid w:val="00A0431B"/>
+    <w:rsid w:val="00A0441E"/>
+    <w:rsid w:val="00A04B90"/>
+    <w:rsid w:val="00A05252"/>
+    <w:rsid w:val="00A05D9A"/>
+    <w:rsid w:val="00A06038"/>
+    <w:rsid w:val="00A06882"/>
+    <w:rsid w:val="00A06958"/>
+    <w:rsid w:val="00A07505"/>
+    <w:rsid w:val="00A07861"/>
+    <w:rsid w:val="00A07C61"/>
+    <w:rsid w:val="00A12974"/>
+    <w:rsid w:val="00A12AF8"/>
+    <w:rsid w:val="00A13263"/>
+    <w:rsid w:val="00A13860"/>
+    <w:rsid w:val="00A14C9C"/>
+    <w:rsid w:val="00A1516A"/>
+    <w:rsid w:val="00A15DDC"/>
+    <w:rsid w:val="00A16DF2"/>
+    <w:rsid w:val="00A205CE"/>
+    <w:rsid w:val="00A206D9"/>
     <w:rsid w:val="00A21351"/>
-    <w:rsid w:val="00A2547B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A34530"/>
+    <w:rsid w:val="00A22119"/>
+    <w:rsid w:val="00A24085"/>
+    <w:rsid w:val="00A2518A"/>
+    <w:rsid w:val="00A265A1"/>
+    <w:rsid w:val="00A26975"/>
+    <w:rsid w:val="00A2757E"/>
+    <w:rsid w:val="00A27A7C"/>
+    <w:rsid w:val="00A3234E"/>
+    <w:rsid w:val="00A32380"/>
     <w:rsid w:val="00A345E1"/>
+    <w:rsid w:val="00A36614"/>
+    <w:rsid w:val="00A36CA0"/>
+    <w:rsid w:val="00A4001F"/>
+    <w:rsid w:val="00A40FF3"/>
+    <w:rsid w:val="00A420AF"/>
+    <w:rsid w:val="00A4261D"/>
+    <w:rsid w:val="00A42A3F"/>
+    <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="00A42AF8"/>
+    <w:rsid w:val="00A42F6E"/>
+    <w:rsid w:val="00A42FD7"/>
+    <w:rsid w:val="00A4302C"/>
+    <w:rsid w:val="00A43C32"/>
+    <w:rsid w:val="00A43C98"/>
+    <w:rsid w:val="00A444E1"/>
+    <w:rsid w:val="00A449CF"/>
+    <w:rsid w:val="00A46A6A"/>
     <w:rsid w:val="00A47174"/>
-    <w:rsid w:val="00A501A1"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00A907C5"/>
+    <w:rsid w:val="00A47E27"/>
+    <w:rsid w:val="00A50759"/>
+    <w:rsid w:val="00A51A2C"/>
+    <w:rsid w:val="00A51C43"/>
+    <w:rsid w:val="00A520D0"/>
+    <w:rsid w:val="00A53095"/>
+    <w:rsid w:val="00A53574"/>
+    <w:rsid w:val="00A55261"/>
+    <w:rsid w:val="00A55434"/>
+    <w:rsid w:val="00A5635E"/>
+    <w:rsid w:val="00A567ED"/>
+    <w:rsid w:val="00A578B4"/>
+    <w:rsid w:val="00A57BA3"/>
+    <w:rsid w:val="00A6071B"/>
+    <w:rsid w:val="00A61388"/>
+    <w:rsid w:val="00A62479"/>
+    <w:rsid w:val="00A6287F"/>
+    <w:rsid w:val="00A63C27"/>
+    <w:rsid w:val="00A63C5B"/>
+    <w:rsid w:val="00A6495B"/>
+    <w:rsid w:val="00A65042"/>
+    <w:rsid w:val="00A655EA"/>
+    <w:rsid w:val="00A65BE8"/>
+    <w:rsid w:val="00A65BFA"/>
+    <w:rsid w:val="00A65ED0"/>
+    <w:rsid w:val="00A66825"/>
+    <w:rsid w:val="00A71751"/>
+    <w:rsid w:val="00A72216"/>
+    <w:rsid w:val="00A72767"/>
+    <w:rsid w:val="00A72804"/>
+    <w:rsid w:val="00A738B7"/>
+    <w:rsid w:val="00A73E2A"/>
+    <w:rsid w:val="00A74AE0"/>
+    <w:rsid w:val="00A74F37"/>
+    <w:rsid w:val="00A763EF"/>
+    <w:rsid w:val="00A76F10"/>
+    <w:rsid w:val="00A77671"/>
+    <w:rsid w:val="00A8175E"/>
+    <w:rsid w:val="00A839CD"/>
+    <w:rsid w:val="00A8581B"/>
+    <w:rsid w:val="00A858F1"/>
+    <w:rsid w:val="00A8595C"/>
+    <w:rsid w:val="00A86069"/>
+    <w:rsid w:val="00A87133"/>
+    <w:rsid w:val="00A87334"/>
+    <w:rsid w:val="00A90818"/>
+    <w:rsid w:val="00A92667"/>
+    <w:rsid w:val="00A93115"/>
     <w:rsid w:val="00A932B8"/>
-    <w:rsid w:val="00A9387C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA5A13"/>
+    <w:rsid w:val="00A93E39"/>
+    <w:rsid w:val="00A95077"/>
+    <w:rsid w:val="00A950A2"/>
+    <w:rsid w:val="00A955DD"/>
+    <w:rsid w:val="00A95B79"/>
+    <w:rsid w:val="00A9631C"/>
+    <w:rsid w:val="00A96D98"/>
+    <w:rsid w:val="00A96ED6"/>
+    <w:rsid w:val="00A97507"/>
+    <w:rsid w:val="00A97595"/>
+    <w:rsid w:val="00A97D95"/>
+    <w:rsid w:val="00AA05A7"/>
+    <w:rsid w:val="00AA0E0F"/>
+    <w:rsid w:val="00AA303C"/>
+    <w:rsid w:val="00AA3DD9"/>
+    <w:rsid w:val="00AA3F6F"/>
+    <w:rsid w:val="00AA41CB"/>
+    <w:rsid w:val="00AA4E68"/>
+    <w:rsid w:val="00AA627F"/>
     <w:rsid w:val="00AA6762"/>
-    <w:rsid w:val="00AA7B8C"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00B07845"/>
+    <w:rsid w:val="00AA67F9"/>
+    <w:rsid w:val="00AA7366"/>
+    <w:rsid w:val="00AB05D6"/>
+    <w:rsid w:val="00AB490E"/>
+    <w:rsid w:val="00AB4B5B"/>
+    <w:rsid w:val="00AB4B6E"/>
+    <w:rsid w:val="00AB4D3F"/>
+    <w:rsid w:val="00AB536C"/>
+    <w:rsid w:val="00AB53CE"/>
+    <w:rsid w:val="00AB5DE9"/>
+    <w:rsid w:val="00AB5E7D"/>
+    <w:rsid w:val="00AB60B9"/>
+    <w:rsid w:val="00AC3987"/>
+    <w:rsid w:val="00AC3A02"/>
+    <w:rsid w:val="00AC3D65"/>
+    <w:rsid w:val="00AC41EF"/>
+    <w:rsid w:val="00AC5AF1"/>
+    <w:rsid w:val="00AC76A3"/>
+    <w:rsid w:val="00AD1657"/>
+    <w:rsid w:val="00AD270B"/>
+    <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00AD4854"/>
+    <w:rsid w:val="00AD49ED"/>
+    <w:rsid w:val="00AD5248"/>
+    <w:rsid w:val="00AD6957"/>
+    <w:rsid w:val="00AD7F9B"/>
+    <w:rsid w:val="00AD7FCE"/>
+    <w:rsid w:val="00AE092F"/>
+    <w:rsid w:val="00AE0952"/>
+    <w:rsid w:val="00AE4755"/>
+    <w:rsid w:val="00AE4DE2"/>
+    <w:rsid w:val="00AE50E9"/>
+    <w:rsid w:val="00AE5433"/>
+    <w:rsid w:val="00AE544F"/>
+    <w:rsid w:val="00AE5AF4"/>
+    <w:rsid w:val="00AE63EB"/>
+    <w:rsid w:val="00AE7F98"/>
+    <w:rsid w:val="00AF0810"/>
+    <w:rsid w:val="00AF3030"/>
+    <w:rsid w:val="00AF306F"/>
+    <w:rsid w:val="00AF37B5"/>
+    <w:rsid w:val="00AF3A4D"/>
+    <w:rsid w:val="00AF4099"/>
+    <w:rsid w:val="00AF4AAE"/>
+    <w:rsid w:val="00AF5D59"/>
+    <w:rsid w:val="00AF63C7"/>
+    <w:rsid w:val="00AF6BA9"/>
+    <w:rsid w:val="00AF7D53"/>
+    <w:rsid w:val="00B00839"/>
+    <w:rsid w:val="00B00A05"/>
+    <w:rsid w:val="00B0295B"/>
+    <w:rsid w:val="00B037A6"/>
+    <w:rsid w:val="00B0387E"/>
+    <w:rsid w:val="00B0399D"/>
+    <w:rsid w:val="00B05556"/>
+    <w:rsid w:val="00B05E1B"/>
+    <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B078E1"/>
-    <w:rsid w:val="00B07F65"/>
+    <w:rsid w:val="00B11B02"/>
+    <w:rsid w:val="00B12222"/>
     <w:rsid w:val="00B1295A"/>
-    <w:rsid w:val="00B16018"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00B72659"/>
+    <w:rsid w:val="00B1549C"/>
+    <w:rsid w:val="00B165B6"/>
+    <w:rsid w:val="00B174CC"/>
+    <w:rsid w:val="00B21B54"/>
+    <w:rsid w:val="00B21E66"/>
+    <w:rsid w:val="00B221A9"/>
+    <w:rsid w:val="00B228C5"/>
+    <w:rsid w:val="00B234CE"/>
+    <w:rsid w:val="00B258E2"/>
+    <w:rsid w:val="00B25F17"/>
+    <w:rsid w:val="00B3129A"/>
+    <w:rsid w:val="00B31DD2"/>
+    <w:rsid w:val="00B3307F"/>
+    <w:rsid w:val="00B3346A"/>
+    <w:rsid w:val="00B342E2"/>
+    <w:rsid w:val="00B36E2B"/>
+    <w:rsid w:val="00B37134"/>
+    <w:rsid w:val="00B37543"/>
+    <w:rsid w:val="00B37E35"/>
+    <w:rsid w:val="00B40492"/>
+    <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B42C4A"/>
+    <w:rsid w:val="00B45D00"/>
+    <w:rsid w:val="00B465D4"/>
+    <w:rsid w:val="00B47031"/>
+    <w:rsid w:val="00B476C2"/>
+    <w:rsid w:val="00B52050"/>
+    <w:rsid w:val="00B52935"/>
+    <w:rsid w:val="00B52F7F"/>
+    <w:rsid w:val="00B53955"/>
+    <w:rsid w:val="00B54DB6"/>
+    <w:rsid w:val="00B5618B"/>
+    <w:rsid w:val="00B56355"/>
+    <w:rsid w:val="00B6066A"/>
+    <w:rsid w:val="00B60A3B"/>
+    <w:rsid w:val="00B60F6F"/>
+    <w:rsid w:val="00B611F3"/>
+    <w:rsid w:val="00B61658"/>
+    <w:rsid w:val="00B61B36"/>
+    <w:rsid w:val="00B62F8A"/>
+    <w:rsid w:val="00B6450A"/>
+    <w:rsid w:val="00B6477A"/>
+    <w:rsid w:val="00B65581"/>
+    <w:rsid w:val="00B65B55"/>
+    <w:rsid w:val="00B66B06"/>
+    <w:rsid w:val="00B70807"/>
+    <w:rsid w:val="00B70BAE"/>
+    <w:rsid w:val="00B70E9E"/>
+    <w:rsid w:val="00B71498"/>
+    <w:rsid w:val="00B71610"/>
+    <w:rsid w:val="00B71FB3"/>
+    <w:rsid w:val="00B728C9"/>
+    <w:rsid w:val="00B72C14"/>
+    <w:rsid w:val="00B73062"/>
+    <w:rsid w:val="00B73D27"/>
     <w:rsid w:val="00B73DA2"/>
-    <w:rsid w:val="00B80CC9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B9698D"/>
+    <w:rsid w:val="00B7477A"/>
+    <w:rsid w:val="00B74B15"/>
+    <w:rsid w:val="00B74E9C"/>
+    <w:rsid w:val="00B74EB9"/>
+    <w:rsid w:val="00B77588"/>
+    <w:rsid w:val="00B77859"/>
+    <w:rsid w:val="00B80BE8"/>
+    <w:rsid w:val="00B8122D"/>
+    <w:rsid w:val="00B818CE"/>
+    <w:rsid w:val="00B81D7A"/>
+    <w:rsid w:val="00B83FFD"/>
+    <w:rsid w:val="00B86FA8"/>
+    <w:rsid w:val="00B9009F"/>
+    <w:rsid w:val="00B91BBF"/>
+    <w:rsid w:val="00B93418"/>
+    <w:rsid w:val="00B937DD"/>
+    <w:rsid w:val="00B938BC"/>
+    <w:rsid w:val="00B941FC"/>
+    <w:rsid w:val="00B94A21"/>
+    <w:rsid w:val="00B95E0E"/>
+    <w:rsid w:val="00B9688E"/>
+    <w:rsid w:val="00B96BDD"/>
     <w:rsid w:val="00B97A26"/>
-    <w:rsid w:val="00BA10A4"/>
     <w:rsid w:val="00BA2DB9"/>
-    <w:rsid w:val="00BA72D3"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00BE507F"/>
+    <w:rsid w:val="00BA3CCD"/>
+    <w:rsid w:val="00BA56FB"/>
+    <w:rsid w:val="00BA5714"/>
+    <w:rsid w:val="00BA603A"/>
+    <w:rsid w:val="00BA630F"/>
+    <w:rsid w:val="00BA73EA"/>
+    <w:rsid w:val="00BB2C6C"/>
+    <w:rsid w:val="00BB3D13"/>
+    <w:rsid w:val="00BB5855"/>
+    <w:rsid w:val="00BB5FA7"/>
+    <w:rsid w:val="00BB63A9"/>
+    <w:rsid w:val="00BB6CF3"/>
+    <w:rsid w:val="00BB7046"/>
+    <w:rsid w:val="00BB7058"/>
+    <w:rsid w:val="00BB738C"/>
+    <w:rsid w:val="00BC009A"/>
+    <w:rsid w:val="00BC09DA"/>
+    <w:rsid w:val="00BC0CF4"/>
+    <w:rsid w:val="00BC1D96"/>
+    <w:rsid w:val="00BC1EF0"/>
+    <w:rsid w:val="00BC32D3"/>
+    <w:rsid w:val="00BC3FC8"/>
+    <w:rsid w:val="00BD0CCF"/>
+    <w:rsid w:val="00BD27C7"/>
+    <w:rsid w:val="00BD282A"/>
+    <w:rsid w:val="00BD293D"/>
+    <w:rsid w:val="00BD2AF3"/>
+    <w:rsid w:val="00BD387C"/>
+    <w:rsid w:val="00BD38EE"/>
+    <w:rsid w:val="00BD3EEA"/>
+    <w:rsid w:val="00BD4587"/>
+    <w:rsid w:val="00BD5EAA"/>
+    <w:rsid w:val="00BD6341"/>
+    <w:rsid w:val="00BD64BC"/>
+    <w:rsid w:val="00BD6773"/>
+    <w:rsid w:val="00BD6B14"/>
+    <w:rsid w:val="00BD6CC5"/>
+    <w:rsid w:val="00BD71F1"/>
+    <w:rsid w:val="00BD7799"/>
+    <w:rsid w:val="00BE1A73"/>
+    <w:rsid w:val="00BE2B2F"/>
+    <w:rsid w:val="00BE3CA2"/>
     <w:rsid w:val="00BE632A"/>
-    <w:rsid w:val="00BE704E"/>
+    <w:rsid w:val="00BE6A4C"/>
     <w:rsid w:val="00BE7148"/>
-    <w:rsid w:val="00BF225C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C105D2"/>
+    <w:rsid w:val="00BE7C18"/>
+    <w:rsid w:val="00BF1AB2"/>
+    <w:rsid w:val="00BF1BA8"/>
+    <w:rsid w:val="00BF1D35"/>
+    <w:rsid w:val="00BF2168"/>
+    <w:rsid w:val="00BF2C6D"/>
+    <w:rsid w:val="00BF2FFF"/>
+    <w:rsid w:val="00BF3CC4"/>
+    <w:rsid w:val="00BF3E22"/>
+    <w:rsid w:val="00BF5F32"/>
+    <w:rsid w:val="00C051B6"/>
+    <w:rsid w:val="00C054AF"/>
+    <w:rsid w:val="00C06798"/>
+    <w:rsid w:val="00C06811"/>
+    <w:rsid w:val="00C07318"/>
+    <w:rsid w:val="00C07D01"/>
+    <w:rsid w:val="00C10686"/>
     <w:rsid w:val="00C107E1"/>
-    <w:rsid w:val="00C16FEE"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C51CAA"/>
+    <w:rsid w:val="00C11AEB"/>
+    <w:rsid w:val="00C11B7F"/>
+    <w:rsid w:val="00C12A2C"/>
+    <w:rsid w:val="00C12B7F"/>
+    <w:rsid w:val="00C133C4"/>
+    <w:rsid w:val="00C16B01"/>
+    <w:rsid w:val="00C17773"/>
+    <w:rsid w:val="00C177BE"/>
+    <w:rsid w:val="00C20BAF"/>
+    <w:rsid w:val="00C21689"/>
+    <w:rsid w:val="00C22142"/>
+    <w:rsid w:val="00C22A9B"/>
+    <w:rsid w:val="00C22CE6"/>
+    <w:rsid w:val="00C26139"/>
+    <w:rsid w:val="00C269A9"/>
+    <w:rsid w:val="00C274B2"/>
+    <w:rsid w:val="00C27827"/>
+    <w:rsid w:val="00C312BE"/>
+    <w:rsid w:val="00C31DE8"/>
+    <w:rsid w:val="00C325D0"/>
+    <w:rsid w:val="00C32D41"/>
+    <w:rsid w:val="00C3300D"/>
+    <w:rsid w:val="00C34707"/>
+    <w:rsid w:val="00C349BE"/>
+    <w:rsid w:val="00C3574C"/>
+    <w:rsid w:val="00C36D61"/>
+    <w:rsid w:val="00C37064"/>
+    <w:rsid w:val="00C370F1"/>
+    <w:rsid w:val="00C374C0"/>
+    <w:rsid w:val="00C37A51"/>
+    <w:rsid w:val="00C40BC9"/>
+    <w:rsid w:val="00C42DD9"/>
+    <w:rsid w:val="00C43A60"/>
+    <w:rsid w:val="00C44EF1"/>
+    <w:rsid w:val="00C45042"/>
+    <w:rsid w:val="00C45930"/>
+    <w:rsid w:val="00C472C1"/>
+    <w:rsid w:val="00C50E73"/>
+    <w:rsid w:val="00C522AF"/>
     <w:rsid w:val="00C54B33"/>
-    <w:rsid w:val="00C5543E"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00CB1585"/>
+    <w:rsid w:val="00C56B75"/>
+    <w:rsid w:val="00C606AC"/>
+    <w:rsid w:val="00C6103B"/>
+    <w:rsid w:val="00C614CC"/>
+    <w:rsid w:val="00C6155E"/>
+    <w:rsid w:val="00C61B1E"/>
+    <w:rsid w:val="00C62729"/>
+    <w:rsid w:val="00C64A59"/>
+    <w:rsid w:val="00C6562A"/>
+    <w:rsid w:val="00C677CE"/>
+    <w:rsid w:val="00C708AB"/>
+    <w:rsid w:val="00C714B0"/>
+    <w:rsid w:val="00C7199A"/>
+    <w:rsid w:val="00C71D40"/>
+    <w:rsid w:val="00C72017"/>
+    <w:rsid w:val="00C73530"/>
+    <w:rsid w:val="00C73F1C"/>
+    <w:rsid w:val="00C757C2"/>
+    <w:rsid w:val="00C76085"/>
+    <w:rsid w:val="00C804C9"/>
+    <w:rsid w:val="00C814F7"/>
+    <w:rsid w:val="00C8188D"/>
+    <w:rsid w:val="00C81E6A"/>
+    <w:rsid w:val="00C822C1"/>
+    <w:rsid w:val="00C82763"/>
+    <w:rsid w:val="00C85277"/>
+    <w:rsid w:val="00C857EB"/>
+    <w:rsid w:val="00C867C7"/>
+    <w:rsid w:val="00C87C60"/>
+    <w:rsid w:val="00C90CA9"/>
+    <w:rsid w:val="00C93AF0"/>
+    <w:rsid w:val="00C945B0"/>
+    <w:rsid w:val="00C95DE5"/>
+    <w:rsid w:val="00C97782"/>
+    <w:rsid w:val="00C97B70"/>
+    <w:rsid w:val="00CA0A5B"/>
+    <w:rsid w:val="00CA1137"/>
+    <w:rsid w:val="00CA4948"/>
+    <w:rsid w:val="00CA62CF"/>
+    <w:rsid w:val="00CA6679"/>
+    <w:rsid w:val="00CA68D8"/>
+    <w:rsid w:val="00CA776D"/>
+    <w:rsid w:val="00CB06C5"/>
     <w:rsid w:val="00CB2835"/>
-    <w:rsid w:val="00CB29B4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CD1A37"/>
+    <w:rsid w:val="00CB3758"/>
+    <w:rsid w:val="00CB3E0F"/>
+    <w:rsid w:val="00CB4212"/>
+    <w:rsid w:val="00CB4C3B"/>
+    <w:rsid w:val="00CB4E28"/>
+    <w:rsid w:val="00CB50B8"/>
+    <w:rsid w:val="00CB65A0"/>
+    <w:rsid w:val="00CB6A42"/>
+    <w:rsid w:val="00CC11F9"/>
+    <w:rsid w:val="00CC2F7E"/>
+    <w:rsid w:val="00CC343D"/>
+    <w:rsid w:val="00CC4F06"/>
+    <w:rsid w:val="00CC4F19"/>
+    <w:rsid w:val="00CC50EF"/>
+    <w:rsid w:val="00CC6504"/>
+    <w:rsid w:val="00CD098E"/>
+    <w:rsid w:val="00CD0F38"/>
     <w:rsid w:val="00CD3DF5"/>
-    <w:rsid w:val="00CD5F52"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CE3E32"/>
+    <w:rsid w:val="00CD4070"/>
+    <w:rsid w:val="00CD4B97"/>
+    <w:rsid w:val="00CD7757"/>
+    <w:rsid w:val="00CE093E"/>
+    <w:rsid w:val="00CE0C0C"/>
+    <w:rsid w:val="00CE0C8A"/>
+    <w:rsid w:val="00CE107E"/>
+    <w:rsid w:val="00CE1586"/>
+    <w:rsid w:val="00CE21F8"/>
+    <w:rsid w:val="00CE2CE0"/>
+    <w:rsid w:val="00CE2F55"/>
+    <w:rsid w:val="00CE3645"/>
+    <w:rsid w:val="00CE3DBD"/>
+    <w:rsid w:val="00CE4822"/>
+    <w:rsid w:val="00CE6337"/>
+    <w:rsid w:val="00CE6AF3"/>
+    <w:rsid w:val="00CE7007"/>
     <w:rsid w:val="00CE720A"/>
-    <w:rsid w:val="00CF1FA6"/>
+    <w:rsid w:val="00CE72DB"/>
+    <w:rsid w:val="00CE7AAE"/>
+    <w:rsid w:val="00CE7C64"/>
+    <w:rsid w:val="00CF079E"/>
+    <w:rsid w:val="00CF0863"/>
+    <w:rsid w:val="00CF183A"/>
+    <w:rsid w:val="00CF28EE"/>
+    <w:rsid w:val="00CF2DAE"/>
+    <w:rsid w:val="00CF3287"/>
+    <w:rsid w:val="00CF37C0"/>
+    <w:rsid w:val="00CF3867"/>
+    <w:rsid w:val="00CF38AF"/>
+    <w:rsid w:val="00CF4C99"/>
+    <w:rsid w:val="00CF5098"/>
+    <w:rsid w:val="00CF6B26"/>
     <w:rsid w:val="00CF74D3"/>
-    <w:rsid w:val="00D009FB"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00D53EE3"/>
+    <w:rsid w:val="00D00CEE"/>
+    <w:rsid w:val="00D00FA8"/>
+    <w:rsid w:val="00D01A76"/>
+    <w:rsid w:val="00D01C5D"/>
+    <w:rsid w:val="00D028F1"/>
+    <w:rsid w:val="00D035E2"/>
+    <w:rsid w:val="00D03A43"/>
+    <w:rsid w:val="00D057EB"/>
+    <w:rsid w:val="00D05C0B"/>
+    <w:rsid w:val="00D05FD5"/>
+    <w:rsid w:val="00D10341"/>
+    <w:rsid w:val="00D10B69"/>
+    <w:rsid w:val="00D11A62"/>
+    <w:rsid w:val="00D12D6E"/>
+    <w:rsid w:val="00D13CE7"/>
+    <w:rsid w:val="00D1458A"/>
+    <w:rsid w:val="00D15714"/>
+    <w:rsid w:val="00D16FBC"/>
+    <w:rsid w:val="00D17809"/>
+    <w:rsid w:val="00D17AC9"/>
+    <w:rsid w:val="00D202DA"/>
+    <w:rsid w:val="00D20883"/>
+    <w:rsid w:val="00D224DA"/>
+    <w:rsid w:val="00D22821"/>
+    <w:rsid w:val="00D231D7"/>
+    <w:rsid w:val="00D2405D"/>
+    <w:rsid w:val="00D25880"/>
+    <w:rsid w:val="00D25A85"/>
+    <w:rsid w:val="00D26375"/>
+    <w:rsid w:val="00D27FCD"/>
+    <w:rsid w:val="00D30319"/>
+    <w:rsid w:val="00D303C0"/>
+    <w:rsid w:val="00D31488"/>
+    <w:rsid w:val="00D316A8"/>
+    <w:rsid w:val="00D33408"/>
+    <w:rsid w:val="00D34A1F"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:rsid w:val="00D35A7F"/>
+    <w:rsid w:val="00D35FF8"/>
+    <w:rsid w:val="00D36381"/>
+    <w:rsid w:val="00D363E4"/>
+    <w:rsid w:val="00D37119"/>
+    <w:rsid w:val="00D375D2"/>
+    <w:rsid w:val="00D426EB"/>
+    <w:rsid w:val="00D43311"/>
+    <w:rsid w:val="00D456D8"/>
+    <w:rsid w:val="00D45803"/>
+    <w:rsid w:val="00D463A0"/>
+    <w:rsid w:val="00D46505"/>
+    <w:rsid w:val="00D47062"/>
+    <w:rsid w:val="00D47521"/>
+    <w:rsid w:val="00D50150"/>
+    <w:rsid w:val="00D504B2"/>
+    <w:rsid w:val="00D53AA2"/>
+    <w:rsid w:val="00D53E8A"/>
     <w:rsid w:val="00D541D4"/>
-    <w:rsid w:val="00D631B3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D8764B"/>
+    <w:rsid w:val="00D55C3A"/>
+    <w:rsid w:val="00D567A3"/>
+    <w:rsid w:val="00D57946"/>
+    <w:rsid w:val="00D57B81"/>
+    <w:rsid w:val="00D60C42"/>
+    <w:rsid w:val="00D61482"/>
+    <w:rsid w:val="00D61634"/>
+    <w:rsid w:val="00D61D5A"/>
+    <w:rsid w:val="00D61DB9"/>
+    <w:rsid w:val="00D61F23"/>
+    <w:rsid w:val="00D62CB8"/>
+    <w:rsid w:val="00D63C86"/>
+    <w:rsid w:val="00D66665"/>
+    <w:rsid w:val="00D667B0"/>
+    <w:rsid w:val="00D71C1C"/>
+    <w:rsid w:val="00D72A82"/>
+    <w:rsid w:val="00D72EE9"/>
+    <w:rsid w:val="00D73703"/>
+    <w:rsid w:val="00D74B74"/>
+    <w:rsid w:val="00D7608B"/>
+    <w:rsid w:val="00D761A2"/>
+    <w:rsid w:val="00D7717F"/>
+    <w:rsid w:val="00D8082E"/>
+    <w:rsid w:val="00D808EA"/>
+    <w:rsid w:val="00D8180E"/>
+    <w:rsid w:val="00D819B1"/>
+    <w:rsid w:val="00D8368D"/>
+    <w:rsid w:val="00D862BF"/>
+    <w:rsid w:val="00D86AD8"/>
+    <w:rsid w:val="00D86DC1"/>
     <w:rsid w:val="00D87A0F"/>
-    <w:rsid w:val="00D93E70"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00DE2C50"/>
+    <w:rsid w:val="00D926E3"/>
+    <w:rsid w:val="00D92FC1"/>
+    <w:rsid w:val="00D93C69"/>
+    <w:rsid w:val="00D93E8F"/>
+    <w:rsid w:val="00D94285"/>
+    <w:rsid w:val="00D95301"/>
+    <w:rsid w:val="00D95379"/>
+    <w:rsid w:val="00D95A3E"/>
+    <w:rsid w:val="00D96975"/>
+    <w:rsid w:val="00D97CE0"/>
+    <w:rsid w:val="00DA0648"/>
+    <w:rsid w:val="00DA0D65"/>
+    <w:rsid w:val="00DA2F68"/>
+    <w:rsid w:val="00DA36D7"/>
+    <w:rsid w:val="00DA36D9"/>
+    <w:rsid w:val="00DA3D5A"/>
+    <w:rsid w:val="00DA4333"/>
+    <w:rsid w:val="00DA5A24"/>
+    <w:rsid w:val="00DA67E4"/>
+    <w:rsid w:val="00DA6DC8"/>
+    <w:rsid w:val="00DB1C00"/>
+    <w:rsid w:val="00DB1DA9"/>
+    <w:rsid w:val="00DB3CB8"/>
+    <w:rsid w:val="00DB501A"/>
+    <w:rsid w:val="00DB5769"/>
+    <w:rsid w:val="00DB7880"/>
+    <w:rsid w:val="00DB7E4F"/>
+    <w:rsid w:val="00DB7EC6"/>
+    <w:rsid w:val="00DC25A4"/>
+    <w:rsid w:val="00DC3167"/>
+    <w:rsid w:val="00DC322B"/>
+    <w:rsid w:val="00DC368F"/>
+    <w:rsid w:val="00DC5202"/>
+    <w:rsid w:val="00DC54C1"/>
+    <w:rsid w:val="00DC5C63"/>
+    <w:rsid w:val="00DC7390"/>
+    <w:rsid w:val="00DD2D79"/>
+    <w:rsid w:val="00DD30E7"/>
+    <w:rsid w:val="00DD3D47"/>
+    <w:rsid w:val="00DD4297"/>
+    <w:rsid w:val="00DD480C"/>
+    <w:rsid w:val="00DD4FEB"/>
+    <w:rsid w:val="00DD5483"/>
+    <w:rsid w:val="00DD5545"/>
+    <w:rsid w:val="00DD590E"/>
+    <w:rsid w:val="00DD5F06"/>
+    <w:rsid w:val="00DD776E"/>
+    <w:rsid w:val="00DE05AE"/>
+    <w:rsid w:val="00DE1636"/>
+    <w:rsid w:val="00DE199B"/>
+    <w:rsid w:val="00DE1FB0"/>
+    <w:rsid w:val="00DE2284"/>
+    <w:rsid w:val="00DE2A42"/>
     <w:rsid w:val="00DE3193"/>
-    <w:rsid w:val="00DE5951"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00E633D5"/>
+    <w:rsid w:val="00DE3E12"/>
+    <w:rsid w:val="00DE4140"/>
+    <w:rsid w:val="00DF0FFA"/>
+    <w:rsid w:val="00DF12CF"/>
+    <w:rsid w:val="00DF3D3F"/>
+    <w:rsid w:val="00DF478F"/>
+    <w:rsid w:val="00DF76AA"/>
+    <w:rsid w:val="00DF7946"/>
+    <w:rsid w:val="00E0089C"/>
+    <w:rsid w:val="00E0164B"/>
+    <w:rsid w:val="00E0173E"/>
+    <w:rsid w:val="00E01E45"/>
+    <w:rsid w:val="00E020EE"/>
+    <w:rsid w:val="00E025A9"/>
+    <w:rsid w:val="00E02A56"/>
+    <w:rsid w:val="00E032D3"/>
+    <w:rsid w:val="00E03329"/>
+    <w:rsid w:val="00E0370D"/>
+    <w:rsid w:val="00E05C5C"/>
+    <w:rsid w:val="00E05ED6"/>
+    <w:rsid w:val="00E07408"/>
+    <w:rsid w:val="00E0741F"/>
+    <w:rsid w:val="00E07568"/>
+    <w:rsid w:val="00E103AF"/>
+    <w:rsid w:val="00E12E7D"/>
+    <w:rsid w:val="00E1408A"/>
+    <w:rsid w:val="00E1676E"/>
+    <w:rsid w:val="00E172E7"/>
+    <w:rsid w:val="00E20679"/>
+    <w:rsid w:val="00E21DD9"/>
+    <w:rsid w:val="00E221BD"/>
+    <w:rsid w:val="00E2264E"/>
+    <w:rsid w:val="00E2296A"/>
+    <w:rsid w:val="00E22FB9"/>
+    <w:rsid w:val="00E272AE"/>
+    <w:rsid w:val="00E27301"/>
+    <w:rsid w:val="00E27D73"/>
+    <w:rsid w:val="00E32FDE"/>
+    <w:rsid w:val="00E33702"/>
+    <w:rsid w:val="00E33B5C"/>
+    <w:rsid w:val="00E33BE9"/>
+    <w:rsid w:val="00E35DE6"/>
+    <w:rsid w:val="00E3634F"/>
+    <w:rsid w:val="00E37AC4"/>
+    <w:rsid w:val="00E37C9A"/>
+    <w:rsid w:val="00E37D06"/>
+    <w:rsid w:val="00E415C0"/>
+    <w:rsid w:val="00E4196D"/>
+    <w:rsid w:val="00E41C7B"/>
+    <w:rsid w:val="00E42925"/>
+    <w:rsid w:val="00E42B7D"/>
+    <w:rsid w:val="00E4341B"/>
+    <w:rsid w:val="00E43423"/>
+    <w:rsid w:val="00E437E7"/>
+    <w:rsid w:val="00E438C8"/>
+    <w:rsid w:val="00E43F17"/>
+    <w:rsid w:val="00E4649E"/>
+    <w:rsid w:val="00E470F1"/>
+    <w:rsid w:val="00E50319"/>
+    <w:rsid w:val="00E50EFF"/>
+    <w:rsid w:val="00E517CA"/>
+    <w:rsid w:val="00E51AAC"/>
+    <w:rsid w:val="00E51E98"/>
+    <w:rsid w:val="00E52A5B"/>
+    <w:rsid w:val="00E52C66"/>
+    <w:rsid w:val="00E52C73"/>
+    <w:rsid w:val="00E53E84"/>
+    <w:rsid w:val="00E54081"/>
+    <w:rsid w:val="00E558B7"/>
+    <w:rsid w:val="00E559E1"/>
+    <w:rsid w:val="00E56506"/>
+    <w:rsid w:val="00E56543"/>
+    <w:rsid w:val="00E56D2F"/>
+    <w:rsid w:val="00E6028B"/>
+    <w:rsid w:val="00E60EF8"/>
+    <w:rsid w:val="00E610A2"/>
+    <w:rsid w:val="00E61E44"/>
+    <w:rsid w:val="00E62D30"/>
+    <w:rsid w:val="00E62D40"/>
+    <w:rsid w:val="00E64BA6"/>
     <w:rsid w:val="00E64C18"/>
-    <w:rsid w:val="00E65724"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00EC2D89"/>
+    <w:rsid w:val="00E64F54"/>
+    <w:rsid w:val="00E65939"/>
+    <w:rsid w:val="00E66403"/>
+    <w:rsid w:val="00E668F4"/>
+    <w:rsid w:val="00E66B77"/>
+    <w:rsid w:val="00E66D39"/>
+    <w:rsid w:val="00E6729D"/>
+    <w:rsid w:val="00E70B4D"/>
+    <w:rsid w:val="00E70D9E"/>
+    <w:rsid w:val="00E71A27"/>
+    <w:rsid w:val="00E71BD5"/>
+    <w:rsid w:val="00E71F9B"/>
+    <w:rsid w:val="00E75DDF"/>
+    <w:rsid w:val="00E760B2"/>
+    <w:rsid w:val="00E77546"/>
+    <w:rsid w:val="00E837F0"/>
+    <w:rsid w:val="00E83C18"/>
+    <w:rsid w:val="00E8415F"/>
+    <w:rsid w:val="00E84B1C"/>
+    <w:rsid w:val="00E874E3"/>
+    <w:rsid w:val="00E90003"/>
+    <w:rsid w:val="00E903F3"/>
+    <w:rsid w:val="00E90C0F"/>
+    <w:rsid w:val="00E90F07"/>
+    <w:rsid w:val="00E9127E"/>
+    <w:rsid w:val="00E9181D"/>
+    <w:rsid w:val="00E9204C"/>
+    <w:rsid w:val="00E93E4B"/>
+    <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E962D5"/>
+    <w:rsid w:val="00E97575"/>
+    <w:rsid w:val="00EA17BD"/>
+    <w:rsid w:val="00EA1DAF"/>
+    <w:rsid w:val="00EA1F88"/>
+    <w:rsid w:val="00EA2688"/>
+    <w:rsid w:val="00EA30E4"/>
+    <w:rsid w:val="00EA3457"/>
+    <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA3CA7"/>
+    <w:rsid w:val="00EA3EFD"/>
+    <w:rsid w:val="00EA4467"/>
+    <w:rsid w:val="00EA46FD"/>
+    <w:rsid w:val="00EA500A"/>
+    <w:rsid w:val="00EA55C7"/>
+    <w:rsid w:val="00EA6D70"/>
+    <w:rsid w:val="00EA6E30"/>
+    <w:rsid w:val="00EA6F65"/>
+    <w:rsid w:val="00EA7204"/>
+    <w:rsid w:val="00EA72AF"/>
+    <w:rsid w:val="00EB285B"/>
+    <w:rsid w:val="00EB4FEF"/>
+    <w:rsid w:val="00EB5752"/>
+    <w:rsid w:val="00EB5CD9"/>
+    <w:rsid w:val="00EB6AA5"/>
+    <w:rsid w:val="00EC1A56"/>
+    <w:rsid w:val="00EC1EFA"/>
     <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00EC44FC"/>
+    <w:rsid w:val="00EC4787"/>
+    <w:rsid w:val="00EC5C49"/>
+    <w:rsid w:val="00EC5DB4"/>
+    <w:rsid w:val="00EC6789"/>
+    <w:rsid w:val="00EC6D30"/>
+    <w:rsid w:val="00EC75D7"/>
+    <w:rsid w:val="00ED12C3"/>
+    <w:rsid w:val="00ED2B22"/>
+    <w:rsid w:val="00ED372F"/>
+    <w:rsid w:val="00ED5945"/>
+    <w:rsid w:val="00ED5C4C"/>
+    <w:rsid w:val="00EE0396"/>
+    <w:rsid w:val="00EE0B63"/>
+    <w:rsid w:val="00EE0E0A"/>
+    <w:rsid w:val="00EE230E"/>
+    <w:rsid w:val="00EE2BF3"/>
     <w:rsid w:val="00EE54E1"/>
-    <w:rsid w:val="00EE5950"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F40921"/>
+    <w:rsid w:val="00EE57C8"/>
+    <w:rsid w:val="00EE6C3E"/>
+    <w:rsid w:val="00EE6F57"/>
+    <w:rsid w:val="00EF02D6"/>
+    <w:rsid w:val="00EF0A96"/>
+    <w:rsid w:val="00EF0B4B"/>
+    <w:rsid w:val="00EF0E9D"/>
+    <w:rsid w:val="00EF201F"/>
+    <w:rsid w:val="00EF387B"/>
+    <w:rsid w:val="00EF5C97"/>
+    <w:rsid w:val="00EF6B27"/>
+    <w:rsid w:val="00EF7641"/>
+    <w:rsid w:val="00F002B3"/>
+    <w:rsid w:val="00F00B8E"/>
+    <w:rsid w:val="00F021AD"/>
+    <w:rsid w:val="00F0555E"/>
+    <w:rsid w:val="00F05851"/>
+    <w:rsid w:val="00F06CE3"/>
+    <w:rsid w:val="00F076F9"/>
+    <w:rsid w:val="00F07B54"/>
+    <w:rsid w:val="00F07CFB"/>
+    <w:rsid w:val="00F10993"/>
+    <w:rsid w:val="00F1113F"/>
+    <w:rsid w:val="00F127CA"/>
+    <w:rsid w:val="00F14C56"/>
+    <w:rsid w:val="00F163E0"/>
+    <w:rsid w:val="00F16B8D"/>
+    <w:rsid w:val="00F17CBF"/>
+    <w:rsid w:val="00F20C25"/>
+    <w:rsid w:val="00F216C8"/>
+    <w:rsid w:val="00F2173C"/>
+    <w:rsid w:val="00F21A2A"/>
+    <w:rsid w:val="00F23634"/>
+    <w:rsid w:val="00F241F7"/>
+    <w:rsid w:val="00F25D30"/>
+    <w:rsid w:val="00F268A9"/>
+    <w:rsid w:val="00F30F30"/>
+    <w:rsid w:val="00F32A24"/>
+    <w:rsid w:val="00F340AC"/>
+    <w:rsid w:val="00F34E0F"/>
+    <w:rsid w:val="00F34F32"/>
+    <w:rsid w:val="00F355D6"/>
+    <w:rsid w:val="00F360E4"/>
+    <w:rsid w:val="00F3705C"/>
+    <w:rsid w:val="00F4091A"/>
     <w:rsid w:val="00F411F2"/>
-    <w:rsid w:val="00F452C7"/>
-    <w:rsid w:val="00F46811"/>
+    <w:rsid w:val="00F41A2E"/>
+    <w:rsid w:val="00F439F6"/>
+    <w:rsid w:val="00F44301"/>
+    <w:rsid w:val="00F458E1"/>
+    <w:rsid w:val="00F4597A"/>
+    <w:rsid w:val="00F45F3C"/>
+    <w:rsid w:val="00F46642"/>
+    <w:rsid w:val="00F46662"/>
+    <w:rsid w:val="00F47D00"/>
+    <w:rsid w:val="00F47DF4"/>
+    <w:rsid w:val="00F50436"/>
     <w:rsid w:val="00F50546"/>
-    <w:rsid w:val="00F50836"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00F93102"/>
+    <w:rsid w:val="00F5141D"/>
+    <w:rsid w:val="00F51EF5"/>
+    <w:rsid w:val="00F52AD3"/>
+    <w:rsid w:val="00F52FEE"/>
+    <w:rsid w:val="00F55098"/>
+    <w:rsid w:val="00F55D87"/>
+    <w:rsid w:val="00F56B26"/>
+    <w:rsid w:val="00F56E32"/>
+    <w:rsid w:val="00F61AD9"/>
+    <w:rsid w:val="00F62C28"/>
+    <w:rsid w:val="00F62C92"/>
+    <w:rsid w:val="00F64B72"/>
+    <w:rsid w:val="00F64E9B"/>
+    <w:rsid w:val="00F64EC7"/>
+    <w:rsid w:val="00F67B66"/>
+    <w:rsid w:val="00F724F1"/>
+    <w:rsid w:val="00F7274D"/>
+    <w:rsid w:val="00F738A9"/>
+    <w:rsid w:val="00F73EC7"/>
+    <w:rsid w:val="00F74E18"/>
+    <w:rsid w:val="00F75968"/>
+    <w:rsid w:val="00F766D9"/>
+    <w:rsid w:val="00F76FB4"/>
+    <w:rsid w:val="00F77545"/>
+    <w:rsid w:val="00F77838"/>
+    <w:rsid w:val="00F80C17"/>
+    <w:rsid w:val="00F80C7B"/>
+    <w:rsid w:val="00F81B70"/>
+    <w:rsid w:val="00F82EFC"/>
+    <w:rsid w:val="00F83634"/>
+    <w:rsid w:val="00F837B9"/>
+    <w:rsid w:val="00F83DAA"/>
+    <w:rsid w:val="00F84A8D"/>
+    <w:rsid w:val="00F84EAD"/>
+    <w:rsid w:val="00F87709"/>
+    <w:rsid w:val="00F87F3D"/>
+    <w:rsid w:val="00F87F77"/>
+    <w:rsid w:val="00F91A76"/>
+    <w:rsid w:val="00F91E9B"/>
+    <w:rsid w:val="00F92997"/>
+    <w:rsid w:val="00F93460"/>
+    <w:rsid w:val="00F93829"/>
+    <w:rsid w:val="00F93D5A"/>
+    <w:rsid w:val="00F9487B"/>
+    <w:rsid w:val="00F95839"/>
+    <w:rsid w:val="00F9585A"/>
+    <w:rsid w:val="00F95C34"/>
+    <w:rsid w:val="00F96ABD"/>
+    <w:rsid w:val="00F97533"/>
+    <w:rsid w:val="00FA08BD"/>
+    <w:rsid w:val="00FA0B13"/>
+    <w:rsid w:val="00FA2EEC"/>
+    <w:rsid w:val="00FA2EEE"/>
     <w:rsid w:val="00FA334F"/>
-    <w:rsid w:val="00FA77B5"/>
-    <w:rsid w:val="00FB2434"/>
+    <w:rsid w:val="00FA37C2"/>
+    <w:rsid w:val="00FA3E70"/>
+    <w:rsid w:val="00FA486A"/>
+    <w:rsid w:val="00FA55B7"/>
+    <w:rsid w:val="00FA6155"/>
+    <w:rsid w:val="00FA6AFD"/>
+    <w:rsid w:val="00FA6CD9"/>
+    <w:rsid w:val="00FA79EF"/>
+    <w:rsid w:val="00FB060A"/>
+    <w:rsid w:val="00FB0C41"/>
+    <w:rsid w:val="00FB13D0"/>
+    <w:rsid w:val="00FB19FB"/>
+    <w:rsid w:val="00FB2046"/>
+    <w:rsid w:val="00FB2415"/>
+    <w:rsid w:val="00FB2966"/>
+    <w:rsid w:val="00FB2DE8"/>
+    <w:rsid w:val="00FB3AA0"/>
     <w:rsid w:val="00FB5514"/>
-    <w:rsid w:val="00FB5683"/>
-    <w:rsid w:val="00FC0029"/>
+    <w:rsid w:val="00FB6D0A"/>
+    <w:rsid w:val="00FB6E6D"/>
+    <w:rsid w:val="00FB735B"/>
+    <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0786"/>
-    <w:rsid w:val="00FC0BAD"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FE23B7"/>
+    <w:rsid w:val="00FC08A3"/>
+    <w:rsid w:val="00FC1269"/>
+    <w:rsid w:val="00FC2621"/>
+    <w:rsid w:val="00FC30EE"/>
+    <w:rsid w:val="00FC3AFB"/>
+    <w:rsid w:val="00FC3B0C"/>
+    <w:rsid w:val="00FC41FC"/>
+    <w:rsid w:val="00FC4637"/>
+    <w:rsid w:val="00FC4D23"/>
+    <w:rsid w:val="00FC4D72"/>
+    <w:rsid w:val="00FC5442"/>
+    <w:rsid w:val="00FC55B4"/>
+    <w:rsid w:val="00FC650B"/>
+    <w:rsid w:val="00FC6771"/>
+    <w:rsid w:val="00FD1A64"/>
+    <w:rsid w:val="00FD1C13"/>
+    <w:rsid w:val="00FD4A59"/>
+    <w:rsid w:val="00FD59E9"/>
+    <w:rsid w:val="00FD5DB0"/>
+    <w:rsid w:val="00FD6B57"/>
+    <w:rsid w:val="00FD7A18"/>
+    <w:rsid w:val="00FE051F"/>
+    <w:rsid w:val="00FE14D1"/>
+    <w:rsid w:val="00FE2006"/>
+    <w:rsid w:val="00FE252C"/>
     <w:rsid w:val="00FE3582"/>
-    <w:rsid w:val="00FF0BE0"/>
-[...129 lines deleted...]
-    <w:rsid w:val="7EB3B52E"/>
+    <w:rsid w:val="00FE3E70"/>
+    <w:rsid w:val="00FE627C"/>
+    <w:rsid w:val="00FE76D9"/>
+    <w:rsid w:val="00FE7BA0"/>
+    <w:rsid w:val="00FF05D6"/>
+    <w:rsid w:val="00FF05E7"/>
+    <w:rsid w:val="00FF14A7"/>
+    <w:rsid w:val="00FF2DB4"/>
+    <w:rsid w:val="00FF4CBD"/>
+    <w:rsid w:val="00FF60E7"/>
+    <w:rsid w:val="00FF66DD"/>
+    <w:rsid w:val="00FF6753"/>
+    <w:rsid w:val="00FF759F"/>
+    <w:rsid w:val="00FF75BE"/>
+    <w:rsid w:val="018867A5"/>
+    <w:rsid w:val="03800C76"/>
+    <w:rsid w:val="041980B0"/>
+    <w:rsid w:val="0420DF65"/>
+    <w:rsid w:val="04257FEA"/>
+    <w:rsid w:val="0544D3AE"/>
+    <w:rsid w:val="0623161E"/>
+    <w:rsid w:val="06730460"/>
+    <w:rsid w:val="06C912F2"/>
+    <w:rsid w:val="06D114EE"/>
+    <w:rsid w:val="076F239E"/>
+    <w:rsid w:val="094C1061"/>
+    <w:rsid w:val="094ED988"/>
+    <w:rsid w:val="0999AFED"/>
+    <w:rsid w:val="0B62E37F"/>
+    <w:rsid w:val="0BEE1629"/>
+    <w:rsid w:val="0CB2E42F"/>
+    <w:rsid w:val="0CC859C1"/>
+    <w:rsid w:val="0D8912E8"/>
+    <w:rsid w:val="0DCF49C0"/>
+    <w:rsid w:val="0E862BEB"/>
+    <w:rsid w:val="0E921071"/>
+    <w:rsid w:val="0EF7C0A5"/>
+    <w:rsid w:val="0F635F20"/>
+    <w:rsid w:val="0FBE4851"/>
+    <w:rsid w:val="107B84E7"/>
+    <w:rsid w:val="10FFF5A4"/>
+    <w:rsid w:val="13A02E4E"/>
+    <w:rsid w:val="15056C42"/>
+    <w:rsid w:val="16B69F8D"/>
+    <w:rsid w:val="1703ACD7"/>
+    <w:rsid w:val="1727C813"/>
+    <w:rsid w:val="1837E243"/>
+    <w:rsid w:val="18A34ED4"/>
+    <w:rsid w:val="1962BBFE"/>
+    <w:rsid w:val="19A957E3"/>
+    <w:rsid w:val="1A8EC6B2"/>
+    <w:rsid w:val="1A8F7ABE"/>
+    <w:rsid w:val="1AC82223"/>
+    <w:rsid w:val="1B0D7C17"/>
+    <w:rsid w:val="1B5C01E9"/>
+    <w:rsid w:val="1C9B8067"/>
+    <w:rsid w:val="1D836304"/>
+    <w:rsid w:val="1DA11283"/>
+    <w:rsid w:val="1E2BF572"/>
+    <w:rsid w:val="201DE18C"/>
+    <w:rsid w:val="20BC0222"/>
+    <w:rsid w:val="2192AB71"/>
+    <w:rsid w:val="21E1D567"/>
+    <w:rsid w:val="22B56803"/>
+    <w:rsid w:val="22E28C08"/>
+    <w:rsid w:val="23D1CB8A"/>
+    <w:rsid w:val="23FEFFB2"/>
+    <w:rsid w:val="246ECB73"/>
+    <w:rsid w:val="24C8CB68"/>
+    <w:rsid w:val="258454F8"/>
+    <w:rsid w:val="26553E3A"/>
+    <w:rsid w:val="26A61AA8"/>
+    <w:rsid w:val="29C856E6"/>
+    <w:rsid w:val="2A03A602"/>
+    <w:rsid w:val="2A4A20E0"/>
+    <w:rsid w:val="2AE8847C"/>
+    <w:rsid w:val="2B3ABF47"/>
+    <w:rsid w:val="2B525A38"/>
+    <w:rsid w:val="2B63FD9E"/>
+    <w:rsid w:val="2BBBF76E"/>
+    <w:rsid w:val="2BF1FB8C"/>
+    <w:rsid w:val="2C1DF357"/>
+    <w:rsid w:val="2C3FF851"/>
+    <w:rsid w:val="2C54F2D2"/>
+    <w:rsid w:val="2E2FD092"/>
+    <w:rsid w:val="2EDE69E4"/>
+    <w:rsid w:val="2F199F21"/>
+    <w:rsid w:val="2FDA01F1"/>
+    <w:rsid w:val="2FE9E5B3"/>
+    <w:rsid w:val="309D9531"/>
+    <w:rsid w:val="30A068DC"/>
+    <w:rsid w:val="30FBF43F"/>
+    <w:rsid w:val="315B58F9"/>
+    <w:rsid w:val="323CEE52"/>
+    <w:rsid w:val="32491299"/>
+    <w:rsid w:val="3357E0AE"/>
+    <w:rsid w:val="351F3FE7"/>
+    <w:rsid w:val="35393589"/>
+    <w:rsid w:val="35EE4199"/>
+    <w:rsid w:val="364CD43A"/>
+    <w:rsid w:val="36755498"/>
+    <w:rsid w:val="3761B5FE"/>
+    <w:rsid w:val="381B80D7"/>
+    <w:rsid w:val="382F0006"/>
+    <w:rsid w:val="38439BC3"/>
+    <w:rsid w:val="384A9644"/>
+    <w:rsid w:val="386A972C"/>
+    <w:rsid w:val="3891CCB2"/>
+    <w:rsid w:val="38D31C7F"/>
+    <w:rsid w:val="3A2AC084"/>
+    <w:rsid w:val="3A8B9BC5"/>
+    <w:rsid w:val="3BBCDFC4"/>
+    <w:rsid w:val="3C02F721"/>
+    <w:rsid w:val="3E7B4130"/>
+    <w:rsid w:val="3EEB4B73"/>
+    <w:rsid w:val="402105E2"/>
+    <w:rsid w:val="408EDE3F"/>
+    <w:rsid w:val="40A6A0ED"/>
+    <w:rsid w:val="415E4C62"/>
+    <w:rsid w:val="4418C0F1"/>
+    <w:rsid w:val="4458DFCC"/>
+    <w:rsid w:val="483585BF"/>
+    <w:rsid w:val="48CA64F4"/>
+    <w:rsid w:val="491F9B87"/>
+    <w:rsid w:val="4956E288"/>
+    <w:rsid w:val="49665996"/>
+    <w:rsid w:val="4A9ADFFB"/>
+    <w:rsid w:val="4BCADED0"/>
+    <w:rsid w:val="4CFF16C8"/>
+    <w:rsid w:val="4D36B9E7"/>
+    <w:rsid w:val="4DBD15EE"/>
+    <w:rsid w:val="4E5F0ED4"/>
+    <w:rsid w:val="500F7566"/>
+    <w:rsid w:val="50F11C12"/>
+    <w:rsid w:val="51F11CB5"/>
+    <w:rsid w:val="535746CF"/>
+    <w:rsid w:val="550DE401"/>
+    <w:rsid w:val="5523C9D2"/>
+    <w:rsid w:val="55BA34AA"/>
+    <w:rsid w:val="58AA45EF"/>
+    <w:rsid w:val="59BCB0FF"/>
+    <w:rsid w:val="59DA7CE2"/>
+    <w:rsid w:val="5B5B9F63"/>
+    <w:rsid w:val="5C537A3D"/>
+    <w:rsid w:val="5D7BCD3B"/>
+    <w:rsid w:val="5D96B085"/>
+    <w:rsid w:val="5E74D78B"/>
+    <w:rsid w:val="5EDA7DD2"/>
+    <w:rsid w:val="5F253417"/>
+    <w:rsid w:val="5F2FB4C7"/>
+    <w:rsid w:val="5FE30960"/>
+    <w:rsid w:val="6094B376"/>
+    <w:rsid w:val="63776904"/>
+    <w:rsid w:val="64139F35"/>
+    <w:rsid w:val="64DEDFB9"/>
+    <w:rsid w:val="6547EBB8"/>
+    <w:rsid w:val="66705B7F"/>
+    <w:rsid w:val="66A81EF0"/>
+    <w:rsid w:val="67398393"/>
+    <w:rsid w:val="688AF2C1"/>
+    <w:rsid w:val="691C9C7D"/>
+    <w:rsid w:val="6B00F963"/>
+    <w:rsid w:val="6B70BE26"/>
+    <w:rsid w:val="6BE84BE5"/>
+    <w:rsid w:val="6C490513"/>
+    <w:rsid w:val="6C7E0AD5"/>
+    <w:rsid w:val="6D752F33"/>
+    <w:rsid w:val="6D8D862C"/>
+    <w:rsid w:val="6EAF9408"/>
+    <w:rsid w:val="6EEFA6D6"/>
+    <w:rsid w:val="6F50277A"/>
+    <w:rsid w:val="6FCCBA55"/>
+    <w:rsid w:val="6FD32568"/>
+    <w:rsid w:val="71431873"/>
+    <w:rsid w:val="72BAA2D7"/>
+    <w:rsid w:val="74907380"/>
+    <w:rsid w:val="74CF2922"/>
+    <w:rsid w:val="7521C6FD"/>
+    <w:rsid w:val="755F2D2D"/>
+    <w:rsid w:val="75CB783C"/>
+    <w:rsid w:val="77361B0A"/>
+    <w:rsid w:val="781141DF"/>
+    <w:rsid w:val="7B1D01E5"/>
+    <w:rsid w:val="7B246DA7"/>
+    <w:rsid w:val="7B4A02BF"/>
+    <w:rsid w:val="7C29769A"/>
+    <w:rsid w:val="7C9BD96A"/>
+    <w:rsid w:val="7F85C601"/>
+    <w:rsid w:val="7FAF5484"/>
+    <w:rsid w:val="7FFF93BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="69FCC6C5"/>
-  <w15:docId w15:val="{9FB2BE1B-5614-40BD-890B-5A9F91E1B423}"/>
+  <w14:docId w14:val="41C99A33"/>
+  <w15:docId w15:val="{37DF19BF-F275-4252-AAEA-E049D8B394F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="FSMePro" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...13 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...17 lines deleted...]
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13727,75 +15523,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13830,57 +15626,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -13941,1602 +15737,2530 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="00F91E9B"/>
     <w:pPr>
-      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="Report title (one line)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE61B4"/>
+    <w:rsid w:val="00353753"/>
     <w:pPr>
-      <w:spacing w:before="840" w:after="600"/>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="800" w:line="260" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="FEFFFF" w:themeColor="background1"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
       <w:sz w:val="80"/>
-      <w:szCs w:val="96"/>
-      <w:lang w:val="en-AU"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="004E5B31"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="200" w:after="240"/>
+      <w:keepNext/>
+      <w:spacing w:before="400" w:after="240" w:line="312" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="6B2976"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="004E5B31"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="400"/>
+      <w:keepNext/>
+      <w:spacing w:before="400" w:after="240" w:line="312" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="6B2976"/>
-[...1 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="6"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE632A"/>
+    <w:rsid w:val="00357570"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:after="120"/>
+      <w:keepNext/>
+      <w:spacing w:before="400" w:after="240" w:line="312" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="7"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00F82EFC"/>
     <w:pPr>
-      <w:spacing w:before="400"/>
+      <w:keepNext/>
+      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="004B54CA"/>
+    <w:rsid w:val="00830A50"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="C7C7C7" w:themeColor="text1" w:themeTint="80"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="004B54CA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="004B54CA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="004B54CA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:aliases w:val="Report title (one line) Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00AE61B4"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00353753"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="FEFFFF" w:themeColor="background1"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
       <w:sz w:val="80"/>
-      <w:szCs w:val="96"/>
+      <w:szCs w:val="44"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00EC4364"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="004E5B31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="6B2976"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBullet">
+    <w:name w:val="Table Bullet"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="0054222F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00EC4364"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="004E5B31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BE632A"/>
+    <w:uiPriority w:val="6"/>
+    <w:rsid w:val="00357570"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00EC4364"/>
+    <w:uiPriority w:val="7"/>
+    <w:rsid w:val="00F82EFC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:b/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004B54CA"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="C7C7C7" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004B54CA"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004B54CA"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004B54CA"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...6 lines deleted...]
-    <w:rsid w:val="004B54CA"/>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="002A30E0"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:rPr>
+      <w:color w:val="742379" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECC7EF" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECC7EF" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...6 lines deleted...]
-    <w:rsid w:val="004B54CA"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
     <w:pPr>
-      <w:spacing w:after="600"/>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...32 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph11,List Paragraph1,L,Bullet point,List Paragraph111,F5 List Paragraph,Dot pt,CV text,Table text,Medium Grid 1 - Accent 21,Numbered Paragraph,List Paragraph2,NFP GP Bulleted List,FooterText,numbered,列出段,0Bullet,Number,列出段落,lp"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004B54CA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C85ACF" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C85ACF" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C85ACF" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECC7EF" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECC7EF" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
-    <w:name w:val="Quote"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:aliases w:val="Security markings"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B54CA"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="23"/>
+    <w:rsid w:val="00CD7757"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0"/>
-[...33 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...4 lines deleted...]
-    <w:rsid w:val="004B54CA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Security markings Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="23"/>
+    <w:rsid w:val="003639E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
-[...32 lines deleted...]
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...17 lines deleted...]
-    <w:rsid w:val="007219F1"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="27"/>
+    <w:rsid w:val="004E5B31"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="007219F1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
-[...23 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:b/>
+      <w:color w:val="742379" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA334F"/>
+    <w:uiPriority w:val="27"/>
+    <w:rsid w:val="000612CF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:b/>
+      <w:color w:val="742379" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="007219F1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="007219F1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="00AA4E68"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablelistbullet">
-    <w:name w:val="table list bullet"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+    <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="003C3B27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="714"/>
+      <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
+    <w:aliases w:val="NDIS purple table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00761E08"/>
     <w:pPr>
       <w:keepLines/>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="D9017A" w:themeColor="accent4"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D9017A" w:themeColor="accent4"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="120" w:beforeAutospacing="0" w:afterLines="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="FEFFFF" w:themeColor="background1"/>
+        <w:color w:val="FEFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="D9017A" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C5296D"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D9017A" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C5296D"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="120" w:before="120" w:beforeAutospacing="0" w:afterLines="120" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="120" w:before="120" w:beforeAutospacing="0" w:afterLines="120" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FEB7DE" w:themeFill="accent4" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3C7DA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00BE632A"/>
+    <w:rsid w:val="003820DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:spacing w:val="-3"/>
       <w:kern w:val="1"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="006D4843"/>
     <w:pPr>
       <w:tabs>
+        <w:tab w:val="right" w:pos="425"/>
+        <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="right" w:pos="9016"/>
       </w:tabs>
-      <w:spacing w:after="100"/>
+      <w:spacing w:before="120" w:after="200"/>
     </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="004A61DD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="660"/>
-[...17 lines deleted...]
-      <w:tabs>
+        <w:tab w:val="left" w:pos="425"/>
+        <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:pos="9016"/>
       </w:tabs>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="440"/>
+      <w:spacing w:after="200"/>
+      <w:ind w:left="425"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="0040062A"/>
     <w:rPr>
-      <w:color w:val="0432FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0432FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00C54B33"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9016"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="880"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Versionanddate">
-    <w:name w:val="Version and date"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Securityinformation">
+    <w:name w:val="Security information"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="VersionanddateChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E461E"/>
+    <w:link w:val="SecurityinformationChar"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00625C77"/>
+    <w:pPr>
+      <w:spacing w:before="600" w:after="240"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="FEFFFF" w:themeColor="background1"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
+    <w:aliases w:val="HealthConsult"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EC4364"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Reporttitletwolines">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableDescription">
     <w:name w:val="Table Description"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableDescriptionChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="001665A1"/>
+    <w:rsid w:val="00830A50"/>
+    <w:pPr>
+      <w:spacing w:before="360"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:bCs/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableDescriptionChar">
     <w:name w:val="Table Description Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableDescription"/>
-    <w:rsid w:val="001665A1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:bCs/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Website">
-[...2 lines deleted...]
-    <w:link w:val="WebsiteChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SecurityinformationChar">
+    <w:name w:val="Security information Char"/>
+    <w:link w:val="Securityinformation"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00625C77"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Coverpagetable">
+    <w:name w:val="Cover page table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00066632"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="F9F9F9" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablelistbullet">
+    <w:name w:val="table list bullet"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00B73DA2"/>
+    <w:rsid w:val="00A42A51"/>
     <w:pPr>
-      <w:spacing w:after="60"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
+      <w:spacing w:val="-2"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VersionanddateChar">
-[...3 lines deleted...]
-    <w:rsid w:val="006765FF"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="Intro paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E5B31"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
-      <w:color w:val="FEFFFF" w:themeColor="background1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WebsiteChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00B73DA2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:aliases w:val="Intro paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="004E5B31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:color w:val="FEFFFF" w:themeColor="background1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
+    <w:name w:val="Current List4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList5">
+    <w:name w:val="Current List5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList6">
+    <w:name w:val="Current List6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C22A9B"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="19"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C714B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B81D7A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714B0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B00A05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebody">
+    <w:name w:val="Table body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00574058"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00574058"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A2875" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6A2875" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A2875" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6A2875" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6A2875" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="6A2875" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7CAED" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7CAED" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00574058"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="742379" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="13"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E5B31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Heading">
+    <w:name w:val="Pull-out - Heading"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Pull-out-Body"/>
+    <w:uiPriority w:val="14"/>
+    <w:qFormat/>
+    <w:rsid w:val="00520DC1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="380"/>
+        <w:tab w:val="left" w:pos="425"/>
+      </w:tabs>
+      <w:ind w:left="425" w:right="380"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Body">
+    <w:name w:val="Pull-out - Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Pull-out-BodyChar"/>
+    <w:uiPriority w:val="15"/>
+    <w:qFormat/>
+    <w:rsid w:val="00520DC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      <w:ind w:left="1145" w:right="380" w:hanging="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+    <w:name w:val="Bullet 2"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD27C7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bulletlist">
+    <w:name w:val="Bullet list"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B0387E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Heading3">
+    <w:name w:val="Pull-out - Heading 3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Pull-out-Body"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E5B31"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="20" w:color="742379" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00777842"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="742379" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C85ACF" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="742379" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody0">
+    <w:name w:val="Table Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0054222F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B716E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="008A2D97"/>
+    <w:rsid w:val="00C07D01"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E70D9E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E70D9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00185808"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D095DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D095DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D095DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D095DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D095DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D095DB" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="B961C9" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00476F96"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6A2875" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A2875" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NDISTable1">
+    <w:name w:val="NDIS Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E5A1A"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:cantSplit/>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="742379" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNotes">
+    <w:name w:val="Table Notes"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TableNotesChar"/>
+    <w:uiPriority w:val="12"/>
+    <w:rsid w:val="000A10E1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="120"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableNotesChar">
+    <w:name w:val="Table Notes Char"/>
+    <w:basedOn w:val="FootnoteTextChar"/>
+    <w:link w:val="TableNotes"/>
+    <w:uiPriority w:val="12"/>
+    <w:rsid w:val="003639E5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableSpacer">
+    <w:name w:val="Table Spacer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C312BE"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A69F6"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
+    <w:name w:val="Contents"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="ContentsChar"/>
+    <w:uiPriority w:val="25"/>
+    <w:rsid w:val="004E5B31"/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContentsChar">
+    <w:name w:val="Contents Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="Contents"/>
+    <w:uiPriority w:val="25"/>
+    <w:rsid w:val="000612CF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Acknowledgment">
+    <w:name w:val="Acknowledgment"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:uiPriority w:val="26"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E5B31"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderPage1SecurityMarkings">
+    <w:name w:val="Header Page 1 Security Markings"/>
+    <w:basedOn w:val="Securityinformation"/>
+    <w:uiPriority w:val="24"/>
+    <w:rsid w:val="001F7E06"/>
+    <w:pPr>
+      <w:spacing w:before="5900" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer-bar">
+    <w:name w:val="Footer - bar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:rsid w:val="004E5B31"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="6B2976"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="742379" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Bullet">
+    <w:name w:val="Pull-out - Bullet"/>
+    <w:basedOn w:val="Pull-out-Body"/>
+    <w:link w:val="Pull-out-BulletChar"/>
+    <w:uiPriority w:val="16"/>
+    <w:qFormat/>
+    <w:rsid w:val="00520DC1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+      </w:tabs>
+      <w:ind w:left="425" w:firstLine="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pull-out-BodyChar">
+    <w:name w:val="Pull-out - Body Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Pull-out-Body"/>
+    <w:uiPriority w:val="15"/>
+    <w:rsid w:val="003639E5"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pull-out-BulletChar">
+    <w:name w:val="Pull-out - Bullet Char"/>
+    <w:basedOn w:val="Pull-out-BodyChar"/>
+    <w:link w:val="Pull-out-Bullet"/>
+    <w:uiPriority w:val="16"/>
+    <w:rsid w:val="003639E5"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Bullet1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="002B5402"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="002B5402"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:ind w:left="1071" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C3B27"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C3B27"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alpha2">
+    <w:name w:val="Alpha 2"/>
+    <w:basedOn w:val="ListNumber"/>
+    <w:uiPriority w:val="18"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E51AAC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:ind w:left="1071" w:hanging="357"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Number1">
+    <w:name w:val="Number 1"/>
+    <w:basedOn w:val="ListNumber2"/>
+    <w:uiPriority w:val="17"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E51AAC"/>
+    <w:pPr>
+      <w:ind w:left="714"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A3667"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A3667"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph11 Char,List Paragraph1 Char,L Char,Bullet point Char,List Paragraph111 Char,F5 List Paragraph Char,Dot pt Char,CV text Char,Table text Char,Medium Grid 1 - Accent 21 Char,Numbered Paragraph Char,List Paragraph2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="008A2D97"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005F15EB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...77 lines deleted...]
-    <w:rsid w:val="004804F7"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C0051"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...32 lines deleted...]
-    <w:name w:val="number para"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A9387C"/>
-[...18 lines deleted...]
-    <w:rsid w:val="009D4965"/>
+    <w:rsid w:val="000D6A0A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoteHeading">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000D6A0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="NoteHeadingChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E0118"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="66A81EF0"/>
     <w:pPr>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="B537BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
-    <w:name w:val="Note Heading Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="NoteHeading"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E0118"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="66A81EF0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...38 lines deleted...]
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="B537BD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="212274228">
-[...90 lines deleted...]
-    <w:div w:id="2051101907">
+    <w:div w:id="1192107420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feedback@ndis.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communications.gov.au/what-we-do/phone/services-people-disability/accesshub/national-relay-service" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2018C00409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communications.gov.au/what-we-do/phone/services-people-disability/accesshub/national-relay-service" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.business.gov.au/smartforms/servlet/SmartForm.html?formCode=PRD00-OCF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aat.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombudsman.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/people-help-you/what-my-ndis-contact" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/applying-review/national-disability-insurance-scheme" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fabout-us%2Fservice-charter%2Fsafe-and-respectful-interactions&amp;data=05%7C02%7CAmanda.Polanco%40ndis.gov.au%7Ca8b11703abe0451f7f3f08df026c8cc5%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639232337833229546%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=pggW0JZqYGU5zZA%2FbAeA8jKjJ02J%2B4IBvYEwPtl49xc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feedback@ndis.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2018C00409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tell-us.ndiscommission.gov.au/ComplaintsPortal/s/complaint-form" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art.gov.au/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communications.gov.au/what-we-do/phone/services-people-disability/accesshub/national-relay-service" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communications.gov.au/what-we-do/phone/services-people-disability/accesshub/national-relay-service" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/internal-review-decision" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://ndisgovau.sharepoint.com/sites/NDISOfficeTemplates/OfficeTemplates/Word/NDIS%20report%20templates/NDIS%20report%20template%20&#8211;%20Participant%20Santi.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{E2B1D705-D607-43EE-BACD-DA0A483DEF4C}">
+    <t:Anchor>
+      <t:Comment id="885734453"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{BC5347D7-4037-4C28-B47F-B6231DBA7873}" time="2026-09-07T05:38:05.494Z">
+        <t:Attribution userId="S::peta.bates@ndis.gov.au::9750047b-eead-4af6-a009-0580c61050f9" userProvider="AD" userName="Bates, Peta"/>
+        <t:Anchor>
+          <t:Comment id="114821695"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{748362FB-35BA-43E1-BC24-92396FAB6796}" time="2026-09-07T05:38:05.494Z">
+        <t:Attribution userId="S::peta.bates@ndis.gov.au::9750047b-eead-4af6-a009-0580c61050f9" userProvider="AD" userName="Bates, Peta"/>
+        <t:Anchor>
+          <t:Comment id="114821695"/>
+        </t:Anchor>
+        <t:Assign userId="S::Amanda.Polanco@ndis.gov.au::b122d389-27f3-494e-983d-cd0f67e4c3b3" userProvider="AD" userName="Polanco, Amanda"/>
+      </t:Event>
+      <t:Event id="{187DB094-F0EF-4530-AF33-92AE72E65A5E}" time="2026-09-07T05:38:05.494Z">
+        <t:Attribution userId="S::peta.bates@ndis.gov.au::9750047b-eead-4af6-a009-0580c61050f9" userProvider="AD" userName="Bates, Peta"/>
+        <t:Anchor>
+          <t:Comment id="114821695"/>
+        </t:Anchor>
+        <t:SetTitle title="Thanks @Cullan, Margot. Based on the info you've provided, I agree with your recommendation to retain use of 'identity markers'. I have also replaced 'class' with 'where they live' - @Polanco, Amanda could you please check for grammar, flow etc?"/>
+      </t:Event>
+      <t:Event id="{04D21378-CEFC-4014-A68F-22925C8E8E99}" time="2026-09-14T23:33:01.691Z">
+        <t:Attribution userId="S::amanda.polanco@ndis.gov.au::b122d389-27f3-494e-983d-cd0f67e4c3b3" userProvider="AD" userName="Polanco, Amanda"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NDIS">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="NDIS 1">
+    <a:clrScheme name="NDIA Colours">
       <a:dk1>
-        <a:srgbClr val="919191"/>
+        <a:srgbClr val="742379"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FEFFFF"/>
+        <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="8AC53F"/>
+        <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="6A2875"/>
+        <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="88DBDF"/>
+        <a:srgbClr val="6A2875"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="00A3AD"/>
+        <a:srgbClr val="6A2875"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="F8A3BC"/>
+        <a:srgbClr val="6A2875"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="D9017A"/>
+        <a:srgbClr val="6A2875"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FFA300"/>
+        <a:srgbClr val="6A2875"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="E35205"/>
+        <a:srgbClr val="000000"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0432FF"/>
+        <a:srgbClr val="6A2875"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="929292"/>
+        <a:srgbClr val="80488A"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Arial">
+    <a:fontScheme name="NDIS">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15637,199 +18361,238 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NDIS" id="{40D95CFA-5B88-D84F-94DC-F95D899DD32C}" vid="{2C9AD999-B78C-A940-855A-D41994C07343}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fc3bfd07-c524-4227-a812-b1f8ee2d463b">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="c8d4ce67-7909-48f8-adba-10a38cadedde" xsi:nil="true"/>
-[...6 lines deleted...]
-    </SharedWithUsers>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9B3E7B947A47C48883DBCBABBF9695E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="50cb36974aa3cca903c8ac63aa0a80c5">
-[...2 lines deleted...]
-    <xsd:import namespace="c8d4ce67-7909-48f8-adba-10a38cadedde"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fc3bfd07-c524-4227-a812-b1f8ee2d463b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8d4ce67-7909-48f8-adba-10a38cadedde" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{822d72f1-8104-4b42-8c9f-91dd73354df1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8d4ce67-7909-48f8-adba-10a38cadedde">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -15896,186 +18659,205 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC32D30-8ECC-4774-B97D-08B21D6372F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31689B0D-D11F-46D6-8965-1D744A93D2D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="c8d4ce67-7909-48f8-adba-10a38cadedde"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983CADB9-5C21-4482-AE1B-7D0EF7CD174E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A69E3B-2E69-4E76-90FF-9674736F98CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F614362-B56F-455B-B446-76E0B90C67C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fc3bfd07-c524-4227-a812-b1f8ee2d463b"/>
-    <ds:schemaRef ds:uri="c8d4ce67-7909-48f8-adba-10a38cadedde"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7546993A-2BFD-436A-9CF2-B0DF7D29DD4E}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>NDIS%20report%20template%20–%20Participant%20Santi.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>12934</Characters>
+  <Pages>1</Pages>
+  <Words>3059</Words>
+  <Characters>17441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15173</CharactersWithSpaces>
+  <CharactersWithSpaces>20460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Green, Tamar</dc:creator>
+  <dc:creator>Polanco, Amanda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C9B3E7B947A47C48883DBCBABBF9695E</vt:lpwstr>
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentType">
     <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Order">
-    <vt:r8>24000</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="NDIALocation_1">
+    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentStatus_1">
+    <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="NDIAAudience_1">
+    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TaxCatchAll">
+    <vt:lpwstr>20;#;#12;#;#2;#;#1;#</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DocumentType_1">
+    <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ApprovedDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ReviewDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EffectiveDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ResponsibleTeam">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DocumentID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Subject matter">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Modifiedon">
+    <vt:filetime>2025-08-11T03:15:39Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Modifiedby">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2022-03-21T04:25:33Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-02-26T02:15:37Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>e26b09b0-298b-4a18-bd9a-891ef54b1c8d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>abf5ae46-46ee-44ea-aea2-f4ab45dae2fc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>50, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>