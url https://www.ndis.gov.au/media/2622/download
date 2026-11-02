--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -47,50 +47,51 @@
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="7760" w:right="1440" w:bottom="867" w:left="1440" w:header="0" w:footer="374" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r w:rsidRPr="00320328">
         <w:t>Participant Service Charter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45578A1C" w14:textId="77777777" w:rsidR="005559CD" w:rsidRPr="00320328" w:rsidRDefault="309D9531" w:rsidP="005559CD">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C1A83B0" wp14:editId="72693C14">
             <wp:extent cx="5731200" cy="939600"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="632085000" name="Picture 2" descr="Image of artwork ‘Belonging’ by Charmaine Mumbulla.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="632085000" name="Picture 2" descr="Image of artwork ‘Belonging’ by Charmaine Mumbulla.">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -153,50 +154,51 @@
       <w:r>
         <w:t xml:space="preserve"> and community. We pay our respects to them and their cultures, and to Elders past, </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Int_dwGOkzyw"/>
       <w:r>
         <w:t>present</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> and emerging.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EB8A9F" w14:textId="77777777" w:rsidR="005559CD" w:rsidRPr="00320328" w:rsidRDefault="309D9531" w:rsidP="005559CD">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t>Artwork ‘Belonging’ by Charmaine Mumbulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF37173" w14:textId="4827EF87" w:rsidR="00276388" w:rsidRPr="00320328" w:rsidRDefault="5523C9D2" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE130AD" w14:textId="6F1F00BB" w:rsidR="00991FD2" w:rsidRDefault="00FC2621">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
@@ -1108,50 +1110,51 @@
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E37AC4" w:rsidRPr="00320328" w:rsidSect="005B74B5">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1440" w:bottom="1985" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D62AAB" w14:textId="6EEA87A7" w:rsidR="005D60ED" w:rsidRPr="00320328" w:rsidRDefault="005D60ED" w:rsidP="002C69CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc241058143"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00320328">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Our </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7E51">
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> Service Charter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="75381225" w14:textId="77777777" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:r w:rsidRPr="2E2FD092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We know the National Disability Insurance Scheme (NDIS) is making a difference to participants’ lives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F67D8D5" w14:textId="1FDA4D15" w:rsidR="1B0D7C17" w:rsidRPr="007A7E51" w:rsidRDefault="1B0D7C17" w:rsidP="77361B0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77361B0A">
@@ -1476,50 +1479,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4B97EA37" w14:textId="6C73FB62" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Improving your experience with us is part of how the NDIS can deliver on its promise. That promise is to support you to achieve your goals, so you can get on and do the things you want to do.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E011CF8" w14:textId="5EC445DB" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is important that participants and NDIA staff are treated with mutual respect. Together, we are committed to creating a safe, </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_9Y8LqAwy"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>respectful</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and inclusive environment for everyone who interacts with the NDIS. This means we work together to ensure that our workplaces and services are safe for participants, </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_WdKrg6Ov"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="691C9C7D">
@@ -1969,50 +1973,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We also want to adopt family-centred practices</w:t>
       </w:r>
       <w:r w:rsidR="001D26B5" w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> respecting that families and carers also give voice to their children’s needs and support their development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE358E1" w14:textId="439D0B0A" w:rsidR="0052420B" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On 30 March 2022, the NDIS Amendment (Participant Service Guarantee and Other Measures) Bill 2022 passed in both houses of Parliament and received </w:t>
       </w:r>
       <w:r w:rsidR="003A1798">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">oyal </w:t>
       </w:r>
       <w:r w:rsidR="003A1798">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ssent on 1 April 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726D942F" w14:textId="39015C25" w:rsidR="007A3667" w:rsidRPr="00320328" w:rsidRDefault="007A3667" w:rsidP="007A3667">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The NDIA has reviewed the Participant Service Charter to ensure it is in line with </w:t>
@@ -2034,50 +2039,51 @@
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Participant Service Charter is current as of </w:t>
       </w:r>
       <w:r w:rsidR="2A03A602">
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="0086470F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2026. It has been updated by the NDIA during a period of change and will continue to be reviewed and updated periodically to make sure it remains current. A full review and update is planned for 2027 and will be undertaken by the NDIA, with participant input. Updates will be available on the NDIS website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F7A13E" w14:textId="3D3C401E" w:rsidR="005F15EB" w:rsidRPr="00320328" w:rsidRDefault="19A957E3" w:rsidP="002C69CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc241058144"/>
       <w:bookmarkStart w:id="13" w:name="_Toc223423305"/>
       <w:bookmarkStart w:id="14" w:name="_Toc224033827"/>
       <w:r w:rsidRPr="00320328">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How we will </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7E51">
         <w:t>work</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> with you</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="73F1C16E" w14:textId="120C6AAA" w:rsidR="005F15EB" w:rsidRPr="00320328" w:rsidRDefault="005F15EB" w:rsidP="005F15EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Participant Service Charter is based on </w:t>
       </w:r>
       <w:r w:rsidR="00A47E27" w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2580,50 +2586,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="42CA00ED" w14:textId="77777777" w:rsidTr="00173185">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1557" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="199E4426" w14:textId="53E77D12" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Responsive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67A914DC" w14:textId="5FCA8CA7" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>We will respond to your individual needs and circumstances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2871,50 +2878,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="2CA89C0A" w14:textId="77777777" w:rsidTr="00173185">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1557" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="084AD1F0" w14:textId="12AF3072" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Empowering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="39648D66" w14:textId="79308EF8" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>We will make it easy to access and use information and be supported by the NDIS to lead your life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3180,50 +3188,51 @@
             <w:r w:rsidR="00C64A59" w:rsidRPr="00320328">
               <w:t>supports</w:t>
             </w:r>
             <w:r w:rsidR="008C71B6" w:rsidRPr="00320328">
               <w:t xml:space="preserve"> you</w:t>
             </w:r>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> can access</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6791472C" w14:textId="5922609E" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="000519D4">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>build community awareness and understanding of the NDIS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C53F8A" w14:textId="3ABA46EB" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00DF12CF">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>connect with participants from all communities, especially in First Nations, culturally and linguistically diverse and LGBT</w:t>
             </w:r>
             <w:r w:rsidR="00266E2A" w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00320328">
@@ -3237,50 +3246,51 @@
       </w:tr>
       <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="574C672B" w14:textId="77777777" w:rsidTr="00173185">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1557" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32AB8306" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mutually responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="78CE4389" w14:textId="062D9EF9" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00923D56">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">We will work together with you to create a respectful working relationship. You can </w:t>
             </w:r>
             <w:r w:rsidR="00BB5855">
               <w:rPr>
@@ -3552,50 +3562,51 @@
     </w:tbl>
     <w:p w14:paraId="68390B43" w14:textId="77777777" w:rsidR="00304BBE" w:rsidRDefault="00304BBE">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="742379" w:themeColor="text1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A70B20F" w14:textId="7079F75A" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="002C69CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc241058145"/>
       <w:r w:rsidRPr="00320328">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The service standards you can </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7E51">
         <w:t>expect</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506BE8AD" w14:textId="68EC977F" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="00D231D7" w:rsidP="008F26F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23D1CB8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Table 2 lists the</w:t>
       </w:r>
       <w:r w:rsidR="008F26F7" w:rsidRPr="23D1CB8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4445,50 +4456,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F26F7" w:rsidRPr="00320328" w14:paraId="591B069C" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30E8A39D" w14:textId="77777777" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="003A3628">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320328">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67D97A80" w14:textId="49B7CD76" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="6FCCBA55" w:rsidP="003A3628">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="351F3FE7">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="accent6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>If the participant accepts the offer, hold a plan implementation meeting</w:t>
             </w:r>
@@ -5333,50 +5345,51 @@
       </w:tr>
       <w:tr w:rsidR="009A5EB7" w:rsidRPr="00320328" w14:paraId="2E88A5D0" w14:textId="77777777" w:rsidTr="008F7FD2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1102" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4650AEE1" w14:textId="7FB91399" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="009A5EB7" w:rsidP="007A7E51">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="415E4C62">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="accent6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2051CA80" w14:textId="7DB14AA4" w:rsidR="009A5EB7" w:rsidRPr="00320328" w:rsidRDefault="4DBD15EE" w:rsidP="007A7E51">
             <w:pPr>
               <w:pStyle w:val="TableBody0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="415E4C62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
@@ -5770,50 +5783,51 @@
           <w:b/>
           <w:color w:val="742379" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="472035A1" w14:textId="7EC7AFFA" w:rsidR="008F26F7" w:rsidRDefault="500F7566" w:rsidP="64139F35">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc241058147"/>
       <w:r w:rsidRPr="415E4C62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Service standards for complaints</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="498F3A0F" w14:textId="500A56ED" w:rsidR="00913EEF" w:rsidRPr="00913EEF" w:rsidRDefault="00913EEF" w:rsidP="007A7E51">
       <w:r>
         <w:t>Table 4 outlines service standards for</w:t>
       </w:r>
       <w:r w:rsidR="00871F8B">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time for responding to complaints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336CFEE7" w14:textId="143DBA38" w:rsidR="002A582A" w:rsidRPr="00623B06" w:rsidRDefault="002A582A" w:rsidP="00623B06">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623B06">
         <w:rPr>
           <w:b/>
@@ -6332,50 +6346,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F4D1575" w14:textId="77777777" w:rsidR="00304BBE" w:rsidRDefault="00304BBE">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="742379" w:themeColor="text1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="720DFE8E" w14:textId="7B9A6EF1" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc241058148"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How you will know if we are </w:t>
       </w:r>
       <w:r w:rsidR="00163BDC">
         <w:t>delivering against</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Participant Service Charter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1DEB839A" w14:textId="0646F5F6" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00623B06">
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">We will report on our performance against the Participant Service Guarantee in </w:t>
       </w:r>
       <w:r w:rsidR="00513D9E" w:rsidRPr="00320328">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00C708AB" w:rsidRPr="00320328">
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">uarterly </w:t>
@@ -6483,50 +6498,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in a respectful, constructive, </w:t>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_Int_C4QwNVPG"/>
       <w:r>
         <w:t>fair</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t xml:space="preserve"> and safe way. We will use this feedback to review our systems and processes</w:t>
       </w:r>
       <w:r w:rsidR="0028120E">
         <w:t>, and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to improve the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E83F480" w14:textId="4B202524" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="00FE3E70">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc241058149"/>
       <w:r w:rsidRPr="007A7E51">
+        <w:lastRenderedPageBreak/>
         <w:t>Contacting</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> us</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="2005214F" w14:textId="59A22546" w:rsidR="008F26F7" w:rsidRPr="00320328" w:rsidRDefault="008F26F7" w:rsidP="008F26F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="415E4C62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have questions or need NDIS advice or support, you can </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="415E4C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
@@ -7092,138 +7108,98 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E806F9C" w14:textId="77777777" w:rsidR="000D0ED9" w:rsidRDefault="000D0ED9">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="742379" w:themeColor="text1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="350B8375" w14:textId="6A093699" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc241058150"/>
       <w:r w:rsidRPr="00320328">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How you can </w:t>
       </w:r>
       <w:r w:rsidR="00745A63" w:rsidRPr="00320328">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00745A63">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00745A63" w:rsidRPr="00320328">
         <w:t>ovide</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> feedback</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="281077CC" w14:textId="77777777" w:rsidR="00C606AC" w:rsidRDefault="00AB53CE" w:rsidP="000D0ED9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t>We value your feedback</w:t>
       </w:r>
       <w:r w:rsidR="00C614CC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593A1E2B" w14:textId="77777777" w:rsidR="00C606AC" w:rsidDel="00EA500A" w:rsidRDefault="00C614CC" w:rsidP="0086470F">
+    <w:p w14:paraId="15BEDF59" w14:textId="5260DD1F" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00C614CC" w:rsidP="00CD70BE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
-        <w:t xml:space="preserve"> want everyone to feel safe, respected and heard when sharing their experiences with us. </w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> want everyone to feel safe, respected and heard when sharing their experiences with us. We are committed to improving how we work</w:t>
+      </w:r>
       <w:r>
-        <w:t>W</w:t>
+        <w:t>. W</w:t>
       </w:r>
       <w:r w:rsidR="00B70E9E" w:rsidRPr="00320328">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>see all feedback as an opportunity to improve.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568B0384" w14:textId="77777777" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can have your say by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E12C2E9" w14:textId="5D10F1D4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
@@ -7266,105 +7242,119 @@
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528C5A80" w14:textId="3F5DC197" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t>calling us</w:t>
       </w:r>
       <w:r w:rsidR="00320E8A" w:rsidRPr="00320328">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> 1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D78BAF0" w14:textId="50F01422" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">visiting us in person at any of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Int_9AzCmIbT"/>
+      <w:bookmarkStart w:id="25" w:name="_Int_9AzCmIbT"/>
       <w:r>
         <w:t>our</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="691C9C7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS offices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA86C3E" w14:textId="462F33B4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>You can raise a concern or make a complaint at any time. Making a complaint will not affect your NDIS plan, your funding or how we work with you.</w:t>
+        <w:t xml:space="preserve">You can raise a concern or make a complaint at any time. Making a complaint will not affect your NDIS plan, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="691C9C7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding or how we work with you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174D6576" w14:textId="2CA0D039" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A complaint can help us address things like delays, communication </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Int_xaD6Kin6"/>
+      <w:bookmarkStart w:id="26" w:name="_Int_xaD6Kin6"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>issues</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and poor experiences. Whil</w:t>
       </w:r>
       <w:r w:rsidR="0048378E" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a complaint cannot change </w:t>
       </w:r>
       <w:r w:rsidR="0048378E" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="691C9C7D">
@@ -7392,55 +7382,55 @@
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> always listen to your experience and guide you to</w:t>
       </w:r>
       <w:r w:rsidR="0001240F" w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the right pathway</w:t>
       </w:r>
       <w:r w:rsidRPr="691C9C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3A18AB" w14:textId="182512C3" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc241058151"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc241058151"/>
       <w:r w:rsidRPr="00320328">
         <w:t>How we will respond to a complaint</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="42D0FF75" w14:textId="44365BAE" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>When you make a complaint, we will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E51334" w14:textId="0ECA77AD" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="001811B0" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>isten to understand your concerns</w:t>
       </w:r>
       <w:r>
@@ -7463,67 +7453,68 @@
     </w:p>
     <w:p w14:paraId="1A223CBE" w14:textId="679D863B" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00D53E8A" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>ssess your concerns and take appropriate action, including working with other teams</w:t>
       </w:r>
       <w:r w:rsidR="00DA6DC8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E810BFB" w14:textId="121ED82E" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00FC4D72" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE">
         <w:t xml:space="preserve">ake immediate action if there are concerns about risk, harm, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Int_38zAt5Hm"/>
+      <w:bookmarkStart w:id="28" w:name="_Int_38zAt5Hm"/>
       <w:r w:rsidR="00AB53CE">
         <w:t>neglect</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00AB53CE">
         <w:t xml:space="preserve"> or abuse</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B5768D" w14:textId="3F636597" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00DA6DC8" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>rovide a clear outcome</w:t>
       </w:r>
       <w:r w:rsidR="00FC4D72">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1866B099" w14:textId="77777777" w:rsidR="00617CE6" w:rsidRDefault="00FC4D72" w:rsidP="00617CE6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>anage your complaint as one matter, even if it is raised through different channels</w:t>
       </w:r>
       <w:r w:rsidR="00781E47" w:rsidRPr="00320328">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F56B24" w14:textId="03636D59" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00617CE6">
       <w:pPr>
@@ -7586,55 +7577,55 @@
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>are unable to change plan budgets or access decisions. They may work with other teams to resolve your complaint</w:t>
       </w:r>
       <w:r w:rsidR="001F3929">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. W</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>e will let you know if we need more time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE674E8" w14:textId="480600D9" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc241058152"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc241058152"/>
       <w:r w:rsidRPr="00320328">
         <w:t>If you have concerns about how your complaint was handled</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="731FAFE9" w14:textId="5C29E96A" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00953A4E">
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">If you believe we </w:t>
       </w:r>
       <w:r w:rsidR="00116815" w:rsidRPr="00320328">
         <w:t>did not</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve"> manage your complaint appropriately, you can ask us to check how it was handled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1CD8B2" w14:textId="36D62D22" w:rsidR="00F93460" w:rsidRDefault="00AB53CE" w:rsidP="00953A4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="691C9C7D">
         <w:t>This check looks at your closed complaint</w:t>
       </w:r>
       <w:r w:rsidR="00F96ABD" w:rsidRPr="691C9C7D">
         <w:t>. It considers</w:t>
@@ -7658,55 +7649,55 @@
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
         <w:t>includ</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00211553">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33408" w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve">how we </w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
         <w:t>communicat</w:t>
       </w:r>
       <w:r w:rsidR="00D33408" w:rsidRPr="691C9C7D">
         <w:t>ed with you</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve"> and how your concerns were addressed. It focuses on the complaint handling process rather than decisions about funding, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Int_XtzRzGp5"/>
+      <w:bookmarkStart w:id="30" w:name="_Int_XtzRzGp5"/>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
         <w:t>access</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve"> or planning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5F56DB" w14:textId="76099139" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You may also choose to contact the </w:t>
       </w:r>
       <w:r w:rsidR="00FC4637">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Commonwealth Ombudsman</w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
@@ -7721,137 +7712,142 @@
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t>calling 1300 362 072</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43563E62" w14:textId="28FCB738" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">visiting </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00081984" w:rsidRPr="00320328">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.ombudsman.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="543C72E4" w14:textId="241F69F4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc241058153"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc241058153"/>
       <w:r w:rsidRPr="00320328">
         <w:t>Making a complaint about the quality or safety of services and supports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="2E1069F3" w14:textId="68C61CFB" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Complaints about NDIS providers or their staff are managed by the NDIS Quality and Safeguards Commission (NDIS Commission).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BD4FF1" w14:textId="12CDC2D3" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The NDIS Commission is an independent Commonwealth agency established to improve the quality and safety of NDIS supports and services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B0A106" w14:textId="30351D43" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The NDIS Commission can take complaints from anyone about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1E402A" w14:textId="61E99488" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t>NDIS services or supports that were not provided in a safe and respectful way</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6990750E" w14:textId="30BC2DA8" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t>NDIS services and supports that were not delivered to an appropriate standard</w:t>
       </w:r>
       <w:r w:rsidR="00C42DD9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E78635" w14:textId="66308EB4" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00F83DAA" w:rsidP="00FA55B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE">
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Int_yTLBJ09s"/>
+      <w:bookmarkStart w:id="32" w:name="_Int_yTLBJ09s"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AB53CE">
         <w:t>an</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AB53CE">
         <w:t xml:space="preserve"> NDIS provider has managed a complaint about services or supports provided to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Int_kYxyQX79"/>
+      <w:bookmarkStart w:id="33" w:name="_Int_kYxyQX79"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AB53CE">
         <w:t>an</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AB53CE">
         <w:t xml:space="preserve"> NDIS participant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B2FF66" w14:textId="383EBC9C" w:rsidR="004551CB" w:rsidRPr="00320328" w:rsidRDefault="004551CB" w:rsidP="00D00FA8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Contact the NDIS Commission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E147D36" w14:textId="29628904" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00740B2B" w:rsidP="00AB53CE">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00320328">
         <w:t>How y</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>ou can make a complaint to the NDIS Commission:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B61F488" w14:textId="2C0C6347" w:rsidR="003B650A" w:rsidRPr="007A7E51" w:rsidRDefault="00FA0B13" w:rsidP="00EE0E0A">
       <w:pPr>
@@ -7937,58 +7933,58 @@
       </w:r>
       <w:r w:rsidR="00AB53CE" w:rsidRPr="00320328">
         <w:t>ask for 1800 035 544</w:t>
       </w:r>
       <w:r w:rsidR="00462E9A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B98FA97" w14:textId="1374B136" w:rsidR="00873DA2" w:rsidRPr="00320328" w:rsidRDefault="00462E9A" w:rsidP="007A7E51">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE">
         <w:t>omplet</w:t>
       </w:r>
       <w:r w:rsidR="00B37543">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00AB53CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Int_u2JvbYWx"/>
+      <w:bookmarkStart w:id="34" w:name="_Int_u2JvbYWx"/>
       <w:r w:rsidR="00AB53CE">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EA1F88">
         <w:t>n</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00EA1F88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidR="00EA1F88" w:rsidRPr="691C9C7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F96ABD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159B626D" w14:textId="450F1B7F" w:rsidR="00AB53CE" w:rsidRPr="00ED2B22" w:rsidRDefault="00AB53CE" w:rsidP="007A7E51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2B22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -8002,175 +7998,176 @@
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="009E47D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NDIS Commission website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED2B22">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051BAA1F" w14:textId="673840F6" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00AB53CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc241058154"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc241058154"/>
       <w:r>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidR="000610AF">
         <w:t>do not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> agree with a decision we have made</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="115A156C" w14:textId="50625163" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
       <w:r w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidR="009B1250" w:rsidRPr="691C9C7D">
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve"> agree with a </w:t>
       </w:r>
       <w:r w:rsidR="00F355D6" w:rsidRPr="691C9C7D">
         <w:t>decision</w:t>
       </w:r>
       <w:r w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve"> we’ve made, please contact us. We can explain our decision and the reasons behind it. You can also ask for an internal review of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F47F84" w14:textId="5E665DEC" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
       <w:r w:rsidRPr="00320328">
         <w:t>This means a staff member who was not involved in the original decision will review it and decide if it was correct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CCB609" w14:textId="66B361CD" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">Requests for an internal review must be made within </w:t>
       </w:r>
       <w:r w:rsidR="00F73EC7" w:rsidRPr="00320328">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00320328">
         <w:t>months of a decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D702AE6" w14:textId="46CB80D5" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00162583">
       <w:r w:rsidRPr="415E4C62">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For more information, please visit our </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidR="00FF05E7" w:rsidRPr="415E4C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="415E4C62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232A72CD" w14:textId="23FAB648" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="67398393" w:rsidP="00AB53CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc241058155"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc241058155"/>
       <w:r>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidR="000961FB">
         <w:t>do not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> agree with the outcome of an internal review</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2E82F39F" w14:textId="06F2FB1A" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="67398393" w:rsidP="00816C6E">
       <w:r w:rsidRPr="415E4C62">
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidR="00BD3EEA" w:rsidRPr="415E4C62">
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidRPr="415E4C62">
         <w:t xml:space="preserve"> agree with </w:t>
       </w:r>
       <w:r w:rsidR="0067E5EE" w:rsidRPr="415E4C62">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidRPr="415E4C62">
         <w:t>internal review decision, you can ask the</w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="415E4C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Administrative Review Tribunal (ART)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="415E4C62">
         <w:t xml:space="preserve"> to review it. We call this an external review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C8E9BC" w14:textId="78393D18" w:rsidR="00AB53CE" w:rsidRPr="00320328" w:rsidRDefault="00AB53CE" w:rsidP="00816C6E">
       <w:r w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve">The ART is independent of the NDIA and reviews decisions made by Australian Government ministers, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Int_xVSac1K2"/>
+      <w:bookmarkStart w:id="37" w:name="_Int_xVSac1K2"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:t>departments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="691C9C7D">
         <w:t xml:space="preserve"> and agencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BBBC5E" w14:textId="6C9CB918" w:rsidR="00AB53CE" w:rsidRDefault="00AB53CE" w:rsidP="00816C6E">
       <w:r w:rsidRPr="00320328">
         <w:t xml:space="preserve">An application to the ART needs to be made within 28 days from when a participant receives their internal review decision. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Hlk109316065"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk109316065"/>
       <w:r w:rsidRPr="00320328">
         <w:t>We follow the requirements of the Commonwealth’s Model Litigant obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D2FE5C" w14:textId="17178B98" w:rsidR="000D6E1E" w:rsidRDefault="003F4ED4" w:rsidP="00816C6E">
       <w:r>
         <w:t>You can r</w:t>
       </w:r>
       <w:r w:rsidR="000D6E1E" w:rsidRPr="00320328">
         <w:t xml:space="preserve">ead more about our legal obligations </w:t>
       </w:r>
       <w:r w:rsidR="0062655C">
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0062655C" w:rsidRPr="008E0299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Legal Services Directions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0062655C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8215,90 +8212,90 @@
         <w:r w:rsidR="009B2B71" w:rsidRPr="00045F7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>’s website</w:t>
         </w:r>
         <w:r w:rsidR="00045F7A" w:rsidRPr="00045F7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F4D58E1" w14:textId="1DFCE3A0" w:rsidR="001C00BC" w:rsidRPr="00320328" w:rsidRDefault="001C00BC" w:rsidP="00816C6E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="ColumnTitle_1"/>
+      <w:bookmarkStart w:id="39" w:name="ColumnTitle_1"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:sectPr w:rsidR="001C00BC" w:rsidRPr="00320328">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1985" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72C7CFFF" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
+    <w:p w14:paraId="2ABB979E" w14:textId="77777777" w:rsidR="00EE1702" w:rsidRDefault="00EE1702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC80B8C" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
+    <w:p w14:paraId="15F34950" w14:textId="77777777" w:rsidR="00EE1702" w:rsidRDefault="00EE1702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7419F9BD" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
+    <w:p w14:paraId="6E02F6B7" w14:textId="77777777" w:rsidR="00EE1702" w:rsidRDefault="00EE1702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8309,91 +8306,89 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Malgun Gothic Semilight"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -8485,71 +8480,71 @@
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="06CF8621" w14:textId="1761F68F" w:rsidR="001F7E06" w:rsidRDefault="001F7E06" w:rsidP="001F7E06">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:spacing w:after="200"/>
         </w:pPr>
         <w:r w:rsidRPr="0008609C">
           <w:t>ndis.gov.a</w:t>
         </w:r>
         <w:r>
           <w:t>u</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB86431" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
+    <w:p w14:paraId="6FC92BB8" w14:textId="77777777" w:rsidR="00EE1702" w:rsidRDefault="00EE1702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2656790A" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
+    <w:p w14:paraId="5B923C13" w14:textId="77777777" w:rsidR="00EE1702" w:rsidRDefault="00EE1702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="481BB142" w14:textId="77777777" w:rsidR="00E9127E" w:rsidRDefault="00E9127E">
+    <w:p w14:paraId="68120667" w14:textId="77777777" w:rsidR="00EE1702" w:rsidRDefault="00EE1702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25359C99" w14:textId="4C9204E5" w:rsidR="00FD1A64" w:rsidRDefault="00CB4212" w:rsidP="00C97782">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00CB6A42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29A72D33" wp14:editId="0D7DD546">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-4116747</wp:posOffset>
@@ -8599,51 +8594,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="3967D2BB">
             <v:rect id="Rectangle 2029875905" style="position:absolute;margin-left:-324.15pt;margin-top:.35pt;width:1133.85pt;height:14.15pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#742379 [3213]" stroked="f" strokeweight="1pt" w14:anchorId="538EAD11" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjKUMKdwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYIyKFFUgpkkI&#10;0MrEs3FsEsnxeWe3affrd7bTFBjaw7Q+uLbv7ru7L9/5/GLbG7ZR6DuwNa+OSs6UldB09rnmPx6u&#10;P33hzAdhG2HAqprvlOcXi48fzgc3VzNowTQKGYFYPx9czdsQ3LwovGxVL/wROGXJqAF7EeiIz0WD&#10;YiD03hSzsvxcDICNQ5DKe7q9yka+SPhaKxnutPYqMFNzqi2kFdP6FNdicS7mzyhc28mxDPEPVfSi&#10;s5R0groSQbA1dn9A9Z1E8KDDkYS+AK07qVIP1E1Vvulm1QqnUi9EjncTTf7/wcrbzcrdI9EwOD/3&#10;tI1dbDX28Z/qY9tE1m4iS20Dk3RZHR+X8ceZJGN1enZankQ6i0O4Qx++KuhZ3NQc6WskksTmxofs&#10;uneJ2TyYrrnujEmHqAB1aZBtBH27sK1G8FdexkZfCzEqA8ab4tBL2oWdUdHP2O9Ks66h6mepkCSz&#10;QxIhpbKhyqZWNCrnPkltZvgpIjWaACOypvwT9gjwuoE9doYZ/WOoSiqdgsu/FZaDp4iUGWyYgvvO&#10;Ar4HYKirMXP235OUqYksPUGzu0eGkGfEO3nd0We7ET7cC6ShoC9Ngx7uaNEGhprDuOOsBfz13n30&#10;J62SlbOBhqzm/udaoOLMfLOk4rMoIprKdDg+OZ3RAV9anl5a7Lq/BNJCRU+Kk2kb/YPZbzVC/0jv&#10;wTJmJZOwknLXXAbcHy5DHn56UaRaLpMbTaIT4caunIzgkdUoy4fto0A3ajeQ7G9hP5Bi/kbC2TdG&#10;WliuA+gu6fvA68g3TXESzvjixGfi5Tl5Hd7FxW8AAAD//wMAUEsDBBQABgAIAAAAIQCr9byv4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxYmBLLQVqXwkoXLwo4A9Yus+2&#10;ofu26S5Q/73LSY+Tmcx8ky8H04oL9a6xjDAZRyCIS6sbrhC+DtvRHITzirVqLRPCDzlYFvd3ucq0&#10;vfKOLntfiVDCLlMItfddJqUrazLKjW1HHLxv2xvlg+wrqXt1DeWmlXEUpdKohsNCrTp6rak87c8G&#10;4fDxmW62zZTj7vS2Ssrp+mnzvkZ8fBhWLyA8Df4vDDf8gA5FYDraM2snWoRRmsyfQxZhBuLmp5NF&#10;AuKIEC8ikEUu/z8ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjKUMKdwIAAF8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCr9byv4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
               <w10:wrap anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00CB6A42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F6B8671" wp14:editId="771315E3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-5914390</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-2331720</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="16200000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="5715" b="0"/>
@@ -8687,51 +8682,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="78C9CD67">
             <v:rect id="Rectangle 2018791070" style="position:absolute;margin-left:-465.7pt;margin-top:-183.6pt;width:1275.6pt;height:14.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt" w14:anchorId="1FA7C765" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDX2oTldQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtuuCOEXQosOA&#10;oi3WDj2rshQLkEWNUuJkXz9Kdpy0K3YY5oNMieQj+URqfrltLdsoDAZcxcuTCWfKSaiNW1X8x9PN&#10;pwvOQhSuFhacqvhOBX65+Phh3vmZmkIDtlbICMSFWecr3sToZ0URZKNaEU7AK0dKDdiKSFtcFTWK&#10;jtBbW0wnk/OiA6w9glQh0Ol1r+SLjK+1kvFe66AisxWn3GJeMa8vaS0WczFbofCNkUMa4h+yaIVx&#10;FHSEuhZRsDWaP6BaIxEC6HgioS1AayNVroGqKSdvqnlshFe5FiIn+JGm8P9g5d3m0T8g0dD5MAsk&#10;piq2Gtv0p/zYNpO1G8lS28gkHZbnxD99nElSlhdZJpzi4O4xxK8KWpaEiiPdRiZJbG5D7E33Jila&#10;AGvqG2Nt3qQOUFcW2UbQ3cXtNN0Vgb+ysi7ZOkhevTqdFIdashR3ViU7674rzUxN2U9zIrnNDkGE&#10;lMrFslc1olZ97LOj0kaPnEsGTMia4o/YA8DrAvbYfZaDfXJVuUtH58nfEuudR48cGVwcnVvjAN8D&#10;sFTVELm335PUU5NYeoF694AMoZ+R4OWNoWu7FSE+CKShoJumQY/3tGgLXcVhkDhrAH+9d57sqVdJ&#10;y1lHQ1bx8HMtUHFmvznq4i/l6Wmayrw5Pfs8pQ0ea16ONW7dXgH1QklPipdZTPbR7kWN0D7Te7BM&#10;UUklnKTYFZcR95ur2A8/vShSLZfZjCbRi3jrHr1M4InV1JZP22eBfujdSG1/B/uBFLM3LdzbJk8H&#10;y3UEbXJ/H3gd+KYpzo0zvDjpmTjeZ6vDu7j4DQAA//8DAFBLAwQUAAYACAAAACEAop+JFOYAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLXOA4U6xKkQEgeEEOpDqL05sYlD&#10;YzuK3Sbw69mc4La7M5r9plhPpiMXNfjWWQ7xMgKibO1kaxsO+93zYgXEB2Gl6JxVHL6Vh3V5fVWI&#10;XLrRbtRlGxqCIdbngoMOoc8p9bVWRvil65VF7dMNRgRch4bKQYwYbjqaRFFGjWgtftCiV09a1aft&#10;2XBwXz9s/zq+naqdZvXHMWkOL+8j57c30+MDkKCm8GeGGR/RoUSmyp2t9KTjsGBpfIdenNLsPgEy&#10;e7KYYZ9qvqUrBrQs6P8e5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA19qE5XUCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAop+JFOYA&#10;AAAPAQAADwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66A73298" w14:textId="7CB5ADC5" w:rsidR="005B74B5" w:rsidRPr="001F7E06" w:rsidRDefault="005B74B5" w:rsidP="00625C77">
     <w:pPr>
       <w:pStyle w:val="HeaderPage1SecurityMarkings"/>
     </w:pPr>
     <w:r w:rsidRPr="001F7E06">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DC9616D" wp14:editId="0E17D51A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
@@ -8849,51 +8844,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="3684517B">
             <v:rect id="Rectangle 1047217275" style="position:absolute;margin-left:-465.7pt;margin-top:-183.6pt;width:1275.6pt;height:14.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt" w14:anchorId="461EFC86" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDX2oTldQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtuuCOEXQosOA&#10;oi3WDj2rshQLkEWNUuJkXz9Kdpy0K3YY5oNMieQj+URqfrltLdsoDAZcxcuTCWfKSaiNW1X8x9PN&#10;pwvOQhSuFhacqvhOBX65+Phh3vmZmkIDtlbICMSFWecr3sToZ0URZKNaEU7AK0dKDdiKSFtcFTWK&#10;jtBbW0wnk/OiA6w9glQh0Ol1r+SLjK+1kvFe66AisxWn3GJeMa8vaS0WczFbofCNkUMa4h+yaIVx&#10;FHSEuhZRsDWaP6BaIxEC6HgioS1AayNVroGqKSdvqnlshFe5FiIn+JGm8P9g5d3m0T8g0dD5MAsk&#10;piq2Gtv0p/zYNpO1G8lS28gkHZbnxD99nElSlhdZJpzi4O4xxK8KWpaEiiPdRiZJbG5D7E33Jila&#10;AGvqG2Nt3qQOUFcW2UbQ3cXtNN0Vgb+ysi7ZOkhevTqdFIdashR3ViU7674rzUxN2U9zIrnNDkGE&#10;lMrFslc1olZ97LOj0kaPnEsGTMia4o/YA8DrAvbYfZaDfXJVuUtH58nfEuudR48cGVwcnVvjAN8D&#10;sFTVELm335PUU5NYeoF694AMoZ+R4OWNoWu7FSE+CKShoJumQY/3tGgLXcVhkDhrAH+9d57sqVdJ&#10;y1lHQ1bx8HMtUHFmvznq4i/l6Wmayrw5Pfs8pQ0ea16ONW7dXgH1QklPipdZTPbR7kWN0D7Te7BM&#10;UUklnKTYFZcR95ur2A8/vShSLZfZjCbRi3jrHr1M4InV1JZP22eBfujdSG1/B/uBFLM3LdzbJk8H&#10;y3UEbXJ/H3gd+KYpzo0zvDjpmTjeZ6vDu7j4DQAA//8DAFBLAwQUAAYACAAAACEAop+JFOYAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLXOA4U6xKkQEgeEEOpDqL05sYlD&#10;YzuK3Sbw69mc4La7M5r9plhPpiMXNfjWWQ7xMgKibO1kaxsO+93zYgXEB2Gl6JxVHL6Vh3V5fVWI&#10;XLrRbtRlGxqCIdbngoMOoc8p9bVWRvil65VF7dMNRgRch4bKQYwYbjqaRFFGjWgtftCiV09a1aft&#10;2XBwXz9s/zq+naqdZvXHMWkOL+8j57c30+MDkKCm8GeGGR/RoUSmyp2t9KTjsGBpfIdenNLsPgEy&#10;e7KYYZ9qvqUrBrQs6P8e5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA19qE5XUCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAop+JFOYA&#10;AAAPAQAADwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_xaD6Kin6" int2:invalidationBookmarkName="" int2:hashCode="iQxUDtGKDLjmbe" int2:id="5IA3dSE6">
       <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_38zAt5Hm" int2:invalidationBookmarkName="" int2:hashCode="ApeaSVoqi45mky" int2:id="8rC6gA3i">
       <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_9AzCmIbT" int2:invalidationBookmarkName="" int2:hashCode="LNdIS8GxX8z/gi" int2:id="Aajz2lej">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_C4QwNVPG" int2:invalidationBookmarkName="" int2:hashCode="GHdwz1ry00aatB" int2:id="EasPrLr0">
       <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
@@ -12580,77 +12575,79 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2041272050">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="945892183">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="903873773">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="179273146">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1002394906">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1026061704">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="dgnword-docGUID" w:val="{EFD14B5C-B737-4B2E-ACDC-D110A384DF05}"/>
-    <w:docVar w:name="dgnword-eventsink" w:val="2950609820848"/>
+    <w:docVar w:name="dgnword-docGUID" w:val="{1C6BB1FA-EEF2-4CD1-A242-2F1487791BFF}"/>
+    <w:docVar w:name="dgnword-eventsink" w:val="2605611818784"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007A3667"/>
     <w:rsid w:val="000000A7"/>
     <w:rsid w:val="000003AB"/>
     <w:rsid w:val="000004C1"/>
     <w:rsid w:val="00000F42"/>
     <w:rsid w:val="00001F13"/>
     <w:rsid w:val="0000218C"/>
     <w:rsid w:val="000021FA"/>
     <w:rsid w:val="0000371E"/>
     <w:rsid w:val="00004212"/>
     <w:rsid w:val="00004275"/>
     <w:rsid w:val="00004D4D"/>
     <w:rsid w:val="00004F7D"/>
     <w:rsid w:val="0000756F"/>
     <w:rsid w:val="00010D6F"/>
     <w:rsid w:val="00011680"/>
     <w:rsid w:val="00011866"/>
     <w:rsid w:val="0001212E"/>
     <w:rsid w:val="0001240F"/>
     <w:rsid w:val="00012E31"/>
     <w:rsid w:val="00012E37"/>
     <w:rsid w:val="00013D68"/>
     <w:rsid w:val="00015989"/>
@@ -13483,50 +13480,51 @@
     <w:rsid w:val="0051342D"/>
     <w:rsid w:val="00513CAF"/>
     <w:rsid w:val="00513D9E"/>
     <w:rsid w:val="0051453C"/>
     <w:rsid w:val="00514E2C"/>
     <w:rsid w:val="00515AB6"/>
     <w:rsid w:val="00515BFB"/>
     <w:rsid w:val="00515E17"/>
     <w:rsid w:val="0051605E"/>
     <w:rsid w:val="00516E57"/>
     <w:rsid w:val="00516F57"/>
     <w:rsid w:val="00517D6A"/>
     <w:rsid w:val="00517D82"/>
     <w:rsid w:val="00520DC1"/>
     <w:rsid w:val="00520F92"/>
     <w:rsid w:val="005214A4"/>
     <w:rsid w:val="00521A33"/>
     <w:rsid w:val="00521C27"/>
     <w:rsid w:val="005224AD"/>
     <w:rsid w:val="00522F75"/>
     <w:rsid w:val="0052420B"/>
     <w:rsid w:val="005256E3"/>
     <w:rsid w:val="00526408"/>
     <w:rsid w:val="005269A4"/>
     <w:rsid w:val="00527737"/>
+    <w:rsid w:val="00527A16"/>
     <w:rsid w:val="00530CF1"/>
     <w:rsid w:val="005315AC"/>
     <w:rsid w:val="00531917"/>
     <w:rsid w:val="00531DB8"/>
     <w:rsid w:val="00531E4B"/>
     <w:rsid w:val="00532D59"/>
     <w:rsid w:val="00533938"/>
     <w:rsid w:val="00535418"/>
     <w:rsid w:val="00536B91"/>
     <w:rsid w:val="005372F2"/>
     <w:rsid w:val="0053763E"/>
     <w:rsid w:val="005400AE"/>
     <w:rsid w:val="00540551"/>
     <w:rsid w:val="00540C30"/>
     <w:rsid w:val="0054222F"/>
     <w:rsid w:val="00542A12"/>
     <w:rsid w:val="0054323A"/>
     <w:rsid w:val="00543240"/>
     <w:rsid w:val="00543A61"/>
     <w:rsid w:val="00550D02"/>
     <w:rsid w:val="00554154"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00554ABE"/>
     <w:rsid w:val="00554C30"/>
     <w:rsid w:val="00554D3E"/>
@@ -14639,50 +14637,51 @@
     <w:rsid w:val="00CA6679"/>
     <w:rsid w:val="00CA68D8"/>
     <w:rsid w:val="00CA776D"/>
     <w:rsid w:val="00CB06C5"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3758"/>
     <w:rsid w:val="00CB3E0F"/>
     <w:rsid w:val="00CB4212"/>
     <w:rsid w:val="00CB4C3B"/>
     <w:rsid w:val="00CB4E28"/>
     <w:rsid w:val="00CB50B8"/>
     <w:rsid w:val="00CB65A0"/>
     <w:rsid w:val="00CB6A42"/>
     <w:rsid w:val="00CC11F9"/>
     <w:rsid w:val="00CC2F7E"/>
     <w:rsid w:val="00CC343D"/>
     <w:rsid w:val="00CC4F06"/>
     <w:rsid w:val="00CC4F19"/>
     <w:rsid w:val="00CC50EF"/>
     <w:rsid w:val="00CC6504"/>
     <w:rsid w:val="00CD098E"/>
     <w:rsid w:val="00CD0F38"/>
     <w:rsid w:val="00CD3DF5"/>
     <w:rsid w:val="00CD4070"/>
     <w:rsid w:val="00CD4B97"/>
+    <w:rsid w:val="00CD70BE"/>
     <w:rsid w:val="00CD7757"/>
     <w:rsid w:val="00CE093E"/>
     <w:rsid w:val="00CE0C0C"/>
     <w:rsid w:val="00CE0C8A"/>
     <w:rsid w:val="00CE107E"/>
     <w:rsid w:val="00CE1586"/>
     <w:rsid w:val="00CE21F8"/>
     <w:rsid w:val="00CE2CE0"/>
     <w:rsid w:val="00CE2F55"/>
     <w:rsid w:val="00CE3645"/>
     <w:rsid w:val="00CE3DBD"/>
     <w:rsid w:val="00CE4822"/>
     <w:rsid w:val="00CE6337"/>
     <w:rsid w:val="00CE6AF3"/>
     <w:rsid w:val="00CE7007"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CE72DB"/>
     <w:rsid w:val="00CE7AAE"/>
     <w:rsid w:val="00CE7C64"/>
     <w:rsid w:val="00CF079E"/>
     <w:rsid w:val="00CF0863"/>
     <w:rsid w:val="00CF183A"/>
     <w:rsid w:val="00CF28EE"/>
     <w:rsid w:val="00CF2DAE"/>
     <w:rsid w:val="00CF3287"/>
@@ -14965,50 +14964,51 @@
     <w:rsid w:val="00EA7204"/>
     <w:rsid w:val="00EA72AF"/>
     <w:rsid w:val="00EB285B"/>
     <w:rsid w:val="00EB4FEF"/>
     <w:rsid w:val="00EB5752"/>
     <w:rsid w:val="00EB5CD9"/>
     <w:rsid w:val="00EB6AA5"/>
     <w:rsid w:val="00EC1A56"/>
     <w:rsid w:val="00EC1EFA"/>
     <w:rsid w:val="00EC4364"/>
     <w:rsid w:val="00EC44FC"/>
     <w:rsid w:val="00EC4787"/>
     <w:rsid w:val="00EC5C49"/>
     <w:rsid w:val="00EC5DB4"/>
     <w:rsid w:val="00EC6789"/>
     <w:rsid w:val="00EC6D30"/>
     <w:rsid w:val="00EC75D7"/>
     <w:rsid w:val="00ED12C3"/>
     <w:rsid w:val="00ED2B22"/>
     <w:rsid w:val="00ED372F"/>
     <w:rsid w:val="00ED5945"/>
     <w:rsid w:val="00ED5C4C"/>
     <w:rsid w:val="00EE0396"/>
     <w:rsid w:val="00EE0B63"/>
     <w:rsid w:val="00EE0E0A"/>
+    <w:rsid w:val="00EE1702"/>
     <w:rsid w:val="00EE230E"/>
     <w:rsid w:val="00EE2BF3"/>
     <w:rsid w:val="00EE54E1"/>
     <w:rsid w:val="00EE57C8"/>
     <w:rsid w:val="00EE6C3E"/>
     <w:rsid w:val="00EE6F57"/>
     <w:rsid w:val="00EF02D6"/>
     <w:rsid w:val="00EF0A96"/>
     <w:rsid w:val="00EF0B4B"/>
     <w:rsid w:val="00EF0E9D"/>
     <w:rsid w:val="00EF201F"/>
     <w:rsid w:val="00EF387B"/>
     <w:rsid w:val="00EF5C97"/>
     <w:rsid w:val="00EF6B27"/>
     <w:rsid w:val="00EF7641"/>
     <w:rsid w:val="00F002B3"/>
     <w:rsid w:val="00F00B8E"/>
     <w:rsid w:val="00F021AD"/>
     <w:rsid w:val="00F0555E"/>
     <w:rsid w:val="00F05851"/>
     <w:rsid w:val="00F06CE3"/>
     <w:rsid w:val="00F076F9"/>
     <w:rsid w:val="00F07B54"/>
     <w:rsid w:val="00F07CFB"/>
     <w:rsid w:val="00F10993"/>
@@ -16075,51 +16075,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE7007"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE7007"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="002A30E0"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
       </w:tcPr>
@@ -16195,51 +16195,51 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful">
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00940AC8"/>
     <w:rPr>
       <w:color w:val="742379" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="742379" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
       </w:tcPr>
@@ -18396,56 +18396,51 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
     <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
     <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -18660,114 +18655,119 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31689B0D-D11F-46D6-8965-1D744A93D2D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A69E3B-2E69-4E76-90FF-9674736F98CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F614362-B56F-455B-B446-76E0B90C67C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A69E3B-2E69-4E76-90FF-9674736F98CA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>NDIS%20report%20template%20–%20Participant%20Santi.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>20</Pages>
   <Words>3059</Words>
-  <Characters>17441</Characters>
+  <Characters>17439</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>145</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20460</CharactersWithSpaces>
+  <CharactersWithSpaces>20458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Polanco, Amanda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>