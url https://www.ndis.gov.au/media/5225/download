--- v0 (2026-06-15)
+++ v1 (2026-09-04)
@@ -1,3849 +1,4169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="25781B17" w14:textId="263AF7BB" w:rsidR="00B15E12" w:rsidRDefault="00174166" w:rsidP="000C4579">
+    <w:p w14:paraId="25781B17" w14:textId="263AF7BB" w:rsidR="00B15E12" w:rsidRPr="002931A0" w:rsidRDefault="00174166" w:rsidP="000C4579">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00346A4D">
+      <w:r w:rsidRPr="002931A0">
         <w:t>Leav</w:t>
       </w:r>
-      <w:r w:rsidR="005215A2" w:rsidRPr="006B7210">
+      <w:r w:rsidR="005215A2" w:rsidRPr="002931A0">
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B7210">
-[...3 lines deleted...]
-        <w:t>NDIS</w:t>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB417FA" w14:textId="13EE8F6F" w:rsidR="00943C61" w:rsidRDefault="009104A4">
+    <w:p w14:paraId="7022FBFC" w14:textId="77777777" w:rsidR="00BB37FB" w:rsidRPr="002931A0" w:rsidRDefault="00AE1B71" w:rsidP="00BB37FB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC2203">
+        <w:t>You can c</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2203" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">omplete this form </w:t>
       </w:r>
-      <w:r w:rsidR="00102B38">
+      <w:r w:rsidR="00102B38" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to let us know </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009104A4" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidR="00A85A12">
+      <w:r w:rsidR="00A85A12" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no longer want</w:t>
       </w:r>
-      <w:r w:rsidR="00F82442">
+      <w:r w:rsidR="00F82442" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A85A12">
+      <w:r w:rsidR="00A85A12" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or need</w:t>
       </w:r>
-      <w:r w:rsidR="00F82442">
+      <w:r w:rsidR="00F82442" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A85A12">
+      <w:r w:rsidR="00A85A12" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to be </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A85A12">
+        <w:t xml:space="preserve"> to be a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82442" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A12" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00291540" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003254D8" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37FB" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You can also contact us by phone or in person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A7B7DB" w14:textId="53AB5D31" w:rsidR="00594BC5" w:rsidRPr="002931A0" w:rsidRDefault="00594BC5" w:rsidP="00BB37FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>Phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A450DE6" w14:textId="77777777" w:rsidR="00594BC5" w:rsidRPr="002931A0" w:rsidRDefault="00594BC5" w:rsidP="00594BC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS National Contact Centre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1800 800 110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1632F305" w14:textId="77777777" w:rsidR="00594BC5" w:rsidRPr="002931A0" w:rsidRDefault="00594BC5" w:rsidP="00594BC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TTY Users </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1800 555 677</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA1BEB7" w14:textId="77777777" w:rsidR="00594BC5" w:rsidRPr="002931A0" w:rsidRDefault="00594BC5" w:rsidP="00594BC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First Nations Connect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1800 411 640</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471E394A" w14:textId="77777777" w:rsidR="00594BC5" w:rsidRPr="002931A0" w:rsidRDefault="00594BC5" w:rsidP="00594BC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speak and Listen Users </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1800 555 727</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201D3054" w14:textId="5D363F66" w:rsidR="0298BCA8" w:rsidRPr="002931A0" w:rsidRDefault="00594BC5" w:rsidP="0298BCA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you need help with English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>131 450</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4886A2E4" w14:textId="77777777" w:rsidR="00371619" w:rsidRPr="002931A0" w:rsidRDefault="00371619" w:rsidP="00C442F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>In Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E9DFFA" w14:textId="407A8D6E" w:rsidR="00131A24" w:rsidRPr="002931A0" w:rsidRDefault="00371619" w:rsidP="00C442F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="120"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can find your closest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>local area coordinator, early childhood partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>NDIS office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on our website. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002931A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>ndis.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">, select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">, then under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Local offices and contacts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> you can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>search your area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17088466" w14:textId="0476CA9F" w:rsidR="009104A4" w:rsidRPr="002931A0" w:rsidRDefault="00973E61" w:rsidP="000C4579">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009104A4" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">ow </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A12" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">to use </w:t>
+      </w:r>
+      <w:r w:rsidR="009104A4" w:rsidRPr="002931A0">
+        <w:t>this form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCC07D5" w14:textId="4153C108" w:rsidR="00A85A12" w:rsidRPr="002931A0" w:rsidRDefault="00A85A12" w:rsidP="00A85A12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">Use this form </w:t>
+      </w:r>
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
+        <w:t>to let us know you want to leave the NDIS if you are</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF05D1" w:rsidRPr="002931A0">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F82442">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2A66">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00291540">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B58FD" w:rsidRPr="002931A0">
+        <w:t>who is</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A1F" w:rsidRPr="002931A0">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="002B58FD" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> older</w:t>
+      </w:r>
+      <w:r w:rsidR="0096444C" w:rsidRPr="002931A0">
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">r you’re the </w:t>
+      </w:r>
+      <w:r w:rsidR="009407BF" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">child representative or </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5F0C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan </w:t>
+      </w:r>
+      <w:r w:rsidR="009407BF" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>nominee</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2A66" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> of a participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17088466" w14:textId="37E72A82" w:rsidR="009104A4" w:rsidRPr="00943C61" w:rsidRDefault="00973E61" w:rsidP="000C4579">
-[...19 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="26DA0468" w14:textId="7352F739" w:rsidR="007651D0" w:rsidRPr="002931A0" w:rsidRDefault="00D9397B" w:rsidP="00387B3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">If someone else is filling this form in for you, they need to complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part B </w:t>
+      </w:r>
+      <w:r w:rsidR="0046533C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0046533C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E15D0" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>provide e</w:t>
+      </w:r>
+      <w:r w:rsidR="0046533C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00854935" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>their authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AA" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E15D0" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(unless this has already been provided)</w:t>
+      </w:r>
+      <w:r w:rsidR="0046533C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046533C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for them to do this for you.</w:t>
+      </w:r>
+      <w:r w:rsidR="007651D0" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007651D0" w:rsidRPr="002931A0">
+        <w:t>We need this information to help protect your privacy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCC07D5" w14:textId="6CD1B9DD" w:rsidR="00A85A12" w:rsidRDefault="00A85A12" w:rsidP="00A85A12">
-[...147 lines deleted...]
-    <w:p w14:paraId="0382F033" w14:textId="77777777" w:rsidR="00DF14DE" w:rsidRPr="000C4579" w:rsidRDefault="00DF14DE" w:rsidP="000C4579">
+    <w:p w14:paraId="0382F033" w14:textId="77777777" w:rsidR="00DF14DE" w:rsidRPr="002931A0" w:rsidRDefault="00DF14DE" w:rsidP="000C4579">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4579">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00EF4A1C" w:rsidRPr="000C4579">
+      <w:r w:rsidR="00EF4A1C" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4579">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>return this form</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4A1C" w:rsidRPr="000C4579">
+      <w:r w:rsidR="00EF4A1C" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51457F16" w14:textId="77777777" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00DF14DE" w:rsidP="00F92168">
-[...9 lines deleted...]
-        <w:t>There are a few ways you can return this form to us:</w:t>
+    <w:p w14:paraId="1AFB9654" w14:textId="77777777" w:rsidR="009E501F" w:rsidRPr="002931A0" w:rsidRDefault="009E501F" w:rsidP="009E501F">
+      <w:r w:rsidRPr="002931A0">
+        <w:t>You can return this form in any of the following ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DFB549" w14:textId="74A12AD0" w:rsidR="00554929" w:rsidRPr="00554929" w:rsidRDefault="00554929" w:rsidP="00F92168">
+    <w:p w14:paraId="14DFB549" w14:textId="4FD78AFB" w:rsidR="00554929" w:rsidRPr="002931A0" w:rsidRDefault="00554929" w:rsidP="009E501F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDIS </w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Portal:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> upload completed form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72294F6C" w14:textId="64406140" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00DF14DE" w:rsidP="00F92168">
+    <w:p w14:paraId="72294F6C" w14:textId="64406140" w:rsidR="00DF14DE" w:rsidRPr="002931A0" w:rsidRDefault="00DF14DE" w:rsidP="00E826A3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9028F">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Email:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A9028F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00A9028F">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002931A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>enquiries@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35D8D9AC" w14:textId="7551A8AE" w:rsidR="00DF14DE" w:rsidRDefault="00DF14DE" w:rsidP="00F92168">
+    <w:p w14:paraId="35D8D9AC" w14:textId="7551A8AE" w:rsidR="00DF14DE" w:rsidRPr="002931A0" w:rsidRDefault="00DF14DE" w:rsidP="00E826A3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> NDIA, GPO Box 700, Canberra ACT 2601</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C10229" w14:textId="7F7CCEE9" w:rsidR="00435517" w:rsidRPr="00A9028F" w:rsidRDefault="00435517" w:rsidP="00F92168">
+    <w:p w14:paraId="58C10229" w14:textId="7F7CCEE9" w:rsidR="00435517" w:rsidRPr="002931A0" w:rsidRDefault="00435517" w:rsidP="00E826A3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>In person:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB58C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> Visit a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB58C6">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Local Area Coordinator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB58C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB58C6">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Early Childhood </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DB58C6">
+        <w:t>Early Childhood Partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Partner</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>NDIS office</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB58C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> in your area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114D53D9" w14:textId="77777777" w:rsidR="00A85A12" w:rsidRPr="008806DF" w:rsidRDefault="00A85A12" w:rsidP="000C4579">
+    <w:p w14:paraId="114D53D9" w14:textId="50E33D11" w:rsidR="00A85A12" w:rsidRPr="002931A0" w:rsidRDefault="00F34E25" w:rsidP="000C4579">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="008806DF">
-        <w:t>Next steps</w:t>
+      <w:r w:rsidRPr="002931A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00751AA1" w:rsidRPr="002931A0">
+        <w:t>hat happens after you return th</w:t>
+      </w:r>
+      <w:r w:rsidR="00880987" w:rsidRPr="002931A0">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00751AA1" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336D5EE6" w14:textId="54F52AC9" w:rsidR="006971E4" w:rsidRDefault="003429E7" w:rsidP="00CB5F4C">
+    <w:p w14:paraId="24070A13" w14:textId="1AEAFFE3" w:rsidR="00734412" w:rsidRPr="002931A0" w:rsidRDefault="00650ECA" w:rsidP="00AA75D0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="002A54C6">
+      <w:r w:rsidRPr="002931A0">
+        <w:t>When we receive your request, we'll send you a letter confirming that you've asked to leave the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00774C7D" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1DEE" w:rsidRPr="002931A0">
+        <w:t>You will then have at least 90 days to think about your decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00794C46" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> and decide whether leaving the NDIS is right for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3887895F" w14:textId="68E6CE85" w:rsidR="000B42B9" w:rsidRPr="002931A0" w:rsidRDefault="00636B26" w:rsidP="00AA75D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>During the cooling-off period, y</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A63" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">ou’ll stay an NDIS participant until the end of the cooling off period. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0114C" w:rsidRPr="002931A0">
+        <w:t>During this time, y</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A63" w:rsidRPr="002931A0">
+        <w:t>ou can continue to use the NDIS funding in your plan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00417A9B" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> This</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33CEC" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidR="00417A9B" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> gives you time </w:t>
+      </w:r>
+      <w:r w:rsidR="00C244C7" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">to process any outstanding </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD78EB" w:rsidRPr="002931A0">
+        <w:t>claims</w:t>
+      </w:r>
+      <w:r w:rsidR="00C244C7" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C61" w:rsidRPr="002931A0">
+        <w:t>You can</w:t>
+      </w:r>
+      <w:r w:rsidR="00242563" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00242563" w:rsidRPr="002931A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C244C7" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> if you want some help to do this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EEFD12" w14:textId="33159F87" w:rsidR="007F0FA4" w:rsidRPr="002931A0" w:rsidRDefault="007F0FA4" w:rsidP="00AA75D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>If you need more time to consider if leaving the NDIS is right for you,</w:t>
+      </w:r>
+      <w:r w:rsidR="00737A81" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4579">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">you can ask </w:t>
+      </w:r>
+      <w:r w:rsidR="00714D11" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">us </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">to extend your cooling off period. </w:t>
+      </w:r>
+      <w:r w:rsidR="00737A81" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">You can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00737A81" w:rsidRPr="002931A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00737A81" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0096444C" w:rsidRPr="0010736F">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> must be repaid.</w:t>
+      <w:r w:rsidR="002E6E6F" w:rsidRPr="002931A0">
+        <w:t>at any time during the cooling-off period to request an extension.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A2D082" w14:textId="77777777" w:rsidR="00395D09" w:rsidRDefault="00180425" w:rsidP="000C4579">
-[...55 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="2E4CE755" w14:textId="47535B55" w:rsidR="00F052C2" w:rsidRPr="002931A0" w:rsidRDefault="00F052C2" w:rsidP="00F052C2">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">If you change your mind and decide you want to stay in the NDIS, you can cancel your request at any time </w:t>
+      </w:r>
+      <w:r w:rsidR="00A076B6" w:rsidRPr="002931A0">
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> the cooling-off period</w:t>
+      </w:r>
+      <w:r w:rsidR="00A076B6" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> ends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>. We’ll explain how to do this in the letter we send you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21246F29" w14:textId="0E1F132C" w:rsidR="00403380" w:rsidRDefault="00FB4927">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0B39840D" w14:textId="11FD6863" w:rsidR="000F503D" w:rsidRPr="002931A0" w:rsidRDefault="002B6549" w:rsidP="00C442F5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>Sometimes you may ask to leave the NDIS while we are checking whether you still meet the eligibility requirements. If we decide you're no longer eligible for the NDIS, you may stop being a participant before the end of your cooling-off period.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F503D" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> Once you stop being a participant, your plan ends and you can't access NDIS funding after that date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68323F2C" w14:textId="77777777" w:rsidR="00384867" w:rsidRDefault="00384867">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="68323F2C" w14:textId="32B60062" w:rsidR="00384867" w:rsidRPr="002931A0" w:rsidRDefault="00F052C2" w:rsidP="00C442F5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>If you don’t cancel your request, you’ll stop being an NDIS participant at the end of the cooling-off period. Your NDIS plan will end, and you won't be able to access NDIS funding after that date.</w:t>
+      </w:r>
+      <w:r w:rsidR="00384867" w:rsidRPr="002931A0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C342D1" w14:textId="7B1177EA" w:rsidR="002B3279" w:rsidRPr="009910D6" w:rsidRDefault="00943C61" w:rsidP="000C4579">
+    <w:p w14:paraId="48C342D1" w14:textId="7B1177EA" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="00943C61" w:rsidP="000C4579">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="009910D6">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">Part A: </w:t>
       </w:r>
-      <w:r w:rsidR="002B3279" w:rsidRPr="009910D6">
+      <w:r w:rsidR="002B3279" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
-      <w:r w:rsidR="006B7210">
+      <w:r w:rsidR="006B7210" w:rsidRPr="002931A0">
         <w:t>information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E7191B" w14:textId="77777777" w:rsidR="00B22FF8" w:rsidRPr="00B22FF8" w:rsidRDefault="00B22FF8" w:rsidP="00B4147B">
+    <w:p w14:paraId="05E7191B" w14:textId="77777777" w:rsidR="00B22FF8" w:rsidRPr="002931A0" w:rsidRDefault="00B22FF8" w:rsidP="00B4147B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00102B38">
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidRPr="00102B38">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Part A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00102B38">
+      <w:r w:rsidRPr="002931A0">
         <w:t>, you need to provide some information about yourself.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Participant Details"/>
         <w:tblDescription w:val="You will need to provide specific participant details in this section. The details requested are on the left column. You will be able to enter your details on the right column. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="5191"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B3279" w:rsidRPr="00A9028F" w14:paraId="2C5D262A" w14:textId="77777777" w:rsidTr="004A0449">
+      <w:tr w:rsidR="002B3279" w:rsidRPr="002931A0" w14:paraId="2C5D262A" w14:textId="77777777" w:rsidTr="004A0449">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBAD7BC" w14:textId="28DB2112" w:rsidR="002B3279" w:rsidRPr="00D51B62" w:rsidRDefault="002E1496" w:rsidP="00B4147B">
+          <w:p w14:paraId="0DBAD7BC" w14:textId="28DB2112" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="002E1496" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="127"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="006971E4">
+            <w:r w:rsidR="006971E4" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ull</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-88629647"/>
+            <w:placeholder>
+              <w:docPart w:val="51211B5A644E476DA51032FD01C30A59"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5191" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="53F3003E" w14:textId="79722758" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002B3279" w:rsidRPr="00A9028F" w14:paraId="1C361E49" w14:textId="77777777" w:rsidTr="004A0449">
+      <w:tr w:rsidR="002B3279" w:rsidRPr="002931A0" w14:paraId="1C361E49" w14:textId="77777777" w:rsidTr="004A0449">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8DD25B" w14:textId="77777777" w:rsidR="002B3279" w:rsidRPr="00D51B62" w:rsidRDefault="002E1496" w:rsidP="00B4147B">
+          <w:p w14:paraId="0C8DD25B" w14:textId="77777777" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="002E1496" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="127"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37CBB045" w14:textId="4B8117DA" w:rsidR="002B3279" w:rsidRPr="00A9028F" w:rsidRDefault="001419F8" w:rsidP="00B4147B">
+          <w:p w14:paraId="37CBB045" w14:textId="57B91754" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3958"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1170838224"/>
+                <w:placeholder>
+                  <w:docPart w:val="B76D1FB147CC4231AECF37354091DD5F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D43F49" w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B3279" w:rsidRPr="00A9028F" w14:paraId="38BA2909" w14:textId="77777777" w:rsidTr="004A0449">
+      <w:tr w:rsidR="002B3279" w:rsidRPr="002931A0" w14:paraId="38BA2909" w14:textId="77777777" w:rsidTr="004A0449">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="63349A7A" w14:textId="1D24F07B" w:rsidR="002B3279" w:rsidRPr="00D51B62" w:rsidRDefault="002E1496" w:rsidP="00B4147B">
+          <w:p w14:paraId="63349A7A" w14:textId="1D24F07B" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="002E1496" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="127"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NDIS number</w:t>
             </w:r>
-            <w:r w:rsidR="008D1D62">
+            <w:r w:rsidR="008D1D62" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1879615576"/>
+            <w:placeholder>
+              <w:docPart w:val="F0A276034472492994A60C02DC710AA2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5191" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="741730DB" w14:textId="0F83B460" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000F15F2" w:rsidRPr="00A9028F" w14:paraId="7AD0E362" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="000F15F2" w:rsidRPr="002931A0" w14:paraId="7AD0E362" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="58C51243" w14:textId="77777777" w:rsidR="000F15F2" w:rsidRPr="00D51B62" w:rsidRDefault="000F15F2" w:rsidP="00B4147B">
+          <w:p w14:paraId="58C51243" w14:textId="77777777" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="000F15F2" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="127"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1087504818"/>
+            <w:placeholder>
+              <w:docPart w:val="CFB46CED607F49BF9A2AF7A14D4DF04D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5191" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1B5A85EF" w14:textId="316F6388" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000F15F2" w:rsidRPr="00A9028F" w14:paraId="2D6F6AB7" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="000F15F2" w:rsidRPr="002931A0" w14:paraId="2D6F6AB7" w14:textId="77777777" w:rsidTr="00C442F5">
+        <w:trPr>
+          <w:trHeight w:val="1299"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="126EA2EE" w14:textId="37139A80" w:rsidR="000F15F2" w:rsidRPr="00B4147B" w:rsidRDefault="000F15F2" w:rsidP="00B4147B">
+          <w:p w14:paraId="126EA2EE" w14:textId="37139A80" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="000F15F2" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="127"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-165173500"/>
+            <w:placeholder>
+              <w:docPart w:val="EC7C07C234394304ADB9F7D741D113E9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5191" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="396D33F7" w14:textId="59741934" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73D8B618" w14:textId="77777777" w:rsidR="000C3AFA" w:rsidRDefault="000C3AFA">
+    <w:p w14:paraId="73D8B618" w14:textId="77777777" w:rsidR="000C3AFA" w:rsidRPr="002931A0" w:rsidRDefault="000C3AFA">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265DBC1C" w14:textId="4FA47992" w:rsidR="00F92168" w:rsidRDefault="00DB58C6" w:rsidP="00B26EF7">
+    <w:p w14:paraId="265DBC1C" w14:textId="4FA47992" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="00DB58C6" w:rsidP="00B26EF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="002931A0">
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">art B: </w:t>
       </w:r>
-      <w:r w:rsidR="00450B8A">
+      <w:r w:rsidR="00450B8A" w:rsidRPr="002931A0">
         <w:t>Authorised representative</w:t>
       </w:r>
-      <w:r w:rsidR="00F92168" w:rsidRPr="00A9028F">
+      <w:r w:rsidR="00F92168" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B7210">
+      <w:r w:rsidR="006B7210" w:rsidRPr="002931A0">
         <w:t>information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3481244D" w14:textId="3E3F6292" w:rsidR="00943C61" w:rsidRPr="00B4147B" w:rsidRDefault="008017B7" w:rsidP="00B4147B">
+    <w:p w14:paraId="3481244D" w14:textId="72C0E4E7" w:rsidR="00943C61" w:rsidRPr="002931A0" w:rsidRDefault="008017B7" w:rsidP="00B4147B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">If someone else is filling this form in for you, </w:t>
       </w:r>
-      <w:r w:rsidR="00DA5DF9">
+      <w:r w:rsidR="00DA5DF9" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">because </w:t>
       </w:r>
-      <w:r w:rsidR="007A0A14">
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="006B7210">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A0A14">
+      <w:r w:rsidR="00871AFB" w:rsidRPr="002931A0">
+        <w:t>younger than</w:t>
+      </w:r>
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> 18 and </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">they </w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>parental responsibility</w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
-      <w:r w:rsidR="007A0A14">
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
-      <w:r w:rsidR="00227A19">
+      <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DA5DF9">
+      <w:r w:rsidR="00DA5DF9" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="007A0A14">
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">they </w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="007A0A14">
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>legal</w:t>
       </w:r>
-      <w:r w:rsidR="007A0A14">
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00943C61">
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>representative or guardian</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00227A19" w:rsidRPr="0010736F">
+        <w:t>representative</w:t>
+      </w:r>
+      <w:r w:rsidR="00072396" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5F0C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00072396" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>nominee</w:t>
+      </w:r>
+      <w:r w:rsidR="00943C61" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DA5DF9">
+      <w:r w:rsidR="00DA5DF9" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA5DF9" w:rsidRPr="00B4147B">
+      <w:r w:rsidR="00DA5DF9" w:rsidRPr="002931A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>they will need to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C038D3" w14:textId="657E9BC6" w:rsidR="00DA5DF9" w:rsidRPr="00B4147B" w:rsidRDefault="00DA5DF9" w:rsidP="00B26EF7">
+    <w:p w14:paraId="04C038D3" w14:textId="657E9BC6" w:rsidR="00DA5DF9" w:rsidRPr="002931A0" w:rsidRDefault="00DA5DF9" w:rsidP="00B26EF7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="143"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
-      <w:r w:rsidRPr="0046026F">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Part B</w:t>
       </w:r>
-      <w:r w:rsidR="00D808AA">
+      <w:r w:rsidR="00D808AA" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D808AA" w:rsidRPr="00B4147B">
+      <w:r w:rsidR="00D808AA" w:rsidRPr="002931A0">
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023E2E8E" w14:textId="6A203858" w:rsidR="00DA5DF9" w:rsidRDefault="00DA5DF9" w:rsidP="00B4147B">
+    <w:p w14:paraId="023E2E8E" w14:textId="6D1A67A1" w:rsidR="00DA5DF9" w:rsidRPr="002931A0" w:rsidRDefault="00DA5DF9" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="143"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B4147B">
+      <w:r w:rsidRPr="002931A0">
         <w:t>provide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D30031">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> evidence</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B4147B">
+        <w:t xml:space="preserve"> evidence of their authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00446F0C" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>(unless this has already been provided)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BA7F7C" w14:textId="33C46D7B" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="00F82442" w:rsidP="00B26EF7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931A0">
+        <w:t>We need this information to help protect your privacy. We use it t</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A14" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="000F15F2" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
+        </w:rPr>
+        <w:t>verify identity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A13" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51B62" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve">you have given permission (we call this </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A13" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51B62" w:rsidRPr="002931A0">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of their authority</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="007A0A14" w:rsidRPr="00B4147B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51B62" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...139 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D51B62" w:rsidRPr="002931A0">
+        <w:t>for them</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A13" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D51B62" w:rsidRPr="00D51B62">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="004A0449">
+      <w:r w:rsidR="004A0449" w:rsidRPr="002931A0">
         <w:t>do this for you</w:t>
       </w:r>
-      <w:r w:rsidR="000F15F2">
+      <w:r w:rsidR="000F15F2" w:rsidRPr="002931A0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblW w:w="9921" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Child representative or third party details"/>
         <w:tblDescription w:val="You only need to provide this details if you are a child representative or a third party that is authorised to act on the participant's behalf. The details required are on the left column. You can provide your answers on the right column. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4649"/>
         <w:gridCol w:w="5272"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F92168" w:rsidRPr="00A9028F" w14:paraId="4D63B80E" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="00F92168" w:rsidRPr="002931A0" w14:paraId="4D63B80E" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB97E67" w14:textId="36061482" w:rsidR="004A0449" w:rsidRPr="004A0449" w:rsidRDefault="004A0449" w:rsidP="00B4147B">
+          <w:p w14:paraId="7DB97E67" w14:textId="36061482" w:rsidR="004A0449" w:rsidRPr="002931A0" w:rsidRDefault="004A0449" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="128"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relationship to</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A0449">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008017B7">
+            <w:r w:rsidR="008017B7" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00E7745E">
+            <w:r w:rsidR="00E7745E" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A0449">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">articipant </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503324C3" w14:textId="14417B00" w:rsidR="00F92168" w:rsidRPr="000C4579" w:rsidRDefault="006B7210" w:rsidP="00B4147B">
+          <w:p w14:paraId="503324C3" w14:textId="14417B00" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="006B7210" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4579">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
-            <w:r w:rsidR="004A0449" w:rsidRPr="000C4579">
+            <w:r w:rsidR="004A0449" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> child representative, advocate, plan nominee, family member, friend</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C4579">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="2046179715"/>
+            <w:placeholder>
+              <w:docPart w:val="1F7C1E2003A644F2865EBA9548CD3408"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="551623AE" w14:textId="5694F264" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004A0449" w:rsidRPr="00A9028F" w14:paraId="74983DFD" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="004A0449" w:rsidRPr="002931A0" w14:paraId="74983DFD" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0598D5DE" w14:textId="6814010F" w:rsidR="004A0449" w:rsidRPr="00D51B62" w:rsidRDefault="004A0449" w:rsidP="00B4147B">
+          <w:p w14:paraId="0598D5DE" w14:textId="6814010F" w:rsidR="004A0449" w:rsidRPr="002931A0" w:rsidRDefault="004A0449" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="128"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00F92B90">
+            <w:r w:rsidR="00F92B90" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ull </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-905988668"/>
+            <w:placeholder>
+              <w:docPart w:val="56BB3CAB3C7841D6AD618DE45B7A64AF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="535164E3" w14:textId="3C135651" w:rsidR="004A0449" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F92168" w:rsidRPr="00A9028F" w14:paraId="2543C680" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="00F92168" w:rsidRPr="002931A0" w14:paraId="2543C680" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8F17D6" w14:textId="77777777" w:rsidR="00F92168" w:rsidRPr="00D51B62" w:rsidRDefault="004A0449" w:rsidP="00B4147B">
+          <w:p w14:paraId="0F8F17D6" w14:textId="77777777" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="004A0449" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="128"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00F92168" w:rsidRPr="00D51B62">
+            <w:r w:rsidR="00F92168" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ate of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1329130422"/>
+            <w:placeholder>
+              <w:docPart w:val="44CABA0B42204F06BB5085ABE18A4956"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F922935" w14:textId="50C7B2E1" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F92168" w:rsidRPr="00A9028F" w14:paraId="6C88EC7A" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="00F92168" w:rsidRPr="002931A0" w14:paraId="6C88EC7A" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3422D3E0" w14:textId="77777777" w:rsidR="00F92168" w:rsidRPr="00D51B62" w:rsidRDefault="00F92168" w:rsidP="00B4147B">
+          <w:p w14:paraId="3422D3E0" w14:textId="77777777" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="00F92168" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="128"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-658778869"/>
+            <w:placeholder>
+              <w:docPart w:val="A0D61580C21B40DD8D2AF728B5A045E9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3726F4C5" w14:textId="3B6E3BCC" w:rsidR="00F92168" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000F15F2" w:rsidRPr="00A9028F" w14:paraId="514D7FD7" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="000F15F2" w:rsidRPr="002931A0" w14:paraId="514D7FD7" w14:textId="77777777" w:rsidTr="00C442F5">
+        <w:trPr>
+          <w:trHeight w:val="1461"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="77596EFC" w14:textId="789DF361" w:rsidR="000F15F2" w:rsidRPr="00B4147B" w:rsidRDefault="000F15F2" w:rsidP="00B4147B">
+          <w:p w14:paraId="77596EFC" w14:textId="789DF361" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="000F15F2" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="128"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1922210017"/>
+            <w:placeholder>
+              <w:docPart w:val="4387541F3B7745899D88B316434688B3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D03AE96" w14:textId="1EA5E604" w:rsidR="000F15F2" w:rsidRPr="002931A0" w:rsidRDefault="00D43F49" w:rsidP="00B4147B">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15365C8F" w14:textId="77777777" w:rsidR="00B26EF7" w:rsidRDefault="00B26EF7" w:rsidP="0081047D"/>
-    <w:p w14:paraId="75A45906" w14:textId="77777777" w:rsidR="00B26EF7" w:rsidRDefault="00B26EF7">
+    <w:p w14:paraId="75A45906" w14:textId="77777777" w:rsidR="00B26EF7" w:rsidRPr="002931A0" w:rsidRDefault="00B26EF7">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33167AE0" w14:textId="6189919F" w:rsidR="008806DF" w:rsidRPr="000C4579" w:rsidRDefault="008806DF" w:rsidP="00B26EF7">
+    <w:p w14:paraId="33167AE0" w14:textId="26305844" w:rsidR="008806DF" w:rsidRPr="002931A0" w:rsidRDefault="008806DF" w:rsidP="00B26EF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0DEE">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">Part C: </w:t>
       </w:r>
-      <w:r w:rsidR="00407617">
-[...9 lines deleted...]
-        <w:t>plan</w:t>
+      <w:r w:rsidR="009E2978" w:rsidRPr="002931A0">
+        <w:t>Preparing to leave the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1694DACC" w14:textId="1370B0E0" w:rsidR="009910D6" w:rsidRDefault="00067AF8" w:rsidP="00B26EF7">
+    <w:p w14:paraId="1694DACC" w14:textId="1370B0E0" w:rsidR="009910D6" w:rsidRPr="002931A0" w:rsidRDefault="00067AF8" w:rsidP="00B26EF7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidR="008806DF">
+      <w:r w:rsidR="008806DF" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Part C</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00067AF8">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidR="00B22FF8">
+      <w:r w:rsidR="00B22FF8" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">let </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00067AF8">
+        <w:t>let us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>us</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00067AF8">
+        <w:t xml:space="preserve">know </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31A9B" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">know </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C31A9B">
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r w:rsidR="008017B7" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">how </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008017B7">
+        <w:t xml:space="preserve">you would like us </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31A9B" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">you would like us </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C31A9B">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00407617" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00407617">
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31A9B" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">support </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C31A9B">
+        <w:t xml:space="preserve">you to </w:t>
+      </w:r>
+      <w:r w:rsidR="00407617" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">you to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00407617">
+        <w:t xml:space="preserve">finalise </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B30" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">finalise </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB4B30">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00407617" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>NDIS plan</w:t>
       </w:r>
-      <w:r w:rsidR="008806DF">
+      <w:r w:rsidR="008806DF" w:rsidRPr="002931A0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D460B">
+      <w:r w:rsidR="004D460B" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009910D6">
+      <w:r w:rsidR="009910D6" w:rsidRPr="002931A0">
         <w:t xml:space="preserve">If you have a </w:t>
       </w:r>
-      <w:r w:rsidR="00E97D26">
+      <w:r w:rsidR="00E97D26" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E97D26" w:rsidRPr="009910D6">
+        <w:t>support c</w:t>
+      </w:r>
+      <w:r w:rsidR="009910D6" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">upport </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E97D26">
+        <w:t>oordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="009910D6" w:rsidRPr="002931A0">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97D26" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009910D6" w:rsidRPr="009910D6">
+        <w:t>plan m</w:t>
+      </w:r>
+      <w:r w:rsidR="009910D6" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>oordinator</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>anager</w:t>
       </w:r>
-      <w:r w:rsidR="00E97D26" w:rsidRPr="000C4579">
+      <w:r w:rsidR="00E97D26" w:rsidRPr="002931A0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009910D6">
+      <w:r w:rsidR="009910D6" w:rsidRPr="002931A0">
         <w:t xml:space="preserve"> you can also ask them for support</w:t>
       </w:r>
-      <w:r w:rsidR="00327B97">
+      <w:r w:rsidR="00327B97" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblW w:w="9921" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Information about this review request"/>
         <w:tblDescription w:val="Table with 2 columns and 7 rows. The first column is the question and the second is for your response."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4649"/>
         <w:gridCol w:w="5272"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A0197A" w14:paraId="773830E9" w14:textId="77777777" w:rsidTr="0010736F">
+      <w:tr w:rsidR="00A0197A" w:rsidRPr="002931A0" w14:paraId="773830E9" w14:textId="77777777" w:rsidTr="00C442F5">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="5544"/>
+          <w:trHeight w:hRule="exact" w:val="5255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1E9D37" w14:textId="05FBD3DA" w:rsidR="00D5158C" w:rsidRPr="000C4579" w:rsidRDefault="00C31A9B" w:rsidP="00B26EF7">
+          <w:p w14:paraId="3A1E9D37" w14:textId="1BCE9DD6" w:rsidR="00D5158C" w:rsidRPr="002931A0" w:rsidRDefault="00C31A9B" w:rsidP="00B26EF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="132"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
             </w:pPr>
-            <w:r w:rsidRPr="000C4579">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>How</w:t>
             </w:r>
-            <w:r w:rsidR="003259F5">
+            <w:r w:rsidR="003259F5" w:rsidRPr="002931A0">
               <w:t xml:space="preserve"> can we </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002931A0">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A" w:rsidRPr="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>upport</w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A" w:rsidRPr="00067AF8">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C31A9B">
+            <w:r w:rsidRPr="002931A0">
               <w:t xml:space="preserve">you </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A" w:rsidRPr="000C4579">
-              <w:t xml:space="preserve">to </w:t>
+            <w:r w:rsidR="0032462D" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve">before you </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
-              <w:t xml:space="preserve">finalise </w:t>
+            <w:r w:rsidR="00E05074" w:rsidRPr="002931A0">
+              <w:t>leave</w:t>
             </w:r>
-            <w:r w:rsidR="00327B97">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00327B97" w:rsidRPr="002931A0">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
-              <w:t xml:space="preserve"> NDIS plan?</w:t>
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> NDIS?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="679A84EC" w14:textId="20831185" w:rsidR="00A0197A" w:rsidRDefault="00D5158C" w:rsidP="00B26EF7">
+          <w:p w14:paraId="679A84EC" w14:textId="20831185" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00D5158C" w:rsidP="00B26EF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
             </w:pPr>
-            <w:r w:rsidRPr="007B3AE1">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Note:</w:t>
+              <w:t xml:space="preserve">Note: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0197A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="000C4579">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please select all that apply</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0197A">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1868E8DA" w14:textId="007DB52F" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="1868E8DA" w14:textId="6B3D7F39" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1718705479"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005E5200">
+                <w:r w:rsidR="005E5200" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  Provide information</w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Provide information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB9BFB3" w14:textId="0B4E2EC8" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="0BB9BFB3" w14:textId="31469512" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1408651163"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  Link with community supports</w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Link with community supports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FFBFAF5" w14:textId="6BBD1643" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="6FFBFAF5" w14:textId="7BD1B039" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1232079073"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  Finalise participant services</w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Finalise participant services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D78D67" w14:textId="600AFABE" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="30D78D67" w14:textId="36626EFF" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="491" w:hanging="491"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1789663031"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  Finalise payments (for services received </w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Finalise payments (for services received </w:t>
             </w:r>
-            <w:r w:rsidR="00227A19" w:rsidRPr="000C4579">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
-            <w:r w:rsidR="00227A19" w:rsidRPr="000C4579">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> leaving date</w:t>
             </w:r>
-            <w:r w:rsidR="00227A19" w:rsidRPr="000C4579">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585880C2" w14:textId="1AEDBBA4" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="585880C2" w14:textId="1AEDBBA4" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1962450760"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:t xml:space="preserve"> Follow up assistive technology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5650723C" w14:textId="227B2C1B" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="5650723C" w14:textId="794902E0" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1596241828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  Follow up modifications (home or vehicle)</w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Follow up modifications (home or vehicle)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673B46E1" w14:textId="5DC99086" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="673B46E1" w14:textId="01004E34" w:rsidR="00227A19" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="201215580"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  Finalise NDIS portal access</w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Finalise NDIS portal access</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="681B12D5" w14:textId="33A9C4B7" w:rsidR="00227A19" w:rsidRDefault="006C08D3" w:rsidP="0010736F">
+          <w:p w14:paraId="19A8AE6C" w14:textId="4DFFF7CF" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="0010736F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1611352370"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
-              <w:t xml:space="preserve">  I don’t want NDIA support</w:t>
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> I don’t want NDIA support</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0197A" w14:paraId="14BE9B48" w14:textId="77777777" w:rsidTr="00B4147B">
+      <w:tr w:rsidR="00A0197A" w:rsidRPr="002931A0" w14:paraId="14BE9B48" w14:textId="77777777" w:rsidTr="00B4147B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41B94604" w14:textId="26C1AEA4" w:rsidR="00A0197A" w:rsidRDefault="00A0197A" w:rsidP="00B26EF7">
+          <w:p w14:paraId="41B94604" w14:textId="26C1AEA4" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00A0197A" w:rsidP="00B26EF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="132"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002931A0">
               <w:t>Do</w:t>
             </w:r>
-            <w:r w:rsidR="00C31A9B">
+            <w:r w:rsidR="00C31A9B" w:rsidRPr="002931A0">
               <w:t xml:space="preserve">es </w:t>
             </w:r>
-            <w:r w:rsidR="000F6546">
+            <w:r w:rsidR="000F6546" w:rsidRPr="002931A0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00C31A9B">
+            <w:r w:rsidR="00C31A9B" w:rsidRPr="002931A0">
               <w:t xml:space="preserve">plan </w:t>
             </w:r>
-            <w:r w:rsidR="000F6546">
+            <w:r w:rsidR="000F6546" w:rsidRPr="002931A0">
               <w:t>includ</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002931A0">
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D51B62">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>self-managed</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002931A0">
               <w:t xml:space="preserve"> funding?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BBFEC87" w14:textId="77777777" w:rsidR="00A0197A" w:rsidRDefault="00A0197A" w:rsidP="00B4147B">
+          <w:p w14:paraId="7BBFEC87" w14:textId="58637B57" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00A0197A" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
             </w:pPr>
-            <w:r w:rsidRPr="007B3AE1">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Note:</w:t>
+              <w:t xml:space="preserve">Note: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0197A">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C31A9B" w:rsidRPr="00C31A9B">
+            <w:r w:rsidR="00B027B8" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>W</w:t>
+              <w:t xml:space="preserve">If you need </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C31A9B">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t>help</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0197A">
-[...17 lines deleted...]
-            <w:r w:rsidR="003259F5">
+            <w:r w:rsidR="003259F5" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0197A">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> make sure all invoices are paid before you leave the NDIS.</w:t>
+              <w:t xml:space="preserve"> make sure all invoices are paid before you leave the NDIS</w:t>
+            </w:r>
+            <w:r w:rsidR="00B027B8" w:rsidRPr="002931A0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00773B7A" w:rsidRPr="002931A0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you can </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00C06CBC" w:rsidRPr="002931A0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>contact us</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C06CBC" w:rsidRPr="002931A0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE1F886" w14:textId="562F8984" w:rsidR="00A0197A" w:rsidRDefault="006C08D3" w:rsidP="00B4147B">
+          <w:p w14:paraId="0CE1F886" w14:textId="7B7FB0F0" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1686017748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00A0197A">
-              <w:t xml:space="preserve">  Yes</w:t>
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
+              <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5407DB5C" w14:textId="056840D4" w:rsidR="00A0197A" w:rsidRDefault="006C08D3" w:rsidP="00B4147B">
+          <w:p w14:paraId="5407DB5C" w14:textId="056840D4" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1008596015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C77387B" w14:textId="4A9542F2" w:rsidR="00A0197A" w:rsidRPr="008829F7" w:rsidRDefault="006C08D3" w:rsidP="00B4147B">
+          <w:p w14:paraId="4C77387B" w14:textId="4A9542F2" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1792654966"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>Don’t know – please check for me</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0197A" w14:paraId="1E1B5ABA" w14:textId="77777777" w:rsidTr="00B4147B">
+      <w:tr w:rsidR="00A0197A" w:rsidRPr="002931A0" w14:paraId="1E1B5ABA" w14:textId="77777777" w:rsidTr="00C442F5">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2421"/>
+          <w:trHeight w:hRule="exact" w:val="2968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F57CF67" w14:textId="6B50FA93" w:rsidR="00A0197A" w:rsidRDefault="00C31A9B" w:rsidP="00B26EF7">
+          <w:p w14:paraId="6F57CF67" w14:textId="6B50FA93" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00C31A9B" w:rsidP="00B26EF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="132"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002931A0">
               <w:t xml:space="preserve">Does </w:t>
             </w:r>
-            <w:r w:rsidR="005B58D4">
+            <w:r w:rsidR="005B58D4" w:rsidRPr="002931A0">
               <w:t>the</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002931A0">
               <w:t xml:space="preserve"> plan </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t xml:space="preserve">have </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A" w:rsidRPr="00D51B62">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">periodic </w:t>
             </w:r>
-            <w:r w:rsidR="000F6546">
+            <w:r w:rsidR="000F6546" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">transport </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A" w:rsidRPr="00D51B62">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>payments</w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16BC8FBE" w14:textId="77777777" w:rsidR="00A0197A" w:rsidRPr="0021327C" w:rsidRDefault="00A0197A" w:rsidP="00B4147B">
+          <w:p w14:paraId="16BC8FBE" w14:textId="798E449A" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00A0197A" w:rsidP="00B4147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B3AE1">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B3AE1">
+            <w:r w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C31A9B">
+            <w:r w:rsidR="00EA1A67" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">We can </w:t>
+              <w:t xml:space="preserve">If your plan includes periodic transport payments, you'll continue to receive these payments until the day you leave the NDIS. We will tell you </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0197A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EA1A67" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">help </w:t>
+              <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidR="003259F5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EA1A67" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">to </w:t>
-[...17 lines deleted...]
-              <w:t>before you leave the NDIS.</w:t>
+              <w:t xml:space="preserve"> leaving date in the letter we send you.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE32019" w14:textId="7E089646" w:rsidR="00A0197A" w:rsidRDefault="006C08D3" w:rsidP="00B4147B">
+          <w:p w14:paraId="5AE32019" w14:textId="7E089646" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="177090609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56534223" w14:textId="335917A4" w:rsidR="00A0197A" w:rsidRDefault="006C08D3" w:rsidP="00B4147B">
+          <w:p w14:paraId="56534223" w14:textId="335917A4" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1028633798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531D1780" w14:textId="0C4506AF" w:rsidR="00A0197A" w:rsidRDefault="006C08D3" w:rsidP="00B4147B">
+          <w:p w14:paraId="531D1780" w14:textId="0C4506AF" w:rsidR="00A0197A" w:rsidRPr="002931A0" w:rsidRDefault="00693F13" w:rsidP="00B4147B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1884519297"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00227A19">
+                <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00227A19">
+            <w:r w:rsidR="00227A19" w:rsidRPr="002931A0">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0197A">
+            <w:r w:rsidR="00A0197A" w:rsidRPr="002931A0">
               <w:t>Don’t know – please check for me</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E07282B" w14:textId="77777777" w:rsidR="00384867" w:rsidRDefault="00384867" w:rsidP="000C4579">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4F5E62EE" w14:textId="4A5B5D0E" w:rsidR="00E639F9" w:rsidRPr="002931A0" w:rsidRDefault="00384867" w:rsidP="00C442F5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cstheme="minorBidi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r w:rsidR="0040395E" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006B7210">
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA34D7" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cstheme="minorBidi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EA34D7">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="008806DF" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cstheme="minorBidi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008806DF" w:rsidRPr="006B7210">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82442" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cstheme="minorBidi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Signature and Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73061502" w14:textId="67D5880B" w:rsidR="00572712" w:rsidRPr="00572712" w:rsidRDefault="00572712" w:rsidP="00B26EF7">
+    <w:p w14:paraId="73061502" w14:textId="67D5880B" w:rsidR="00572712" w:rsidRPr="002931A0" w:rsidRDefault="00572712" w:rsidP="00B26EF7">
       <w:pPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">You can only complete </w:t>
       </w:r>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
-      <w:r w:rsidR="00EA34D7">
+      <w:r w:rsidR="00EA34D7" w:rsidRPr="002931A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B60D1AE" w14:textId="77777777" w:rsidR="00572712" w:rsidRPr="00572712" w:rsidRDefault="00572712" w:rsidP="00B26EF7">
+    <w:p w14:paraId="4B60D1AE" w14:textId="77777777" w:rsidR="00572712" w:rsidRPr="002931A0" w:rsidRDefault="00572712" w:rsidP="00B26EF7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1077"/>
-          <w:tab w:val="clear" w:pos="3686"/>
           <w:tab w:val="num" w:pos="2382"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="397"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">are the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00401F72">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C58E609" w14:textId="6367DF99" w:rsidR="00572712" w:rsidRPr="00572712" w:rsidRDefault="00572712" w:rsidP="00B26EF7">
+    <w:p w14:paraId="5C58E609" w14:textId="6367DF99" w:rsidR="00572712" w:rsidRPr="002931A0" w:rsidRDefault="00572712" w:rsidP="00B26EF7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1077"/>
-          <w:tab w:val="clear" w:pos="3686"/>
           <w:tab w:val="num" w:pos="2382"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="397"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidRPr="00401F72">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>parental responsibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the participant (under 18 years of age)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597DE1B3" w14:textId="4F027AB3" w:rsidR="00572712" w:rsidRPr="00401F72" w:rsidRDefault="00572712" w:rsidP="00B4147B">
+    <w:p w14:paraId="597DE1B3" w14:textId="4F027AB3" w:rsidR="00572712" w:rsidRPr="002931A0" w:rsidRDefault="00572712" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1077"/>
-          <w:tab w:val="clear" w:pos="3686"/>
           <w:tab w:val="num" w:pos="2382"/>
         </w:tabs>
         <w:spacing w:after="240"/>
-        <w:ind w:left="567" w:hanging="397"/>
+        <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572712">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">are an </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00401F72">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>authorised</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>authorised representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> representative</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00572712">
+        <w:t xml:space="preserve"> who has legal authority or consent to act </w:t>
+      </w:r>
+      <w:r w:rsidR="00664ADB" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who has legal authority or consent to act </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00664ADB">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the participant, and </w:t>
       </w:r>
-      <w:r w:rsidR="00E97D26" w:rsidRPr="00B4147B">
+      <w:r w:rsidR="00E97D26" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B4147B">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidR="00E97D26" w:rsidRPr="00B4147B">
+      <w:r w:rsidR="00E97D26" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>given us evidence of this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00401F72">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D488896" w14:textId="415F6296" w:rsidR="002B3279" w:rsidRPr="00401F72" w:rsidRDefault="008806DF" w:rsidP="00B26EF7">
+    <w:p w14:paraId="4D488896" w14:textId="2E0DBB07" w:rsidR="002B3279" w:rsidRPr="002931A0" w:rsidRDefault="008806DF" w:rsidP="00B26EF7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00401F72">
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00077ADF" w:rsidRPr="00401F72">
+      <w:r w:rsidR="00077ADF" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>y signing and sending this form to the NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="00E639F9" w:rsidRPr="00401F72">
+      <w:r w:rsidR="00E639F9" w:rsidRPr="002931A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E1496" w:rsidRPr="00401F72">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="72ACC64B" w14:textId="64C9F2E8" w:rsidR="009274E3" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
+    <w:p w14:paraId="72ACC64B" w14:textId="64C9F2E8" w:rsidR="009274E3" w:rsidRPr="002931A0" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>I certify that the information I have provided i</w:t>
       </w:r>
-      <w:r w:rsidR="00532593">
+      <w:r w:rsidR="00532593" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> true and correct</w:t>
       </w:r>
-      <w:r w:rsidR="00664ADB">
+      <w:r w:rsidR="00664ADB" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69402959" w14:textId="130012FA" w:rsidR="009274E3" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
+    <w:p w14:paraId="69402959" w14:textId="130012FA" w:rsidR="009274E3" w:rsidRPr="002931A0" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">I confirm that I am </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>I confirm that I am authori</w:t>
+      </w:r>
+      <w:r w:rsidR="002258A6" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>authori</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002258A6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ed to provide the personal details presented and I consent to my information being checked with the document issuer or official record holder via third party systems for the purposes of confirming my identity</w:t>
+      </w:r>
+      <w:r w:rsidR="00664ADB" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7F3025" w14:textId="04E4B38D" w:rsidR="009274E3" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
+    <w:p w14:paraId="5D7F3025" w14:textId="04E4B38D" w:rsidR="009274E3" w:rsidRPr="002931A0" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>I no longer want to be a participant of the NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="00664ADB">
+      <w:r w:rsidR="00664ADB" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7366DC19" w14:textId="1417D68E" w:rsidR="00E639F9" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
+    <w:p w14:paraId="7366DC19" w14:textId="5FCCC652" w:rsidR="00E639F9" w:rsidRPr="002931A0" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>I understand that if I am no longer a participant in the NDIS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0081047D">
+        <w:t xml:space="preserve">I understand that if </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A99" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>I do</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC314A" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I will not be able to access NDIS funded supports.</w:t>
+        <w:t xml:space="preserve">n’t </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A99" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cancel my request to leave the NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="008E609F" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A99" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00576671" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00135DBB" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00576671" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>cooling off period</w:t>
+      </w:r>
+      <w:r w:rsidR="008E609F" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ends, and the cooling period is not extended</w:t>
+      </w:r>
+      <w:r w:rsidR="00135DBB" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008E609F" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>no longer a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E10D3" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E609F" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r w:rsidR="008E609F" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:r w:rsidR="007E10D3" w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>won’t be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002931A0">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> able to access NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C16910F" w14:textId="5A380350" w:rsidR="00E639F9" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
+    <w:p w14:paraId="4C16910F" w14:textId="5A380350" w:rsidR="00E639F9" w:rsidRPr="002931A0" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>I understand that if I w</w:t>
       </w:r>
-      <w:r w:rsidR="00C262D2">
+      <w:r w:rsidR="00C262D2" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ant</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> to become a participant again in the future, I must make </w:t>
       </w:r>
-      <w:r w:rsidR="003E7275">
+      <w:r w:rsidR="003E7275" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">a new </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C7CE88" w14:textId="77777777" w:rsidR="00E639F9" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
+    <w:p w14:paraId="18C7CE88" w14:textId="77777777" w:rsidR="00E639F9" w:rsidRPr="002931A0" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>I understand that I may not meet the access requirements if I apply to the NDIS again in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444B0854" w14:textId="5EE3DDA9" w:rsidR="00E639F9" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
+    <w:p w14:paraId="444B0854" w14:textId="5EE3DDA9" w:rsidR="00E639F9" w:rsidRPr="002931A0" w:rsidRDefault="00E639F9" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand this </w:t>
       </w:r>
-      <w:r w:rsidR="0027024A">
+      <w:r w:rsidR="0027024A" w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>form or</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> have had this form explained to me.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C6615A" w14:textId="54C8DA93" w:rsidR="008806DF" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
+    <w:p w14:paraId="36C6615A" w14:textId="54C8DA93" w:rsidR="008806DF" w:rsidRPr="002931A0" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that </w:t>
       </w:r>
-      <w:r w:rsidR="008806DF">
+      <w:r w:rsidR="008806DF" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>giving false or misleading information is a serious offence</w:t>
       </w:r>
-      <w:r w:rsidR="00664ADB">
+      <w:r w:rsidR="00664ADB" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739181B3" w14:textId="5F213992" w:rsidR="008806DF" w:rsidRPr="000C4579" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
+    <w:p w14:paraId="739181B3" w14:textId="5F213992" w:rsidR="008806DF" w:rsidRPr="002931A0" w:rsidRDefault="009274E3" w:rsidP="00B4147B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that </w:t>
       </w:r>
-      <w:r w:rsidR="008806DF">
+      <w:r w:rsidR="008806DF" w:rsidRPr="002931A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this information is protected by law and can only be given to someone else where Commonwealth law allows or requires it, or where I give permission.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblW w:w="9921" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Statement of withdrawal from the NDIS."/>
         <w:tblDescription w:val="This section is for you to sign to finalise your withdrawal from the NDIS. Details required are on the left column. You can provide the details we need on the right. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4649"/>
         <w:gridCol w:w="5272"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E1496" w:rsidRPr="00A9028F" w14:paraId="48409504" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="002E1496" w:rsidRPr="002931A0" w14:paraId="48409504" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="30299F39" w14:textId="77777777" w:rsidR="002E1496" w:rsidRPr="00E639F9" w:rsidRDefault="00E02757" w:rsidP="00E02757">
-            <w:r>
+          <w:p w14:paraId="30299F39" w14:textId="77777777" w:rsidR="002E1496" w:rsidRPr="002931A0" w:rsidRDefault="00E02757" w:rsidP="00E02757">
+            <w:r w:rsidRPr="002931A0">
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00E639F9" w:rsidRPr="00E639F9">
+            <w:r w:rsidR="00E639F9" w:rsidRPr="002931A0">
               <w:t>ignature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5272" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47CE1676" w14:textId="1A11079F" w:rsidR="002E1496" w:rsidRPr="00A9028F" w:rsidRDefault="002E1496" w:rsidP="00F92168">
+          <w:p w14:paraId="47CE1676" w14:textId="410FE451" w:rsidR="002E1496" w:rsidRPr="002931A0" w:rsidRDefault="002E1496" w:rsidP="00F92168">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02A13" w:rsidRPr="00A9028F" w14:paraId="21CC1BDE" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="00A02A13" w:rsidRPr="002931A0" w14:paraId="21CC1BDE" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70A1A6B9" w14:textId="77777777" w:rsidR="00A02A13" w:rsidRPr="00E639F9" w:rsidDel="00E02757" w:rsidRDefault="00A02A13" w:rsidP="00E02757">
-            <w:r>
+          <w:p w14:paraId="70A1A6B9" w14:textId="77777777" w:rsidR="00A02A13" w:rsidRPr="002931A0" w:rsidDel="00E02757" w:rsidRDefault="00A02A13" w:rsidP="00E02757">
+            <w:r w:rsidRPr="002931A0">
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...10 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="965471513"/>
+            <w:placeholder>
+              <w:docPart w:val="122028D3F5B94E208CF3101599F65D16"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0485F31C" w14:textId="248ED72A" w:rsidR="00A02A13" w:rsidRPr="002931A0" w:rsidRDefault="00D903F2" w:rsidP="00F92168">
+                <w:pPr>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002E1496" w:rsidRPr="00A9028F" w14:paraId="5CBFC23F" w14:textId="77777777" w:rsidTr="000C4579">
+      <w:tr w:rsidR="002E1496" w:rsidRPr="002931A0" w14:paraId="5CBFC23F" w14:textId="77777777" w:rsidTr="000C4579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D84A7A4" w14:textId="77777777" w:rsidR="002E1496" w:rsidRPr="00E639F9" w:rsidRDefault="00E639F9" w:rsidP="00E639F9">
-            <w:r w:rsidRPr="00E639F9">
+          <w:p w14:paraId="3D84A7A4" w14:textId="77777777" w:rsidR="002E1496" w:rsidRPr="002931A0" w:rsidRDefault="00E639F9" w:rsidP="00E639F9">
+            <w:r w:rsidRPr="002931A0">
               <w:t>Date (DD/MM/YYYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...10 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1844468123"/>
+            <w:placeholder>
+              <w:docPart w:val="D13959758B824EA7974A9E306A02F442"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5272" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="252021DC" w14:textId="6D5D6BBD" w:rsidR="002E1496" w:rsidRPr="002931A0" w:rsidRDefault="00D903F2" w:rsidP="002E1496">
+                <w:pPr>
+                  <w:rPr>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002931A0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="438BD61C" w14:textId="77777777" w:rsidR="00401F72" w:rsidRDefault="00401F72" w:rsidP="000C4579"/>
-[...13 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="0AA8A223" w14:textId="02A116C2" w:rsidR="00794581" w:rsidRPr="00A36EB8" w:rsidRDefault="00794581" w:rsidP="00A36EB8"/>
+    <w:sectPr w:rsidR="00794581" w:rsidRPr="00A36EB8" w:rsidSect="00F92168">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="1021" w:bottom="1247" w:left="1021" w:header="142" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="726DD073" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="178AAF1A" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E2C6BB" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6985EF8C" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="3E6C28ED" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="566AD394" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="5B43B98B" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00F92168"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0906A9E2" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="26AE779D" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAFFC7F" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="442F1870" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="0E2F7A3C" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="4E710C1D" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="61EA96D7" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00F92168"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13549FAE" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2">
+    <w:p w14:paraId="28CFF3E5" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Light">
-    <w:altName w:val="Kefa"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1765D5D4" w14:textId="3CD9E28C" w:rsidR="00C94988" w:rsidRDefault="00A51E41">
+  <w:p w14:paraId="5800F5C8" w14:textId="56F2898F" w:rsidR="00430D13" w:rsidRPr="00430D13" w:rsidRDefault="00430D13" w:rsidP="00430D13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00430D13">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1765D5D4" w14:textId="37E1E4E1" w:rsidR="00C94988" w:rsidRDefault="00A51E41" w:rsidP="00430D13">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4932"/>
+        <w:tab w:val="right" w:pos="9781"/>
+        <w:tab w:val="right" w:pos="9864"/>
+      </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00A51E41">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A51E41">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -3898,117 +4218,153 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A51E41">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FB0F45">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00A51E41">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="13896A61" w14:textId="091423F9" w:rsidR="00305DB2" w:rsidRDefault="00430D13" w:rsidP="00305DB2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
+      <w:ind w:right="480"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Leaving the </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00800C91">
+      <w:t>NDIS Form</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00787895">
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF043C">
+      <w:t>3.0</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> 2026-0</w:t>
+    </w:r>
+    <w:r w:rsidR="00305DB2">
+      <w:t>8-</w:t>
+    </w:r>
+    <w:r w:rsidR="00156837">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF043C">
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38C8F464" w14:textId="4D361E03" w:rsidR="00A45454" w:rsidRDefault="00A45454" w:rsidP="00B4147B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="480"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F1AED80" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="65C792D5" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571637BE" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6BF8A27D" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="3458F1D6" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="53426D44" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="3666B154" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00F92168"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D0B1321" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="5179AFE4" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE9BB73" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C260AC1" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="445DAAA0" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="58678C13" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305"/>
+    <w:p w14:paraId="1775877A" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305" w:rsidP="00F92168"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50D35936" w14:textId="77777777" w:rsidR="002315D2" w:rsidRDefault="002315D2">
+    <w:p w14:paraId="7897C6A8" w14:textId="77777777" w:rsidR="00C97305" w:rsidRDefault="00C97305">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="17E94C7A" w14:textId="7316E89B" w:rsidR="00F81CD0" w:rsidRPr="00F92168" w:rsidRDefault="00346A4D" w:rsidP="00B4147B">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3306"/>
         <w:tab w:val="left" w:pos="5697"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00F92168">
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
-        <w:b/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B4147B">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B4147B">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F64C29">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:spacing w:val="-10"/>
         <w:kern w:val="28"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58DDCD7D" wp14:editId="502119F0">
           <wp:extent cx="1282065" cy="666750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" title="NDIS logo"/>
@@ -4395,61 +4751,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D53C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D514EE0A"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="AF6E857A"/>
+    <w:lvl w:ilvl="0" w:tplc="98A2F70A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4512,51 +4869,50 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E56132"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF647892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="771" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4749,51 +5105,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="680" w:hanging="680"/>
+        <w:ind w:left="3232" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
@@ -8943,50 +9299,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49BC748D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20BABFAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49FD332B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55AE6C56"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9055,51 +9524,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BC50C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87A4276C"/>
     <w:lvl w:ilvl="0" w:tplc="A498D5A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9145,51 +9614,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D6856EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E45952"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9258,200 +9727,294 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC10C30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3C83580"/>
+    <w:lvl w:ilvl="0" w:tplc="F2F0AB00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Checklist"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A818536C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Checklistnested"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E29AB95E"/>
+    <w:tmpl w:val="3C863776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3686"/>
+          <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
-        <w:ind w:left="4083" w:hanging="397"/>
+        <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3005"/>
+          <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
-        <w:ind w:left="3458" w:hanging="453"/>
+        <w:ind w:left="169" w:hanging="453"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3208" w:hanging="504"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="-81" w:hanging="504"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3712" w:hanging="648"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="423" w:hanging="648"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4216" w:hanging="792"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="927" w:hanging="792"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4720" w:hanging="936"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1431" w:hanging="936"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5224" w:hanging="1080"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1935" w:hanging="1080"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5728" w:hanging="1224"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2439" w:hanging="1224"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6304" w:hanging="1440"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3015" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50CF5CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD06F5B6"/>
     <w:lvl w:ilvl="0" w:tplc="33407766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14D22C90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9520,51 +10083,51 @@
     <w:lvl w:ilvl="7" w:tplc="97DA2FC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6365800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55A3119A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F294E0F2"/>
     <w:lvl w:ilvl="0" w:tplc="11762D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D74E845A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9633,51 +10196,51 @@
     <w:lvl w:ilvl="7" w:tplc="51C45F44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4A4214FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586B57DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87A4276C"/>
     <w:lvl w:ilvl="0" w:tplc="A498D5A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9723,51 +10286,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE47372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54B2B62E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9836,51 +10399,282 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D403AFD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="859AD686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D915FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3214ABB2"/>
+    <w:lvl w:ilvl="0" w:tplc="3E22F390">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Scripts"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64960B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2AC8A9A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9949,51 +10743,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B6F3D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84227FEA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10062,51 +10856,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB1745C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF52662C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10203,51 +10997,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB33311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="470ACE0A"/>
     <w:lvl w:ilvl="0" w:tplc="04602D9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10316,51 +11110,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70177104"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -10407,51 +11201,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769C08E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52DE94E8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10520,51 +11314,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77380479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="934075FE"/>
     <w:lvl w:ilvl="0" w:tplc="2F5C3ED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBCACE18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10633,51 +11427,51 @@
     <w:lvl w:ilvl="7" w:tplc="F5E4D0A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9342B018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780D5E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76E0CD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10746,51 +11540,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="788C7075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="134479A6"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10835,51 +11629,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B46FAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10921,51 +11715,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F4095B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1202258A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11034,51 +11828,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79963BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87A4276C"/>
     <w:lvl w:ilvl="0" w:tplc="A498D5A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11124,51 +11918,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3037E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2E6BB68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11244,156 +12038,156 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="525681236">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="6490754">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1787002563">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="970794160">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="542207591">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="83916251">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="547691644">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1470632775">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="958417036">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1777096349">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1695181715">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="967278070">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1257444424">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="848443324">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1539198659">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1885673104">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1838885202">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1405494045">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="762845488">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1917008282">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1420328576">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1824811590">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1762721822">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1900091274">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1004362198">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="856507349">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="85158251">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2018800446">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="387874491">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="742413169">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="489760401">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1231040175">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="976109433">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="281501766">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="946430492">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="114757409">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1826042974">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="967978552">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1911385770">
     <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -11454,237 +12248,237 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1500459045">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1488014749">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="160701909">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="850796452">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="91241539">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1392919871">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="874851430">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1015184846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="345258304">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1178157234">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="782966479">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1785540463">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="87384327">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="580719828">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="485249506">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="2145152947">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="184485135">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="432748022">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="584917250">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="247278912">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1562598465">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="1503929381">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="788864541">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1279531257">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="48500960">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1906601899">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="860777833">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="763183275">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1092701102">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="16275167">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="1619414283">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="1041856974">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="1340348961">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="1841582480">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="896086449">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1666278753">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="88091348">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="1531919312">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="267006385">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="11536340">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="1459715490">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="376127530">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="1662002008">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="1636831032">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="88" w16cid:durableId="1710300841">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="89" w16cid:durableId="1712487806">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="90" w16cid:durableId="1540047234">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="91" w16cid:durableId="2053840715">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="92" w16cid:durableId="163475751">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="93" w16cid:durableId="2012561427">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="94" w16cid:durableId="1770005938">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="95" w16cid:durableId="1025987603">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="96" w16cid:durableId="1787658063">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="97" w16cid:durableId="805896558">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="98" w16cid:durableId="114250696">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -11706,1465 +12500,1831 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="100" w16cid:durableId="215437419">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="101" w16cid:durableId="597324492">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="102" w16cid:durableId="1852643107">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="103" w16cid:durableId="1694965008">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="104" w16cid:durableId="2010283277">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="105" w16cid:durableId="941573769">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="106" w16cid:durableId="165902305">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="107" w16cid:durableId="1168399305">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="108" w16cid:durableId="1649358975">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="109" w16cid:durableId="13003327">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="110" w16cid:durableId="1910655096">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="111" w16cid:durableId="1818297198">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="112" w16cid:durableId="271791440">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="113" w16cid:durableId="1584491606">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="114" w16cid:durableId="869151570">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="115" w16cid:durableId="2056000210">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="116" w16cid:durableId="344678080">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="117" w16cid:durableId="1083792866">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="118" w16cid:durableId="1197543720">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="119" w16cid:durableId="1716809580">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="120" w16cid:durableId="1096445473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="121" w16cid:durableId="1677731047">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="122" w16cid:durableId="1271544124">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="123" w16cid:durableId="2084599494">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="124" w16cid:durableId="1901358596">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="125" w16cid:durableId="1429276677">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="126" w16cid:durableId="1607347802">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="127" w16cid:durableId="420762243">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="128" w16cid:durableId="1868173582">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="129" w16cid:durableId="697852580">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="130" w16cid:durableId="156573799">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="131" w16cid:durableId="21172564">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="132" w16cid:durableId="563295411">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="133" w16cid:durableId="420880032">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="134" w16cid:durableId="725766103">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="135" w16cid:durableId="97022137">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="136" w16cid:durableId="940649191">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="137" w16cid:durableId="1215242077">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="138" w16cid:durableId="357120233">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="139" w16cid:durableId="1540822876">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="140" w16cid:durableId="688799109">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="141" w16cid:durableId="22637454">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="142" w16cid:durableId="1529486167">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="143" w16cid:durableId="1693650225">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="144" w16cid:durableId="290677025">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="136"/>
+  <w:num w:numId="145" w16cid:durableId="884869642">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="146" w16cid:durableId="268046646">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="147" w16cid:durableId="8796158">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="148" w16cid:durableId="1299064812">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="149" w16cid:durableId="933588427">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="150" w16cid:durableId="1377661334">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="151" w16cid:durableId="1530602132">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="152" w16cid:durableId="812455201">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="153" w16cid:durableId="1099983013">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="154" w16cid:durableId="1252736471">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="155" w16cid:durableId="710812796">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="156" w16cid:durableId="1622420425">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="157" w16cid:durableId="173300983">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="158" w16cid:durableId="672536398">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="159" w16cid:durableId="301739542">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="158"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:writeProtection w:recommended="1"/>
+  <w:zoom w:percent="130"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:formsDesign/>
+  <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F811A7"/>
     <w:rsid w:val="0000049A"/>
     <w:rsid w:val="00002884"/>
     <w:rsid w:val="00004372"/>
     <w:rsid w:val="00004397"/>
+    <w:rsid w:val="00004DE4"/>
     <w:rsid w:val="00005BA9"/>
     <w:rsid w:val="00006D30"/>
+    <w:rsid w:val="00007ED4"/>
     <w:rsid w:val="000102F9"/>
     <w:rsid w:val="0001030F"/>
     <w:rsid w:val="00010C75"/>
     <w:rsid w:val="00011759"/>
     <w:rsid w:val="00011F8E"/>
     <w:rsid w:val="0001497F"/>
     <w:rsid w:val="0001664A"/>
     <w:rsid w:val="00016F3D"/>
     <w:rsid w:val="00017A0D"/>
     <w:rsid w:val="000207F5"/>
     <w:rsid w:val="000217BA"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="00026136"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="00026FBF"/>
+    <w:rsid w:val="00030920"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="000360A0"/>
+    <w:rsid w:val="0003689F"/>
+    <w:rsid w:val="0003796C"/>
+    <w:rsid w:val="000429F7"/>
+    <w:rsid w:val="00045771"/>
     <w:rsid w:val="00045B8A"/>
     <w:rsid w:val="00045D02"/>
+    <w:rsid w:val="000477DC"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="000507F0"/>
+    <w:rsid w:val="00051B91"/>
     <w:rsid w:val="00054506"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="0005783A"/>
     <w:rsid w:val="000600F8"/>
+    <w:rsid w:val="00062263"/>
     <w:rsid w:val="000624DF"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="00063E17"/>
     <w:rsid w:val="00064405"/>
+    <w:rsid w:val="00065423"/>
     <w:rsid w:val="00067AF8"/>
     <w:rsid w:val="00071B87"/>
+    <w:rsid w:val="00072396"/>
     <w:rsid w:val="00073966"/>
+    <w:rsid w:val="00075A22"/>
+    <w:rsid w:val="0007660A"/>
     <w:rsid w:val="000775F2"/>
     <w:rsid w:val="00077ADF"/>
     <w:rsid w:val="00080F15"/>
     <w:rsid w:val="0008130B"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="00081BC4"/>
     <w:rsid w:val="00082B92"/>
     <w:rsid w:val="000837A6"/>
     <w:rsid w:val="000838C3"/>
     <w:rsid w:val="000857C6"/>
+    <w:rsid w:val="000859D3"/>
     <w:rsid w:val="0008608A"/>
     <w:rsid w:val="00086A7E"/>
     <w:rsid w:val="00086BE4"/>
     <w:rsid w:val="00092C4E"/>
     <w:rsid w:val="000938E7"/>
     <w:rsid w:val="0009415A"/>
     <w:rsid w:val="00094F8C"/>
     <w:rsid w:val="0009545E"/>
     <w:rsid w:val="0009585C"/>
     <w:rsid w:val="000962A8"/>
+    <w:rsid w:val="000973D2"/>
     <w:rsid w:val="00097AA6"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
     <w:rsid w:val="000A59B4"/>
+    <w:rsid w:val="000B229A"/>
     <w:rsid w:val="000B266B"/>
+    <w:rsid w:val="000B4117"/>
+    <w:rsid w:val="000B42B9"/>
+    <w:rsid w:val="000B696C"/>
     <w:rsid w:val="000B6E75"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C3AFA"/>
     <w:rsid w:val="000C4579"/>
     <w:rsid w:val="000C509C"/>
     <w:rsid w:val="000D0DE2"/>
+    <w:rsid w:val="000D62D8"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000E035E"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E54E9"/>
+    <w:rsid w:val="000E6561"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F15F2"/>
     <w:rsid w:val="000F3800"/>
     <w:rsid w:val="000F386E"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
+    <w:rsid w:val="000F4676"/>
+    <w:rsid w:val="000F503D"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="000F5732"/>
     <w:rsid w:val="000F5EC4"/>
     <w:rsid w:val="000F6546"/>
     <w:rsid w:val="000F7003"/>
+    <w:rsid w:val="000F76CB"/>
     <w:rsid w:val="001029FD"/>
     <w:rsid w:val="00102B38"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="00104AFF"/>
+    <w:rsid w:val="00105175"/>
     <w:rsid w:val="0010736F"/>
     <w:rsid w:val="00112784"/>
+    <w:rsid w:val="00112DD0"/>
     <w:rsid w:val="00113945"/>
+    <w:rsid w:val="001168E0"/>
     <w:rsid w:val="00122D90"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="001255CA"/>
     <w:rsid w:val="001269CE"/>
     <w:rsid w:val="00126FA6"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="00131361"/>
+    <w:rsid w:val="00131A24"/>
     <w:rsid w:val="00132240"/>
     <w:rsid w:val="00132339"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133A56"/>
     <w:rsid w:val="00133B2D"/>
     <w:rsid w:val="00135777"/>
+    <w:rsid w:val="00135DBB"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="001419F8"/>
     <w:rsid w:val="00145A8A"/>
     <w:rsid w:val="00145EA4"/>
     <w:rsid w:val="001520E0"/>
+    <w:rsid w:val="00156837"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="00157247"/>
     <w:rsid w:val="001607EB"/>
     <w:rsid w:val="00160CBB"/>
+    <w:rsid w:val="00162511"/>
     <w:rsid w:val="001637C4"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00164FC3"/>
     <w:rsid w:val="00167309"/>
     <w:rsid w:val="00167920"/>
+    <w:rsid w:val="00172560"/>
+    <w:rsid w:val="00173C91"/>
     <w:rsid w:val="00173F97"/>
     <w:rsid w:val="00174166"/>
     <w:rsid w:val="00175D76"/>
     <w:rsid w:val="001767D2"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00180425"/>
     <w:rsid w:val="00180E50"/>
     <w:rsid w:val="00183169"/>
+    <w:rsid w:val="0018705F"/>
     <w:rsid w:val="001937EF"/>
     <w:rsid w:val="00193C02"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
+    <w:rsid w:val="001A4005"/>
     <w:rsid w:val="001A4037"/>
+    <w:rsid w:val="001A4BFA"/>
     <w:rsid w:val="001A5682"/>
     <w:rsid w:val="001B0FBF"/>
     <w:rsid w:val="001B18E2"/>
     <w:rsid w:val="001B23AD"/>
     <w:rsid w:val="001B2F36"/>
     <w:rsid w:val="001B358A"/>
+    <w:rsid w:val="001B3B5E"/>
     <w:rsid w:val="001B5BDD"/>
     <w:rsid w:val="001B72F3"/>
+    <w:rsid w:val="001B77C9"/>
     <w:rsid w:val="001C19D3"/>
     <w:rsid w:val="001C2800"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D59BC"/>
     <w:rsid w:val="001D72F5"/>
     <w:rsid w:val="001E2500"/>
     <w:rsid w:val="001E2AC7"/>
     <w:rsid w:val="001F15AC"/>
     <w:rsid w:val="001F4690"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="001F6632"/>
     <w:rsid w:val="001F7F44"/>
+    <w:rsid w:val="00204B04"/>
     <w:rsid w:val="00205008"/>
     <w:rsid w:val="00206FE4"/>
+    <w:rsid w:val="002078C5"/>
     <w:rsid w:val="002106E3"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="002120EF"/>
     <w:rsid w:val="0021327C"/>
     <w:rsid w:val="002133EB"/>
     <w:rsid w:val="00214F6F"/>
+    <w:rsid w:val="00217854"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="00224842"/>
     <w:rsid w:val="00225466"/>
     <w:rsid w:val="002258A6"/>
     <w:rsid w:val="00227A19"/>
     <w:rsid w:val="002315D2"/>
     <w:rsid w:val="00231945"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00233867"/>
+    <w:rsid w:val="00234698"/>
     <w:rsid w:val="00234C92"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002417B5"/>
+    <w:rsid w:val="00242563"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024620D"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="00251775"/>
+    <w:rsid w:val="002522CA"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026010A"/>
     <w:rsid w:val="0026016D"/>
+    <w:rsid w:val="002616D8"/>
+    <w:rsid w:val="00262B6C"/>
+    <w:rsid w:val="00266457"/>
     <w:rsid w:val="0027024A"/>
+    <w:rsid w:val="00272807"/>
+    <w:rsid w:val="00274303"/>
     <w:rsid w:val="00276F03"/>
     <w:rsid w:val="00277D86"/>
     <w:rsid w:val="002803B4"/>
+    <w:rsid w:val="002824BF"/>
     <w:rsid w:val="002853B5"/>
     <w:rsid w:val="00286E83"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="00291540"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="002917D8"/>
+    <w:rsid w:val="002931A0"/>
+    <w:rsid w:val="00293C90"/>
+    <w:rsid w:val="002948B3"/>
     <w:rsid w:val="002952B5"/>
     <w:rsid w:val="002A0119"/>
     <w:rsid w:val="002A54C6"/>
     <w:rsid w:val="002A6ACA"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002B3279"/>
+    <w:rsid w:val="002B5738"/>
+    <w:rsid w:val="002B58FD"/>
+    <w:rsid w:val="002B6549"/>
     <w:rsid w:val="002C1D6A"/>
     <w:rsid w:val="002C334D"/>
     <w:rsid w:val="002C45CC"/>
     <w:rsid w:val="002C4BB1"/>
     <w:rsid w:val="002C5FF8"/>
     <w:rsid w:val="002C6AE6"/>
     <w:rsid w:val="002C72F9"/>
+    <w:rsid w:val="002C7E84"/>
     <w:rsid w:val="002C7E8C"/>
+    <w:rsid w:val="002D013D"/>
     <w:rsid w:val="002D05AC"/>
     <w:rsid w:val="002D1AA5"/>
     <w:rsid w:val="002D4070"/>
     <w:rsid w:val="002D5938"/>
     <w:rsid w:val="002D5C70"/>
     <w:rsid w:val="002D5CB9"/>
     <w:rsid w:val="002D71AA"/>
     <w:rsid w:val="002E06AA"/>
     <w:rsid w:val="002E1496"/>
     <w:rsid w:val="002E5EFC"/>
+    <w:rsid w:val="002E6E6F"/>
     <w:rsid w:val="002E7F32"/>
+    <w:rsid w:val="002F177B"/>
     <w:rsid w:val="002F2B31"/>
     <w:rsid w:val="002F367B"/>
     <w:rsid w:val="002F4079"/>
     <w:rsid w:val="002F4F1F"/>
     <w:rsid w:val="002F6452"/>
     <w:rsid w:val="002F7105"/>
     <w:rsid w:val="00300CCB"/>
     <w:rsid w:val="00302D69"/>
     <w:rsid w:val="00304F67"/>
+    <w:rsid w:val="00305DB2"/>
     <w:rsid w:val="0030782C"/>
+    <w:rsid w:val="0031591F"/>
     <w:rsid w:val="003170A6"/>
     <w:rsid w:val="003214DC"/>
     <w:rsid w:val="00324144"/>
+    <w:rsid w:val="0032462D"/>
+    <w:rsid w:val="003254D8"/>
     <w:rsid w:val="00325802"/>
     <w:rsid w:val="003259F5"/>
     <w:rsid w:val="00327A62"/>
     <w:rsid w:val="00327B97"/>
     <w:rsid w:val="00327C18"/>
     <w:rsid w:val="00330900"/>
+    <w:rsid w:val="00332239"/>
     <w:rsid w:val="003322DA"/>
+    <w:rsid w:val="003328AD"/>
     <w:rsid w:val="00332C00"/>
     <w:rsid w:val="003362A4"/>
     <w:rsid w:val="003429E7"/>
     <w:rsid w:val="0034375A"/>
     <w:rsid w:val="00346A4D"/>
     <w:rsid w:val="00350116"/>
     <w:rsid w:val="00351911"/>
     <w:rsid w:val="00352806"/>
     <w:rsid w:val="00357A11"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="003648E4"/>
     <w:rsid w:val="003672CA"/>
+    <w:rsid w:val="00367CC1"/>
     <w:rsid w:val="00370B32"/>
+    <w:rsid w:val="00371619"/>
     <w:rsid w:val="00371DD7"/>
     <w:rsid w:val="00373CC0"/>
     <w:rsid w:val="0037585B"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00380B5E"/>
+    <w:rsid w:val="003811A4"/>
     <w:rsid w:val="00384867"/>
     <w:rsid w:val="003849CD"/>
     <w:rsid w:val="00386EA9"/>
     <w:rsid w:val="00387B3D"/>
+    <w:rsid w:val="00387BD6"/>
     <w:rsid w:val="003903EC"/>
     <w:rsid w:val="00391953"/>
+    <w:rsid w:val="00392A6D"/>
     <w:rsid w:val="003939B1"/>
+    <w:rsid w:val="00393C5D"/>
     <w:rsid w:val="00393D02"/>
     <w:rsid w:val="00395D09"/>
+    <w:rsid w:val="003A1A99"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A584E"/>
+    <w:rsid w:val="003A5A47"/>
     <w:rsid w:val="003B0788"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B4CBD"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B6593"/>
     <w:rsid w:val="003B70C1"/>
     <w:rsid w:val="003C1EFC"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C7B3A"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D2589"/>
     <w:rsid w:val="003D3173"/>
     <w:rsid w:val="003E0CA9"/>
     <w:rsid w:val="003E2BD2"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E42D7"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E7275"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
+    <w:rsid w:val="003F55D0"/>
     <w:rsid w:val="003F6DE2"/>
     <w:rsid w:val="00401280"/>
     <w:rsid w:val="00401F72"/>
     <w:rsid w:val="00402A80"/>
+    <w:rsid w:val="00402C05"/>
     <w:rsid w:val="00403380"/>
     <w:rsid w:val="0040395E"/>
     <w:rsid w:val="00405ADD"/>
     <w:rsid w:val="00406186"/>
     <w:rsid w:val="00407617"/>
     <w:rsid w:val="004078F1"/>
     <w:rsid w:val="0041328A"/>
+    <w:rsid w:val="004142E1"/>
     <w:rsid w:val="00417896"/>
+    <w:rsid w:val="00417A9B"/>
     <w:rsid w:val="004274ED"/>
+    <w:rsid w:val="00430D13"/>
     <w:rsid w:val="00432451"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="0043356D"/>
     <w:rsid w:val="00433D80"/>
+    <w:rsid w:val="00435399"/>
     <w:rsid w:val="00435517"/>
+    <w:rsid w:val="0043614C"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="004439D6"/>
+    <w:rsid w:val="00446F0C"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="00450B8A"/>
     <w:rsid w:val="00451DA8"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="00457CA6"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00461305"/>
+    <w:rsid w:val="00461DCF"/>
+    <w:rsid w:val="004630D4"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="0046533C"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="00471AD2"/>
     <w:rsid w:val="00475A68"/>
+    <w:rsid w:val="00481034"/>
     <w:rsid w:val="0048127D"/>
     <w:rsid w:val="00481FF2"/>
     <w:rsid w:val="00483BFE"/>
+    <w:rsid w:val="00484D8A"/>
     <w:rsid w:val="00485959"/>
     <w:rsid w:val="00486FBF"/>
     <w:rsid w:val="00492E76"/>
+    <w:rsid w:val="00495F6D"/>
+    <w:rsid w:val="00496828"/>
     <w:rsid w:val="004A0449"/>
     <w:rsid w:val="004A0C63"/>
     <w:rsid w:val="004A0CF4"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004B35C6"/>
     <w:rsid w:val="004B4054"/>
     <w:rsid w:val="004B4276"/>
+    <w:rsid w:val="004B6020"/>
     <w:rsid w:val="004B619A"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D0385"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D331D"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D455A"/>
     <w:rsid w:val="004D460B"/>
     <w:rsid w:val="004D4F9D"/>
     <w:rsid w:val="004D717E"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004E0DEE"/>
     <w:rsid w:val="004E1625"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004E26ED"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6E32"/>
     <w:rsid w:val="004F0EFA"/>
+    <w:rsid w:val="004F1C61"/>
     <w:rsid w:val="004F2F0E"/>
     <w:rsid w:val="004F4591"/>
     <w:rsid w:val="004F69D3"/>
     <w:rsid w:val="004F75F8"/>
+    <w:rsid w:val="004F7663"/>
     <w:rsid w:val="00500C30"/>
     <w:rsid w:val="00501C2C"/>
     <w:rsid w:val="00502C64"/>
+    <w:rsid w:val="00503284"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="00511F57"/>
+    <w:rsid w:val="00512F88"/>
+    <w:rsid w:val="0051357E"/>
+    <w:rsid w:val="0051395C"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="005215A2"/>
     <w:rsid w:val="00527C2A"/>
+    <w:rsid w:val="00527C87"/>
     <w:rsid w:val="00532593"/>
     <w:rsid w:val="00532E90"/>
     <w:rsid w:val="005341C8"/>
     <w:rsid w:val="00536679"/>
     <w:rsid w:val="00543BD4"/>
+    <w:rsid w:val="00547580"/>
+    <w:rsid w:val="00547F77"/>
     <w:rsid w:val="005503E3"/>
     <w:rsid w:val="00550A3E"/>
     <w:rsid w:val="00554388"/>
     <w:rsid w:val="00554929"/>
+    <w:rsid w:val="0055511B"/>
     <w:rsid w:val="0055543C"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="005614A2"/>
     <w:rsid w:val="005632B4"/>
+    <w:rsid w:val="00565021"/>
     <w:rsid w:val="00565A6E"/>
+    <w:rsid w:val="00565A8B"/>
     <w:rsid w:val="0056695E"/>
+    <w:rsid w:val="00566C85"/>
     <w:rsid w:val="00567908"/>
+    <w:rsid w:val="005706CF"/>
     <w:rsid w:val="00572712"/>
+    <w:rsid w:val="00576671"/>
     <w:rsid w:val="00576AB1"/>
     <w:rsid w:val="00577B43"/>
     <w:rsid w:val="005800C5"/>
     <w:rsid w:val="00585635"/>
     <w:rsid w:val="005858EF"/>
     <w:rsid w:val="005902F5"/>
     <w:rsid w:val="005904F3"/>
+    <w:rsid w:val="005916CB"/>
     <w:rsid w:val="005916F7"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rsid w:val="00596190"/>
+    <w:rsid w:val="005972AE"/>
     <w:rsid w:val="005A0309"/>
     <w:rsid w:val="005A1904"/>
+    <w:rsid w:val="005A26C6"/>
     <w:rsid w:val="005A4F0E"/>
     <w:rsid w:val="005A5950"/>
     <w:rsid w:val="005A7616"/>
     <w:rsid w:val="005B0149"/>
     <w:rsid w:val="005B1DC1"/>
+    <w:rsid w:val="005B55B6"/>
     <w:rsid w:val="005B58D4"/>
+    <w:rsid w:val="005B6A72"/>
+    <w:rsid w:val="005B7BBF"/>
     <w:rsid w:val="005C1A0C"/>
+    <w:rsid w:val="005C220F"/>
     <w:rsid w:val="005C26DB"/>
     <w:rsid w:val="005C451E"/>
     <w:rsid w:val="005C4CF0"/>
+    <w:rsid w:val="005C4EF6"/>
     <w:rsid w:val="005C56CA"/>
     <w:rsid w:val="005C7505"/>
     <w:rsid w:val="005D11D5"/>
     <w:rsid w:val="005D4FA5"/>
     <w:rsid w:val="005D69BC"/>
     <w:rsid w:val="005D7719"/>
+    <w:rsid w:val="005E2D56"/>
     <w:rsid w:val="005E47DB"/>
     <w:rsid w:val="005E5200"/>
     <w:rsid w:val="005E52D9"/>
     <w:rsid w:val="005E5819"/>
     <w:rsid w:val="005E6082"/>
     <w:rsid w:val="005E7B36"/>
     <w:rsid w:val="005F33FE"/>
+    <w:rsid w:val="005F377C"/>
     <w:rsid w:val="005F61C6"/>
     <w:rsid w:val="005F69E4"/>
     <w:rsid w:val="005F773C"/>
+    <w:rsid w:val="0060160B"/>
+    <w:rsid w:val="00602532"/>
     <w:rsid w:val="00604378"/>
     <w:rsid w:val="00604CCD"/>
+    <w:rsid w:val="00607C19"/>
+    <w:rsid w:val="00607E71"/>
     <w:rsid w:val="00607F98"/>
+    <w:rsid w:val="00612A8C"/>
     <w:rsid w:val="00615F21"/>
     <w:rsid w:val="00616AD8"/>
+    <w:rsid w:val="00624FDD"/>
+    <w:rsid w:val="006274FC"/>
+    <w:rsid w:val="00636B26"/>
     <w:rsid w:val="006379CB"/>
     <w:rsid w:val="0064116B"/>
+    <w:rsid w:val="0064230E"/>
     <w:rsid w:val="00645844"/>
     <w:rsid w:val="006503AF"/>
     <w:rsid w:val="00650B9F"/>
+    <w:rsid w:val="00650ECA"/>
     <w:rsid w:val="006512D4"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="006531BD"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00654ECD"/>
+    <w:rsid w:val="00661476"/>
     <w:rsid w:val="00661B6C"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="00664A38"/>
     <w:rsid w:val="00664ADB"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00666CB1"/>
     <w:rsid w:val="00667277"/>
+    <w:rsid w:val="006679E6"/>
     <w:rsid w:val="00667C9A"/>
     <w:rsid w:val="00670B61"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="0067188B"/>
     <w:rsid w:val="00671C00"/>
+    <w:rsid w:val="00674C51"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="00687F15"/>
     <w:rsid w:val="00693D0C"/>
+    <w:rsid w:val="00693F13"/>
     <w:rsid w:val="00694AAF"/>
     <w:rsid w:val="006958E6"/>
     <w:rsid w:val="006971E4"/>
     <w:rsid w:val="006A43AF"/>
     <w:rsid w:val="006A50D3"/>
     <w:rsid w:val="006A67D8"/>
     <w:rsid w:val="006A6DAE"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B13FB"/>
     <w:rsid w:val="006B29ED"/>
     <w:rsid w:val="006B2B2A"/>
+    <w:rsid w:val="006B326F"/>
     <w:rsid w:val="006B3723"/>
     <w:rsid w:val="006B4175"/>
     <w:rsid w:val="006B486D"/>
+    <w:rsid w:val="006B492D"/>
     <w:rsid w:val="006B5F5C"/>
     <w:rsid w:val="006B7210"/>
     <w:rsid w:val="006C08D3"/>
     <w:rsid w:val="006C0BAB"/>
+    <w:rsid w:val="006C320F"/>
     <w:rsid w:val="006C3759"/>
+    <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C736E"/>
     <w:rsid w:val="006C773D"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D1382"/>
     <w:rsid w:val="006D1604"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D51F6"/>
+    <w:rsid w:val="006D523F"/>
+    <w:rsid w:val="006D54F1"/>
+    <w:rsid w:val="006D5FE7"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E15D0"/>
+    <w:rsid w:val="006E1C79"/>
     <w:rsid w:val="006E2544"/>
     <w:rsid w:val="006E30B8"/>
+    <w:rsid w:val="006E5DF7"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006E6E2F"/>
+    <w:rsid w:val="006F2D03"/>
     <w:rsid w:val="006F3F03"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="00701E5B"/>
     <w:rsid w:val="007033C2"/>
     <w:rsid w:val="007035BC"/>
+    <w:rsid w:val="0070615D"/>
+    <w:rsid w:val="00710F04"/>
     <w:rsid w:val="0071147A"/>
     <w:rsid w:val="00712E97"/>
+    <w:rsid w:val="00714D11"/>
     <w:rsid w:val="0071527B"/>
     <w:rsid w:val="007157A0"/>
+    <w:rsid w:val="00717C13"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="00720400"/>
+    <w:rsid w:val="00720D04"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="00726C94"/>
     <w:rsid w:val="007273A3"/>
     <w:rsid w:val="00727967"/>
     <w:rsid w:val="007300BA"/>
     <w:rsid w:val="007303EB"/>
     <w:rsid w:val="00731047"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00731B7A"/>
+    <w:rsid w:val="00734412"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
+    <w:rsid w:val="00737A81"/>
     <w:rsid w:val="007406B3"/>
     <w:rsid w:val="007410D7"/>
+    <w:rsid w:val="00741511"/>
     <w:rsid w:val="007422C5"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00750C80"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
+    <w:rsid w:val="00751AA1"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="00753F9D"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="0075702D"/>
+    <w:rsid w:val="00757D64"/>
+    <w:rsid w:val="00760725"/>
     <w:rsid w:val="007651D0"/>
     <w:rsid w:val="00765838"/>
+    <w:rsid w:val="00767410"/>
     <w:rsid w:val="00771447"/>
     <w:rsid w:val="00771EF4"/>
+    <w:rsid w:val="0077278F"/>
+    <w:rsid w:val="00772C75"/>
+    <w:rsid w:val="00773B7A"/>
+    <w:rsid w:val="00774C7D"/>
     <w:rsid w:val="0077695D"/>
     <w:rsid w:val="00776A96"/>
     <w:rsid w:val="0077706F"/>
     <w:rsid w:val="00777562"/>
     <w:rsid w:val="007775D6"/>
     <w:rsid w:val="00783AE8"/>
     <w:rsid w:val="00784590"/>
     <w:rsid w:val="007848AA"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00785EA8"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="00793342"/>
+    <w:rsid w:val="0079340C"/>
     <w:rsid w:val="00793674"/>
+    <w:rsid w:val="00794581"/>
+    <w:rsid w:val="00794C46"/>
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="007A0A14"/>
     <w:rsid w:val="007A3DEB"/>
+    <w:rsid w:val="007A5F0C"/>
+    <w:rsid w:val="007B19E3"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B4D41"/>
     <w:rsid w:val="007B74C2"/>
+    <w:rsid w:val="007C5249"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
+    <w:rsid w:val="007D355C"/>
     <w:rsid w:val="007D58FA"/>
+    <w:rsid w:val="007D62A9"/>
     <w:rsid w:val="007D638E"/>
+    <w:rsid w:val="007E015B"/>
     <w:rsid w:val="007E060D"/>
+    <w:rsid w:val="007E10D3"/>
     <w:rsid w:val="007E140F"/>
     <w:rsid w:val="007E7EFA"/>
+    <w:rsid w:val="007F0FA4"/>
     <w:rsid w:val="007F10D2"/>
+    <w:rsid w:val="007F16BA"/>
+    <w:rsid w:val="007F325C"/>
     <w:rsid w:val="007F3D2A"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="008017B7"/>
+    <w:rsid w:val="00803180"/>
     <w:rsid w:val="00803587"/>
     <w:rsid w:val="00804536"/>
     <w:rsid w:val="00804E8F"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0081047D"/>
     <w:rsid w:val="00810613"/>
     <w:rsid w:val="00810946"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00815872"/>
     <w:rsid w:val="0082042F"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821CB3"/>
     <w:rsid w:val="00821F46"/>
     <w:rsid w:val="008274DF"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="00831F96"/>
     <w:rsid w:val="00831FDE"/>
+    <w:rsid w:val="0083279E"/>
     <w:rsid w:val="008337E9"/>
     <w:rsid w:val="00833EDB"/>
     <w:rsid w:val="008343CB"/>
+    <w:rsid w:val="00835ADB"/>
     <w:rsid w:val="00836EB7"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="00841F87"/>
+    <w:rsid w:val="00844188"/>
+    <w:rsid w:val="00844A73"/>
     <w:rsid w:val="00846949"/>
+    <w:rsid w:val="00851C5C"/>
     <w:rsid w:val="00854935"/>
     <w:rsid w:val="00856B65"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="008572E5"/>
     <w:rsid w:val="0086165D"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="008627A5"/>
     <w:rsid w:val="00863894"/>
     <w:rsid w:val="00863F8F"/>
     <w:rsid w:val="008644B6"/>
+    <w:rsid w:val="00870117"/>
+    <w:rsid w:val="00871AFB"/>
     <w:rsid w:val="00871DA1"/>
     <w:rsid w:val="00874B6E"/>
     <w:rsid w:val="008806DF"/>
+    <w:rsid w:val="00880987"/>
     <w:rsid w:val="00882CDD"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="00887E0B"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="008922A4"/>
     <w:rsid w:val="008923F1"/>
+    <w:rsid w:val="00892658"/>
+    <w:rsid w:val="008957E7"/>
     <w:rsid w:val="00895E3F"/>
     <w:rsid w:val="00897CDD"/>
+    <w:rsid w:val="008A1549"/>
     <w:rsid w:val="008A64B8"/>
     <w:rsid w:val="008A7632"/>
     <w:rsid w:val="008A7C52"/>
     <w:rsid w:val="008B4571"/>
     <w:rsid w:val="008B4DC6"/>
     <w:rsid w:val="008B6C76"/>
+    <w:rsid w:val="008C1F4B"/>
     <w:rsid w:val="008C3A09"/>
     <w:rsid w:val="008D0140"/>
+    <w:rsid w:val="008D1AC7"/>
     <w:rsid w:val="008D1D62"/>
     <w:rsid w:val="008D4AFB"/>
+    <w:rsid w:val="008D575B"/>
     <w:rsid w:val="008D590C"/>
     <w:rsid w:val="008D6EE4"/>
     <w:rsid w:val="008E4803"/>
     <w:rsid w:val="008E50BF"/>
     <w:rsid w:val="008E5D7D"/>
+    <w:rsid w:val="008E609F"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F2566"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F66CE"/>
+    <w:rsid w:val="008F7A5A"/>
+    <w:rsid w:val="008F7DC4"/>
     <w:rsid w:val="00900E28"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="00903B36"/>
     <w:rsid w:val="00905A76"/>
     <w:rsid w:val="009104A4"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="0091494F"/>
     <w:rsid w:val="00914DD5"/>
+    <w:rsid w:val="0092054A"/>
     <w:rsid w:val="00920D25"/>
     <w:rsid w:val="00922159"/>
     <w:rsid w:val="00922D89"/>
     <w:rsid w:val="009244EC"/>
     <w:rsid w:val="009252D2"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="00925D8E"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="009274E3"/>
     <w:rsid w:val="00933FA9"/>
+    <w:rsid w:val="0093529E"/>
     <w:rsid w:val="00935D75"/>
     <w:rsid w:val="00937B84"/>
     <w:rsid w:val="00937BCB"/>
+    <w:rsid w:val="009407BF"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="009416E3"/>
+    <w:rsid w:val="00941774"/>
     <w:rsid w:val="00942883"/>
     <w:rsid w:val="0094357A"/>
     <w:rsid w:val="00943C61"/>
+    <w:rsid w:val="009441E3"/>
     <w:rsid w:val="00945034"/>
+    <w:rsid w:val="0094552D"/>
     <w:rsid w:val="009457C9"/>
+    <w:rsid w:val="009507A4"/>
     <w:rsid w:val="00951EF9"/>
     <w:rsid w:val="00956474"/>
     <w:rsid w:val="00957C27"/>
     <w:rsid w:val="00962347"/>
     <w:rsid w:val="0096444C"/>
     <w:rsid w:val="00967B0C"/>
     <w:rsid w:val="00973713"/>
     <w:rsid w:val="00973E61"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="00977E1B"/>
+    <w:rsid w:val="00980F5A"/>
+    <w:rsid w:val="00983A21"/>
     <w:rsid w:val="0098467E"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00987BB3"/>
+    <w:rsid w:val="009902D7"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="009910D6"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="009943EC"/>
     <w:rsid w:val="00995DE3"/>
     <w:rsid w:val="009A0204"/>
     <w:rsid w:val="009A1C83"/>
+    <w:rsid w:val="009A3222"/>
     <w:rsid w:val="009A412E"/>
     <w:rsid w:val="009A4DFA"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B4D46"/>
     <w:rsid w:val="009C1CF4"/>
+    <w:rsid w:val="009C210C"/>
     <w:rsid w:val="009C26BD"/>
+    <w:rsid w:val="009C39DF"/>
     <w:rsid w:val="009C7014"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D7A5E"/>
     <w:rsid w:val="009E1006"/>
+    <w:rsid w:val="009E2978"/>
     <w:rsid w:val="009E39A9"/>
     <w:rsid w:val="009E3E81"/>
+    <w:rsid w:val="009E501F"/>
     <w:rsid w:val="009E612A"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009F20D5"/>
+    <w:rsid w:val="009F4FD7"/>
     <w:rsid w:val="009F7111"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A00F84"/>
     <w:rsid w:val="00A01033"/>
     <w:rsid w:val="00A0197A"/>
     <w:rsid w:val="00A02A13"/>
     <w:rsid w:val="00A0716B"/>
+    <w:rsid w:val="00A076B6"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A113FE"/>
     <w:rsid w:val="00A12881"/>
+    <w:rsid w:val="00A12B58"/>
+    <w:rsid w:val="00A12B7C"/>
     <w:rsid w:val="00A131AE"/>
     <w:rsid w:val="00A31992"/>
+    <w:rsid w:val="00A357F5"/>
+    <w:rsid w:val="00A36EB8"/>
     <w:rsid w:val="00A40009"/>
     <w:rsid w:val="00A412B8"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A45120"/>
     <w:rsid w:val="00A45454"/>
     <w:rsid w:val="00A46489"/>
     <w:rsid w:val="00A47FF0"/>
     <w:rsid w:val="00A51E41"/>
     <w:rsid w:val="00A5715D"/>
     <w:rsid w:val="00A62661"/>
+    <w:rsid w:val="00A6428E"/>
     <w:rsid w:val="00A64BD6"/>
     <w:rsid w:val="00A660F0"/>
     <w:rsid w:val="00A66789"/>
     <w:rsid w:val="00A676A8"/>
     <w:rsid w:val="00A701C1"/>
     <w:rsid w:val="00A72166"/>
     <w:rsid w:val="00A72F2F"/>
     <w:rsid w:val="00A73A6B"/>
     <w:rsid w:val="00A73DBC"/>
     <w:rsid w:val="00A77352"/>
     <w:rsid w:val="00A80377"/>
     <w:rsid w:val="00A83AC3"/>
+    <w:rsid w:val="00A8489E"/>
+    <w:rsid w:val="00A84A51"/>
     <w:rsid w:val="00A85A12"/>
     <w:rsid w:val="00A9028F"/>
     <w:rsid w:val="00A94155"/>
     <w:rsid w:val="00A94E95"/>
     <w:rsid w:val="00A9563C"/>
     <w:rsid w:val="00A95AF7"/>
     <w:rsid w:val="00A9752B"/>
     <w:rsid w:val="00AA0181"/>
     <w:rsid w:val="00AA0DFE"/>
     <w:rsid w:val="00AA0EDC"/>
     <w:rsid w:val="00AA3750"/>
+    <w:rsid w:val="00AA452A"/>
     <w:rsid w:val="00AA616C"/>
+    <w:rsid w:val="00AA75D0"/>
     <w:rsid w:val="00AB0CCC"/>
     <w:rsid w:val="00AB1E33"/>
     <w:rsid w:val="00AB49F4"/>
     <w:rsid w:val="00AB73F8"/>
+    <w:rsid w:val="00AC32DE"/>
     <w:rsid w:val="00AC4708"/>
     <w:rsid w:val="00AC5D01"/>
+    <w:rsid w:val="00AC7B46"/>
+    <w:rsid w:val="00AD287F"/>
     <w:rsid w:val="00AD30EA"/>
     <w:rsid w:val="00AD4356"/>
     <w:rsid w:val="00AD4577"/>
     <w:rsid w:val="00AD5C11"/>
+    <w:rsid w:val="00AD78EB"/>
     <w:rsid w:val="00AE033E"/>
+    <w:rsid w:val="00AE1B71"/>
+    <w:rsid w:val="00AE4F16"/>
     <w:rsid w:val="00AE51B2"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE6308"/>
+    <w:rsid w:val="00AF043C"/>
     <w:rsid w:val="00AF10B2"/>
+    <w:rsid w:val="00AF1659"/>
     <w:rsid w:val="00AF4729"/>
     <w:rsid w:val="00AF4C4C"/>
+    <w:rsid w:val="00B027B8"/>
+    <w:rsid w:val="00B02CE4"/>
     <w:rsid w:val="00B060C8"/>
     <w:rsid w:val="00B11EC7"/>
     <w:rsid w:val="00B14380"/>
+    <w:rsid w:val="00B15767"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B1704F"/>
+    <w:rsid w:val="00B21107"/>
     <w:rsid w:val="00B21BAA"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B22FF8"/>
     <w:rsid w:val="00B2346A"/>
     <w:rsid w:val="00B26EF7"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B32056"/>
     <w:rsid w:val="00B33A47"/>
     <w:rsid w:val="00B34470"/>
     <w:rsid w:val="00B40ED9"/>
     <w:rsid w:val="00B4147B"/>
+    <w:rsid w:val="00B435D8"/>
+    <w:rsid w:val="00B43954"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B51009"/>
     <w:rsid w:val="00B51D92"/>
     <w:rsid w:val="00B53244"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B545AA"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B60D3C"/>
     <w:rsid w:val="00B613C0"/>
+    <w:rsid w:val="00B61CC8"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B64746"/>
     <w:rsid w:val="00B66236"/>
     <w:rsid w:val="00B709E9"/>
     <w:rsid w:val="00B73D73"/>
     <w:rsid w:val="00B76214"/>
     <w:rsid w:val="00B778E8"/>
     <w:rsid w:val="00B77BFC"/>
+    <w:rsid w:val="00B822D4"/>
+    <w:rsid w:val="00B87B03"/>
     <w:rsid w:val="00B87ECA"/>
     <w:rsid w:val="00B90114"/>
     <w:rsid w:val="00B91265"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B97E90"/>
     <w:rsid w:val="00BA1EF2"/>
     <w:rsid w:val="00BA4B2E"/>
     <w:rsid w:val="00BA7A7E"/>
+    <w:rsid w:val="00BB1DEE"/>
+    <w:rsid w:val="00BB2407"/>
     <w:rsid w:val="00BB2B13"/>
+    <w:rsid w:val="00BB37FB"/>
     <w:rsid w:val="00BB3893"/>
     <w:rsid w:val="00BB4B30"/>
+    <w:rsid w:val="00BC1B8F"/>
     <w:rsid w:val="00BC2B5E"/>
+    <w:rsid w:val="00BC314A"/>
     <w:rsid w:val="00BC4110"/>
     <w:rsid w:val="00BC540D"/>
     <w:rsid w:val="00BD21CA"/>
     <w:rsid w:val="00BD4450"/>
     <w:rsid w:val="00BD6274"/>
     <w:rsid w:val="00BD6BE3"/>
+    <w:rsid w:val="00BE0A27"/>
     <w:rsid w:val="00BE16C2"/>
     <w:rsid w:val="00BE305D"/>
     <w:rsid w:val="00BE7EC1"/>
     <w:rsid w:val="00BF1D41"/>
     <w:rsid w:val="00BF1E3E"/>
+    <w:rsid w:val="00BF376D"/>
+    <w:rsid w:val="00BF4308"/>
     <w:rsid w:val="00BF5276"/>
+    <w:rsid w:val="00BF6535"/>
     <w:rsid w:val="00BF6AA9"/>
     <w:rsid w:val="00C0024F"/>
+    <w:rsid w:val="00C04277"/>
     <w:rsid w:val="00C04D76"/>
+    <w:rsid w:val="00C06CBC"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C12B7C"/>
     <w:rsid w:val="00C1527F"/>
     <w:rsid w:val="00C15DA9"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C21C66"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C24309"/>
+    <w:rsid w:val="00C244C7"/>
     <w:rsid w:val="00C262D2"/>
+    <w:rsid w:val="00C26882"/>
     <w:rsid w:val="00C31A9B"/>
     <w:rsid w:val="00C349B3"/>
     <w:rsid w:val="00C37E92"/>
     <w:rsid w:val="00C42324"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C43BCC"/>
+    <w:rsid w:val="00C442F5"/>
+    <w:rsid w:val="00C45094"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C47229"/>
+    <w:rsid w:val="00C536BF"/>
     <w:rsid w:val="00C55F3B"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C607FE"/>
     <w:rsid w:val="00C6365A"/>
     <w:rsid w:val="00C63BCB"/>
     <w:rsid w:val="00C63EF2"/>
+    <w:rsid w:val="00C673A6"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C815BB"/>
     <w:rsid w:val="00C823C4"/>
     <w:rsid w:val="00C87D69"/>
+    <w:rsid w:val="00C9036E"/>
+    <w:rsid w:val="00C91B4B"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C93681"/>
     <w:rsid w:val="00C9483A"/>
     <w:rsid w:val="00C94988"/>
     <w:rsid w:val="00C949DF"/>
+    <w:rsid w:val="00C94F08"/>
+    <w:rsid w:val="00C97305"/>
     <w:rsid w:val="00CA2C23"/>
     <w:rsid w:val="00CA38C9"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CB5F4C"/>
     <w:rsid w:val="00CB6D2F"/>
+    <w:rsid w:val="00CC10EC"/>
     <w:rsid w:val="00CC3940"/>
     <w:rsid w:val="00CC5F35"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CE1712"/>
     <w:rsid w:val="00CE3551"/>
     <w:rsid w:val="00CE3659"/>
     <w:rsid w:val="00CE65F2"/>
     <w:rsid w:val="00CF05D1"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF27B9"/>
     <w:rsid w:val="00CF32A6"/>
+    <w:rsid w:val="00CF3893"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D018D8"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03CDD"/>
+    <w:rsid w:val="00D04D01"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D07A1C"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D24363"/>
+    <w:rsid w:val="00D25E59"/>
     <w:rsid w:val="00D30031"/>
+    <w:rsid w:val="00D33280"/>
     <w:rsid w:val="00D332C5"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D354C2"/>
     <w:rsid w:val="00D37360"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D37F55"/>
     <w:rsid w:val="00D37FAE"/>
     <w:rsid w:val="00D42FC3"/>
+    <w:rsid w:val="00D43292"/>
+    <w:rsid w:val="00D43F49"/>
     <w:rsid w:val="00D450B2"/>
     <w:rsid w:val="00D50296"/>
+    <w:rsid w:val="00D50970"/>
     <w:rsid w:val="00D5158C"/>
     <w:rsid w:val="00D51B62"/>
     <w:rsid w:val="00D52FAE"/>
     <w:rsid w:val="00D53982"/>
     <w:rsid w:val="00D568F5"/>
     <w:rsid w:val="00D56A41"/>
     <w:rsid w:val="00D56D84"/>
+    <w:rsid w:val="00D600C6"/>
     <w:rsid w:val="00D60BD4"/>
+    <w:rsid w:val="00D61393"/>
     <w:rsid w:val="00D61D24"/>
+    <w:rsid w:val="00D63746"/>
     <w:rsid w:val="00D6423F"/>
     <w:rsid w:val="00D6699B"/>
+    <w:rsid w:val="00D670CF"/>
     <w:rsid w:val="00D674D4"/>
+    <w:rsid w:val="00D72691"/>
+    <w:rsid w:val="00D73A63"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D7480C"/>
     <w:rsid w:val="00D808AA"/>
     <w:rsid w:val="00D815CD"/>
     <w:rsid w:val="00D81BEC"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D85B5A"/>
+    <w:rsid w:val="00D85B5C"/>
+    <w:rsid w:val="00D878A9"/>
+    <w:rsid w:val="00D903F2"/>
     <w:rsid w:val="00D9397B"/>
     <w:rsid w:val="00D949E7"/>
     <w:rsid w:val="00D9512F"/>
+    <w:rsid w:val="00D95389"/>
     <w:rsid w:val="00D96D2A"/>
     <w:rsid w:val="00DA1B39"/>
+    <w:rsid w:val="00DA2F18"/>
     <w:rsid w:val="00DA41D8"/>
     <w:rsid w:val="00DA475C"/>
     <w:rsid w:val="00DA5525"/>
     <w:rsid w:val="00DA5DF9"/>
     <w:rsid w:val="00DA7F20"/>
     <w:rsid w:val="00DB1D57"/>
+    <w:rsid w:val="00DB1F3B"/>
+    <w:rsid w:val="00DB307C"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB48C1"/>
     <w:rsid w:val="00DB58C6"/>
     <w:rsid w:val="00DC72F2"/>
     <w:rsid w:val="00DC7C34"/>
     <w:rsid w:val="00DD2A56"/>
+    <w:rsid w:val="00DD36F7"/>
+    <w:rsid w:val="00DD42F6"/>
     <w:rsid w:val="00DD5147"/>
     <w:rsid w:val="00DD7AA5"/>
     <w:rsid w:val="00DE0630"/>
     <w:rsid w:val="00DE0F8D"/>
     <w:rsid w:val="00DE4D8B"/>
     <w:rsid w:val="00DE6929"/>
     <w:rsid w:val="00DF1366"/>
     <w:rsid w:val="00DF14DE"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF3967"/>
     <w:rsid w:val="00DF44A3"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00DF6DC5"/>
+    <w:rsid w:val="00E0114C"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02757"/>
+    <w:rsid w:val="00E02A85"/>
+    <w:rsid w:val="00E05074"/>
     <w:rsid w:val="00E05BEE"/>
     <w:rsid w:val="00E06BE6"/>
     <w:rsid w:val="00E07059"/>
     <w:rsid w:val="00E0706C"/>
     <w:rsid w:val="00E07840"/>
     <w:rsid w:val="00E15687"/>
     <w:rsid w:val="00E16872"/>
     <w:rsid w:val="00E170B3"/>
     <w:rsid w:val="00E21625"/>
     <w:rsid w:val="00E22D17"/>
     <w:rsid w:val="00E23547"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E24E43"/>
+    <w:rsid w:val="00E2756B"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E30283"/>
     <w:rsid w:val="00E32316"/>
     <w:rsid w:val="00E37C29"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E46F9B"/>
+    <w:rsid w:val="00E507D7"/>
     <w:rsid w:val="00E518E8"/>
     <w:rsid w:val="00E531BE"/>
     <w:rsid w:val="00E53E05"/>
     <w:rsid w:val="00E54BD5"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E55FD2"/>
     <w:rsid w:val="00E57A57"/>
+    <w:rsid w:val="00E60839"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61A20"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E639F9"/>
     <w:rsid w:val="00E65693"/>
     <w:rsid w:val="00E659D9"/>
     <w:rsid w:val="00E67A70"/>
     <w:rsid w:val="00E710B4"/>
+    <w:rsid w:val="00E72C6B"/>
+    <w:rsid w:val="00E74AB0"/>
+    <w:rsid w:val="00E750EC"/>
     <w:rsid w:val="00E75480"/>
+    <w:rsid w:val="00E75831"/>
+    <w:rsid w:val="00E75F15"/>
+    <w:rsid w:val="00E76105"/>
     <w:rsid w:val="00E7745E"/>
+    <w:rsid w:val="00E77942"/>
+    <w:rsid w:val="00E826A3"/>
     <w:rsid w:val="00E827BA"/>
     <w:rsid w:val="00E82EF9"/>
     <w:rsid w:val="00E83A29"/>
     <w:rsid w:val="00E83E8C"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E86E4D"/>
     <w:rsid w:val="00E92776"/>
     <w:rsid w:val="00E92E58"/>
     <w:rsid w:val="00E94DC7"/>
     <w:rsid w:val="00E96665"/>
     <w:rsid w:val="00E96D53"/>
+    <w:rsid w:val="00E97A1F"/>
     <w:rsid w:val="00E97CE9"/>
     <w:rsid w:val="00E97D26"/>
     <w:rsid w:val="00EA183C"/>
+    <w:rsid w:val="00EA1A67"/>
     <w:rsid w:val="00EA20E0"/>
     <w:rsid w:val="00EA213C"/>
     <w:rsid w:val="00EA2BCE"/>
     <w:rsid w:val="00EA34D7"/>
     <w:rsid w:val="00EA40B7"/>
+    <w:rsid w:val="00EA5724"/>
     <w:rsid w:val="00EB22DE"/>
     <w:rsid w:val="00EB4645"/>
     <w:rsid w:val="00EB6CE1"/>
     <w:rsid w:val="00EC1EF9"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC2ED3"/>
+    <w:rsid w:val="00EC3640"/>
     <w:rsid w:val="00EC41B1"/>
+    <w:rsid w:val="00EC6C82"/>
     <w:rsid w:val="00ED3C54"/>
+    <w:rsid w:val="00ED4343"/>
     <w:rsid w:val="00EE02C1"/>
     <w:rsid w:val="00EE0C2B"/>
+    <w:rsid w:val="00EE2225"/>
+    <w:rsid w:val="00EE35FC"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE5ED6"/>
     <w:rsid w:val="00EE7FA6"/>
     <w:rsid w:val="00EF1E94"/>
     <w:rsid w:val="00EF2DB2"/>
     <w:rsid w:val="00EF2E8A"/>
+    <w:rsid w:val="00EF35B6"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF41C3"/>
     <w:rsid w:val="00EF427E"/>
     <w:rsid w:val="00EF4330"/>
     <w:rsid w:val="00EF4A1C"/>
     <w:rsid w:val="00EF6AD9"/>
+    <w:rsid w:val="00F009F2"/>
     <w:rsid w:val="00F0320B"/>
+    <w:rsid w:val="00F03C1E"/>
+    <w:rsid w:val="00F052C2"/>
+    <w:rsid w:val="00F0534C"/>
     <w:rsid w:val="00F0568F"/>
     <w:rsid w:val="00F06320"/>
     <w:rsid w:val="00F06738"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F11CA5"/>
     <w:rsid w:val="00F133D2"/>
+    <w:rsid w:val="00F13BBA"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F21A92"/>
     <w:rsid w:val="00F22290"/>
     <w:rsid w:val="00F23CE3"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
+    <w:rsid w:val="00F26291"/>
     <w:rsid w:val="00F26963"/>
+    <w:rsid w:val="00F31AE4"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F336CB"/>
     <w:rsid w:val="00F33CB3"/>
+    <w:rsid w:val="00F33CEC"/>
     <w:rsid w:val="00F34CB9"/>
+    <w:rsid w:val="00F34E25"/>
     <w:rsid w:val="00F36EE3"/>
     <w:rsid w:val="00F40B2A"/>
     <w:rsid w:val="00F46DA8"/>
     <w:rsid w:val="00F52426"/>
     <w:rsid w:val="00F55C5D"/>
     <w:rsid w:val="00F561CF"/>
+    <w:rsid w:val="00F56AE5"/>
     <w:rsid w:val="00F605C0"/>
     <w:rsid w:val="00F628E4"/>
     <w:rsid w:val="00F64C29"/>
     <w:rsid w:val="00F65A23"/>
     <w:rsid w:val="00F700F4"/>
     <w:rsid w:val="00F700FE"/>
     <w:rsid w:val="00F709B7"/>
+    <w:rsid w:val="00F70BA0"/>
     <w:rsid w:val="00F710A9"/>
+    <w:rsid w:val="00F714CC"/>
     <w:rsid w:val="00F71753"/>
+    <w:rsid w:val="00F739B1"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F80B96"/>
     <w:rsid w:val="00F80C58"/>
     <w:rsid w:val="00F811A7"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F81CD0"/>
     <w:rsid w:val="00F82442"/>
     <w:rsid w:val="00F82DD9"/>
     <w:rsid w:val="00F83869"/>
     <w:rsid w:val="00F84A0A"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F87088"/>
+    <w:rsid w:val="00F90308"/>
     <w:rsid w:val="00F90908"/>
     <w:rsid w:val="00F92168"/>
     <w:rsid w:val="00F9256A"/>
     <w:rsid w:val="00F92B90"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F95EAD"/>
     <w:rsid w:val="00F963FD"/>
     <w:rsid w:val="00FA2A66"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA3E4A"/>
     <w:rsid w:val="00FA5370"/>
     <w:rsid w:val="00FA5D21"/>
     <w:rsid w:val="00FA6577"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FB0F45"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB4927"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FC08C3"/>
     <w:rsid w:val="00FC130D"/>
     <w:rsid w:val="00FC1E22"/>
     <w:rsid w:val="00FC2203"/>
     <w:rsid w:val="00FC2B3C"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC4C83"/>
     <w:rsid w:val="00FC55DC"/>
     <w:rsid w:val="00FC5813"/>
     <w:rsid w:val="00FD07A4"/>
     <w:rsid w:val="00FD1F64"/>
     <w:rsid w:val="00FD2373"/>
     <w:rsid w:val="00FD2CD7"/>
     <w:rsid w:val="00FD2E3E"/>
+    <w:rsid w:val="00FD512B"/>
     <w:rsid w:val="00FE15A6"/>
     <w:rsid w:val="00FE2756"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE67AD"/>
     <w:rsid w:val="00FE75C3"/>
     <w:rsid w:val="00FE7AE3"/>
     <w:rsid w:val="00FF041F"/>
+    <w:rsid w:val="00FF22D4"/>
     <w:rsid w:val="00FF34EB"/>
     <w:rsid w:val="00FF42D4"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
+    <w:rsid w:val="00FF7438"/>
+    <w:rsid w:val="0298BCA8"/>
+    <w:rsid w:val="0E2128F0"/>
+    <w:rsid w:val="25393973"/>
+    <w:rsid w:val="399C8D7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68B61D00"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DA35EC86-6A9D-43CD-BBEA-EABEAD424A79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
@@ -13451,789 +14611,802 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00346A4D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00346A4D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="6B2976"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D7480C"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B3279"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="680" w:hanging="680"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="NumbersList1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0068583D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="7"/>
       </w:numPr>
-      <w:ind w:left="1021" w:hanging="1021"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Heading7"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D3745C"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D3745C"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9781"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B3279"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E41B2B"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00346A4D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00346A4D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="6B2976"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Indent number list,Bullet point,Recommendation,List Paragraph1,List Paragraph11,L,2nd Bullet point,#List Paragraph,Figure_name,Bullet- First level,Listenabsatz1,Number,List Paragraph111,F5 List Paragraph,Dot pt,CV text,Table text,列,Dot Po"/>
+    <w:aliases w:val="Indent number list"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading3"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4395"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001497F"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0001497F"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00744E60"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D7480C"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="6B2976"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indentedbodytext">
     <w:name w:val="Indented body text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="IndentedbodytextChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00616AD8"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:ind w:left="680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="steps">
     <w:name w:val="steps"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C201AF"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00D7480C"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2976"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListBulletChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A45454"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1077"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="680" w:hanging="340"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Steps0">
     <w:name w:val="Steps"/>
     <w:basedOn w:val="ListParagraph"/>
-    <w:rsid w:val="00E96665"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
-      <w:ind w:left="709" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:aliases w:val="StrongBlack"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E97CE9"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:aliases w:val="StrongBlack Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E97CE9"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Indentedbodytext"/>
     <w:link w:val="NormalIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F55C5D"/>
+    <w:rsid w:val="00594BC5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subbullet">
     <w:name w:val="Sub bullet"/>
     <w:basedOn w:val="ListBullet"/>
     <w:link w:val="SubbulletChar"/>
-    <w:rsid w:val="00777562"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListBulletChar">
     <w:name w:val="List Bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A45454"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubbulletChar">
     <w:name w:val="Sub bullet Char"/>
     <w:basedOn w:val="ListBulletChar"/>
     <w:link w:val="Subbullet"/>
-    <w:rsid w:val="009022BA"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Normal">
     <w:name w:val="1 Normal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="1NormalChar"/>
-    <w:rsid w:val="006B29ED"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1NormalChar">
     <w:name w:val="1 Normal Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="1Normal"/>
-    <w:rsid w:val="006B29ED"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002B3279"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumbersList1">
     <w:name w:val="Numbers List 1"/>
     <w:basedOn w:val="NormalIndent"/>
     <w:link w:val="NumbersList1Char"/>
-    <w:rsid w:val="001520E0"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberslist2">
     <w:name w:val="Numbers list 2"/>
     <w:basedOn w:val="NormalIndent"/>
     <w:link w:val="Numberslist2Char"/>
-    <w:rsid w:val="001520E0"/>
+    <w:rsid w:val="00594BC5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IndentedbodytextChar">
     <w:name w:val="Indented body text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Indentedbodytext"/>
-    <w:rsid w:val="00616AD8"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalIndentChar">
     <w:name w:val="Normal Indent Char"/>
     <w:basedOn w:val="IndentedbodytextChar"/>
     <w:link w:val="NormalIndent"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F55C5D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumbersList1Char">
     <w:name w:val="Numbers List 1 Char"/>
     <w:basedOn w:val="NormalIndentChar"/>
     <w:link w:val="NumbersList1"/>
-    <w:rsid w:val="001520E0"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0068583D"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Numberslist2Char">
     <w:name w:val="Numbers list 2 Char"/>
     <w:basedOn w:val="NormalIndentChar"/>
     <w:link w:val="Numberslist2"/>
-    <w:rsid w:val="001520E0"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D3745C"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D3745C"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="000634A8"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Indentedbodytext"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C76118"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:numPr>
-        <w:numId w:val="52"/>
+        <w:numId w:val="154"/>
       </w:numPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="680" w:hanging="476"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B95061"/>
+    <w:rsid w:val="00594BC5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
@@ -14248,51 +15421,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F81CD0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002E1496"/>
+    <w:rsid w:val="00594BC5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introduction">
     <w:name w:val="Introduction"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F22290"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="227"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="FSMe-Light"/>
       <w:color w:val="3D00BC"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
@@ -14467,86 +15640,363 @@
       <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="dcaheading3Char">
     <w:name w:val="dcaheading3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="dcaheading3"/>
     <w:rsid w:val="00F22290"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:i/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
-    <w:aliases w:val="Indent number list Char,Bullet point Char,Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,L Char,2nd Bullet point Char,#List Paragraph Char,Figure_name Char,Bullet- First level Char,Listenabsatz1 Char,Number Char"/>
+    <w:aliases w:val="Indent number list Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="000C509C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008017B7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C63BCB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D670CF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Checklist">
+    <w:name w:val="Checklist"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:link w:val="ChecklistChar"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="147"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ChecklistChar">
+    <w:name w:val="Checklist Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Checklist"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Checklistindent">
+    <w:name w:val="Checklist indent"/>
+    <w:basedOn w:val="Checklist"/>
+    <w:link w:val="ChecklistindentChar"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:ind w:left="782" w:firstLine="244"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ChecklistindentChar">
+    <w:name w:val="Checklist indent Char"/>
+    <w:basedOn w:val="ChecklistChar"/>
+    <w:link w:val="Checklistindent"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Checklistnested">
+    <w:name w:val="Checklist nested"/>
+    <w:basedOn w:val="Checklist"/>
+    <w:link w:val="ChecklistnestedChar"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ChecklistnestedChar">
+    <w:name w:val="Checklist nested Char"/>
+    <w:basedOn w:val="ChecklistChar"/>
+    <w:link w:val="Checklistnested"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00594BC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
+    <w:name w:val="Notes"/>
+    <w:basedOn w:val="ListBullet"/>
+    <w:link w:val="NotesChar"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B7D98A"/>
+      <w:ind w:left="680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotesChar">
+    <w:name w:val="Notes Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Notes"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="B7D98A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Scripts">
+    <w:name w:val="Scripts"/>
+    <w:basedOn w:val="ListBullet"/>
+    <w:link w:val="ScriptsChar"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="155"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDC478"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ScriptsChar">
+    <w:name w:val="Scripts Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Scripts"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDC478"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ScrollTableNormal">
+    <w:name w:val="Scroll Table Normal"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00594BC5"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tcMar>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="197201916">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="299582164">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -14687,59 +16137,1242 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1953318637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bb0038\Desktop\Style%20template.dotx" TargetMode="External"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51211B5A644E476DA51032FD01C30A59"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{06EC79E3-AA62-43F6-BFFE-366AE8BE9FFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="51211B5A644E476DA51032FD01C30A591"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B76D1FB147CC4231AECF37354091DD5F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{69490917-A2A1-455B-9B62-581557F7133D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="B76D1FB147CC4231AECF37354091DD5F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F0A276034472492994A60C02DC710AA2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD9E74EE-DD91-4C4B-937A-2086FBC245D5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="F0A276034472492994A60C02DC710AA21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CFB46CED607F49BF9A2AF7A14D4DF04D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9CDB239-1BF1-4080-A2DB-5555CEBB6D8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="CFB46CED607F49BF9A2AF7A14D4DF04D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC7C07C234394304ADB9F7D741D113E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{26FC21CC-C4D0-49C2-9F87-EBEF89881A0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="EC7C07C234394304ADB9F7D741D113E91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F7C1E2003A644F2865EBA9548CD3408"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B5D2484D-7307-42A8-833E-341341601C23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="1F7C1E2003A644F2865EBA9548CD34081"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56BB3CAB3C7841D6AD618DE45B7A64AF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{73640166-4456-4C32-B9FB-E886E3CF31A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="56BB3CAB3C7841D6AD618DE45B7A64AF1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44CABA0B42204F06BB5085ABE18A4956"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7876E9CD-2EBD-46E4-AF6B-027AE18044C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="44CABA0B42204F06BB5085ABE18A49561"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0D61580C21B40DD8D2AF728B5A045E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BD054B30-3E3C-4EEA-B1FC-E8A01F052443}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="A0D61580C21B40DD8D2AF728B5A045E91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4387541F3B7745899D88B316434688B3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7E6061BF-BB57-4140-B40C-1F115EDDF5D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="4387541F3B7745899D88B316434688B31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="122028D3F5B94E208CF3101599F65D16"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B1B986B-5B75-44AC-8F77-56CE21F26DFB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="122028D3F5B94E208CF3101599F65D161"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D13959758B824EA7974A9E306A02F442"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B8EBB13-2B9C-4072-8472-1A593233064D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00843F0B" w:rsidRDefault="00F048A8" w:rsidP="00F048A8">
+          <w:pPr>
+            <w:pStyle w:val="D13959758B824EA7974A9E306A02F4421"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002931A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMe-Light">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MinionPro-Regular">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:applyBreakingRules/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0003796C"/>
+    <w:rsid w:val="00030920"/>
+    <w:rsid w:val="0003796C"/>
+    <w:rsid w:val="000429F7"/>
+    <w:rsid w:val="000477DC"/>
+    <w:rsid w:val="000906B0"/>
+    <w:rsid w:val="000F4676"/>
+    <w:rsid w:val="00162511"/>
+    <w:rsid w:val="00194F2C"/>
+    <w:rsid w:val="001B5685"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E5797"/>
+    <w:rsid w:val="002522CA"/>
+    <w:rsid w:val="002D45A6"/>
+    <w:rsid w:val="002F177B"/>
+    <w:rsid w:val="00365708"/>
+    <w:rsid w:val="0036724C"/>
+    <w:rsid w:val="004E1EDA"/>
+    <w:rsid w:val="005861DB"/>
+    <w:rsid w:val="005972AE"/>
+    <w:rsid w:val="005A26C6"/>
+    <w:rsid w:val="005E2D56"/>
+    <w:rsid w:val="006441C9"/>
+    <w:rsid w:val="00662BCD"/>
+    <w:rsid w:val="006646B2"/>
+    <w:rsid w:val="006D5FE7"/>
+    <w:rsid w:val="007420AD"/>
+    <w:rsid w:val="007C48F9"/>
+    <w:rsid w:val="007F325C"/>
+    <w:rsid w:val="00843F0B"/>
+    <w:rsid w:val="008920E9"/>
+    <w:rsid w:val="00892658"/>
+    <w:rsid w:val="00BF4308"/>
+    <w:rsid w:val="00CC10EC"/>
+    <w:rsid w:val="00D64E6B"/>
+    <w:rsid w:val="00DC527C"/>
+    <w:rsid w:val="00E04A89"/>
+    <w:rsid w:val="00E507D7"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:rsid w:val="00F60923"/>
+    <w:rsid w:val="00FB74D3"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F048A8"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51211B5A644E476DA51032FD01C30A591">
+    <w:name w:val="51211B5A644E476DA51032FD01C30A591"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B76D1FB147CC4231AECF37354091DD5F1">
+    <w:name w:val="B76D1FB147CC4231AECF37354091DD5F1"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0A276034472492994A60C02DC710AA21">
+    <w:name w:val="F0A276034472492994A60C02DC710AA21"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFB46CED607F49BF9A2AF7A14D4DF04D1">
+    <w:name w:val="CFB46CED607F49BF9A2AF7A14D4DF04D1"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7C07C234394304ADB9F7D741D113E91">
+    <w:name w:val="EC7C07C234394304ADB9F7D741D113E91"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F7C1E2003A644F2865EBA9548CD34081">
+    <w:name w:val="1F7C1E2003A644F2865EBA9548CD34081"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56BB3CAB3C7841D6AD618DE45B7A64AF1">
+    <w:name w:val="56BB3CAB3C7841D6AD618DE45B7A64AF1"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44CABA0B42204F06BB5085ABE18A49561">
+    <w:name w:val="44CABA0B42204F06BB5085ABE18A49561"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0D61580C21B40DD8D2AF728B5A045E91">
+    <w:name w:val="A0D61580C21B40DD8D2AF728B5A045E91"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4387541F3B7745899D88B316434688B31">
+    <w:name w:val="4387541F3B7745899D88B316434688B31"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="122028D3F5B94E208CF3101599F65D161">
+    <w:name w:val="122028D3F5B94E208CF3101599F65D161"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D13959758B824EA7974A9E306A02F4421">
+    <w:name w:val="D13959758B824EA7974A9E306A02F4421"/>
+    <w:rsid w:val="00F048A8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14975,91 +17608,86 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eb6dc04f735776f216c0afe10725bd3c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a93ce1af0312755b681741965168729e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -15080,50 +17708,92 @@
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -15224,246 +17894,287 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca807202-9827-42b8-b309-96188c44e8e1">
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="2780d65c-8efd-4db1-b014-cfc4cb4e97b0" xsi:nil="true"/>
-    <FeedbackCompleted_x003f_ xmlns="ca807202-9827-42b8-b309-96188c44e8e1" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98ED982D-2B2D-4FBD-B521-248668851DC2}">
-[...44 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A8B2C5B-2C11-487A-868D-E91887BE77F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{733540BF-A55C-41D6-9450-1EB8DF4D3C51}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D270422F-6D94-44AC-9104-C14F890D7A56}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAEEA365-33FA-4D49-965E-39D4A0FFE5C9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Style template.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4194</Characters>
+  <Pages>6</Pages>
+  <Words>1027</Words>
+  <Characters>5855</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>2</DocSecurity>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Form Template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4920</CharactersWithSpaces>
+  <CharactersWithSpaces>6869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Form Template</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Blachford, Bridie</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-08-28T02:18:50Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+    <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>cac7b471-9ad4-4421-9375-bfc2a4ba5ec1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="NDIAAudience">
+    <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>3400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="NDIAAudience">
-    <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TemplateUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocumentStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="NDIALocation">
+    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Language">
+    <vt:lpwstr>English</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="NDIALocation">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentType">
     <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
-  </property>
-[...46 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>