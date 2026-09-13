--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -12,1920 +12,2443 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77A8E140" w14:textId="2F8DE977" w:rsidR="00E94B15" w:rsidRPr="00563B03" w:rsidRDefault="00AC052C" w:rsidP="00FE2006">
+    <w:p w14:paraId="77A8E140" w14:textId="2F8DE977" w:rsidR="00E94B15" w:rsidRPr="00F42E5C" w:rsidRDefault="00AC052C" w:rsidP="00FE2006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>Creating your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FF074A" w14:textId="19C1B3FD" w:rsidR="00BE1B9A" w:rsidRPr="00563B03" w:rsidRDefault="00BE1B9A" w:rsidP="00BE1B9A">
+    <w:p w14:paraId="52FF074A" w14:textId="19C1B3FD" w:rsidR="00BE1B9A" w:rsidRPr="00F42E5C" w:rsidRDefault="00BE1B9A" w:rsidP="00BE1B9A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>This factsheet explain</w:t>
       </w:r>
-      <w:r w:rsidR="005A1750" w:rsidRPr="00563B03">
+      <w:r w:rsidR="005A1750" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC7901B" w14:textId="5123684F" w:rsidR="00BE1B9A" w:rsidRPr="00563B03" w:rsidRDefault="00932017" w:rsidP="00974472">
+    <w:p w14:paraId="1CC7901B" w14:textId="5123684F" w:rsidR="00BE1B9A" w:rsidRPr="00F42E5C" w:rsidRDefault="00932017" w:rsidP="00974472">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>how we create your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF016B4" w14:textId="545E445C" w:rsidR="00BE1B9A" w:rsidRPr="00563B03" w:rsidRDefault="00932017" w:rsidP="00974472">
+    <w:p w14:paraId="2EF016B4" w14:textId="7B139613" w:rsidR="00BE1B9A" w:rsidRPr="00F42E5C" w:rsidRDefault="00932017" w:rsidP="00974472">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how we decide </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52675" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>what</w:t>
+      </w:r>
+      <w:r w:rsidR="009B41D2" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS supports </w:t>
+      </w:r>
+      <w:r w:rsidR="009B41D2" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>in your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE3C25D" w14:textId="59DB58E9" w:rsidR="00932017" w:rsidRPr="00F42E5C" w:rsidRDefault="00932017" w:rsidP="00932017">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>how we decide on NDIS supports in your plan</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+        <w:t xml:space="preserve">how we </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36C42" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">how we </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B36C42" w:rsidRPr="00563B03">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>include</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00563B03">
+        <w:t xml:space="preserve"> NDIS funding in your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654B655D" w14:textId="61040691" w:rsidR="00BE1B9A" w:rsidRPr="00F42E5C" w:rsidRDefault="00BE1B9A" w:rsidP="00974472">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIS funding in your plan</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r w:rsidR="00932017" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">how </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00932017" w:rsidRPr="00563B03">
+        <w:t>your NDIS funding is managed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA04CDF" w14:textId="77777777" w:rsidR="00932017" w:rsidRPr="00F42E5C" w:rsidRDefault="00932017" w:rsidP="00974472">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>your NDIS funding is managed</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+        <w:t>how long your plan will go for</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C4946B" w14:textId="77777777" w:rsidR="00932017" w:rsidRPr="00F42E5C" w:rsidRDefault="00932017" w:rsidP="00974472">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>how long your plan will go for</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+        <w:t>when we approve your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187C941A" w14:textId="4C30183E" w:rsidR="00BE1B9A" w:rsidRPr="00F42E5C" w:rsidRDefault="00B66FDB" w:rsidP="00974472">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>when we approve your plan</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+        <w:t xml:space="preserve">what to do </w:t>
+      </w:r>
+      <w:r w:rsidR="00932017" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">if you want to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00471841" w:rsidRPr="00563B03">
+        <w:t>if you</w:t>
+      </w:r>
+      <w:r w:rsidR="00300FB7" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>change your plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE1B9A" w:rsidRPr="00563B03">
+        <w:t>r situation changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1B9A" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B8AF68" w14:textId="77777777" w:rsidR="00A62738" w:rsidRPr="00563B03" w:rsidRDefault="00A62738" w:rsidP="00A62738">
-[...1 lines deleted...]
-        <w:spacing w:before="400"/>
+    <w:p w14:paraId="34B8AF68" w14:textId="3D12C467" w:rsidR="00A62738" w:rsidRPr="00F42E5C" w:rsidRDefault="00A62738" w:rsidP="00F43165">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc122689910"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>This fact sheet is for new plans, or plans reassessed from 3 October 2024.</w:t>
+        <w:t xml:space="preserve">This fact sheet </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7528" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explains </w:t>
+      </w:r>
+      <w:r w:rsidR="0088321D" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how we create </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>new plans, or plans</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA051E" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reassessed </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA051E" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 October 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00E732A8" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2DECBE" w14:textId="77777777" w:rsidR="00A62738" w:rsidRPr="00563B03" w:rsidRDefault="00A62738" w:rsidP="00A62738">
+    <w:p w14:paraId="2C2DECBE" w14:textId="76B7E9F7" w:rsidR="00A62738" w:rsidRPr="00F42E5C" w:rsidRDefault="00A62738" w:rsidP="00A62738">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1077"/>
         </w:tabs>
         <w:spacing w:before="400" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>How we create your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E00532" w14:textId="6045E601" w:rsidR="00A62738" w:rsidRPr="00563B03" w:rsidRDefault="00A62738" w:rsidP="00A62738">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="78E00532" w14:textId="140589EC" w:rsidR="00A62738" w:rsidRPr="00F42E5C" w:rsidRDefault="00A62738" w:rsidP="00A62738">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">We create your plan based on your individual </w:t>
       </w:r>
-      <w:r w:rsidR="00446760" w:rsidRPr="00563B03">
+      <w:r w:rsidR="00761BC9" w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">disability </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>support needs</w:t>
       </w:r>
-      <w:r w:rsidR="00446760" w:rsidRPr="00563B03">
+      <w:r w:rsidR="00F82DC1" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00704B4F" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="00226F0B" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">related to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64935" w:rsidRPr="00F42E5C">
+        <w:t>your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00446760" w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>We’ll use the information you give us about your lived experience and how your disability impacts your day-to-day life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F85B109" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="3F85B109" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>We will:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E58FB3" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="06E58FB3" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>get to know you and discuss your situation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC668F2" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="2FC668F2" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>ask you about your goals, or things you want to work towards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B4D81D" w14:textId="7495A5BA" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="69B4D81D" w14:textId="7495A5BA" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:lastRenderedPageBreak/>
         <w:t>think about what supports your family, friends, community and other government services can provide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D3C652" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="59D3C652" w14:textId="26578738" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>think about any NDIS supports you may need</w:t>
+        <w:t xml:space="preserve">think about </w:t>
+      </w:r>
+      <w:r w:rsidR="001C123D" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="ndis-support-lists" w:history="1">
+        <w:r w:rsidR="001C123D" w:rsidRPr="00F42E5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you may need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6C264F" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="2C6C264F" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>review any information gathered by your community partner if they supported you to apply to the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C067B77" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="4C067B77" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>ask for further information about your support needs if we need to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBB6B1C" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="2FBB6B1C" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>meet with you to approve your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4408D3B5" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="005D003F">
+    <w:p w14:paraId="4408D3B5" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="005D003F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>send your plan to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AEABFC" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="005D003F">
+    <w:p w14:paraId="21AEABFC" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="005D003F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>You can ask other people to help you if you want to. For example, you can have friends, family or an advocate join any conversation we have with you. They can also help you make your own decisions about your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4508A53C" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="4508A53C" w14:textId="7C3620EC" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">We use the information you give us as evidence to help us decide what NDIS supports to include in your plan. Sometimes we may ask for more evidence to support funding an NDIS support. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidR="00936C29" w:rsidRPr="00F42E5C">
+        <w:t>The additional information</w:t>
+      </w:r>
+      <w:r w:rsidR="00811530" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> may tell us why you need the support and how the support directly relate</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7355" w:rsidRPr="00F42E5C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00811530" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> to your disability. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We may not be able to fund an NDIS support if we don’t have enough evidence to support including it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B7BB98" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="77B7BB98" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>Setting goals in your NDIS plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA4BD63" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+    <w:p w14:paraId="5EA4BD63" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
       <w:bookmarkStart w:id="2" w:name="_Toc122689911"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>We need to know your goals and aspirations so we know how we can help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710272E0" w14:textId="2C03C9F5" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="05FDFB82" w14:textId="11E4C10E" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your goals are your own and tell us about the things you’d like to do. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">You can have as many or as few goals as you </w:t>
       </w:r>
-      <w:r w:rsidR="004F42C0" w:rsidRPr="00563B03">
+      <w:r w:rsidR="004F42C0" w:rsidRPr="00F42E5C">
         <w:t>like</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00AA0F31" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0F31" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be big or small, short term or long term, simple or complex. They can be about anything you want to work towards.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05FDFB82" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="7BA64EB7" w14:textId="58D453E9" w:rsidR="006150DF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="006150DF">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Your goals can be big or small, short term or long term, simple or complex. They can be about anything you want to work towards.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You may express your goals broadly</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3FA9" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2687" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. For example, one of your goals might be to live independently, and another to have an accessible bathroom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA64EB7" w14:textId="77777777" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
-[...9 lines deleted...]
-        <w:t>You may express your goals broadly, or you may have specific goals. For example, one of your goals might be to ’live independently’, and another might be ‘to have an accessible bathroom’.</w:t>
+    <w:p w14:paraId="14A0BD74" w14:textId="7F4B20C3" w:rsidR="008A5FEF" w:rsidRPr="00F42E5C" w:rsidRDefault="006150DF" w:rsidP="00F43165">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>You, your plan nominee or child representative set your goals and tell us what information you want to include about your life.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0F31" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00767BC3" w:rsidRPr="00F42E5C">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5FEF" w:rsidRPr="00F42E5C">
+        <w:t>our family and friends who support you can also give us information about their life</w:t>
+      </w:r>
+      <w:r w:rsidR="00767BC3" w:rsidRPr="00F42E5C">
+        <w:t>, if you want them to</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5FEF" w:rsidRPr="00F42E5C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3626ADEE" w14:textId="24A80249" w:rsidR="006150DF" w:rsidRPr="00563B03" w:rsidRDefault="006150DF" w:rsidP="006150DF">
-[...13 lines deleted...]
-    <w:p w14:paraId="2631043E" w14:textId="42EFAACE" w:rsidR="00102C54" w:rsidRPr="00102C54" w:rsidRDefault="00EF0785" w:rsidP="00DB4C1B">
+    <w:p w14:paraId="2631043E" w14:textId="03F369B7" w:rsidR="00102C54" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00DB4C1B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1077"/>
         </w:tabs>
         <w:spacing w:before="400" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
-        <w:t>How we decide on NDIS supports in your plan</w:t>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">How we decide </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1175" w:rsidRPr="00F42E5C">
+        <w:t>what</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059F" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">NDIS supports </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059F" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">to include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12610008" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00563B03" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
-[...1 lines deleted...]
-        <w:t>We fund NDIS supports that relate to your disability. NDIS supports are the services, items and equipment we fund under the NDIS.</w:t>
+    <w:p w14:paraId="243BE47A" w14:textId="2C2B4DE0" w:rsidR="006D4814" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="55055EF3">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">We fund NDIS supports that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55A78" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">relate to your disability. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4E37" w:rsidRPr="00F42E5C">
+        <w:t>This means there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4AFDC3" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00563B03" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
-[...218 lines deleted...]
-        <w:r w:rsidR="00011BE3" w:rsidRPr="00563B03">
+    <w:p w14:paraId="2E4AFDC3" w14:textId="0A525D4D" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="55055EF3">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>NDIS supports are the services, items and equipment we fund under the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50227" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">. The supports in </w:t>
+      </w:r>
+      <w:r w:rsidR="005B49D6" w:rsidRPr="00F42E5C">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">our plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50227" w:rsidRPr="00F42E5C">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> specific to your situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50227" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="0098199B" w:rsidRPr="00F42E5C">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00F449BD" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> meet </w:t>
+      </w:r>
+      <w:r w:rsidR="005B49D6" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00F449BD" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>reasonable and necessary criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
-        <w:t xml:space="preserve"> guide on the NDIS website.</w:t>
+      <w:r w:rsidR="00F449BD" w:rsidRPr="00F42E5C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0098199B" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">This means the NDIS supports in your plan will </w:t>
+      </w:r>
+      <w:r w:rsidR="0098199B" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">most likely </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>be different to the NDIS supports in someone else’s plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2D34C2" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00563B03" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
-[...1 lines deleted...]
-        <w:t>We then work out the funding for each support and combine these amounts to arrive at your plan’s total funding amount.</w:t>
+    <w:p w14:paraId="2DA8D7B5" w14:textId="5A6FDBD2" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>Your NDIS supports are just one part of your plan. Your plan also has information about supports provided by your family, friends</w:t>
+      </w:r>
+      <w:r w:rsidR="002849DD" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>community, and other government services. We want to make sure all these parts of your plan work together to meet your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00B765CB" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>support needs and help you pursue your goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304DB964" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00563B03" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+    <w:p w14:paraId="41680AC7" w14:textId="300460C8" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="008B22C4">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>Learn more about</w:t>
+      </w:r>
+      <w:r w:rsidR="081AFB36" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how we decide what NDIS supports to include in your plan in</w:t>
+      </w:r>
+      <w:r w:rsidR="003463F5" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="007B766A" w:rsidRPr="00F42E5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Our Guideline – Creating your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B22C4" w:rsidRPr="00F42E5C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F724DD5" w14:textId="78253EF9" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>How we include NDIS funding in your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F20C08A" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>Your plan will include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56875801" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>a total funding amount</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21481188" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>funding component amounts, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D548D9" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>funding periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6558A0BF" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
-[...1 lines deleted...]
-        <w:t>Funding component amounts</w:t>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>Total funding amount</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CDECAC" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00563B03" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+    <w:p w14:paraId="141B9927" w14:textId="6E975DF5" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="006C420B" w:rsidP="00EF0785">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">Your total funding amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">is the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>funding for a specific support or group of reasonable and necessary supports in your plan. This is the total amount of funding you have for these supports over the full length of your plan.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00563B03">
+        <w:t>total amount for all reasonable and necessary supports funded in your plan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">We’ll call this </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6A87" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A150A" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>total budget amount</w:t>
+      </w:r>
+      <w:r w:rsidR="005A150A" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0785" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CF37E0" w14:textId="3FFC61A3" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="3231FDAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We develop the total funding amount by using the information you gave us and the </w:t>
+      </w:r>
+      <w:r w:rsidR="004F63B4" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NDIS funding criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059F4387" w14:textId="2E9ABBCC" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>For each</w:t>
+      </w:r>
+      <w:r w:rsidR="001F52FC" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasonable and necessary support, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>we look at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EE3988" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>if you share this support with anyone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5321FCAC" w14:textId="01235EB3" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>how much of this support you need, including</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73D5D" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>hours, items or equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E74114" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>how often you need this support, including days, weeks, months or years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B87A01" w14:textId="575E1A7B" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>We use</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6283" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00AD6283" w:rsidRPr="00F42E5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS pricing schedule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> to help participants and disability support providers understand how price controls for supports and services work in the NDIS. You can find more information in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00555B3E" w:rsidRPr="00F42E5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>NDIS pricing arrangements and price limits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> on the NDIS website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2D34C2" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>We then work out the funding for each support and combine these amounts to arrive at your plan’s total funding amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304DB964" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>Funding component amounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CDECAC" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">The funding component amount or amounts is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>funding for a specific support or group of reasonable and necessary supports in your plan. This is the total amount of funding you have for these supports over the full length of your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>You can only use this funding for the NDIS supports included in each funding component.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFCB723" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00563B03" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
+    <w:p w14:paraId="1FFCB723" w14:textId="77777777" w:rsidR="00EF0785" w:rsidRPr="00F42E5C" w:rsidRDefault="00EF0785" w:rsidP="00EF0785">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>Funding periods</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="082151C3" w14:textId="4A779D09" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="082151C3" w14:textId="4A779D09" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A funding period is the time that a part of your funding becomes available and how long it needs to last. For most supports, funding periods will generally go for 3 months. But they may be shorter or longer depending on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C5C0AE" w14:textId="51EAEF17" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="66C5C0AE" w14:textId="51EAEF17" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the total funding amount in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415C4BD2" w14:textId="795DBA4B" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="415C4BD2" w14:textId="795DBA4B" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the type and cost of supports in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012EA8B1" w14:textId="00444B6B" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="012EA8B1" w14:textId="00444B6B" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>how long you’d like your funding periods to go for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241A0736" w14:textId="4A8C45C3" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="00B0514C">
+    <w:p w14:paraId="241A0736" w14:textId="4A8C45C3" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="00B0514C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>your circumstances and any risk to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E36BB33" w14:textId="36D7A14E" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="00B0514C">
+    <w:p w14:paraId="2E36BB33" w14:textId="36D7A14E" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="00B0514C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You can spend up to the amount of funding that is available in that time. We’ll tell you in your plan when each funding period starts and ends.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538197DD" w14:textId="198E4155" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="538197DD" w14:textId="198E4155" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you don’t spend all your funds in a funding period, they’ll roll over into your next funding period within the same plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ECFA13" w14:textId="77E57840" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="13ECFA13" w14:textId="2FFBBACA" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Learn more about how to use your funding in </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="3231FDAE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Learn more about how to use your funding in</w:t>
+      </w:r>
+      <w:r w:rsidR="00306F3F" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="007D7FE0" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidR="00047D4B" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the NDIS website.</w:t>
+        <w:t>on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081A4213" w14:textId="45A4764A" w:rsidR="1B666FC8" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
+    <w:p w14:paraId="081A4213" w14:textId="45A4764A" w:rsidR="1B666FC8" w:rsidRPr="00F42E5C" w:rsidRDefault="1B666FC8" w:rsidP="3231FDAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you would like more details about the NDIS supports that make up the total funding amount in your plan, you can ask us to send this to you. We can give you this if you have a new or reassessed plan approved after 3 October 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CAD6CF" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="23CAD6CF" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>How your NDIS funding is managed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379F9805" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="379F9805" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>We’ll talk with you about how you want to manage your funding during your plan meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0097C2F9" w14:textId="0F11EFB0" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="0097C2F9" w14:textId="0F11EFB0" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>There are different ways the funding in your plan can be managed. You can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591F850D" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="591F850D" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>self-manage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29401F37" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="29401F37" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>use a registered plan manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFA379B" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="1BFA379B" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>have the Agency manage your plan, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6933F8BE" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="6933F8BE" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>have a mix of these options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DA7D26" w14:textId="133A2979" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-[...2 lines deleted...]
-        <w:t>You can manage your funding the way you want to, unless it would be an unreasonable risk to you. For example:</w:t>
+    <w:p w14:paraId="09DA7D26" w14:textId="236C5091" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>You can manage your funding the way you want to, unless it would be an unreasonable risk to you. For example</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4B15" w:rsidRPr="00F42E5C">
+        <w:t>, if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFFD267" w14:textId="3955B078" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="1DFFD267" w14:textId="28CFA638" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>if you or your plan nominee are bankrupt or insolvent, or</w:t>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="004C689E" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your plan nominee</w:t>
+      </w:r>
+      <w:r w:rsidR="004C689E" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or child representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA485C" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currently </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bankrupt or insolvent, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A378AB6" w14:textId="60482504" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="6D98F29B" w14:textId="7500B437" w:rsidR="00BE1D35" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="008D1BEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>you’re unlikely to spend your funding on only NDIS supports and in line with your plan</w:t>
       </w:r>
-      <w:r w:rsidR="00B13A1C" w:rsidRPr="00563B03">
+      <w:r w:rsidR="008C330E" w:rsidRPr="00F42E5C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD16B64" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="15202BD9" w14:textId="44022ECA" w:rsidR="00F93CFF" w:rsidRPr="00F42E5C" w:rsidRDefault="00215FA0" w:rsidP="00F43165">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>Or, if we</w:t>
+      </w:r>
+      <w:r w:rsidR="003F424A" w:rsidRPr="00F42E5C">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>re aware that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D279CD5" w14:textId="41288A03" w:rsidR="00737A74" w:rsidRPr="00F42E5C" w:rsidRDefault="00A3722E" w:rsidP="00D2609B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">you or your nominee have been convicted of an offence punishable by 2 or more </w:t>
+      </w:r>
+      <w:r w:rsidR="0098189F" w:rsidRPr="00F42E5C">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>ears in prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1886C444" w14:textId="724051F2" w:rsidR="0098189F" w:rsidRPr="00F42E5C" w:rsidRDefault="0098189F" w:rsidP="00D2609B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>you or your nominee have been convicted of an offence involving fraud or dishon</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54F80" w:rsidRPr="00F42E5C">
+        <w:t>esty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6011BE28" w14:textId="705688CC" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="009647FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>There are also some NDIS supports that must be Agency-managed.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00AC7859" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00563B03">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Learn more about your options for </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00563B03">
+        <w:t>Learn more</w:t>
+      </w:r>
+      <w:r w:rsidR="009647FB" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A2064" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your options for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87245" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managing your funding in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00323E54" w:rsidRPr="00F42E5C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>managing your funding</w:t>
+          <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidR="009647FB" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00327CBA" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00327CBA" w:rsidRPr="00563B03">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">on </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B8F4C7" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="23B8F4C7" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:lastRenderedPageBreak/>
         <w:t>How long your plan will go for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658251F1" w14:textId="4874F6E2" w:rsidR="65451EEF" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
+    <w:p w14:paraId="658251F1" w14:textId="224A60A7" w:rsidR="65451EEF" w:rsidRPr="00F42E5C" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>We think about how long you want your plan to go for. We also think about your situation and what plan length will best meet your needs. If your living and support needs are stable and not likely to change significantly, your plan will generally go for:</w:t>
+        <w:t>We think about your situation</w:t>
+      </w:r>
+      <w:r w:rsidR="001C72AA" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what plan length will best meet your needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76262" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and how long you want your plan to go for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. If your living and support needs are stable and not likely to change significantly, your plan will generally go for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E968A1F" w14:textId="308459E0" w:rsidR="65451EEF" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
+    <w:p w14:paraId="2E968A1F" w14:textId="308459E0" w:rsidR="65451EEF" w:rsidRPr="00F42E5C" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>5 years if you’re aged 9 and over</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604248BA" w14:textId="5744CB61" w:rsidR="65451EEF" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
+    <w:p w14:paraId="604248BA" w14:textId="5744CB61" w:rsidR="65451EEF" w:rsidRPr="00F42E5C" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2 years if you’re younger than 9.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7291D613" w14:textId="3B96D4CF" w:rsidR="65451EEF" w:rsidRDefault="65451EEF" w:rsidP="00B0514C">
+    <w:p w14:paraId="5C0D6923" w14:textId="2818B4C4" w:rsidR="65451EEF" w:rsidRPr="00F42E5C" w:rsidRDefault="65451EEF" w:rsidP="00F43165">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We know that shorter plans are needed in some situations.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="00AC7859" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about how we decide how long your plan will go for in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="3231FDAE">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="0070186A" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidR="0070186A" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the NDIS website. </w:t>
+        <w:t>on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4466717E" w14:textId="3BE98792" w:rsidR="65451EEF" w:rsidRDefault="65451EEF" w:rsidP="3231FDAE">
+    <w:p w14:paraId="71DB9ECB" w14:textId="4F642732" w:rsidR="65451EEF" w:rsidRPr="00F42E5C" w:rsidRDefault="65451EEF" w:rsidP="00F43165">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="3231FDAE">
+        <w:t>Your plan will s</w:t>
+      </w:r>
+      <w:r w:rsidR="00803B21" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Your plan will say when we must do a plan reassessment by, if we haven’t reassessed your plan before this date.</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="3231FDAE">
+        <w:t>tate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Learn more about plan variations and plan reassessments in </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="3231FDAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046325C" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>we must do a plan reassessment, if we haven’t reassessed your plan before this date.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B15AF" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Learn more about plan variations and plan reassessments in</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D2C" w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:tooltip="https://aus01.safelinks.protection.outlook.com/?url=https%3a%2f%2fndis.gov.au%2four-guidelines%23changing-your-plan&amp;data=05%7c02%7cjanina.peters%40ndis.gov.au%7c8dac90e695c648a427dd08de94ee349d%7ccd778b65752d454a87cfb9990fe58993%7c0%7c0%7c639111947972249256%7c" w:history="1">
+        <w:r w:rsidR="0082486E" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Our Guideline – Changing your plan</w:t>
+          <w:t>Our Guideline - Plan reassessments</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3231FDAE">
+      <w:r w:rsidR="0082486E" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:tooltip="https://aus01.safelinks.protection.outlook.com/?url=https%3a%2f%2fndis.gov.au%2four-guidelines%23changing-your-plan&amp;data=05%7c02%7cjanina.peters%40ndis.gov.au%7c8dac90e695c648a427dd08de94ee349d%7ccd778b65752d454a87cfb9990fe58993%7c0%7c0%7c639111947972249256%7c" w:history="1">
+        <w:r w:rsidR="00F56BF5" w:rsidRPr="00F42E5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Our Guideline - Plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F873E3" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the NDIS website.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D49BDB" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="05D49BDB" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>When we approve your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486BC799" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="486BC799" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>We’ll approve your plan as soon as we reasonably can. In some cases, we can do this during your plan meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5356D232" w14:textId="77777777" w:rsidR="002B26C9" w:rsidRPr="00563B03" w:rsidRDefault="002B26C9" w:rsidP="002B26C9">
-      <w:r w:rsidRPr="002B26C9">
+    <w:p w14:paraId="5356D232" w14:textId="77777777" w:rsidR="002B26C9" w:rsidRPr="00F42E5C" w:rsidRDefault="002B26C9" w:rsidP="002B26C9">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>We aim to approve your first plan within 56 days after you become a participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C170317" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="2C170317" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>If we need more information from you, this might mean it takes longer to approve your plan. Depending on your situation, we might decide to approve your plan so you can start using it right away and make changes later.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DE661F" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-[...2 lines deleted...]
-        <w:t>We’ll send you a copy of your approved plan within 7 days, in the way you’d like to receive it. We can also send it to anyone else you ask us to share your plan with.</w:t>
+    <w:p w14:paraId="09DE661F" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">We’ll send you a copy of your approved plan within 7 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t>days,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve"> in the way you’d like to receive it. We can also send it to anyone else you ask us to share your plan with.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340061CB" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="340061CB" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">Once you have your plan, you can start using it to buy your NDIS supports. We’ll also offer you a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F42E5C">
           <w:t>plan implementation meeting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve"> to help you start using your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB47ADF" w14:textId="1414ABD0" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00C707AB" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00C707AB">
+    <w:p w14:paraId="0DB47ADF" w14:textId="5589F38F" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00C707AB" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">For more information, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00C707AB">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00FA42E4" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C707AB">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C707AB">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>on the NDIS website</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDA737C" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="5FDA737C" w14:textId="2A57379A" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00593DA2" w:rsidP="55055EF3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
-        <w:t>If you want to change your plan</w:t>
+      <w:r w:rsidRPr="00F42E5C">
+        <w:lastRenderedPageBreak/>
+        <w:t>What to do i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2609B" w:rsidRPr="00F42E5C">
+        <w:t>f you</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20CC5" w:rsidRPr="00F42E5C">
+        <w:t>r situation changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8D37E8" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="5A8D37E8" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>If your situation changes after we approve your plan, your plan might need to change to make sure it still works for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A6B3A4" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="76A6B3A4" w14:textId="3E039754" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">You can talk to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Int_nQ8kZ8mM"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:bookmarkStart w:id="3" w:name="_Int_nQ8kZ8mM"/>
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>your my</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve"> NDIS contact, support coordinator or recovery coach about the changes you need. You might need to give us more information to explain why you think your plan needs to change. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="more-ndis-information" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId22" w:anchor="more-ndis-information" w:history="1">
+        <w:r w:rsidR="00DA2E9B" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>what evidence you need to give us before we create or change your plan</w:t>
+          <w:t>the evidence you need to give us before we change your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve"> on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74469E26" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
-      <w:r w:rsidRPr="00563B03">
+    <w:p w14:paraId="74469E26" w14:textId="77777777" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>If you don’t agree with the decisions we’ve made about your plan, you can ask us for an internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542E1682" w14:textId="639CD6C8" w:rsidR="00D2609B" w:rsidRPr="00563B03" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
+    <w:p w14:paraId="542E1682" w14:textId="2AD154F2" w:rsidR="00D2609B" w:rsidRPr="00F42E5C" w:rsidRDefault="00D2609B" w:rsidP="00D2609B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">You can do this up to 3 months after your plan is approved. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Int_NoUATymd"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:bookmarkStart w:id="4" w:name="_Int_NoUATymd"/>
+      <w:r w:rsidRPr="00F42E5C">
         <w:t>Your</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00563B03">
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve"> my NDIS contact can help you to ask for an internal review and gather any information or evidence you’ll need. </w:t>
       </w:r>
-      <w:r w:rsidR="009F4577" w:rsidRPr="009F4577">
+      <w:r w:rsidR="009F4577" w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">For more information, read </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="009F4577" w:rsidRPr="009F4577">
+      <w:r w:rsidR="002B21E6" w:rsidRPr="00F42E5C">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00FA42E4" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F4577" w:rsidRPr="009F4577">
+      <w:r w:rsidR="009F4577" w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F4577" w:rsidRPr="009F4577">
+      <w:r w:rsidR="009F4577" w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>on the NDIS website</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06720F9A" w14:textId="2A96ABF0" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
+    <w:p w14:paraId="06720F9A" w14:textId="2A96ABF0" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:t xml:space="preserve">National Disability Insurance </w:t>
       </w:r>
-      <w:r w:rsidR="00422733" w:rsidRPr="00563B03">
+      <w:r w:rsidR="00422733" w:rsidRPr="00F42E5C">
         <w:t>Scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CD401D" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="60CD401D" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "http://ndis.gov.au/" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ndis.gov.au</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D218914" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="3D218914" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A94975C" w14:textId="0709D73F" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="4A94975C" w14:textId="0709D73F" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="417F8F1F" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="417F8F1F" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A264EA" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="55A264EA" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="520637E1" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="520637E1" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For people who need help with English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539A8888" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="539A8888" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="54" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TIS:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 131 450</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A74A26B" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="6A74A26B" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="235" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For people who are deaf or hard of hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1787DAFC" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="1787DAFC" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="53" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TTY:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 677</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E8AF8A" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
+    <w:p w14:paraId="51E8AF8A" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00EB3E70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voice relay:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BE3393" w14:textId="1F2A6299" w:rsidR="00D16743" w:rsidRPr="00563B03" w:rsidRDefault="00B40AAC" w:rsidP="00816B86">
+    <w:p w14:paraId="57BE3393" w14:textId="1F2A6299" w:rsidR="00D16743" w:rsidRPr="00F42E5C" w:rsidRDefault="00B40AAC" w:rsidP="00816B86">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="400" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
       </w:pPr>
-      <w:r w:rsidRPr="00563B03">
+      <w:r w:rsidRPr="00F42E5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="0011678F" w:rsidRPr="00563B03">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="0011678F" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>accesshub.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00D16743" w:rsidRPr="00563B03" w:rsidSect="002B27DE">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+    <w:sectPr w:rsidR="00D16743" w:rsidRPr="00F42E5C" w:rsidSect="002B27DE">
+      <w:headerReference w:type="even" r:id="rId30"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="even" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C32C013" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F">
+    <w:p w14:paraId="3E33850E" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00E7651E">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FF693A" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5F1B14F6" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="59844293" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="41FAEF19" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="52B368EC" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="47CD1394" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2174F98C" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1F962F1A" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5F99B79C" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2725BA3C" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6D664C1D" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73C22D02" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F">
+    <w:p w14:paraId="1E78DBEF" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00E7651E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B45A254" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="72C2BE2E" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1D9A33E5" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3FC5AA63" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1D267BC6" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="68670C4E" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="54500113" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1C460F98" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="46D0FDF4" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5AAB5B45" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7AD959E7" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="072173C3" w14:textId="77777777" w:rsidR="00860B25" w:rsidRDefault="00860B25">
+    <w:p w14:paraId="5E1F8A2A" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRDefault="005F6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1942,120 +2465,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E35A7A0" w14:textId="2D0ACF47" w:rsidR="002B27DE" w:rsidRPr="00E7651E" w:rsidRDefault="002B27DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E7651E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E7651E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00E7651E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -2068,229 +2588,746 @@
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00E7651E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B6C930C" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRPr="00E7651E" w:rsidRDefault="008D4B76" w:rsidP="002B27DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2F51F8D2" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00E7651E" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="76C3525F" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00E7651E" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="3E3C0EA8" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="210B1E85" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="429EA5D7" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="5B4CF48F" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A439C51" w14:textId="5BB5F49E" w:rsidR="003C68E7" w:rsidRDefault="00000000" w:rsidP="00012731">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A439C51" w14:textId="43596767" w:rsidR="003C68E7" w:rsidRDefault="003C68E7" w:rsidP="00012731">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="257"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
+  </w:p>
+  <w:p w14:paraId="08C6ED6A" w14:textId="14628F4E" w:rsidR="004C0218" w:rsidRPr="00BF066D" w:rsidRDefault="004C0218" w:rsidP="004C0218">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="481D2D65" w14:textId="189540CA" w:rsidR="00BC04F3" w:rsidRPr="00BC04F3" w:rsidRDefault="00EC14B4" w:rsidP="00BC04F3">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>01</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Factsheet Creating your plan</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rStyle w:val="PageNumber"/>
-[...1 lines deleted...]
-        <w:id w:val="1533301948"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:id w:val="409358604"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="003C68E7" w:rsidRPr="002B27DE">
+        <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
-            <w:b/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
-            <w:color w:val="6B2876" w:themeColor="text2"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C68E7" w:rsidRPr="002B27DE">
+        <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
-            <w:b/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
-            <w:color w:val="6B2876" w:themeColor="text2"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C68E7" w:rsidRPr="002B27DE">
+        <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
-            <w:b/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
-            <w:color w:val="6B2876" w:themeColor="text2"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C68E7">
+        <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
-            <w:b/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
-            <w:color w:val="6B2876" w:themeColor="text2"/>
+            <w:noProof/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003C68E7" w:rsidRPr="002B27DE">
+        <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
-            <w:b/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
-            <w:color w:val="6B2876" w:themeColor="text2"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
+    <w:r w:rsidR="00BC04F3" w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="08C6ED6A" w14:textId="14628F4E" w:rsidR="004C0218" w:rsidRPr="00BF066D" w:rsidRDefault="004C0218" w:rsidP="004C0218">
+  <w:p w14:paraId="22635B87" w14:textId="77777777" w:rsidR="00BC04F3" w:rsidRPr="00BC04F3" w:rsidRDefault="00BC04F3" w:rsidP="00BC04F3">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...2 lines deleted...]
-        <w:color w:val="auto"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>This document is correct at the date of publication.</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="35018D6C" w14:textId="6EAF8DD3" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00040A3A" w:rsidP="00285DEE">
+  <w:p w14:paraId="58BB09BB" w14:textId="77777777" w:rsidR="00BC04F3" w:rsidRPr="00BC04F3" w:rsidRDefault="00BC04F3" w:rsidP="00BC04F3">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Always visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00BC04F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00BC04F3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> for the latest version.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35018D6C" w14:textId="14FE8A3A" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002B27DE">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F85198F" w14:textId="02FA3F07" w:rsidR="00285DEE" w:rsidRPr="00343992" w:rsidRDefault="00DA5CAF" w:rsidP="00DA5CAF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6764CAAD" w14:textId="673566C1" w:rsidR="00D759BF" w:rsidRPr="00D759BF" w:rsidRDefault="00235E42" w:rsidP="00D759BF">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>01</w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Factsheet Creating your plan</w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:id w:val="-321744812"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00D759BF" w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="20C03281" w14:textId="77777777" w:rsidR="00D759BF" w:rsidRPr="00D759BF" w:rsidRDefault="00D759BF" w:rsidP="00D759BF">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>This document is correct at the date of publication.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="085E5423" w14:textId="77777777" w:rsidR="00D759BF" w:rsidRPr="00D759BF" w:rsidRDefault="00D759BF" w:rsidP="00D759BF">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Always visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00D759BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00D759BF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> for the latest version.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4F85198F" w14:textId="07138BF3" w:rsidR="00285DEE" w:rsidRPr="00343992" w:rsidRDefault="00285DEE" w:rsidP="00DA5CAF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002B27DE">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="352FD195" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F">
+    <w:p w14:paraId="668018C2" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00E7651E">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06882071" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3B1A81A3" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5B42B519" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="292A6C21" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5B8304FB" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4C62E69A" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="09357E7C" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="64421B09" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="571406C1" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3653F5D4" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4E0A8614" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34F42401" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F">
+    <w:p w14:paraId="50F7746F" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00E7651E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1516115C" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="10B07393" w14:textId="77777777" w:rsidR="00860B25" w:rsidRPr="00E7651E" w:rsidRDefault="00860B25" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="403AAD20" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2610868F" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6306DEEF" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="19A35F80" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2B9381D3" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="54E84AB3" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6E86A711" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3EC4228C" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="056E39F1" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRPr="00E7651E" w:rsidRDefault="005F6DB4" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CCAB009" w14:textId="77777777" w:rsidR="00860B25" w:rsidRDefault="00860B25">
+    <w:p w14:paraId="65A06A04" w14:textId="77777777" w:rsidR="005F6DB4" w:rsidRDefault="005F6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64181A15" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRPr="00E7651E" w:rsidRDefault="008D4B76" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0BAD7AD6" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00E7651E" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="194E2A1A" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00E7651E" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="66B1F06C" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="53615C4A" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="591E62CA" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="7DC0CC66" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00E7651E" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="3231FDAE" w14:paraId="40E7F617" w14:textId="77777777" w:rsidTr="3231FDAE">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="35780C8F" w14:textId="6519C621" w:rsidR="3231FDAE" w:rsidRDefault="3231FDAE" w:rsidP="3231FDAE">
           <w:pPr>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -2299,66 +3336,66 @@
         </w:tcPr>
         <w:p w14:paraId="4FF4133F" w14:textId="3619E49A" w:rsidR="3231FDAE" w:rsidRDefault="3231FDAE" w:rsidP="3231FDAE">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="23F1B69F" w14:textId="7F89750D" w:rsidR="3231FDAE" w:rsidRDefault="3231FDAE" w:rsidP="3231FDAE">
           <w:pPr>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="41A4C486" w14:textId="0B20E870" w:rsidR="3231FDAE" w:rsidRDefault="3231FDAE"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38E6D439" w14:textId="6ED437B2" w:rsidR="00180D51" w:rsidRPr="00E7651E" w:rsidRDefault="005A1569" w:rsidP="0025303C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="493A358D" wp14:editId="59254055">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="493A358D" wp14:editId="6A46A41A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1213485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="1310804373" name="Rectangle 1310804373">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
@@ -2399,54 +3436,54 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 1310804373" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" stroked="f" strokeweight="1pt" w14:anchorId="33ECAE94" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;">
-              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
+            <v:rect w14:anchorId="27047B65" id="Rectangle 1310804373" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
+              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="002B27DE" w:rsidRPr="006E3F4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11563A6F" wp14:editId="340C5BE3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1213485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
@@ -2502,67 +3539,67 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 7" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" stroked="f" strokeweight="1pt" w14:anchorId="517F51CB" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;">
-              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
+            <v:rect w14:anchorId="16324D6D" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
+              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21BA4F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA142C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4853,50 +5890,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EDD4CDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF9601DE"/>
+    <w:lvl w:ilvl="0" w:tplc="DC6818A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BAAC0568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B434DBEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C346E220">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="79F07948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4246F44A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="79DC6B74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BDDC160E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9D9A8A90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E29AB95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="6B2876" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5000,51 +6150,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C0FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A58C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="411EB0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5114,51 +6264,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508C4BD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5201,51 +6351,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="521E0F28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52340BDA"/>
+    <w:lvl w:ilvl="0" w:tplc="2FD8FCBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="73B43308">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13E6E690">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B262DCB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="36D84BCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5784C494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E563E18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DF67D08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08E822E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A26521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C06162"/>
     <w:lvl w:ilvl="0" w:tplc="421C8CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5290,51 +6553,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AF4037A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA60C34E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5403,51 +6666,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D5A657A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0CAD26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5552,51 +6815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="798C84C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D5EE586"/>
     <w:lvl w:ilvl="0" w:tplc="F8185B24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0908DCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5665,51 +6928,51 @@
     <w:lvl w:ilvl="7" w:tplc="1C008B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8B3E361A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE669FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F426"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5782,51 +7045,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F7D25C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45CABC1C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5899,1170 +7162,1578 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1838227520">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2011636634">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="45875792">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1403412302">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1848784963">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1607611780">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="18968610">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1220018893">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1752268465">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="862402279">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="487484424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="492917089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1096827959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="515537288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="422914421">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1437864998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1861040852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1225943325">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="706369293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1991639433">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1731490631">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="739518056">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="145901810">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2084796931">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="154877118">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="623803465">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1657562670">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1040663444">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1687781015">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="561714238">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1631667450">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="181090548">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="662008142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="407577026">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1835995496">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="169416980">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="881020037">
     <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="365060894">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="201986518">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE1B9A"/>
+    <w:rsid w:val="00003396"/>
     <w:rsid w:val="00003DFC"/>
     <w:rsid w:val="000041D7"/>
+    <w:rsid w:val="0000431C"/>
     <w:rsid w:val="000070AD"/>
     <w:rsid w:val="00011BE3"/>
     <w:rsid w:val="00011BE7"/>
+    <w:rsid w:val="00011D7C"/>
+    <w:rsid w:val="0001261F"/>
     <w:rsid w:val="00012731"/>
     <w:rsid w:val="00012CEA"/>
     <w:rsid w:val="0001776C"/>
     <w:rsid w:val="000208B8"/>
     <w:rsid w:val="00021B74"/>
     <w:rsid w:val="00023824"/>
+    <w:rsid w:val="00023D01"/>
     <w:rsid w:val="00024BD6"/>
+    <w:rsid w:val="00026C57"/>
     <w:rsid w:val="00027911"/>
     <w:rsid w:val="00027CED"/>
     <w:rsid w:val="00033162"/>
     <w:rsid w:val="00033728"/>
     <w:rsid w:val="0003564F"/>
     <w:rsid w:val="000402D0"/>
     <w:rsid w:val="00040A3A"/>
     <w:rsid w:val="00043073"/>
     <w:rsid w:val="00043140"/>
     <w:rsid w:val="00043C99"/>
     <w:rsid w:val="00045E26"/>
+    <w:rsid w:val="00047D4B"/>
+    <w:rsid w:val="00050BD4"/>
+    <w:rsid w:val="00054787"/>
     <w:rsid w:val="00054C65"/>
+    <w:rsid w:val="00054D23"/>
+    <w:rsid w:val="00055466"/>
     <w:rsid w:val="000601CA"/>
+    <w:rsid w:val="00060917"/>
     <w:rsid w:val="000612C2"/>
     <w:rsid w:val="00063F11"/>
     <w:rsid w:val="00066632"/>
     <w:rsid w:val="0006716F"/>
+    <w:rsid w:val="00072205"/>
     <w:rsid w:val="0007635B"/>
     <w:rsid w:val="00081FBD"/>
     <w:rsid w:val="0008317D"/>
     <w:rsid w:val="00083639"/>
     <w:rsid w:val="00084976"/>
+    <w:rsid w:val="000870C1"/>
     <w:rsid w:val="000932B3"/>
+    <w:rsid w:val="00095412"/>
+    <w:rsid w:val="00095422"/>
     <w:rsid w:val="000A12BC"/>
     <w:rsid w:val="000A57A3"/>
     <w:rsid w:val="000A6B2C"/>
+    <w:rsid w:val="000A7D7F"/>
     <w:rsid w:val="000B0BE1"/>
     <w:rsid w:val="000B1E2F"/>
     <w:rsid w:val="000B2C05"/>
     <w:rsid w:val="000B451C"/>
+    <w:rsid w:val="000B7CA8"/>
+    <w:rsid w:val="000C1B3D"/>
     <w:rsid w:val="000C369D"/>
     <w:rsid w:val="000C74C8"/>
     <w:rsid w:val="000D0648"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D19E2"/>
+    <w:rsid w:val="000D4CE9"/>
     <w:rsid w:val="000D5828"/>
     <w:rsid w:val="000E12D0"/>
     <w:rsid w:val="000E1979"/>
     <w:rsid w:val="000E1FBF"/>
+    <w:rsid w:val="000E44FB"/>
     <w:rsid w:val="000E51CF"/>
+    <w:rsid w:val="000E5C7C"/>
+    <w:rsid w:val="000E682A"/>
+    <w:rsid w:val="000F275C"/>
+    <w:rsid w:val="000F2AED"/>
     <w:rsid w:val="000F2CE9"/>
     <w:rsid w:val="000F45DA"/>
     <w:rsid w:val="000F5CC6"/>
+    <w:rsid w:val="000F75EF"/>
     <w:rsid w:val="00101A02"/>
+    <w:rsid w:val="00101DD4"/>
     <w:rsid w:val="00102A1D"/>
     <w:rsid w:val="00102C54"/>
     <w:rsid w:val="001133E5"/>
     <w:rsid w:val="001144CE"/>
     <w:rsid w:val="00115AE3"/>
     <w:rsid w:val="00115E9B"/>
+    <w:rsid w:val="00116505"/>
     <w:rsid w:val="0011665A"/>
     <w:rsid w:val="0011678F"/>
     <w:rsid w:val="00116CF4"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00126F97"/>
     <w:rsid w:val="001366B0"/>
     <w:rsid w:val="001375CA"/>
     <w:rsid w:val="00140F46"/>
     <w:rsid w:val="0014207A"/>
     <w:rsid w:val="00142B33"/>
+    <w:rsid w:val="00145840"/>
     <w:rsid w:val="001535A6"/>
     <w:rsid w:val="0015590A"/>
     <w:rsid w:val="001565A8"/>
     <w:rsid w:val="00163D34"/>
+    <w:rsid w:val="00164A4E"/>
+    <w:rsid w:val="00164FFA"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="00170CD4"/>
     <w:rsid w:val="0017110A"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="00182976"/>
     <w:rsid w:val="00183864"/>
     <w:rsid w:val="00185426"/>
+    <w:rsid w:val="00185A6E"/>
     <w:rsid w:val="00187EA6"/>
     <w:rsid w:val="00191D5E"/>
     <w:rsid w:val="00193035"/>
     <w:rsid w:val="00194D57"/>
     <w:rsid w:val="001A0140"/>
     <w:rsid w:val="001A0178"/>
     <w:rsid w:val="001A15AB"/>
+    <w:rsid w:val="001A1F8C"/>
     <w:rsid w:val="001A21F7"/>
+    <w:rsid w:val="001A383E"/>
     <w:rsid w:val="001A3988"/>
     <w:rsid w:val="001A55D8"/>
     <w:rsid w:val="001A5A97"/>
+    <w:rsid w:val="001A76A5"/>
     <w:rsid w:val="001B00FC"/>
     <w:rsid w:val="001B0709"/>
     <w:rsid w:val="001B0E8A"/>
     <w:rsid w:val="001B2C3F"/>
     <w:rsid w:val="001B3137"/>
+    <w:rsid w:val="001B35B0"/>
     <w:rsid w:val="001B56C2"/>
     <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B5FA4"/>
+    <w:rsid w:val="001C123D"/>
+    <w:rsid w:val="001C72AA"/>
     <w:rsid w:val="001C7E6C"/>
     <w:rsid w:val="001D1868"/>
+    <w:rsid w:val="001D4EF8"/>
     <w:rsid w:val="001D7E9D"/>
     <w:rsid w:val="001E39ED"/>
     <w:rsid w:val="001E4000"/>
     <w:rsid w:val="001E4316"/>
+    <w:rsid w:val="001E4E74"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="001E646E"/>
     <w:rsid w:val="001E79B4"/>
     <w:rsid w:val="001F196C"/>
     <w:rsid w:val="001F4C5C"/>
+    <w:rsid w:val="001F52FC"/>
     <w:rsid w:val="001F5F4A"/>
     <w:rsid w:val="001F61A3"/>
+    <w:rsid w:val="001F6B2C"/>
     <w:rsid w:val="001F6EB3"/>
     <w:rsid w:val="00200C14"/>
+    <w:rsid w:val="00201206"/>
+    <w:rsid w:val="0020176C"/>
     <w:rsid w:val="00204678"/>
+    <w:rsid w:val="00205D8E"/>
+    <w:rsid w:val="0021528E"/>
+    <w:rsid w:val="00215FA0"/>
     <w:rsid w:val="002222B7"/>
+    <w:rsid w:val="00223BFE"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="002247FF"/>
+    <w:rsid w:val="00226B9B"/>
+    <w:rsid w:val="00226F0B"/>
     <w:rsid w:val="002271A0"/>
     <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="002346C6"/>
+    <w:rsid w:val="00234787"/>
+    <w:rsid w:val="0023534A"/>
+    <w:rsid w:val="00235E42"/>
     <w:rsid w:val="0023603F"/>
+    <w:rsid w:val="0024076B"/>
     <w:rsid w:val="002409C4"/>
+    <w:rsid w:val="002479B5"/>
     <w:rsid w:val="00247B6E"/>
+    <w:rsid w:val="0025281D"/>
     <w:rsid w:val="0025303C"/>
     <w:rsid w:val="0025409B"/>
     <w:rsid w:val="00254137"/>
     <w:rsid w:val="00254F4F"/>
     <w:rsid w:val="0025599E"/>
     <w:rsid w:val="002648C7"/>
     <w:rsid w:val="002676B9"/>
+    <w:rsid w:val="00271189"/>
+    <w:rsid w:val="00273265"/>
+    <w:rsid w:val="00274B9B"/>
     <w:rsid w:val="00280067"/>
     <w:rsid w:val="00281B08"/>
     <w:rsid w:val="0028217B"/>
     <w:rsid w:val="0028223F"/>
     <w:rsid w:val="0028271F"/>
     <w:rsid w:val="002849DD"/>
     <w:rsid w:val="00284C83"/>
     <w:rsid w:val="00284CCE"/>
     <w:rsid w:val="00285DEE"/>
     <w:rsid w:val="0029094A"/>
+    <w:rsid w:val="00290F81"/>
+    <w:rsid w:val="00290FAF"/>
     <w:rsid w:val="00291CAF"/>
     <w:rsid w:val="00292141"/>
     <w:rsid w:val="00296B96"/>
     <w:rsid w:val="002A30AD"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A490D"/>
     <w:rsid w:val="002A4E33"/>
     <w:rsid w:val="002A66C6"/>
     <w:rsid w:val="002A7F16"/>
+    <w:rsid w:val="002B21E6"/>
     <w:rsid w:val="002B26C9"/>
     <w:rsid w:val="002B27DE"/>
     <w:rsid w:val="002B4481"/>
     <w:rsid w:val="002B6EA5"/>
     <w:rsid w:val="002C2056"/>
     <w:rsid w:val="002C237D"/>
+    <w:rsid w:val="002C2EDB"/>
     <w:rsid w:val="002C3A0C"/>
+    <w:rsid w:val="002C7C98"/>
     <w:rsid w:val="002D2BE9"/>
+    <w:rsid w:val="002D4397"/>
     <w:rsid w:val="002D530B"/>
     <w:rsid w:val="002D7806"/>
     <w:rsid w:val="002D79D8"/>
+    <w:rsid w:val="002E2472"/>
     <w:rsid w:val="002E4E08"/>
     <w:rsid w:val="002E6E61"/>
     <w:rsid w:val="002F4968"/>
     <w:rsid w:val="002F59CD"/>
     <w:rsid w:val="002F7C36"/>
     <w:rsid w:val="0030007B"/>
     <w:rsid w:val="00300C6D"/>
+    <w:rsid w:val="00300FB7"/>
     <w:rsid w:val="003011FC"/>
     <w:rsid w:val="0030216C"/>
     <w:rsid w:val="00302A3E"/>
     <w:rsid w:val="00303456"/>
     <w:rsid w:val="003040CA"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00304FC8"/>
+    <w:rsid w:val="00306F3F"/>
     <w:rsid w:val="00307C62"/>
     <w:rsid w:val="00307CC0"/>
     <w:rsid w:val="00311FD2"/>
     <w:rsid w:val="003166F4"/>
+    <w:rsid w:val="00321E16"/>
     <w:rsid w:val="003221FF"/>
     <w:rsid w:val="00323BB7"/>
+    <w:rsid w:val="00323E54"/>
+    <w:rsid w:val="003249AA"/>
+    <w:rsid w:val="00324DCA"/>
+    <w:rsid w:val="0032745B"/>
     <w:rsid w:val="00327CBA"/>
     <w:rsid w:val="00331036"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="00332594"/>
+    <w:rsid w:val="0033399A"/>
     <w:rsid w:val="0033436A"/>
+    <w:rsid w:val="003346C2"/>
     <w:rsid w:val="00334E2C"/>
     <w:rsid w:val="003351DB"/>
     <w:rsid w:val="00340659"/>
     <w:rsid w:val="00341110"/>
+    <w:rsid w:val="00341BAC"/>
     <w:rsid w:val="00342253"/>
     <w:rsid w:val="00342555"/>
+    <w:rsid w:val="003438FC"/>
     <w:rsid w:val="00343992"/>
+    <w:rsid w:val="00343D09"/>
+    <w:rsid w:val="00343E68"/>
+    <w:rsid w:val="003463F5"/>
     <w:rsid w:val="00351FC5"/>
     <w:rsid w:val="00352762"/>
     <w:rsid w:val="00353140"/>
     <w:rsid w:val="00357013"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="00363170"/>
     <w:rsid w:val="00363F6D"/>
     <w:rsid w:val="00366AED"/>
     <w:rsid w:val="00367336"/>
+    <w:rsid w:val="00374142"/>
     <w:rsid w:val="0037528B"/>
+    <w:rsid w:val="003761A6"/>
     <w:rsid w:val="00376B98"/>
     <w:rsid w:val="00377C78"/>
     <w:rsid w:val="003820DF"/>
     <w:rsid w:val="00384183"/>
     <w:rsid w:val="00391026"/>
+    <w:rsid w:val="0039364F"/>
+    <w:rsid w:val="00395434"/>
+    <w:rsid w:val="003A1FE0"/>
     <w:rsid w:val="003A2867"/>
     <w:rsid w:val="003A3FCC"/>
     <w:rsid w:val="003A60EF"/>
     <w:rsid w:val="003B0743"/>
+    <w:rsid w:val="003B15AF"/>
     <w:rsid w:val="003B1CEA"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003B6811"/>
+    <w:rsid w:val="003C133C"/>
     <w:rsid w:val="003C1673"/>
+    <w:rsid w:val="003C245B"/>
     <w:rsid w:val="003C68E7"/>
     <w:rsid w:val="003C6937"/>
+    <w:rsid w:val="003C7E2C"/>
     <w:rsid w:val="003D07B0"/>
     <w:rsid w:val="003D251F"/>
     <w:rsid w:val="003D30F6"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003E403F"/>
     <w:rsid w:val="003E5752"/>
     <w:rsid w:val="003E609B"/>
+    <w:rsid w:val="003E6A84"/>
     <w:rsid w:val="003F1894"/>
     <w:rsid w:val="003F1C43"/>
     <w:rsid w:val="003F2DA2"/>
     <w:rsid w:val="003F324A"/>
+    <w:rsid w:val="003F424A"/>
     <w:rsid w:val="003F44C7"/>
     <w:rsid w:val="003F65A1"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="003F77FB"/>
     <w:rsid w:val="0040062A"/>
     <w:rsid w:val="00402BD8"/>
+    <w:rsid w:val="00405CE8"/>
     <w:rsid w:val="0040659D"/>
+    <w:rsid w:val="00412402"/>
+    <w:rsid w:val="00412484"/>
     <w:rsid w:val="00415117"/>
     <w:rsid w:val="004165B4"/>
+    <w:rsid w:val="00417742"/>
     <w:rsid w:val="00420BAF"/>
     <w:rsid w:val="00422733"/>
     <w:rsid w:val="004244D1"/>
     <w:rsid w:val="00434C20"/>
+    <w:rsid w:val="00434FA5"/>
     <w:rsid w:val="0043505C"/>
     <w:rsid w:val="00435E1C"/>
     <w:rsid w:val="00441824"/>
+    <w:rsid w:val="0044311E"/>
+    <w:rsid w:val="00444D93"/>
     <w:rsid w:val="004452C6"/>
     <w:rsid w:val="00446760"/>
     <w:rsid w:val="0044777B"/>
     <w:rsid w:val="004478B9"/>
+    <w:rsid w:val="00453003"/>
     <w:rsid w:val="00454B61"/>
     <w:rsid w:val="00455D84"/>
     <w:rsid w:val="00456BF0"/>
+    <w:rsid w:val="00460860"/>
+    <w:rsid w:val="0046325C"/>
+    <w:rsid w:val="0046631B"/>
+    <w:rsid w:val="0047011C"/>
     <w:rsid w:val="00471841"/>
     <w:rsid w:val="00472471"/>
     <w:rsid w:val="00473046"/>
     <w:rsid w:val="00473E94"/>
     <w:rsid w:val="004771DF"/>
     <w:rsid w:val="0048002C"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="00486D34"/>
     <w:rsid w:val="004876FD"/>
     <w:rsid w:val="00494A74"/>
     <w:rsid w:val="0049654C"/>
     <w:rsid w:val="00496A38"/>
     <w:rsid w:val="004A26BB"/>
     <w:rsid w:val="004A6390"/>
+    <w:rsid w:val="004A7BDF"/>
     <w:rsid w:val="004B18B5"/>
     <w:rsid w:val="004B4D5B"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B60E2"/>
     <w:rsid w:val="004B6400"/>
     <w:rsid w:val="004B68E9"/>
+    <w:rsid w:val="004B6EEB"/>
+    <w:rsid w:val="004B721B"/>
     <w:rsid w:val="004B7462"/>
     <w:rsid w:val="004B77C0"/>
     <w:rsid w:val="004C0218"/>
     <w:rsid w:val="004C0614"/>
     <w:rsid w:val="004C20A4"/>
     <w:rsid w:val="004C2523"/>
     <w:rsid w:val="004C2D9C"/>
+    <w:rsid w:val="004C45C4"/>
     <w:rsid w:val="004C5EE6"/>
+    <w:rsid w:val="004C5F7B"/>
+    <w:rsid w:val="004C689E"/>
     <w:rsid w:val="004C7D29"/>
     <w:rsid w:val="004D01B4"/>
     <w:rsid w:val="004D2B23"/>
+    <w:rsid w:val="004D2C52"/>
     <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="004D35F8"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
     <w:rsid w:val="004D583E"/>
     <w:rsid w:val="004D6433"/>
     <w:rsid w:val="004D7B6B"/>
     <w:rsid w:val="004E0769"/>
     <w:rsid w:val="004E1769"/>
     <w:rsid w:val="004E461E"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004F1780"/>
+    <w:rsid w:val="004F3C92"/>
     <w:rsid w:val="004F42C0"/>
+    <w:rsid w:val="004F63B4"/>
     <w:rsid w:val="004F7011"/>
     <w:rsid w:val="005018E2"/>
+    <w:rsid w:val="00507566"/>
     <w:rsid w:val="005125B3"/>
+    <w:rsid w:val="005146DC"/>
     <w:rsid w:val="00515AB6"/>
     <w:rsid w:val="00516F57"/>
+    <w:rsid w:val="00522D2C"/>
+    <w:rsid w:val="00523887"/>
+    <w:rsid w:val="00524F72"/>
     <w:rsid w:val="00525719"/>
     <w:rsid w:val="005264CB"/>
+    <w:rsid w:val="00526780"/>
     <w:rsid w:val="00530BFE"/>
+    <w:rsid w:val="00530EDB"/>
     <w:rsid w:val="00531E4B"/>
     <w:rsid w:val="00535418"/>
+    <w:rsid w:val="00536D9F"/>
     <w:rsid w:val="0053717C"/>
     <w:rsid w:val="00537E60"/>
     <w:rsid w:val="00540C24"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="005549A2"/>
+    <w:rsid w:val="00555B3E"/>
     <w:rsid w:val="0056258D"/>
     <w:rsid w:val="00563B03"/>
     <w:rsid w:val="00564715"/>
     <w:rsid w:val="005660AE"/>
     <w:rsid w:val="00567DF1"/>
     <w:rsid w:val="0057031B"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00575DE0"/>
     <w:rsid w:val="00576162"/>
     <w:rsid w:val="005765E4"/>
     <w:rsid w:val="00585031"/>
     <w:rsid w:val="005938B8"/>
     <w:rsid w:val="00593C73"/>
+    <w:rsid w:val="00593DA2"/>
     <w:rsid w:val="005941E0"/>
     <w:rsid w:val="005954C1"/>
     <w:rsid w:val="00596B7B"/>
+    <w:rsid w:val="005A03FB"/>
+    <w:rsid w:val="005A150A"/>
     <w:rsid w:val="005A1569"/>
     <w:rsid w:val="005A16A7"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A1750"/>
     <w:rsid w:val="005A17AB"/>
+    <w:rsid w:val="005A1869"/>
     <w:rsid w:val="005A47E4"/>
+    <w:rsid w:val="005A4B15"/>
     <w:rsid w:val="005A6312"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005A7F89"/>
+    <w:rsid w:val="005B16FF"/>
     <w:rsid w:val="005B18A3"/>
     <w:rsid w:val="005B1F62"/>
+    <w:rsid w:val="005B49D6"/>
     <w:rsid w:val="005C2715"/>
     <w:rsid w:val="005C3093"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C5A10"/>
     <w:rsid w:val="005D003F"/>
     <w:rsid w:val="005D2466"/>
     <w:rsid w:val="005D27CF"/>
+    <w:rsid w:val="005D365D"/>
+    <w:rsid w:val="005D3B14"/>
     <w:rsid w:val="005D3E81"/>
     <w:rsid w:val="005D70D8"/>
     <w:rsid w:val="005E3309"/>
     <w:rsid w:val="005E3AC8"/>
     <w:rsid w:val="005E5292"/>
     <w:rsid w:val="005E653F"/>
     <w:rsid w:val="005E75F1"/>
     <w:rsid w:val="005F1106"/>
     <w:rsid w:val="005F148D"/>
     <w:rsid w:val="005F1648"/>
     <w:rsid w:val="005F42C8"/>
+    <w:rsid w:val="005F54FC"/>
+    <w:rsid w:val="005F698E"/>
+    <w:rsid w:val="005F6DB4"/>
     <w:rsid w:val="0060071E"/>
     <w:rsid w:val="006017F7"/>
     <w:rsid w:val="00602549"/>
     <w:rsid w:val="00603C92"/>
+    <w:rsid w:val="00606AF7"/>
     <w:rsid w:val="00610092"/>
     <w:rsid w:val="00611C10"/>
+    <w:rsid w:val="00614185"/>
     <w:rsid w:val="006150DF"/>
     <w:rsid w:val="006155C1"/>
     <w:rsid w:val="006161BF"/>
     <w:rsid w:val="00623B90"/>
     <w:rsid w:val="006262EF"/>
     <w:rsid w:val="00627A52"/>
+    <w:rsid w:val="006358A3"/>
     <w:rsid w:val="00635A06"/>
     <w:rsid w:val="006436A2"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="00646144"/>
     <w:rsid w:val="006506F2"/>
     <w:rsid w:val="00650F7C"/>
     <w:rsid w:val="00651D9A"/>
     <w:rsid w:val="00660AF6"/>
     <w:rsid w:val="00662569"/>
     <w:rsid w:val="006626B8"/>
+    <w:rsid w:val="0066343A"/>
+    <w:rsid w:val="00664B99"/>
     <w:rsid w:val="00664E61"/>
     <w:rsid w:val="00670FF2"/>
     <w:rsid w:val="00671423"/>
+    <w:rsid w:val="006726C3"/>
     <w:rsid w:val="0067362D"/>
+    <w:rsid w:val="00674994"/>
     <w:rsid w:val="00675DDA"/>
     <w:rsid w:val="006765FF"/>
     <w:rsid w:val="00682E6C"/>
     <w:rsid w:val="006834A7"/>
     <w:rsid w:val="006836CC"/>
     <w:rsid w:val="00683992"/>
     <w:rsid w:val="0068457A"/>
     <w:rsid w:val="00685D99"/>
     <w:rsid w:val="00686137"/>
+    <w:rsid w:val="006861B5"/>
     <w:rsid w:val="00687FBE"/>
     <w:rsid w:val="00691D87"/>
     <w:rsid w:val="0069611B"/>
     <w:rsid w:val="006A01B8"/>
     <w:rsid w:val="006A132B"/>
     <w:rsid w:val="006A4227"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A72A1"/>
     <w:rsid w:val="006B46BC"/>
     <w:rsid w:val="006B4F21"/>
     <w:rsid w:val="006B660A"/>
     <w:rsid w:val="006B76F9"/>
+    <w:rsid w:val="006B7B6E"/>
     <w:rsid w:val="006C0121"/>
+    <w:rsid w:val="006C420B"/>
     <w:rsid w:val="006C451C"/>
     <w:rsid w:val="006C6EF7"/>
     <w:rsid w:val="006C7107"/>
     <w:rsid w:val="006C7301"/>
     <w:rsid w:val="006D26A9"/>
+    <w:rsid w:val="006D4814"/>
     <w:rsid w:val="006D5446"/>
     <w:rsid w:val="006D5795"/>
     <w:rsid w:val="006D5B9B"/>
     <w:rsid w:val="006D6354"/>
     <w:rsid w:val="006D714C"/>
     <w:rsid w:val="006D7AA0"/>
     <w:rsid w:val="006E1038"/>
     <w:rsid w:val="006E3F4D"/>
     <w:rsid w:val="006E5DEC"/>
+    <w:rsid w:val="006E6BAE"/>
+    <w:rsid w:val="006F06D1"/>
+    <w:rsid w:val="006F38A4"/>
     <w:rsid w:val="006F43B5"/>
     <w:rsid w:val="006F6253"/>
     <w:rsid w:val="00700A71"/>
+    <w:rsid w:val="0070186A"/>
+    <w:rsid w:val="00704B4F"/>
+    <w:rsid w:val="00705852"/>
     <w:rsid w:val="00706FA7"/>
+    <w:rsid w:val="00712303"/>
+    <w:rsid w:val="00713033"/>
     <w:rsid w:val="00713791"/>
     <w:rsid w:val="00720C1E"/>
     <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="007258F5"/>
+    <w:rsid w:val="00726EE6"/>
     <w:rsid w:val="007278F3"/>
     <w:rsid w:val="0073797A"/>
+    <w:rsid w:val="00737A74"/>
     <w:rsid w:val="00743995"/>
     <w:rsid w:val="00744B85"/>
     <w:rsid w:val="0074531C"/>
     <w:rsid w:val="00751AF1"/>
     <w:rsid w:val="00751CA8"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="0076067C"/>
+    <w:rsid w:val="00760CE3"/>
+    <w:rsid w:val="00761030"/>
+    <w:rsid w:val="00761BC9"/>
+    <w:rsid w:val="00761CEC"/>
     <w:rsid w:val="00761E08"/>
+    <w:rsid w:val="007629AA"/>
+    <w:rsid w:val="00763B00"/>
     <w:rsid w:val="007662D5"/>
     <w:rsid w:val="00767A48"/>
+    <w:rsid w:val="00767BC3"/>
     <w:rsid w:val="007702D0"/>
     <w:rsid w:val="00772C02"/>
     <w:rsid w:val="007757E7"/>
+    <w:rsid w:val="00775C79"/>
     <w:rsid w:val="00780925"/>
     <w:rsid w:val="00782AAE"/>
     <w:rsid w:val="00782ABF"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00785261"/>
+    <w:rsid w:val="00787EF7"/>
+    <w:rsid w:val="00790D40"/>
     <w:rsid w:val="00792702"/>
     <w:rsid w:val="00795F90"/>
     <w:rsid w:val="00796064"/>
     <w:rsid w:val="007A0308"/>
     <w:rsid w:val="007A1D1A"/>
     <w:rsid w:val="007A2767"/>
+    <w:rsid w:val="007A3587"/>
     <w:rsid w:val="007A42ED"/>
+    <w:rsid w:val="007A4378"/>
     <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A4B35"/>
+    <w:rsid w:val="007A6923"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B1AC6"/>
     <w:rsid w:val="007B255B"/>
+    <w:rsid w:val="007B64D2"/>
+    <w:rsid w:val="007B766A"/>
+    <w:rsid w:val="007B7B1A"/>
     <w:rsid w:val="007C4BE6"/>
+    <w:rsid w:val="007C5662"/>
     <w:rsid w:val="007D5C97"/>
     <w:rsid w:val="007D6768"/>
+    <w:rsid w:val="007D6A87"/>
+    <w:rsid w:val="007D6BC8"/>
+    <w:rsid w:val="007D7C28"/>
+    <w:rsid w:val="007D7FE0"/>
     <w:rsid w:val="007E10B2"/>
     <w:rsid w:val="007E3598"/>
     <w:rsid w:val="007E35EE"/>
     <w:rsid w:val="007E49CC"/>
     <w:rsid w:val="007E5066"/>
+    <w:rsid w:val="007E5153"/>
     <w:rsid w:val="007E6C06"/>
     <w:rsid w:val="007F0D2B"/>
     <w:rsid w:val="007F6C84"/>
     <w:rsid w:val="007F6DD9"/>
     <w:rsid w:val="007F7FDB"/>
     <w:rsid w:val="00802602"/>
+    <w:rsid w:val="00803B21"/>
     <w:rsid w:val="00810455"/>
+    <w:rsid w:val="00811530"/>
     <w:rsid w:val="0081556A"/>
     <w:rsid w:val="00816B86"/>
     <w:rsid w:val="00821F64"/>
     <w:rsid w:val="00822452"/>
     <w:rsid w:val="008226EB"/>
     <w:rsid w:val="00822BAD"/>
     <w:rsid w:val="00822F87"/>
     <w:rsid w:val="008243D8"/>
+    <w:rsid w:val="0082486E"/>
+    <w:rsid w:val="008252D8"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="00827FC7"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="0083291E"/>
+    <w:rsid w:val="00834AEE"/>
     <w:rsid w:val="00834C56"/>
     <w:rsid w:val="00834D46"/>
     <w:rsid w:val="00835F68"/>
+    <w:rsid w:val="0083766E"/>
     <w:rsid w:val="00840B4A"/>
     <w:rsid w:val="00841091"/>
+    <w:rsid w:val="00843255"/>
     <w:rsid w:val="008440A0"/>
     <w:rsid w:val="00846745"/>
+    <w:rsid w:val="008513CE"/>
     <w:rsid w:val="008529B9"/>
+    <w:rsid w:val="00852FDF"/>
     <w:rsid w:val="0085323B"/>
+    <w:rsid w:val="00853B4D"/>
     <w:rsid w:val="00855626"/>
     <w:rsid w:val="00855B61"/>
     <w:rsid w:val="008568BC"/>
+    <w:rsid w:val="00857FBB"/>
     <w:rsid w:val="00860B25"/>
     <w:rsid w:val="00863C7F"/>
     <w:rsid w:val="00865D31"/>
+    <w:rsid w:val="00866168"/>
+    <w:rsid w:val="00870703"/>
     <w:rsid w:val="008761CE"/>
     <w:rsid w:val="008769E1"/>
     <w:rsid w:val="00882877"/>
+    <w:rsid w:val="0088321D"/>
     <w:rsid w:val="0088343E"/>
+    <w:rsid w:val="00883FFA"/>
+    <w:rsid w:val="00886DAE"/>
     <w:rsid w:val="00887867"/>
+    <w:rsid w:val="00887BE0"/>
     <w:rsid w:val="008903C0"/>
     <w:rsid w:val="00891AC1"/>
     <w:rsid w:val="00891E3A"/>
     <w:rsid w:val="00891E99"/>
+    <w:rsid w:val="00892B84"/>
     <w:rsid w:val="00897B72"/>
     <w:rsid w:val="008A1710"/>
+    <w:rsid w:val="008A2064"/>
+    <w:rsid w:val="008A32AB"/>
     <w:rsid w:val="008A339F"/>
+    <w:rsid w:val="008A3A0D"/>
     <w:rsid w:val="008A444F"/>
     <w:rsid w:val="008A4BC1"/>
+    <w:rsid w:val="008A581E"/>
     <w:rsid w:val="008A5FEF"/>
     <w:rsid w:val="008A6755"/>
+    <w:rsid w:val="008B22C4"/>
     <w:rsid w:val="008B2C7B"/>
     <w:rsid w:val="008B4CC2"/>
     <w:rsid w:val="008B4ED5"/>
+    <w:rsid w:val="008B5BA6"/>
     <w:rsid w:val="008C01D8"/>
     <w:rsid w:val="008C1B90"/>
+    <w:rsid w:val="008C260F"/>
+    <w:rsid w:val="008C2B8E"/>
+    <w:rsid w:val="008C330E"/>
     <w:rsid w:val="008C7B78"/>
     <w:rsid w:val="008D1F33"/>
     <w:rsid w:val="008D4B76"/>
     <w:rsid w:val="008D50B6"/>
     <w:rsid w:val="008D7909"/>
     <w:rsid w:val="008E2562"/>
     <w:rsid w:val="008E33A8"/>
     <w:rsid w:val="008E358D"/>
+    <w:rsid w:val="008E7528"/>
     <w:rsid w:val="008F16CC"/>
+    <w:rsid w:val="008F57C8"/>
     <w:rsid w:val="00905783"/>
+    <w:rsid w:val="00905C13"/>
+    <w:rsid w:val="00905F80"/>
     <w:rsid w:val="00906B1B"/>
+    <w:rsid w:val="00907DD3"/>
     <w:rsid w:val="00910C70"/>
     <w:rsid w:val="00912136"/>
+    <w:rsid w:val="00913357"/>
     <w:rsid w:val="0091351C"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="00924EDB"/>
     <w:rsid w:val="00925263"/>
+    <w:rsid w:val="0092546E"/>
     <w:rsid w:val="009267B1"/>
     <w:rsid w:val="00926989"/>
     <w:rsid w:val="00930763"/>
     <w:rsid w:val="00932017"/>
+    <w:rsid w:val="0093285C"/>
     <w:rsid w:val="00933ECA"/>
+    <w:rsid w:val="00936C29"/>
+    <w:rsid w:val="00936D22"/>
     <w:rsid w:val="00940AC8"/>
     <w:rsid w:val="00941370"/>
     <w:rsid w:val="00942B17"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="009454AA"/>
+    <w:rsid w:val="00950118"/>
     <w:rsid w:val="00950F57"/>
     <w:rsid w:val="00953565"/>
     <w:rsid w:val="009548E2"/>
     <w:rsid w:val="00955756"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="00957A41"/>
     <w:rsid w:val="0096018A"/>
     <w:rsid w:val="00961745"/>
     <w:rsid w:val="00962238"/>
     <w:rsid w:val="00962859"/>
     <w:rsid w:val="009638D7"/>
+    <w:rsid w:val="009647FB"/>
+    <w:rsid w:val="0096791F"/>
     <w:rsid w:val="00971117"/>
     <w:rsid w:val="00971421"/>
+    <w:rsid w:val="009717FD"/>
     <w:rsid w:val="00974472"/>
     <w:rsid w:val="00975DB0"/>
     <w:rsid w:val="00976CBD"/>
     <w:rsid w:val="0097792D"/>
+    <w:rsid w:val="00980A18"/>
     <w:rsid w:val="00980B56"/>
+    <w:rsid w:val="0098189F"/>
+    <w:rsid w:val="0098199B"/>
     <w:rsid w:val="00987BB4"/>
     <w:rsid w:val="00987C8C"/>
     <w:rsid w:val="0099666A"/>
+    <w:rsid w:val="009A0170"/>
     <w:rsid w:val="009A3659"/>
     <w:rsid w:val="009A4DD2"/>
     <w:rsid w:val="009A7312"/>
     <w:rsid w:val="009A7875"/>
     <w:rsid w:val="009B0ADC"/>
     <w:rsid w:val="009B3533"/>
+    <w:rsid w:val="009B41D2"/>
     <w:rsid w:val="009B4B92"/>
+    <w:rsid w:val="009B4FC6"/>
+    <w:rsid w:val="009B6121"/>
+    <w:rsid w:val="009B7355"/>
     <w:rsid w:val="009C2C34"/>
     <w:rsid w:val="009C3F8F"/>
     <w:rsid w:val="009C43D8"/>
     <w:rsid w:val="009C450D"/>
     <w:rsid w:val="009C5DEF"/>
+    <w:rsid w:val="009C64E1"/>
     <w:rsid w:val="009C69E8"/>
     <w:rsid w:val="009C69FB"/>
     <w:rsid w:val="009D1C6A"/>
+    <w:rsid w:val="009D3089"/>
     <w:rsid w:val="009D4B93"/>
     <w:rsid w:val="009E043A"/>
+    <w:rsid w:val="009E3B01"/>
     <w:rsid w:val="009E4B7C"/>
     <w:rsid w:val="009E58F2"/>
     <w:rsid w:val="009E7C5D"/>
     <w:rsid w:val="009F21C3"/>
     <w:rsid w:val="009F3393"/>
     <w:rsid w:val="009F3560"/>
     <w:rsid w:val="009F3C91"/>
     <w:rsid w:val="009F4577"/>
     <w:rsid w:val="009F490B"/>
     <w:rsid w:val="009F56EF"/>
     <w:rsid w:val="009F60C8"/>
+    <w:rsid w:val="009F65C7"/>
     <w:rsid w:val="00A0120B"/>
     <w:rsid w:val="00A01970"/>
     <w:rsid w:val="00A024B5"/>
     <w:rsid w:val="00A03886"/>
     <w:rsid w:val="00A06958"/>
+    <w:rsid w:val="00A07522"/>
+    <w:rsid w:val="00A1016B"/>
     <w:rsid w:val="00A10587"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A168EC"/>
     <w:rsid w:val="00A203D4"/>
     <w:rsid w:val="00A21351"/>
+    <w:rsid w:val="00A22E8B"/>
+    <w:rsid w:val="00A24B4C"/>
+    <w:rsid w:val="00A264C9"/>
     <w:rsid w:val="00A30329"/>
     <w:rsid w:val="00A3053A"/>
     <w:rsid w:val="00A32DAB"/>
     <w:rsid w:val="00A345E1"/>
     <w:rsid w:val="00A34E97"/>
     <w:rsid w:val="00A365F0"/>
     <w:rsid w:val="00A36EC8"/>
+    <w:rsid w:val="00A3722E"/>
     <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="00A43806"/>
     <w:rsid w:val="00A43C85"/>
+    <w:rsid w:val="00A43C8A"/>
     <w:rsid w:val="00A46585"/>
     <w:rsid w:val="00A47174"/>
     <w:rsid w:val="00A47A87"/>
+    <w:rsid w:val="00A52675"/>
     <w:rsid w:val="00A55846"/>
     <w:rsid w:val="00A57E05"/>
     <w:rsid w:val="00A606F5"/>
     <w:rsid w:val="00A61D17"/>
     <w:rsid w:val="00A62738"/>
     <w:rsid w:val="00A63C5B"/>
     <w:rsid w:val="00A6495B"/>
     <w:rsid w:val="00A65CAA"/>
     <w:rsid w:val="00A70145"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A71751"/>
     <w:rsid w:val="00A73474"/>
     <w:rsid w:val="00A75D93"/>
     <w:rsid w:val="00A81EEC"/>
     <w:rsid w:val="00A84007"/>
+    <w:rsid w:val="00A840DE"/>
     <w:rsid w:val="00A932B8"/>
     <w:rsid w:val="00A9403A"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00AA0E0F"/>
+    <w:rsid w:val="00AA0F31"/>
     <w:rsid w:val="00AA315E"/>
     <w:rsid w:val="00AA6762"/>
     <w:rsid w:val="00AA69B2"/>
+    <w:rsid w:val="00AB0974"/>
     <w:rsid w:val="00AB1CAF"/>
     <w:rsid w:val="00AB2B7D"/>
+    <w:rsid w:val="00AB5410"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AC052C"/>
     <w:rsid w:val="00AC0AA8"/>
     <w:rsid w:val="00AC3542"/>
+    <w:rsid w:val="00AC7859"/>
     <w:rsid w:val="00AD2DEE"/>
     <w:rsid w:val="00AD4964"/>
     <w:rsid w:val="00AD4A3D"/>
+    <w:rsid w:val="00AD6283"/>
     <w:rsid w:val="00AD6BDA"/>
+    <w:rsid w:val="00AD7AD6"/>
     <w:rsid w:val="00AE1C94"/>
+    <w:rsid w:val="00AE2AED"/>
     <w:rsid w:val="00AE40B9"/>
+    <w:rsid w:val="00AE6B99"/>
+    <w:rsid w:val="00AF0A5F"/>
+    <w:rsid w:val="00AF0EB2"/>
     <w:rsid w:val="00AF4280"/>
+    <w:rsid w:val="00AF59A2"/>
     <w:rsid w:val="00AF5D95"/>
     <w:rsid w:val="00AF693A"/>
+    <w:rsid w:val="00B0033F"/>
+    <w:rsid w:val="00B007B6"/>
     <w:rsid w:val="00B03F37"/>
     <w:rsid w:val="00B04F23"/>
     <w:rsid w:val="00B0514C"/>
     <w:rsid w:val="00B05406"/>
     <w:rsid w:val="00B05890"/>
     <w:rsid w:val="00B06AD8"/>
     <w:rsid w:val="00B078E1"/>
     <w:rsid w:val="00B079F0"/>
     <w:rsid w:val="00B100F6"/>
     <w:rsid w:val="00B1091B"/>
+    <w:rsid w:val="00B10A8B"/>
     <w:rsid w:val="00B1295A"/>
     <w:rsid w:val="00B13607"/>
     <w:rsid w:val="00B13A1C"/>
+    <w:rsid w:val="00B1552D"/>
     <w:rsid w:val="00B16989"/>
     <w:rsid w:val="00B2034B"/>
+    <w:rsid w:val="00B20CC5"/>
     <w:rsid w:val="00B220A5"/>
     <w:rsid w:val="00B22F1E"/>
+    <w:rsid w:val="00B25195"/>
     <w:rsid w:val="00B27483"/>
     <w:rsid w:val="00B274BA"/>
     <w:rsid w:val="00B31F91"/>
+    <w:rsid w:val="00B34644"/>
     <w:rsid w:val="00B36C42"/>
+    <w:rsid w:val="00B37C67"/>
     <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B4373C"/>
+    <w:rsid w:val="00B447A8"/>
+    <w:rsid w:val="00B520D2"/>
+    <w:rsid w:val="00B53E0D"/>
+    <w:rsid w:val="00B53ECC"/>
     <w:rsid w:val="00B54FED"/>
     <w:rsid w:val="00B62720"/>
     <w:rsid w:val="00B6348C"/>
     <w:rsid w:val="00B646FE"/>
+    <w:rsid w:val="00B65DAE"/>
+    <w:rsid w:val="00B66FDB"/>
     <w:rsid w:val="00B67DD7"/>
     <w:rsid w:val="00B7241D"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B7486E"/>
     <w:rsid w:val="00B765CB"/>
     <w:rsid w:val="00B76C12"/>
     <w:rsid w:val="00B77FE0"/>
     <w:rsid w:val="00B80582"/>
     <w:rsid w:val="00B80F4C"/>
     <w:rsid w:val="00B91B64"/>
     <w:rsid w:val="00B92A72"/>
     <w:rsid w:val="00B97A26"/>
+    <w:rsid w:val="00BA2841"/>
+    <w:rsid w:val="00BA288C"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA47B6"/>
+    <w:rsid w:val="00BA4E37"/>
     <w:rsid w:val="00BA5510"/>
     <w:rsid w:val="00BA5B4D"/>
     <w:rsid w:val="00BA658F"/>
     <w:rsid w:val="00BA6EAB"/>
+    <w:rsid w:val="00BB20B9"/>
+    <w:rsid w:val="00BB227B"/>
     <w:rsid w:val="00BB6192"/>
     <w:rsid w:val="00BB7423"/>
     <w:rsid w:val="00BB7A8E"/>
+    <w:rsid w:val="00BB7C0D"/>
     <w:rsid w:val="00BC041B"/>
+    <w:rsid w:val="00BC04F3"/>
     <w:rsid w:val="00BC40A7"/>
+    <w:rsid w:val="00BC44D0"/>
     <w:rsid w:val="00BC66D7"/>
     <w:rsid w:val="00BD121E"/>
     <w:rsid w:val="00BD3E4B"/>
     <w:rsid w:val="00BD5EAA"/>
+    <w:rsid w:val="00BD6BCF"/>
     <w:rsid w:val="00BD6CC5"/>
     <w:rsid w:val="00BE1B9A"/>
+    <w:rsid w:val="00BE1BB1"/>
+    <w:rsid w:val="00BE1D35"/>
+    <w:rsid w:val="00BE2D9B"/>
+    <w:rsid w:val="00BE3C2D"/>
+    <w:rsid w:val="00BE59A5"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF066D"/>
     <w:rsid w:val="00BF5F6D"/>
     <w:rsid w:val="00C004CD"/>
+    <w:rsid w:val="00C03ADE"/>
     <w:rsid w:val="00C03CF6"/>
     <w:rsid w:val="00C05066"/>
     <w:rsid w:val="00C069C7"/>
     <w:rsid w:val="00C06F27"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C07408"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C12658"/>
     <w:rsid w:val="00C12E88"/>
     <w:rsid w:val="00C15891"/>
     <w:rsid w:val="00C2124B"/>
     <w:rsid w:val="00C2349F"/>
     <w:rsid w:val="00C2769A"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C2799F"/>
     <w:rsid w:val="00C30023"/>
     <w:rsid w:val="00C31062"/>
     <w:rsid w:val="00C32008"/>
     <w:rsid w:val="00C363D7"/>
     <w:rsid w:val="00C365D7"/>
     <w:rsid w:val="00C374C0"/>
     <w:rsid w:val="00C44EF0"/>
     <w:rsid w:val="00C460F1"/>
     <w:rsid w:val="00C464B9"/>
     <w:rsid w:val="00C53FE7"/>
     <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="00C55A78"/>
     <w:rsid w:val="00C605EB"/>
     <w:rsid w:val="00C6065B"/>
     <w:rsid w:val="00C615AD"/>
     <w:rsid w:val="00C707AB"/>
+    <w:rsid w:val="00C70842"/>
     <w:rsid w:val="00C71BF1"/>
     <w:rsid w:val="00C724FF"/>
     <w:rsid w:val="00C72728"/>
     <w:rsid w:val="00C73416"/>
+    <w:rsid w:val="00C73D5D"/>
+    <w:rsid w:val="00C74C27"/>
     <w:rsid w:val="00C76EAD"/>
+    <w:rsid w:val="00C808D2"/>
     <w:rsid w:val="00C83933"/>
     <w:rsid w:val="00C83E0F"/>
+    <w:rsid w:val="00C84999"/>
     <w:rsid w:val="00C86700"/>
     <w:rsid w:val="00C90B42"/>
+    <w:rsid w:val="00C92783"/>
+    <w:rsid w:val="00C931AF"/>
     <w:rsid w:val="00C96BB5"/>
+    <w:rsid w:val="00C97EA4"/>
     <w:rsid w:val="00CA0218"/>
     <w:rsid w:val="00CA55CF"/>
     <w:rsid w:val="00CA6AEC"/>
     <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CB2BC5"/>
     <w:rsid w:val="00CB5B5F"/>
     <w:rsid w:val="00CB61E9"/>
+    <w:rsid w:val="00CC3D2D"/>
     <w:rsid w:val="00CC4D34"/>
+    <w:rsid w:val="00CC5136"/>
     <w:rsid w:val="00CD01FE"/>
     <w:rsid w:val="00CD1A21"/>
     <w:rsid w:val="00CD3DF5"/>
     <w:rsid w:val="00CD5EE9"/>
+    <w:rsid w:val="00CD7134"/>
+    <w:rsid w:val="00CE1D28"/>
+    <w:rsid w:val="00CE2687"/>
     <w:rsid w:val="00CE3EF3"/>
     <w:rsid w:val="00CE3F2D"/>
     <w:rsid w:val="00CE4D0B"/>
     <w:rsid w:val="00CE59C5"/>
     <w:rsid w:val="00CE5FA8"/>
     <w:rsid w:val="00CE720A"/>
+    <w:rsid w:val="00CF0717"/>
     <w:rsid w:val="00CF1153"/>
     <w:rsid w:val="00CF1704"/>
     <w:rsid w:val="00CF74D3"/>
+    <w:rsid w:val="00D01777"/>
     <w:rsid w:val="00D052FA"/>
     <w:rsid w:val="00D06D21"/>
     <w:rsid w:val="00D0774B"/>
     <w:rsid w:val="00D10C43"/>
     <w:rsid w:val="00D11430"/>
     <w:rsid w:val="00D13D7B"/>
     <w:rsid w:val="00D145FE"/>
     <w:rsid w:val="00D16743"/>
+    <w:rsid w:val="00D202AD"/>
     <w:rsid w:val="00D244FC"/>
+    <w:rsid w:val="00D24FF2"/>
     <w:rsid w:val="00D2609B"/>
     <w:rsid w:val="00D27E2A"/>
+    <w:rsid w:val="00D30B20"/>
+    <w:rsid w:val="00D325C2"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D35FF8"/>
+    <w:rsid w:val="00D40A34"/>
+    <w:rsid w:val="00D40AEB"/>
     <w:rsid w:val="00D426E5"/>
     <w:rsid w:val="00D426EB"/>
+    <w:rsid w:val="00D43550"/>
+    <w:rsid w:val="00D44AF8"/>
     <w:rsid w:val="00D45199"/>
     <w:rsid w:val="00D541D4"/>
     <w:rsid w:val="00D5420F"/>
+    <w:rsid w:val="00D545E8"/>
     <w:rsid w:val="00D546E4"/>
     <w:rsid w:val="00D570E1"/>
     <w:rsid w:val="00D57FE4"/>
     <w:rsid w:val="00D6057D"/>
     <w:rsid w:val="00D65426"/>
     <w:rsid w:val="00D65A86"/>
     <w:rsid w:val="00D67606"/>
     <w:rsid w:val="00D702AC"/>
     <w:rsid w:val="00D70417"/>
     <w:rsid w:val="00D71902"/>
     <w:rsid w:val="00D724B6"/>
+    <w:rsid w:val="00D74773"/>
+    <w:rsid w:val="00D74FF0"/>
+    <w:rsid w:val="00D759BF"/>
+    <w:rsid w:val="00D76262"/>
     <w:rsid w:val="00D83088"/>
     <w:rsid w:val="00D85567"/>
     <w:rsid w:val="00D87A0F"/>
+    <w:rsid w:val="00D87F00"/>
+    <w:rsid w:val="00D92375"/>
+    <w:rsid w:val="00D96508"/>
     <w:rsid w:val="00DA0AF9"/>
+    <w:rsid w:val="00DA1175"/>
     <w:rsid w:val="00DA1D02"/>
+    <w:rsid w:val="00DA2E9B"/>
+    <w:rsid w:val="00DA3A5A"/>
+    <w:rsid w:val="00DA485C"/>
     <w:rsid w:val="00DA5CAF"/>
+    <w:rsid w:val="00DA68BD"/>
+    <w:rsid w:val="00DA6DF5"/>
     <w:rsid w:val="00DB0C67"/>
     <w:rsid w:val="00DB4C1B"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DB5F67"/>
+    <w:rsid w:val="00DB6399"/>
     <w:rsid w:val="00DB7C36"/>
     <w:rsid w:val="00DC09E3"/>
+    <w:rsid w:val="00DC1894"/>
     <w:rsid w:val="00DC322B"/>
     <w:rsid w:val="00DC37D5"/>
     <w:rsid w:val="00DC3852"/>
     <w:rsid w:val="00DC411F"/>
     <w:rsid w:val="00DD066F"/>
     <w:rsid w:val="00DD208D"/>
+    <w:rsid w:val="00DD26B1"/>
     <w:rsid w:val="00DD36DD"/>
     <w:rsid w:val="00DD3D47"/>
+    <w:rsid w:val="00DD5D90"/>
     <w:rsid w:val="00DD728C"/>
     <w:rsid w:val="00DD7E31"/>
     <w:rsid w:val="00DE1586"/>
     <w:rsid w:val="00DE209C"/>
     <w:rsid w:val="00DE3193"/>
     <w:rsid w:val="00DE4A42"/>
     <w:rsid w:val="00DF3C50"/>
+    <w:rsid w:val="00DF4151"/>
+    <w:rsid w:val="00DF60B1"/>
     <w:rsid w:val="00DF774B"/>
+    <w:rsid w:val="00E00180"/>
+    <w:rsid w:val="00E05991"/>
     <w:rsid w:val="00E12384"/>
     <w:rsid w:val="00E1261B"/>
     <w:rsid w:val="00E14C2D"/>
+    <w:rsid w:val="00E1544C"/>
     <w:rsid w:val="00E17F66"/>
+    <w:rsid w:val="00E20747"/>
     <w:rsid w:val="00E22659"/>
     <w:rsid w:val="00E31909"/>
     <w:rsid w:val="00E31E4D"/>
     <w:rsid w:val="00E323C0"/>
+    <w:rsid w:val="00E362D1"/>
     <w:rsid w:val="00E364F2"/>
+    <w:rsid w:val="00E36BF0"/>
     <w:rsid w:val="00E3783C"/>
     <w:rsid w:val="00E410B4"/>
     <w:rsid w:val="00E439CA"/>
+    <w:rsid w:val="00E43F02"/>
     <w:rsid w:val="00E43F17"/>
     <w:rsid w:val="00E452DF"/>
+    <w:rsid w:val="00E455CE"/>
+    <w:rsid w:val="00E51FFB"/>
     <w:rsid w:val="00E53FCB"/>
     <w:rsid w:val="00E54C5C"/>
     <w:rsid w:val="00E57213"/>
     <w:rsid w:val="00E605F7"/>
     <w:rsid w:val="00E61434"/>
     <w:rsid w:val="00E64C18"/>
     <w:rsid w:val="00E64F2E"/>
+    <w:rsid w:val="00E64FEC"/>
     <w:rsid w:val="00E65DC9"/>
+    <w:rsid w:val="00E732A8"/>
     <w:rsid w:val="00E75E8B"/>
     <w:rsid w:val="00E7651E"/>
+    <w:rsid w:val="00E8059F"/>
     <w:rsid w:val="00E805DD"/>
     <w:rsid w:val="00E807B6"/>
+    <w:rsid w:val="00E83753"/>
     <w:rsid w:val="00E86397"/>
     <w:rsid w:val="00E86398"/>
+    <w:rsid w:val="00E87245"/>
     <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E94C10"/>
+    <w:rsid w:val="00E9563A"/>
+    <w:rsid w:val="00E97D3B"/>
+    <w:rsid w:val="00EA051E"/>
     <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA39CB"/>
     <w:rsid w:val="00EA7858"/>
+    <w:rsid w:val="00EB253D"/>
+    <w:rsid w:val="00EB308E"/>
     <w:rsid w:val="00EB30F3"/>
     <w:rsid w:val="00EB3E70"/>
     <w:rsid w:val="00EB67A6"/>
     <w:rsid w:val="00EB7280"/>
     <w:rsid w:val="00EB77C4"/>
+    <w:rsid w:val="00EC14B4"/>
     <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00EC4BFF"/>
     <w:rsid w:val="00EC554E"/>
+    <w:rsid w:val="00EC7142"/>
+    <w:rsid w:val="00EC73C3"/>
     <w:rsid w:val="00ED4152"/>
     <w:rsid w:val="00EE0938"/>
+    <w:rsid w:val="00EE0E13"/>
     <w:rsid w:val="00EE54E1"/>
+    <w:rsid w:val="00EE5F84"/>
+    <w:rsid w:val="00EE60F9"/>
     <w:rsid w:val="00EE713C"/>
     <w:rsid w:val="00EF0785"/>
     <w:rsid w:val="00F0046F"/>
+    <w:rsid w:val="00F0650F"/>
     <w:rsid w:val="00F12FA8"/>
     <w:rsid w:val="00F1418B"/>
     <w:rsid w:val="00F15FC7"/>
+    <w:rsid w:val="00F1679D"/>
+    <w:rsid w:val="00F21A26"/>
+    <w:rsid w:val="00F229DC"/>
     <w:rsid w:val="00F26822"/>
+    <w:rsid w:val="00F279E1"/>
     <w:rsid w:val="00F27F4B"/>
     <w:rsid w:val="00F34F32"/>
     <w:rsid w:val="00F35011"/>
     <w:rsid w:val="00F36CA8"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F42B06"/>
+    <w:rsid w:val="00F42E5C"/>
+    <w:rsid w:val="00F43165"/>
+    <w:rsid w:val="00F449BD"/>
     <w:rsid w:val="00F46A92"/>
+    <w:rsid w:val="00F50227"/>
     <w:rsid w:val="00F50546"/>
     <w:rsid w:val="00F52DCA"/>
+    <w:rsid w:val="00F54F80"/>
+    <w:rsid w:val="00F56BF5"/>
     <w:rsid w:val="00F574FB"/>
     <w:rsid w:val="00F6132F"/>
+    <w:rsid w:val="00F61F05"/>
+    <w:rsid w:val="00F63C86"/>
+    <w:rsid w:val="00F64935"/>
     <w:rsid w:val="00F64C70"/>
     <w:rsid w:val="00F64D27"/>
     <w:rsid w:val="00F667CC"/>
     <w:rsid w:val="00F66B49"/>
     <w:rsid w:val="00F7124D"/>
     <w:rsid w:val="00F71BD3"/>
     <w:rsid w:val="00F7224F"/>
+    <w:rsid w:val="00F81F42"/>
+    <w:rsid w:val="00F82DC1"/>
+    <w:rsid w:val="00F82ECA"/>
+    <w:rsid w:val="00F870ED"/>
+    <w:rsid w:val="00F873E3"/>
+    <w:rsid w:val="00F925FF"/>
+    <w:rsid w:val="00F92B0A"/>
+    <w:rsid w:val="00F93CFF"/>
     <w:rsid w:val="00F93E0A"/>
     <w:rsid w:val="00F966A6"/>
     <w:rsid w:val="00FA0656"/>
     <w:rsid w:val="00FA1382"/>
     <w:rsid w:val="00FA2BF9"/>
     <w:rsid w:val="00FA334F"/>
+    <w:rsid w:val="00FA42E4"/>
     <w:rsid w:val="00FA55F2"/>
+    <w:rsid w:val="00FB1736"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0786"/>
     <w:rsid w:val="00FC30EA"/>
+    <w:rsid w:val="00FC3EA3"/>
     <w:rsid w:val="00FC58F8"/>
     <w:rsid w:val="00FC6174"/>
     <w:rsid w:val="00FD03DA"/>
     <w:rsid w:val="00FD22D3"/>
+    <w:rsid w:val="00FD3950"/>
     <w:rsid w:val="00FD39B4"/>
+    <w:rsid w:val="00FD3FA9"/>
+    <w:rsid w:val="00FD4EB5"/>
     <w:rsid w:val="00FD57FE"/>
+    <w:rsid w:val="00FD5A8A"/>
     <w:rsid w:val="00FD6EBF"/>
     <w:rsid w:val="00FE0D6F"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE3582"/>
     <w:rsid w:val="00FE4D5B"/>
     <w:rsid w:val="00FE6154"/>
     <w:rsid w:val="00FE6169"/>
     <w:rsid w:val="00FE76D9"/>
+    <w:rsid w:val="03739F5E"/>
     <w:rsid w:val="04A1B3D8"/>
     <w:rsid w:val="07D9549A"/>
     <w:rsid w:val="081AFB36"/>
+    <w:rsid w:val="0F2B14C5"/>
     <w:rsid w:val="10D79E30"/>
     <w:rsid w:val="11670E83"/>
+    <w:rsid w:val="140BE150"/>
+    <w:rsid w:val="16ED15BB"/>
     <w:rsid w:val="1B666FC8"/>
+    <w:rsid w:val="1CD74048"/>
     <w:rsid w:val="1CF6A59F"/>
     <w:rsid w:val="1E19B5ED"/>
+    <w:rsid w:val="249FAA6B"/>
     <w:rsid w:val="2636141F"/>
+    <w:rsid w:val="2CC11FB1"/>
     <w:rsid w:val="306F09CD"/>
+    <w:rsid w:val="307D27BD"/>
     <w:rsid w:val="3231FDAE"/>
     <w:rsid w:val="344C86BE"/>
+    <w:rsid w:val="3E78A9AA"/>
+    <w:rsid w:val="436E4815"/>
+    <w:rsid w:val="55055EF3"/>
     <w:rsid w:val="5763BFEC"/>
     <w:rsid w:val="58BB1695"/>
     <w:rsid w:val="59279E15"/>
     <w:rsid w:val="5D4D1D42"/>
     <w:rsid w:val="5FF82CE6"/>
     <w:rsid w:val="61BE6863"/>
     <w:rsid w:val="65451EEF"/>
     <w:rsid w:val="6738A38B"/>
+    <w:rsid w:val="673F156E"/>
     <w:rsid w:val="6979B1B1"/>
     <w:rsid w:val="6AA46FB7"/>
     <w:rsid w:val="724946D5"/>
     <w:rsid w:val="732AC4D4"/>
+    <w:rsid w:val="744F3A6A"/>
+    <w:rsid w:val="75605C7C"/>
     <w:rsid w:val="7F8D1E22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="516BA137"/>
-  <w15:docId w15:val="{724C5242-79A3-48CC-A192-F9E909537F9E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -8936,50 +10607,72 @@
     <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
     <w:rsid w:val="006150DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,#List Paragraph Char,Bullet point Char,List Paragraph Number Char,Content descriptions Char,NFP GP Bulleted List Char,FooterText Char,numbered Char,列出段落 Char,列出段落1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="006150DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00145840"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00290FAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="228275775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="747176">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -9767,51 +11460,59 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="62220175">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan/how-do-you-start-using-your-plan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan/what-are-your-options-managing-your-funding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23changing-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972249256%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=AbF8oNgHr8vBhaAI8pptWjqWXs6AN7yXLtlo%2FTjCnOQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23creating-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972210615%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Co4%2FX73v4JNXpmq1UPJd78rYV%2FOCP7ax2FCdcs%2B%2BHXk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23creating-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972210615%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Co4%2FX73v4JNXpmq1UPJd78rYV%2FOCP7ax2FCdcs%2B%2BHXk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23creating-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972210615%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Co4%2FX73v4JNXpmq1UPJd78rYV%2FOCP7ax2FCdcs%2B%2BHXk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan/how-do-you-start-using-your-plan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23reasonable-and-necessary&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972086025%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=khApTfxTq2X13OR3fAmMi5QitN7Ll2i6grwZfa%2Fe4G4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972229830%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=RaYfeWOzSRZfz3av5EvTSNV8BAaRuiViogl8HArXwFM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23changing-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972249256%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=AbF8oNgHr8vBhaAI8pptWjqWXs6AN7yXLtlo%2FTjCnOQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
@@ -10048,140 +11749,215 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100575DA4EA8C1B7D4EB2945EC6E386B3DB" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9422a1d992d96ec90451dc335124c276">
-[...2 lines deleted...]
-    <xsd:import namespace="3eec0f27-9dba-44ec-b513-97f7753143c3"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f86db92c-c769-4c2d-98b8-c5c76aa64872" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3eec0f27-9dba-44ec-b513-97f7753143c3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c0002560-8d16-4c00-8602-1cece77d0f89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3eec0f27-9dba-44ec-b513-97f7753143c3">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10248,499 +12024,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{067F80B2-5F85-460D-9807-B1EC1CC63316}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A21AA2B3-4479-4DF3-9F82-F1C86E3E3D27}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="f86db92c-c769-4c2d-98b8-c5c76aa64872"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{267CF6EF-E6ED-4F1C-AFBD-AC947F43579C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A0964A6-DB2F-41B1-B0F6-2E06259BED46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A68706B-3C5D-437D-A5E2-081B8DFD5FA1}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4979046-58CF-413B-859A-B4C5F29F9CB6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1540</Words>
-  <Characters>8782</Characters>
+  <Words>2150</Words>
+  <Characters>12256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10302</CharactersWithSpaces>
+  <CharactersWithSpaces>14378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...344 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>FS - Creating your plan</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-05-21T02:19:33Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T07:34:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>e4698ba4-83d4-4fe6-a4c0-6c10d15975cc</vt:lpwstr>
+    <vt:lpwstr>ef1ae89e-3b78-4627-af88-1a55af124638</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x010100575DA4EA8C1B7D4EB2945EC6E386B3DB</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
 </Properties>
 </file>