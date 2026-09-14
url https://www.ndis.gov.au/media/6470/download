--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
@@ -396,136 +396,136 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="520248E6" w14:textId="206F88F8" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00DF14DE" w:rsidP="00FA5E04">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_How_do_I"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A9028F">
         <w:t>How do I return this form to the NDIA?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB386A8" w14:textId="31461A70" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00DF14DE" w:rsidP="00F92168">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9028F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are a few ways you can return this form to us:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241DD2BF" w14:textId="35C8912D" w:rsidR="00FB27AF" w:rsidRPr="00D12E2B" w:rsidRDefault="00162523" w:rsidP="00F92168">
+    <w:p w14:paraId="241DD2BF" w14:textId="35C8912D" w:rsidR="00FB27AF" w:rsidRPr="0022699D" w:rsidRDefault="00162523" w:rsidP="00F92168">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00FB27AF" w:rsidRPr="00D12E2B">
+      <w:r w:rsidR="00FB27AF" w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>mail for applicants</w:t>
       </w:r>
-      <w:r w:rsidR="00FB27AF">
+      <w:r w:rsidR="00FB27AF" w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00A20185" w:rsidRPr="00A20185">
+        <w:r w:rsidR="00A20185" w:rsidRPr="0022699D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NAT@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E41B279" w14:textId="6A7639CC" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00162523" w:rsidP="00F92168">
+    <w:p w14:paraId="4E41B279" w14:textId="6A7639CC" w:rsidR="00DF14DE" w:rsidRPr="0022699D" w:rsidRDefault="00162523" w:rsidP="00F92168">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
+      <w:r w:rsidR="00DF14DE" w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidR="00FB27AF">
+      <w:r w:rsidR="00FB27AF" w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for participants</w:t>
       </w:r>
-      <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
+      <w:r w:rsidR="00DF14DE" w:rsidRPr="0022699D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
+      <w:r w:rsidR="00DF14DE" w:rsidRPr="0022699D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
+        <w:r w:rsidR="00DF14DE" w:rsidRPr="0022699D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>enquiries@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4968A4D2" w14:textId="549427C4" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00162523" w:rsidP="00F92168">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -763,58 +763,66 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1284D" w:rsidRPr="00A9028F" w14:paraId="23504295" w14:textId="77777777" w:rsidTr="003D2D44">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="157A2A3F" w14:textId="7749452A" w:rsidR="00A1284D" w:rsidRPr="00A9028F" w:rsidRDefault="00A1284D" w:rsidP="003D2D44">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Date of birth (DD/MM/YYY</w:t>
+              <w:t>Date of birth (DD/MM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>YYY</w:t>
             </w:r>
             <w:r w:rsidR="00FE016F">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB3805E" w14:textId="663867B7" w:rsidR="00A1284D" w:rsidRPr="00A9028F" w:rsidRDefault="00A1284D" w:rsidP="003D2D44">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w14:paraId="391E38AA" w14:textId="77777777" w:rsidTr="003D2D44">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
@@ -1283,55 +1291,60 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D692C" w:rsidRPr="00A9028F" w14:paraId="2136907B" w14:textId="77777777" w:rsidTr="4E44802E">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="54905260" w14:textId="549F3D36" w:rsidR="006D692C" w:rsidRPr="00A9028F" w:rsidRDefault="44DCFECF" w:rsidP="003D2D44">
             <w:r>
               <w:t xml:space="preserve">Your </w:t>
             </w:r>
             <w:r w:rsidR="0D6829CF">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="006D692C">
-              <w:t>ate of birth (DD/MM/YYY</w:t>
+              <w:t>ate of birth (DD/MM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D692C">
+              <w:t>YYY</w:t>
             </w:r>
             <w:r w:rsidR="29BE1E7E">
               <w:t>Y</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D692C">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB516C0" w14:textId="6D120C7F" w:rsidR="006D692C" w:rsidRPr="00A9028F" w:rsidRDefault="006D692C" w:rsidP="003D2D44">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B40F83" w:rsidRPr="00A9028F" w14:paraId="5DA67410" w14:textId="77777777" w:rsidTr="4E44802E">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
@@ -1374,71 +1387,74 @@
             </w:r>
             <w:r w:rsidR="005158B3">
               <w:t>email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E61012C" w14:textId="0D0382F9" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="00B40F83" w:rsidP="003D2D44">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B40F83" w:rsidRPr="00A9028F" w14:paraId="65D72835" w14:textId="77777777" w:rsidTr="4E44802E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="156DC95D" w14:textId="3D2A7183" w:rsidR="00B328C1" w:rsidRPr="00B328C1" w:rsidRDefault="189D76F5" w:rsidP="003D2D44">
+          <w:p w14:paraId="156DC95D" w14:textId="119876CC" w:rsidR="00B328C1" w:rsidRPr="00B328C1" w:rsidRDefault="00D22F2A" w:rsidP="003D2D44">
             <w:r>
-              <w:t xml:space="preserve">What is your </w:t>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:r w:rsidR="189D76F5">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="414D3559">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="5FB67058">
               <w:t xml:space="preserve">elationship to </w:t>
             </w:r>
             <w:r w:rsidR="3AA942E7">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="5FB67058">
               <w:t>participant</w:t>
             </w:r>
             <w:r w:rsidR="78CED262">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="298D0242">
-              <w:t xml:space="preserve"> the </w:t>
+              <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="78CED262">
               <w:t>applicant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18D57E41" w14:textId="6CDD2DDC" w:rsidR="00B40F83" w:rsidRDefault="00B328C1" w:rsidP="003D2D44">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B328C1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e.g. child representative, plan nominee</w:t>
             </w:r>
             <w:r w:rsidR="006D692C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, legally appointed decision maker</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1472,55 +1488,50 @@
             <w:r w:rsidRPr="3AF32546">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employee number or logon (if you are completing this form as part of your job)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="494F4B0E" w14:textId="4B33DD49" w:rsidR="001F16F4" w:rsidRPr="00DC23CB" w:rsidRDefault="001F16F4" w:rsidP="003D2D44">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50147A86" w14:textId="77777777" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0" w:rsidP="003D2D44">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6017C2E3" w14:textId="77777777" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="667D18C2" w14:textId="1E2ACEE9" w:rsidR="002B3279" w:rsidRPr="003D2D44" w:rsidRDefault="3FBF6C58" w:rsidP="003D2D44">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Part_C:_gGive"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part C: </w:t>
       </w:r>
       <w:r w:rsidR="00CE2D71">
         <w:t>g</w:t>
       </w:r>
@@ -1661,51 +1672,51 @@
         <w:t>consent over</w:t>
       </w:r>
       <w:r w:rsidR="37FC72DA">
         <w:t xml:space="preserve"> the phone by calling </w:t>
       </w:r>
       <w:r w:rsidR="37FC72DA" w:rsidRPr="476964B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>1800 800 110</w:t>
       </w:r>
       <w:r w:rsidR="0082276C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E633F81" w14:textId="4E24D160" w:rsidR="006A1E69" w:rsidRDefault="006A1E69" w:rsidP="006A1E69">
       <w:bookmarkStart w:id="3" w:name="_3.1a:_Person"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Please mark the correct box and complete the details below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2902EF38" w14:textId="450BEB2D" w:rsidR="002B3B30" w:rsidRDefault="008641ED" w:rsidP="006A1E69">
+    <w:p w14:paraId="2902EF38" w14:textId="450BEB2D" w:rsidR="002B3B30" w:rsidRDefault="00B33E7B" w:rsidP="006A1E69">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="596681361"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A1E69">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A1E69">
         <w:t xml:space="preserve"> </w:t>
@@ -1903,113 +1914,113 @@
             </w:r>
             <w:r w:rsidR="0078068D">
               <w:t>rovider</w:t>
             </w:r>
             <w:r w:rsidR="00CB002E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="28A37AAC">
               <w:t>or do they work for an NDIS provider</w:t>
             </w:r>
             <w:r>
               <w:t>? (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AAC42BB" w14:textId="3AA973E3" w:rsidR="002D2C9F" w:rsidRDefault="008641ED" w:rsidP="002D2C9F">
+          <w:p w14:paraId="7AAC42BB" w14:textId="3AA973E3" w:rsidR="002D2C9F" w:rsidRDefault="00B33E7B" w:rsidP="002D2C9F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1686017748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E5DBE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002D2C9F">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E0E6A8C" w14:textId="2834D23D" w:rsidR="003A40FF" w:rsidRPr="002D2C9F" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+          <w:p w14:paraId="6E0E6A8C" w14:textId="3975DD38" w:rsidR="003A40FF" w:rsidRPr="002D2C9F" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="-1008596015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D2C9F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00CC16E4">
+            <w:r w:rsidR="006E3FCD">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D2C9F">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0791B8EF" w14:paraId="04EDB124" w14:textId="77777777" w:rsidTr="0791B8EF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2239,57 +2250,50 @@
               <w:t>/applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49FA1303" w14:textId="264318A5" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67B0997B" w14:textId="10AB1224" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0" w:rsidP="0791B8EF">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0DE3B0F2" w14:textId="77777777" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF7D4C9" w14:textId="73C8DF12" w:rsidR="00F54F65" w:rsidRDefault="00AB47D0" w:rsidP="00AB47D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part C: </w:t>
       </w:r>
       <w:r w:rsidR="00D02CD8">
         <w:t>g</w:t>
       </w:r>
@@ -2309,66 +2313,72 @@
       </w:r>
       <w:r w:rsidRPr="57CBDE3F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">1800 800 110 </w:t>
       </w:r>
       <w:r w:rsidRPr="00280B60">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in any of the ways listed under </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_I">
         <w:r w:rsidRPr="57CBDE3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do I return this form to the NDIA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00280B60">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BE95AD" w14:textId="10E2485E" w:rsidR="001D02D4" w:rsidRPr="00B96FBF" w:rsidRDefault="001D02D4" w:rsidP="00B96FBF">
+    <w:p w14:paraId="78BE95AD" w14:textId="6A245231" w:rsidR="001D02D4" w:rsidRPr="00B96FBF" w:rsidRDefault="001D02D4" w:rsidP="00B96FBF">
       <w:r>
-        <w:t xml:space="preserve">To give consent to an organisation you need to give us the details for at least </w:t>
+        <w:t>To give consent to an organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7329">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you need to give us the details for at least </w:t>
       </w:r>
       <w:r w:rsidRPr="4E44802E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> key contact below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FB102D" w14:textId="14B16E64" w:rsidR="00F54F65" w:rsidRDefault="008641ED">
+    <w:p w14:paraId="69FB102D" w14:textId="14B16E64" w:rsidR="00F54F65" w:rsidRDefault="00B33E7B">
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:id w:val="1702995030"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
@@ -2600,87 +2610,87 @@
           <w:p w14:paraId="6A2CB70A" w14:textId="746FFF24" w:rsidR="0791B8EF" w:rsidRDefault="0791B8EF">
             <w:r>
               <w:t xml:space="preserve">Is this </w:t>
             </w:r>
             <w:r w:rsidR="74D560FA">
               <w:t xml:space="preserve">organisation </w:t>
             </w:r>
             <w:r>
               <w:t>an NDIS provider</w:t>
             </w:r>
             <w:r w:rsidR="0A52B02A">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2728F2C6" w14:textId="77777777" w:rsidR="0791B8EF" w:rsidRDefault="008641ED" w:rsidP="0791B8EF">
+          <w:p w14:paraId="2728F2C6" w14:textId="54A9A904" w:rsidR="0791B8EF" w:rsidRDefault="00B33E7B" w:rsidP="0791B8EF">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1241372177"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1081868574"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0791B8EF" w:rsidRPr="0791B8EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0791B8EF">
-              <w:t xml:space="preserve">  Yes</w:t>
+              <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00286A9F" w14:textId="30722AB7" w:rsidR="0791B8EF" w:rsidRDefault="008641ED" w:rsidP="0791B8EF">
+          <w:p w14:paraId="00286A9F" w14:textId="30722AB7" w:rsidR="0791B8EF" w:rsidRDefault="00B33E7B" w:rsidP="0791B8EF">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="1447036492"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1081868574"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0791B8EF" w:rsidRPr="0791B8EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="40"/>
@@ -2718,130 +2728,129 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="18735D69" w14:textId="2C042628" w:rsidR="44123ED6" w:rsidRDefault="44123ED6" w:rsidP="0791B8EF">
             <w:r>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="00B87426">
               <w:t>they are an NDIS provider</w:t>
             </w:r>
             <w:r>
               <w:t>, do they provide NDIS supports to you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7734EA2C" w14:textId="77777777" w:rsidR="44123ED6" w:rsidRDefault="008641ED" w:rsidP="0791B8EF">
+          <w:p w14:paraId="7734EA2C" w14:textId="0BC5D36D" w:rsidR="44123ED6" w:rsidRDefault="00B33E7B" w:rsidP="0791B8EF">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="436545180"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1081868574"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="44123ED6" w:rsidRPr="0791B8EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="44123ED6">
-              <w:t xml:space="preserve">  Yes</w:t>
+              <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E1C095" w14:textId="30722AB7" w:rsidR="44123ED6" w:rsidRDefault="008641ED" w:rsidP="0791B8EF">
+          <w:p w14:paraId="029191F0" w14:textId="62DC2C43" w:rsidR="0791B8EF" w:rsidRDefault="00B33E7B" w:rsidP="00274279">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="40"/>
                   <w:szCs w:val="40"/>
                 </w:rPr>
                 <w:id w:val="221464342"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1081868574"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="44123ED6" w:rsidRPr="0791B8EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="40"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="44123ED6" w:rsidRPr="0791B8EF">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="44123ED6">
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="029191F0" w14:textId="5B9199DD" w:rsidR="0791B8EF" w:rsidRDefault="0791B8EF" w:rsidP="0791B8EF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006096C" w14:paraId="0910A002" w14:textId="77777777" w:rsidTr="0006096C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0F0B4AD8" w14:textId="0A18A727" w:rsidR="0006096C" w:rsidRDefault="00B87426" w:rsidP="0791B8EF">
             <w:r>
               <w:t>If they are an NDIS provider, what is their provider number?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2945,98 +2954,94 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="11EFA630" w14:textId="76110B61" w:rsidR="0791B8EF" w:rsidRDefault="0791B8EF">
             <w:r>
               <w:t>Address (include street or PO Box number, suburb, state and postcode)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47FB1B54" w14:textId="3AD1869A" w:rsidR="0791B8EF" w:rsidRDefault="0791B8EF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D04374D" w14:textId="77777777" w:rsidR="0064345E" w:rsidRDefault="0064345E" w:rsidP="0791B8EF"/>
     <w:p w14:paraId="0F4B14EA" w14:textId="77777777" w:rsidR="002E1010" w:rsidRDefault="002E1010">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="6B2976"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C43EF00" w14:textId="6A32B0A4" w:rsidR="002E1010" w:rsidRDefault="002E1010" w:rsidP="002E1010">
+    <w:p w14:paraId="5C43EF00" w14:textId="59E0AC1A" w:rsidR="002E1010" w:rsidRDefault="002E1010" w:rsidP="002E1010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Part_D:_choose"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00CE2D71">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002E3D72">
         <w:t xml:space="preserve">choose </w:t>
       </w:r>
       <w:r w:rsidR="00D02CD8">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002B559A">
         <w:t>consent type</w:t>
       </w:r>
       <w:r w:rsidR="002E3D72">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D02CD8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="78E0BBB1" w14:textId="344B58B5" w:rsidR="00114652" w:rsidRDefault="00E407DF" w:rsidP="00377BEF">
+    <w:p w14:paraId="78E0BBB1" w14:textId="30D0BBBD" w:rsidR="00114652" w:rsidRDefault="00E407DF" w:rsidP="00377BEF">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
       <w:r w:rsidR="000C705E" w:rsidRPr="00E164DE">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">choose </w:t>
       </w:r>
       <w:r w:rsidR="00B6360C" w:rsidRPr="00E164DE">
         <w:rPr>
@@ -3083,50 +3088,58 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00750D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E17CCB" w:rsidRPr="00E164DE">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>to have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. To do this</w:t>
       </w:r>
+      <w:r w:rsidR="00C946A7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="004177F2">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> please </w:t>
       </w:r>
       <w:r w:rsidR="001360F4">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">mark the relevant boxes in the </w:t>
       </w:r>
       <w:r w:rsidR="00114652">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>checklists</w:t>
       </w:r>
       <w:r w:rsidR="0091230E">
@@ -3254,352 +3267,352 @@
       <w:r w:rsidR="003E92FF" w:rsidRPr="57CBDE3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>share information about</w:t>
       </w:r>
       <w:r w:rsidR="000A178C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> my</w:t>
       </w:r>
       <w:r w:rsidR="00836C33" w:rsidRPr="57CBDE3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BD920B" w14:textId="49BE8725" w:rsidR="001D7846" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="08BD920B" w14:textId="49BE8725" w:rsidR="001D7846" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1867060366"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A6715D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004730E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>NDIS contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D10286E" w14:textId="3CB7AA3B" w:rsidR="00BC2BBA" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="3D10286E" w14:textId="3CB7AA3B" w:rsidR="00BC2BBA" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-860278920"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00516396">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001D7846">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A46BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>assessments and reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02208ED2" w14:textId="4D420A57" w:rsidR="00516396" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="02208ED2" w14:textId="4D420A57" w:rsidR="00516396" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-2089526189"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001820DF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00516396">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> current NDIS plan</w:t>
       </w:r>
       <w:r w:rsidR="00B571E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, including my goals and aspirations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A453D08" w14:textId="36BF9FA0" w:rsidR="00651651" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="5A453D08" w14:textId="36BF9FA0" w:rsidR="00651651" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1409220227"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F501C8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00651651">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS application</w:t>
       </w:r>
       <w:r w:rsidR="00B571E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B93B4A" w14:textId="66D08139" w:rsidR="00651651" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="06B93B4A" w14:textId="66D08139" w:rsidR="00651651" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1778598940"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F501C8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00651651" w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00651651">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>NDIS application form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2D9ED3" w14:textId="543FD5B1" w:rsidR="002D4FAD" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="1B2D9ED3" w14:textId="543FD5B1" w:rsidR="002D4FAD" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-571504749"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D4FAD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D4FAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D033F9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">current NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00380F17">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A841487" w14:textId="36160647" w:rsidR="00C475B1" w:rsidRDefault="008641ED" w:rsidP="00C475B1">
+    <w:p w14:paraId="2A841487" w14:textId="36160647" w:rsidR="00C475B1" w:rsidRDefault="00B33E7B" w:rsidP="00C475B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="154037115"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C475B1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C475B1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C475B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">previous NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00D6759A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53600946" w14:textId="391F3EE9" w:rsidR="00722D78" w:rsidRDefault="008641ED" w:rsidP="00C475B1">
+    <w:p w14:paraId="53600946" w14:textId="391F3EE9" w:rsidR="00722D78" w:rsidRDefault="00B33E7B" w:rsidP="00C475B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1409224659"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C475B1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -3615,508 +3628,530 @@
       <w:r w:rsidR="00C475B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>previous NDIS plan</w:t>
       </w:r>
       <w:r w:rsidR="00FB0E86">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D6759A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, including my</w:t>
       </w:r>
       <w:r w:rsidR="00C475B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> goals and aspirations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CDBEC3" w14:textId="7481BB76" w:rsidR="00DF6746" w:rsidRDefault="008641ED" w:rsidP="00C475B1">
+    <w:p w14:paraId="47CDBEC3" w14:textId="7481BB76" w:rsidR="00DF6746" w:rsidRDefault="00B33E7B" w:rsidP="00C475B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="304441545"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F501C8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DF6746">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> bank account details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A08C55" w14:textId="4E3AFF6B" w:rsidR="002C7E19" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="13A08C55" w14:textId="4E3AFF6B" w:rsidR="002C7E19" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-464575265"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002C7E19">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A46BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>name, date of birth, NDIS participant number and NDIS participant status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F5A74D" w14:textId="72A29F88" w:rsidR="00F57375" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="75F5A74D" w14:textId="72A29F88" w:rsidR="00F57375" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1848249442"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F57375">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C7E19" w:rsidDel="00D35111">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>address, email and phone number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163AED30" w14:textId="172F7C87" w:rsidR="00722D78" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="163AED30" w14:textId="172F7C87" w:rsidR="00722D78" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1226871381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F57375">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00875993">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> communication preferences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42395281" w14:textId="4DF5CD25" w:rsidR="00A6715D" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="42395281" w14:textId="441FF82B" w:rsidR="00A6715D" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-61103027"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C09E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00875993">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">correspondence preferences </w:t>
+        <w:t>correspondence preferences</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F30" w:rsidRPr="009E0F30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. F</w:t>
+      </w:r>
+      <w:r w:rsidR="00247DD5" w:rsidRPr="009E0F30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00247DD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>– for example,</w:t>
+        <w:t xml:space="preserve"> example,</w:t>
       </w:r>
       <w:r w:rsidR="00DA6D02">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> if I </w:t>
       </w:r>
       <w:r w:rsidR="00247DD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>prefer to receive NDIS information in an email, letter or over the phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F18FD21" w14:textId="67BB5A16" w:rsidR="00DA6D02" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="4F18FD21" w14:textId="67BB5A16" w:rsidR="00DA6D02" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1821768023"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C09E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004C09E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA6D02">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
       <w:r w:rsidR="004C09E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or disabilities that are recorded in the NDIS system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1F0571" w14:textId="21C953F1" w:rsidR="00A6715D" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="2C1F0571" w14:textId="21C953F1" w:rsidR="00A6715D" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1155722870"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A6715D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> informal supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F53ACD" w14:textId="746EAF6F" w:rsidR="00531D56" w:rsidRDefault="008641ED" w:rsidP="00531D56">
+    <w:p w14:paraId="66F53ACD" w14:textId="746EAF6F" w:rsidR="00531D56" w:rsidRDefault="00B33E7B" w:rsidP="00531D56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-337850886"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A6715D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B09641F" w14:textId="3C0A484D" w:rsidR="00172E86" w:rsidRPr="0011471B" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="1B09641F" w14:textId="3C0A484D" w:rsidR="00172E86" w:rsidRPr="0011471B" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-895809182"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00172E86" w:rsidRPr="0011471B">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00172E86" w:rsidRPr="0011471B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F2BC3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="009F2BC3" w:rsidRPr="0011471B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
       <w:r w:rsidR="00172E86">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>of the above</w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00172E86">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the above</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA59007" w14:textId="7477BB8C" w:rsidR="00B16A77" w:rsidRDefault="00B16A77" w:rsidP="00A73BE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CED8309" w14:textId="77777777" w:rsidR="002E1010" w:rsidRDefault="002E1010">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52688D03" w14:textId="5F7282FF" w:rsidR="002E1010" w:rsidRPr="00031F32" w:rsidRDefault="002E1010" w:rsidP="00237928">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="000C705E">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000C705E">
         <w:t>choose the consent types (continued)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635C9F85" w14:textId="17272310" w:rsidR="00D012A3" w:rsidRDefault="008641ED" w:rsidP="006A2027">
+    <w:p w14:paraId="635C9F85" w14:textId="17272310" w:rsidR="00D012A3" w:rsidRDefault="00B33E7B" w:rsidP="006A2027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-407688239"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
@@ -4204,51 +4239,51 @@
       <w:r w:rsidRPr="0791B8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D012A3" w:rsidRPr="0791B8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>on my behalf</w:t>
       </w:r>
       <w:r w:rsidR="00836C33" w:rsidRPr="0791B8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282AADE7" w14:textId="49465661" w:rsidR="00FF17DC" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="282AADE7" w14:textId="49465661" w:rsidR="00FF17DC" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="732276885"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA6AAE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -4266,145 +4301,145 @@
       <w:r w:rsidR="009F2BC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">submit an </w:t>
       </w:r>
       <w:r w:rsidR="009C7231">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="003F081C" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005F1E46">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pplication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1490AB56" w14:textId="6FAB75C4" w:rsidR="00722D78" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="1490AB56" w14:textId="511BEA9F" w:rsidR="00722D78" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1375536921"/>
           <w:placeholder>
             <w:docPart w:val="6FFA554BE9194192BE6A5C0B17FF6910"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA6AAE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA6AAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit a </w:t>
       </w:r>
       <w:r w:rsidR="00DA6AAE" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>request for assistive technology, home modifications, or other specific supports</w:t>
+        <w:t>request for assistive technology, home modifications or other specific supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23051BE3" w14:textId="0C786540" w:rsidR="00722D78" w:rsidRDefault="008641ED" w:rsidP="00D4015F">
+    <w:p w14:paraId="23051BE3" w14:textId="0C786540" w:rsidR="00722D78" w:rsidRDefault="00B33E7B" w:rsidP="00D4015F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1787082163"/>
           <w:placeholder>
             <w:docPart w:val="11F368E0A23740BCBB68339E65615DA9"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D4015F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
       <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>additional information requested by the NDIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55157178" w14:textId="77777777" w:rsidR="00D4015F" w:rsidRPr="00531D56" w:rsidRDefault="008641ED" w:rsidP="00D4015F">
+    <w:p w14:paraId="55157178" w14:textId="77777777" w:rsidR="00D4015F" w:rsidRPr="00531D56" w:rsidRDefault="00B33E7B" w:rsidP="00D4015F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1180240029"/>
           <w:placeholder>
             <w:docPart w:val="837CD0C3A3184B3B9EBDF90782C8DFD0"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -4428,51 +4463,51 @@
       <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">complaint or </w:t>
       </w:r>
       <w:r w:rsidR="00D4015F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>feedback</w:t>
       </w:r>
       <w:r w:rsidR="00D4015F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the NDIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1518BAF8" w14:textId="56AD1F85" w:rsidR="005D7BD5" w:rsidRPr="00531D56" w:rsidDel="0088799E" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="1518BAF8" w14:textId="56AD1F85" w:rsidR="005D7BD5" w:rsidRPr="00531D56" w:rsidDel="0088799E" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="144789116"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
@@ -4508,51 +4543,51 @@
       <w:r w:rsidR="005D7BD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tell the NDIA about</w:t>
       </w:r>
       <w:r w:rsidR="005D7BD5" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> change </w:t>
       </w:r>
       <w:r w:rsidR="005D7BD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in my </w:t>
       </w:r>
       <w:r w:rsidR="00AE521E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79287894" w14:textId="7C987B12" w:rsidR="00D012A3" w:rsidRPr="00531D56" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="79287894" w14:textId="7C987B12" w:rsidR="00D012A3" w:rsidRPr="00531D56" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="672761540"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FF17DC" w:rsidRPr="00531D56">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -4570,51 +4605,51 @@
       <w:r w:rsidR="009F2BC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
       <w:r w:rsidR="00FF17DC" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>claim</w:t>
       </w:r>
       <w:r w:rsidR="003F081C" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s for</w:t>
       </w:r>
       <w:r w:rsidR="00FF17DC" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> my current plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060E3F04" w14:textId="0CA2F744" w:rsidR="00D012A3" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="060E3F04" w14:textId="0CA2F744" w:rsidR="00D012A3" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1141850613"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
@@ -4644,169 +4679,183 @@
       <w:r w:rsidR="00D012A3" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F2BC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ask to</w:t>
       </w:r>
       <w:r w:rsidR="00D012A3" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> review a decision made </w:t>
       </w:r>
       <w:r w:rsidR="005E1CF4" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>by the NDIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFF26D3" w14:textId="5EA39692" w:rsidR="003744F4" w:rsidRPr="00531D56" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="1EFF26D3" w14:textId="5AAA59ED" w:rsidR="003744F4" w:rsidRPr="00531D56" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-412006228"/>
           <w:placeholder>
             <w:docPart w:val="67CFE3930B1346CF8AD621E5C135C760"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0088799E" w:rsidRPr="00531D56">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0088799E" w:rsidRPr="00531D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0088799E">
+      <w:r w:rsidR="0088799E" w:rsidRPr="00CC1CA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ask for</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0088799E" w:rsidRPr="00531D56">
+        <w:t xml:space="preserve">ask for </w:t>
+      </w:r>
+      <w:r w:rsidR="0088799E" w:rsidRPr="00DA4A4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a plan change</w:t>
+        <w:t xml:space="preserve">a plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45AB3" w:rsidRPr="00DA4A4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>variation</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1104963364"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="31E52DC5" w14:textId="3DDCB5A0" w:rsidR="0039436E" w:rsidRDefault="008641ED" w:rsidP="00280B60">
+    <w:p w14:paraId="31E52DC5" w14:textId="3DDCB5A0" w:rsidR="0039436E" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1099143937"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003744F4" w:rsidRPr="00280B60">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003744F4" w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F2BC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="009F2BC3" w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
       <w:r w:rsidR="003744F4" w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>of the above</w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003744F4" w:rsidRPr="00280B60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the above</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF905AA" w14:textId="77777777" w:rsidR="00722D78" w:rsidRDefault="00722D78" w:rsidP="00280B60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0D9B77" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00C44703" w:rsidRDefault="006D525E" w:rsidP="006D525E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4814,165 +4863,173 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Consent to change my:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0812027E" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="006D525E" w:rsidP="006D525E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F66295" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="008641ED" w:rsidP="006D525E">
+    <w:p w14:paraId="35F66295" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="00B33E7B" w:rsidP="006D525E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-740019354"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D525E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D525E" w:rsidRPr="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> communication preferences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4830BA8E" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="008641ED" w:rsidP="006D525E">
+    <w:p w14:paraId="4830BA8E" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="00B33E7B" w:rsidP="006D525E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="859234585"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D525E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D525E" w:rsidRPr="00A6715D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> correspondence preferences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1071BDEB" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00280B60" w:rsidRDefault="008641ED" w:rsidP="006D525E">
+    <w:p w14:paraId="1071BDEB" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00280B60" w:rsidRDefault="00B33E7B" w:rsidP="006D525E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-476218868"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D525E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ll of the above</w:t>
+        <w:t>ll of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the above</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201F984C" w14:textId="7D571632" w:rsidR="002E1010" w:rsidRDefault="002E1010" w:rsidP="002E1010">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CCD027E" w14:textId="187B8BE2" w:rsidR="002E1010" w:rsidRPr="002E1010" w:rsidRDefault="002E1010" w:rsidP="002E1010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00976243">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000C705E">
         <w:t>choose the consent types (continued)</w:t>
@@ -4998,51 +5055,51 @@
       <w:r w:rsidR="724096A1" w:rsidRPr="57CBDE3F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">re there </w:t>
       </w:r>
       <w:r w:rsidRPr="57CBDE3F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="53480AF1" w:rsidRPr="57CBDE3F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>things you want the person to do on your behalf, or information you want to share:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624212B5" w14:textId="74D6CDC2" w:rsidR="00D5424A" w:rsidRDefault="008641ED" w:rsidP="00A6715D">
+    <w:p w14:paraId="624212B5" w14:textId="74D6CDC2" w:rsidR="00D5424A" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2244"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Heading2Char"/>
             <w:rFonts w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="303595766"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5140,217 +5197,242 @@
     </w:tbl>
     <w:p w14:paraId="56B15F18" w14:textId="3F3BD458" w:rsidR="00D5424A" w:rsidRDefault="00214C3B" w:rsidP="00A6715D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2244"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We’ll do our best to include </w:t>
       </w:r>
       <w:r w:rsidR="5E04D270">
         <w:t>these other things.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If we’re unable to do this, we’ll let you know and explain why.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5860C669" w14:textId="247BB166" w:rsidR="00976243" w:rsidRDefault="00B468BD" w:rsidP="00B468BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Part_E:_choose"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="001055C7">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: choose </w:t>
       </w:r>
       <w:r w:rsidR="001055C7">
         <w:t xml:space="preserve">the consent length </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2C9D24" w14:textId="7B555ABE" w:rsidR="001055C7" w:rsidRPr="001055C7" w:rsidRDefault="00377BEF" w:rsidP="001055C7">
+    <w:p w14:paraId="5E2C9D24" w14:textId="0AFE4A0F" w:rsidR="001055C7" w:rsidRPr="001055C7" w:rsidRDefault="00377BEF" w:rsidP="001055C7">
       <w:r w:rsidRPr="00377BEF">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You can choose </w:t>
       </w:r>
       <w:r>
         <w:t>how long you want the</w:t>
       </w:r>
       <w:r w:rsidRPr="00377BEF">
         <w:t xml:space="preserve"> person or organisation in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_C:_gGive">
         <w:r w:rsidR="00750D94" w:rsidRPr="4E44802E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00750D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BEF">
         <w:t>to have</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00377BEF">
-        <w:t>. To do this please mark the relevant box</w:t>
+        <w:t>. To do this</w:t>
+      </w:r>
+      <w:r w:rsidR="00924ACE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BEF">
+        <w:t xml:space="preserve"> please mark the relevant box</w:t>
       </w:r>
       <w:r w:rsidR="00EA7FEF">
         <w:t xml:space="preserve">. If you </w:t>
       </w:r>
       <w:r w:rsidR="00AC0E24">
         <w:t>want the consent to end on a set date</w:t>
       </w:r>
       <w:r w:rsidR="00EA7FEF">
         <w:t>, please record this below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB0D4B2" w14:textId="6B79AB1D" w:rsidR="00D5424A" w:rsidRPr="001055C7" w:rsidRDefault="00D5424A" w:rsidP="0064345E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001055C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How long are you </w:t>
       </w:r>
       <w:r w:rsidR="31963E40" w:rsidRPr="001055C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>giving</w:t>
       </w:r>
       <w:r w:rsidRPr="001055C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> consent for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E87C39F" w14:textId="2BB9210A" w:rsidR="00401945" w:rsidRDefault="008641ED" w:rsidP="00836189">
+    <w:p w14:paraId="53577DA2" w14:textId="77777777" w:rsidR="00DA4A4D" w:rsidRDefault="00B33E7B" w:rsidP="00836189">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="2078088631"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0096719A" w:rsidRPr="00815279">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0096719A" w:rsidRPr="00815279">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> One time only</w:t>
       </w:r>
-      <w:r w:rsidR="00217E1D">
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E87C39F" w14:textId="5E7B9D52" w:rsidR="00401945" w:rsidRDefault="00B33E7B" w:rsidP="00836189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="2090809527"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Until a set date (DD/MM/YYYY): </w:t>
+        <w:t xml:space="preserve"> Until a set date (DD/MM/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>YYYY</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidR="003F7CEA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00026178">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="003F7CEA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00401945">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
@@ -5399,51 +5481,51 @@
       <w:r w:rsidR="00401945">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00401945">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00026178">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A48308" w14:textId="6DBEF0EE" w:rsidR="0096719A" w:rsidRPr="003B2FAA" w:rsidRDefault="008641ED" w:rsidP="00836189">
+    <w:p w14:paraId="37A48308" w14:textId="6DBEF0EE" w:rsidR="0096719A" w:rsidRPr="003B2FAA" w:rsidRDefault="00B33E7B" w:rsidP="00836189">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1176961681"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5666,118 +5748,91 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B6E9E">
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> someone else where Commonwealth law allows, or requires it, or where I give </w:t>
       </w:r>
       <w:r w:rsidR="0064345E">
         <w:t>consent</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1812BE8E" w14:textId="7108484D" w:rsidR="00F26F33" w:rsidRDefault="00F26F33" w:rsidP="008C44A5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>I have given my consent freely and no one has pressured me into doing so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4665058D" w14:textId="66A394B6" w:rsidR="00F92168" w:rsidRDefault="008C44A5" w:rsidP="00EC3F1E">
+    <w:p w14:paraId="4665058D" w14:textId="48DE3777" w:rsidR="00F92168" w:rsidRDefault="008C44A5" w:rsidP="00EC3F1E">
       <w:r>
         <w:t>You can find out more about how we collect, use and disclose your personal and sensitive information on our website</w:t>
       </w:r>
       <w:r w:rsidR="00B1076D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00B1076D" w:rsidRPr="00F76EA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B1076D">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B1076D">
-        <w:t>S</w:t>
+      <w:r w:rsidR="007633E8">
+        <w:t xml:space="preserve">Search </w:t>
       </w:r>
       <w:r>
-        <w:t>elect ‘</w:t>
+        <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="4E44802E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>About’</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>Privacy</w:t>
       </w:r>
-      <w:r>
-        <w:t>’ from the menu on the right.</w:t>
+      <w:r w:rsidR="003F5B88">
+        <w:t xml:space="preserve">’ to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91501">
+        <w:t xml:space="preserve">find </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5B88">
+        <w:t>our privacy policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026AD5F4" w14:textId="6C2BA3D6" w:rsidR="008860AA" w:rsidRPr="00A9028F" w:rsidRDefault="7ADF9963" w:rsidP="4E44802E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2244"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>If we don’t agree to your request</w:t>
       </w:r>
       <w:r w:rsidR="00126959">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we’ll let you know and explain why.</w:t>
       </w:r>
     </w:p>
@@ -5851,128 +5906,133 @@
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0644C9AE" w14:textId="13090A28" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E571C6" w:rsidRPr="00A9028F" w14:paraId="08CE056A" w14:textId="77777777" w:rsidTr="0791B8EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="641C3B36" w14:textId="07A21D52" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3D44">
-              <w:t>Date (DD/MM/YYY</w:t>
+              <w:t>Date (DD/MM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC3D44">
+              <w:t>YYY</w:t>
             </w:r>
             <w:r w:rsidR="00B16A77">
               <w:t>Y</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC3D44">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A187F07" w14:textId="69550145" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BBD9134" w14:textId="292B1BBD" w:rsidR="00A44349" w:rsidRPr="00EA70EC" w:rsidRDefault="00A44349" w:rsidP="00CC3577">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3BBD9134" w14:textId="77777777" w:rsidR="00A44349" w:rsidRPr="00EA70EC" w:rsidRDefault="00A44349" w:rsidP="00EA70EC">
+      <w:pPr>
+        <w:pStyle w:val="1Normal"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A44349" w:rsidRPr="00EA70EC" w:rsidSect="00F92168">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="1021" w:bottom="1247" w:left="1021" w:header="142" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23AAC0A8" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="2A5943B6" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ADBCE7" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="42E45181" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="3D876918" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="0ED79E9B" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="00EC4E78" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43077FAE" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="63AD5C74" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BA12E6" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="37EB77ED" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="0CC0B3A1" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="57B7E7C7" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="4543914A" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31B09C56" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2">
+    <w:p w14:paraId="71640D18" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6069,214 +6129,216 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FAB98EB" w14:textId="0D031A3C" w:rsidR="00706684" w:rsidRDefault="008641ED">
-[...22 lines deleted...]
-        <w:r w:rsidRPr="008641ED">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-816415908"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4E0B5C59" w14:textId="277C53E7" w:rsidR="00AE1653" w:rsidRDefault="00AE1653">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="008641ED">
+        <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="008641ED">
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008641ED">
-          <w:t>1</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="008641ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:sdtContent>
-[...1 lines deleted...]
-  </w:p>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2997A52F" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="3F15AB6E" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A8B937" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="718FD779" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="3D5E6AFC" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="6A3B1F15" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="79246B27" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D9E27C" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00E41B2B">
+    <w:p w14:paraId="0F41EFCD" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D29D58" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="54A58A41" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2" w:rsidP="00F92168"/>
+    <w:p w14:paraId="6F9945EA" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="661C15EB" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
+    <w:p w14:paraId="5E81D892" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71AF10C1" w14:textId="77777777" w:rsidR="00D059D2" w:rsidRDefault="00D059D2">
+    <w:p w14:paraId="5B591F4A" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="026C8CAE" w14:textId="28149B26" w:rsidR="007B6AA4" w:rsidRPr="00706684" w:rsidRDefault="00706684">
+  <w:p w14:paraId="204905D5" w14:textId="312280DB" w:rsidR="00F81CD0" w:rsidRPr="00F92168" w:rsidRDefault="00FA7EE3" w:rsidP="00F92168">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9781"/>
+      </w:tabs>
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00706684">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rStyle w:val="HeaderChar"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA7EE3">
+      <w:rPr>
+        <w:rStyle w:val="HeaderChar"/>
+        <w:b/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00FA7EE3">
+      <w:rPr>
+        <w:rStyle w:val="HeaderChar"/>
+        <w:b/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00817BA2" w:rsidRPr="00F64C29">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:noProof/>
+        <w:spacing w:val="-10"/>
+        <w:kern w:val="28"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C17299A" wp14:editId="066CF4CF">
-[...7 lines deleted...]
-          <wp:extent cx="977900" cy="539750"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C48B52F" wp14:editId="7C5B9C2B">
+          <wp:extent cx="1282065" cy="666750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...9 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="4" name="Picture 4" title="NDIS logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Picture 3" title="NDIS logo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="4" name="New NDIS Logo.jpg"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="977900" cy="539750"/>
+                    <a:ext cx="1282065" cy="666750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
-    </w:r>
-[...4 lines deleted...]
-      <w:t>Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77FED9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -8623,55 +8685,56 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="405542615">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="613943565">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="334499294">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1631354223">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1747146096">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1024553884">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:markup="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -8706,50 +8769,51 @@
     <w:rsid w:val="0002305A"/>
     <w:rsid w:val="00023C0A"/>
     <w:rsid w:val="000242D5"/>
     <w:rsid w:val="000244F7"/>
     <w:rsid w:val="000250A2"/>
     <w:rsid w:val="00025B1A"/>
     <w:rsid w:val="00025FFD"/>
     <w:rsid w:val="00026178"/>
     <w:rsid w:val="00026AB1"/>
     <w:rsid w:val="00026FBF"/>
     <w:rsid w:val="0002780A"/>
     <w:rsid w:val="00031856"/>
     <w:rsid w:val="00031F32"/>
     <w:rsid w:val="000322AA"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00034F39"/>
     <w:rsid w:val="000359A4"/>
     <w:rsid w:val="00035A87"/>
     <w:rsid w:val="000360A0"/>
     <w:rsid w:val="0004082D"/>
     <w:rsid w:val="0004099B"/>
     <w:rsid w:val="00045B8A"/>
     <w:rsid w:val="0004752B"/>
     <w:rsid w:val="0004795B"/>
     <w:rsid w:val="00050592"/>
+    <w:rsid w:val="00051583"/>
     <w:rsid w:val="000518EA"/>
     <w:rsid w:val="000560FE"/>
     <w:rsid w:val="00056E70"/>
     <w:rsid w:val="0005783A"/>
     <w:rsid w:val="0005786D"/>
     <w:rsid w:val="00060081"/>
     <w:rsid w:val="000600F2"/>
     <w:rsid w:val="000600F8"/>
     <w:rsid w:val="000608FD"/>
     <w:rsid w:val="0006096C"/>
     <w:rsid w:val="00061DEF"/>
     <w:rsid w:val="00062A83"/>
     <w:rsid w:val="00063181"/>
     <w:rsid w:val="000634A8"/>
     <w:rsid w:val="00063A8C"/>
     <w:rsid w:val="00064405"/>
     <w:rsid w:val="000644DA"/>
     <w:rsid w:val="00071B87"/>
     <w:rsid w:val="00073966"/>
     <w:rsid w:val="00075148"/>
     <w:rsid w:val="00080391"/>
     <w:rsid w:val="0008130B"/>
     <w:rsid w:val="000814FF"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="00081AE5"/>
@@ -8774,94 +8838,97 @@
     <w:rsid w:val="000975DE"/>
     <w:rsid w:val="000977E6"/>
     <w:rsid w:val="000A0323"/>
     <w:rsid w:val="000A091D"/>
     <w:rsid w:val="000A0BC1"/>
     <w:rsid w:val="000A0DBF"/>
     <w:rsid w:val="000A178C"/>
     <w:rsid w:val="000A18E8"/>
     <w:rsid w:val="000A3712"/>
     <w:rsid w:val="000A3810"/>
     <w:rsid w:val="000A59B4"/>
     <w:rsid w:val="000A5E75"/>
     <w:rsid w:val="000B0006"/>
     <w:rsid w:val="000B106B"/>
     <w:rsid w:val="000B2042"/>
     <w:rsid w:val="000B266B"/>
     <w:rsid w:val="000B5013"/>
     <w:rsid w:val="000B673D"/>
     <w:rsid w:val="000B6E75"/>
     <w:rsid w:val="000B7946"/>
     <w:rsid w:val="000C0E86"/>
     <w:rsid w:val="000C1BB5"/>
     <w:rsid w:val="000C2451"/>
     <w:rsid w:val="000C2CB9"/>
     <w:rsid w:val="000C2E44"/>
+    <w:rsid w:val="000C5257"/>
     <w:rsid w:val="000C705E"/>
     <w:rsid w:val="000C7123"/>
     <w:rsid w:val="000D0DE2"/>
     <w:rsid w:val="000D3711"/>
     <w:rsid w:val="000D3DEF"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000D6858"/>
     <w:rsid w:val="000D6EA7"/>
     <w:rsid w:val="000E1FD5"/>
     <w:rsid w:val="000E26DA"/>
     <w:rsid w:val="000E2B49"/>
     <w:rsid w:val="000E3E95"/>
     <w:rsid w:val="000E3EE0"/>
     <w:rsid w:val="000E52FE"/>
     <w:rsid w:val="000E54E9"/>
     <w:rsid w:val="000E56F9"/>
     <w:rsid w:val="000E6D62"/>
     <w:rsid w:val="000E7EE4"/>
     <w:rsid w:val="000E7F74"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F19D8"/>
     <w:rsid w:val="000F1DB1"/>
     <w:rsid w:val="000F3D6C"/>
     <w:rsid w:val="000F3E07"/>
     <w:rsid w:val="000F563D"/>
     <w:rsid w:val="000F5A2D"/>
     <w:rsid w:val="000F5EC4"/>
     <w:rsid w:val="000F7003"/>
     <w:rsid w:val="000F73F4"/>
+    <w:rsid w:val="001016F9"/>
     <w:rsid w:val="00103CE3"/>
     <w:rsid w:val="001047A9"/>
     <w:rsid w:val="00104AFF"/>
     <w:rsid w:val="001055C7"/>
     <w:rsid w:val="00106AE1"/>
     <w:rsid w:val="00106D72"/>
     <w:rsid w:val="0010751A"/>
     <w:rsid w:val="00111E4F"/>
     <w:rsid w:val="001121F9"/>
     <w:rsid w:val="00112784"/>
     <w:rsid w:val="001136C0"/>
     <w:rsid w:val="00114652"/>
     <w:rsid w:val="001149D7"/>
     <w:rsid w:val="00114B2E"/>
     <w:rsid w:val="00117074"/>
+    <w:rsid w:val="00120D3B"/>
     <w:rsid w:val="00121A3C"/>
     <w:rsid w:val="0012299A"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="001258DA"/>
     <w:rsid w:val="00126959"/>
     <w:rsid w:val="00126FA6"/>
     <w:rsid w:val="00127B09"/>
     <w:rsid w:val="00130A03"/>
     <w:rsid w:val="00131361"/>
     <w:rsid w:val="001314AA"/>
     <w:rsid w:val="00132943"/>
     <w:rsid w:val="00133A56"/>
     <w:rsid w:val="00133B2D"/>
     <w:rsid w:val="001360F4"/>
     <w:rsid w:val="0014062A"/>
     <w:rsid w:val="00140FFA"/>
     <w:rsid w:val="00145A8A"/>
     <w:rsid w:val="00145EA4"/>
     <w:rsid w:val="001465D8"/>
     <w:rsid w:val="00147403"/>
     <w:rsid w:val="001477EA"/>
     <w:rsid w:val="001520E0"/>
     <w:rsid w:val="0015575B"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="00157247"/>
@@ -8889,155 +8956,166 @@
     <w:rsid w:val="001818A2"/>
     <w:rsid w:val="001820DF"/>
     <w:rsid w:val="0018362A"/>
     <w:rsid w:val="00183C7B"/>
     <w:rsid w:val="0018458B"/>
     <w:rsid w:val="0018666A"/>
     <w:rsid w:val="00187191"/>
     <w:rsid w:val="00191AE6"/>
     <w:rsid w:val="00193C02"/>
     <w:rsid w:val="001950FF"/>
     <w:rsid w:val="00197E26"/>
     <w:rsid w:val="00197F2A"/>
     <w:rsid w:val="001A205C"/>
     <w:rsid w:val="001A31C1"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A4037"/>
     <w:rsid w:val="001A5542"/>
     <w:rsid w:val="001A7AE5"/>
     <w:rsid w:val="001B0A2C"/>
     <w:rsid w:val="001B23AD"/>
     <w:rsid w:val="001B3165"/>
     <w:rsid w:val="001B543E"/>
     <w:rsid w:val="001B5BDD"/>
     <w:rsid w:val="001C19D3"/>
     <w:rsid w:val="001C2006"/>
+    <w:rsid w:val="001C3063"/>
     <w:rsid w:val="001C39D6"/>
     <w:rsid w:val="001C4EE8"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001C69E4"/>
     <w:rsid w:val="001C6B72"/>
     <w:rsid w:val="001D02D4"/>
     <w:rsid w:val="001D0B44"/>
     <w:rsid w:val="001D1D55"/>
     <w:rsid w:val="001D303E"/>
     <w:rsid w:val="001D7846"/>
     <w:rsid w:val="001E2AF5"/>
+    <w:rsid w:val="001E3070"/>
     <w:rsid w:val="001E4658"/>
     <w:rsid w:val="001E55C9"/>
     <w:rsid w:val="001E5DBE"/>
+    <w:rsid w:val="001E6F02"/>
     <w:rsid w:val="001E7939"/>
+    <w:rsid w:val="001F13CB"/>
     <w:rsid w:val="001F15AC"/>
     <w:rsid w:val="001F16F4"/>
     <w:rsid w:val="001F1A85"/>
     <w:rsid w:val="001F3DEC"/>
     <w:rsid w:val="001F4690"/>
     <w:rsid w:val="001F4735"/>
     <w:rsid w:val="001F4C71"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="001F6632"/>
     <w:rsid w:val="001F71B8"/>
     <w:rsid w:val="001F7D94"/>
     <w:rsid w:val="001F7F44"/>
     <w:rsid w:val="002008D6"/>
     <w:rsid w:val="0020199C"/>
     <w:rsid w:val="00201EE8"/>
     <w:rsid w:val="002020A2"/>
     <w:rsid w:val="00202686"/>
     <w:rsid w:val="00202A6D"/>
     <w:rsid w:val="00205008"/>
+    <w:rsid w:val="002059B9"/>
     <w:rsid w:val="002106E3"/>
     <w:rsid w:val="002107EC"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="00211251"/>
     <w:rsid w:val="002120EF"/>
     <w:rsid w:val="002133EB"/>
     <w:rsid w:val="002135B1"/>
     <w:rsid w:val="00213ECD"/>
     <w:rsid w:val="00213FCB"/>
     <w:rsid w:val="0021479C"/>
+    <w:rsid w:val="00214BDC"/>
     <w:rsid w:val="00214C3B"/>
     <w:rsid w:val="00214F6F"/>
     <w:rsid w:val="00215150"/>
     <w:rsid w:val="00215382"/>
     <w:rsid w:val="00215887"/>
     <w:rsid w:val="0021635B"/>
     <w:rsid w:val="002174F8"/>
     <w:rsid w:val="00217E1D"/>
     <w:rsid w:val="0022010F"/>
     <w:rsid w:val="002207AC"/>
     <w:rsid w:val="00221A7D"/>
     <w:rsid w:val="00223B03"/>
     <w:rsid w:val="00224842"/>
     <w:rsid w:val="002265D5"/>
+    <w:rsid w:val="0022699D"/>
     <w:rsid w:val="00230DB3"/>
     <w:rsid w:val="00231945"/>
     <w:rsid w:val="0023379A"/>
     <w:rsid w:val="00234C92"/>
     <w:rsid w:val="0023570F"/>
     <w:rsid w:val="00236018"/>
     <w:rsid w:val="00237928"/>
+    <w:rsid w:val="00241090"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="002417B5"/>
     <w:rsid w:val="00242445"/>
     <w:rsid w:val="002426D4"/>
     <w:rsid w:val="00242E5E"/>
     <w:rsid w:val="0024500B"/>
     <w:rsid w:val="002452DA"/>
     <w:rsid w:val="0024535B"/>
+    <w:rsid w:val="00245385"/>
     <w:rsid w:val="00247DD5"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="0025164F"/>
     <w:rsid w:val="00251FA2"/>
     <w:rsid w:val="00253A23"/>
     <w:rsid w:val="0025402F"/>
     <w:rsid w:val="002550B6"/>
     <w:rsid w:val="002575D9"/>
     <w:rsid w:val="002576AF"/>
     <w:rsid w:val="00257BFC"/>
     <w:rsid w:val="0026010A"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="00261CCA"/>
     <w:rsid w:val="0026232A"/>
     <w:rsid w:val="002623FC"/>
     <w:rsid w:val="00262C35"/>
     <w:rsid w:val="00262E19"/>
     <w:rsid w:val="002633F5"/>
     <w:rsid w:val="0026462B"/>
     <w:rsid w:val="002653CD"/>
     <w:rsid w:val="00265D3F"/>
     <w:rsid w:val="0026781F"/>
     <w:rsid w:val="00267BA8"/>
     <w:rsid w:val="00267C89"/>
     <w:rsid w:val="0027004C"/>
     <w:rsid w:val="00271B4B"/>
     <w:rsid w:val="00271ECB"/>
+    <w:rsid w:val="00274279"/>
     <w:rsid w:val="00274FB1"/>
     <w:rsid w:val="002774A2"/>
     <w:rsid w:val="002803B4"/>
     <w:rsid w:val="002803E6"/>
     <w:rsid w:val="00280B60"/>
+    <w:rsid w:val="00281585"/>
     <w:rsid w:val="002853B5"/>
     <w:rsid w:val="00286E83"/>
     <w:rsid w:val="00290112"/>
     <w:rsid w:val="00290A84"/>
     <w:rsid w:val="00290BC6"/>
     <w:rsid w:val="002916AF"/>
     <w:rsid w:val="002917D8"/>
     <w:rsid w:val="0029273F"/>
     <w:rsid w:val="00292F06"/>
     <w:rsid w:val="002942FC"/>
     <w:rsid w:val="002971B5"/>
     <w:rsid w:val="002A13F8"/>
     <w:rsid w:val="002A2059"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002A7774"/>
     <w:rsid w:val="002B266F"/>
     <w:rsid w:val="002B2B0D"/>
     <w:rsid w:val="002B3279"/>
     <w:rsid w:val="002B3B30"/>
     <w:rsid w:val="002B559A"/>
     <w:rsid w:val="002B5748"/>
     <w:rsid w:val="002B5910"/>
     <w:rsid w:val="002B620A"/>
     <w:rsid w:val="002B6CE8"/>
     <w:rsid w:val="002C067C"/>
@@ -9129,245 +9207,255 @@
     <w:rsid w:val="00371606"/>
     <w:rsid w:val="00371DD7"/>
     <w:rsid w:val="00373CC0"/>
     <w:rsid w:val="003744F4"/>
     <w:rsid w:val="00374C5B"/>
     <w:rsid w:val="00375546"/>
     <w:rsid w:val="00375FE6"/>
     <w:rsid w:val="0037616B"/>
     <w:rsid w:val="00377BEF"/>
     <w:rsid w:val="003809E0"/>
     <w:rsid w:val="00380F17"/>
     <w:rsid w:val="00380F34"/>
     <w:rsid w:val="003849CD"/>
     <w:rsid w:val="00385FEA"/>
     <w:rsid w:val="00387C39"/>
     <w:rsid w:val="003903EC"/>
     <w:rsid w:val="00390F02"/>
     <w:rsid w:val="00391049"/>
     <w:rsid w:val="0039149A"/>
     <w:rsid w:val="00391679"/>
     <w:rsid w:val="00391953"/>
     <w:rsid w:val="003939B1"/>
     <w:rsid w:val="00393BE3"/>
     <w:rsid w:val="0039436E"/>
     <w:rsid w:val="003943EB"/>
+    <w:rsid w:val="00395747"/>
     <w:rsid w:val="003A10C3"/>
     <w:rsid w:val="003A2E2D"/>
     <w:rsid w:val="003A3141"/>
     <w:rsid w:val="003A40FF"/>
     <w:rsid w:val="003A5711"/>
     <w:rsid w:val="003B19F9"/>
     <w:rsid w:val="003B2074"/>
     <w:rsid w:val="003B2CFE"/>
     <w:rsid w:val="003B4CBD"/>
     <w:rsid w:val="003B4F21"/>
     <w:rsid w:val="003B6A23"/>
     <w:rsid w:val="003C0FB2"/>
     <w:rsid w:val="003C1EFC"/>
     <w:rsid w:val="003C232F"/>
     <w:rsid w:val="003C2B58"/>
+    <w:rsid w:val="003C2BDC"/>
     <w:rsid w:val="003C49C3"/>
     <w:rsid w:val="003C4E5B"/>
     <w:rsid w:val="003C5C1D"/>
     <w:rsid w:val="003C6455"/>
     <w:rsid w:val="003C7B3A"/>
     <w:rsid w:val="003D236C"/>
     <w:rsid w:val="003D2D44"/>
     <w:rsid w:val="003D3145"/>
     <w:rsid w:val="003D3173"/>
     <w:rsid w:val="003D33FD"/>
     <w:rsid w:val="003D615A"/>
     <w:rsid w:val="003D7229"/>
     <w:rsid w:val="003D793D"/>
     <w:rsid w:val="003E0CA9"/>
     <w:rsid w:val="003E1279"/>
     <w:rsid w:val="003E2BD2"/>
     <w:rsid w:val="003E3260"/>
     <w:rsid w:val="003E32EB"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4433"/>
     <w:rsid w:val="003E4935"/>
     <w:rsid w:val="003E4AEF"/>
     <w:rsid w:val="003E524F"/>
     <w:rsid w:val="003E7B5A"/>
     <w:rsid w:val="003E7E81"/>
     <w:rsid w:val="003E92FF"/>
     <w:rsid w:val="003F081C"/>
     <w:rsid w:val="003F2448"/>
     <w:rsid w:val="003F31D7"/>
     <w:rsid w:val="003F3FE3"/>
+    <w:rsid w:val="003F5B88"/>
     <w:rsid w:val="003F6DE2"/>
     <w:rsid w:val="003F7ADC"/>
     <w:rsid w:val="003F7CEA"/>
     <w:rsid w:val="00400B85"/>
     <w:rsid w:val="00401309"/>
     <w:rsid w:val="00401945"/>
     <w:rsid w:val="00402A80"/>
     <w:rsid w:val="00402BD3"/>
     <w:rsid w:val="00403819"/>
     <w:rsid w:val="0040483F"/>
     <w:rsid w:val="00405ADD"/>
     <w:rsid w:val="00406186"/>
     <w:rsid w:val="0040748B"/>
     <w:rsid w:val="0041531B"/>
     <w:rsid w:val="004156F1"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004177F2"/>
     <w:rsid w:val="00417896"/>
     <w:rsid w:val="00421B1E"/>
     <w:rsid w:val="00423289"/>
     <w:rsid w:val="00423734"/>
     <w:rsid w:val="00423FEF"/>
     <w:rsid w:val="00426706"/>
     <w:rsid w:val="004274ED"/>
+    <w:rsid w:val="00427590"/>
     <w:rsid w:val="004310B6"/>
+    <w:rsid w:val="004317A7"/>
     <w:rsid w:val="004326D3"/>
     <w:rsid w:val="00433245"/>
     <w:rsid w:val="00434690"/>
     <w:rsid w:val="00437375"/>
     <w:rsid w:val="0043791F"/>
     <w:rsid w:val="004401E5"/>
     <w:rsid w:val="004404FE"/>
     <w:rsid w:val="004405C8"/>
     <w:rsid w:val="0044066D"/>
     <w:rsid w:val="00441213"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="004439D6"/>
     <w:rsid w:val="00444A42"/>
     <w:rsid w:val="004455CA"/>
     <w:rsid w:val="00446C47"/>
     <w:rsid w:val="004475ED"/>
     <w:rsid w:val="00447787"/>
     <w:rsid w:val="00447CE7"/>
     <w:rsid w:val="00451DA8"/>
     <w:rsid w:val="00451F60"/>
     <w:rsid w:val="00455378"/>
     <w:rsid w:val="00456E10"/>
     <w:rsid w:val="00457189"/>
     <w:rsid w:val="00457CA6"/>
     <w:rsid w:val="0046091A"/>
     <w:rsid w:val="00460CC1"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="00462E1A"/>
     <w:rsid w:val="0046386D"/>
     <w:rsid w:val="00463A9E"/>
     <w:rsid w:val="00463AE2"/>
     <w:rsid w:val="0046401E"/>
     <w:rsid w:val="00465511"/>
     <w:rsid w:val="004658FE"/>
+    <w:rsid w:val="00467D8F"/>
     <w:rsid w:val="004704D2"/>
     <w:rsid w:val="004711FA"/>
     <w:rsid w:val="0047156B"/>
     <w:rsid w:val="00471AD2"/>
     <w:rsid w:val="004730E4"/>
     <w:rsid w:val="00474CAB"/>
     <w:rsid w:val="00475A68"/>
     <w:rsid w:val="00475C57"/>
     <w:rsid w:val="004762CC"/>
     <w:rsid w:val="00481017"/>
     <w:rsid w:val="0048127D"/>
     <w:rsid w:val="00481FF2"/>
     <w:rsid w:val="004828EB"/>
     <w:rsid w:val="00483276"/>
     <w:rsid w:val="00483820"/>
     <w:rsid w:val="00483ACD"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="0048450E"/>
     <w:rsid w:val="00485959"/>
     <w:rsid w:val="00492E76"/>
     <w:rsid w:val="00495CCE"/>
     <w:rsid w:val="00496AF7"/>
     <w:rsid w:val="004A0A5D"/>
     <w:rsid w:val="004A0C63"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004A4957"/>
     <w:rsid w:val="004A5FA0"/>
+    <w:rsid w:val="004A7F48"/>
     <w:rsid w:val="004B0FB6"/>
     <w:rsid w:val="004B10E3"/>
     <w:rsid w:val="004B1AE9"/>
     <w:rsid w:val="004B35C6"/>
     <w:rsid w:val="004B379F"/>
     <w:rsid w:val="004B41A2"/>
     <w:rsid w:val="004B4276"/>
     <w:rsid w:val="004B4AF5"/>
     <w:rsid w:val="004B5D21"/>
     <w:rsid w:val="004B75A2"/>
     <w:rsid w:val="004B77DD"/>
     <w:rsid w:val="004C05DA"/>
     <w:rsid w:val="004C09A3"/>
     <w:rsid w:val="004C09E7"/>
     <w:rsid w:val="004C41D8"/>
     <w:rsid w:val="004C6877"/>
     <w:rsid w:val="004C7AAE"/>
     <w:rsid w:val="004D0082"/>
     <w:rsid w:val="004D013B"/>
     <w:rsid w:val="004D01FD"/>
     <w:rsid w:val="004D2BB3"/>
     <w:rsid w:val="004D2D95"/>
     <w:rsid w:val="004D3CF5"/>
     <w:rsid w:val="004D3F0E"/>
     <w:rsid w:val="004D455A"/>
     <w:rsid w:val="004D4740"/>
     <w:rsid w:val="004D64A1"/>
     <w:rsid w:val="004D6CDD"/>
     <w:rsid w:val="004D7782"/>
     <w:rsid w:val="004D781E"/>
     <w:rsid w:val="004E0288"/>
     <w:rsid w:val="004E135B"/>
     <w:rsid w:val="004E1625"/>
     <w:rsid w:val="004E1CF5"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004E2B2F"/>
     <w:rsid w:val="004E5759"/>
     <w:rsid w:val="004E5A12"/>
     <w:rsid w:val="004E5C76"/>
+    <w:rsid w:val="004E68D8"/>
     <w:rsid w:val="004E6BAA"/>
     <w:rsid w:val="004E6E32"/>
     <w:rsid w:val="004E759B"/>
     <w:rsid w:val="004F0248"/>
     <w:rsid w:val="004F0E94"/>
     <w:rsid w:val="004F0EFA"/>
     <w:rsid w:val="004F2F0E"/>
     <w:rsid w:val="004F3070"/>
     <w:rsid w:val="004F361E"/>
     <w:rsid w:val="004F376A"/>
     <w:rsid w:val="004F3CA9"/>
     <w:rsid w:val="004F3E3E"/>
     <w:rsid w:val="004F4591"/>
     <w:rsid w:val="004F69D3"/>
     <w:rsid w:val="004F7385"/>
     <w:rsid w:val="004F75F8"/>
     <w:rsid w:val="00501014"/>
     <w:rsid w:val="00504E7D"/>
     <w:rsid w:val="00505C23"/>
     <w:rsid w:val="005073B5"/>
     <w:rsid w:val="00507D6F"/>
     <w:rsid w:val="00510C69"/>
     <w:rsid w:val="005158B3"/>
     <w:rsid w:val="00516396"/>
     <w:rsid w:val="00520FB7"/>
+    <w:rsid w:val="005220F4"/>
+    <w:rsid w:val="00523AAE"/>
     <w:rsid w:val="00525346"/>
     <w:rsid w:val="00526DC5"/>
     <w:rsid w:val="00527C2A"/>
     <w:rsid w:val="00530BBD"/>
     <w:rsid w:val="00531D56"/>
     <w:rsid w:val="0053235B"/>
     <w:rsid w:val="00532E90"/>
     <w:rsid w:val="005352E2"/>
     <w:rsid w:val="00536679"/>
     <w:rsid w:val="00536A17"/>
     <w:rsid w:val="00540C56"/>
     <w:rsid w:val="00546C89"/>
     <w:rsid w:val="00546DC8"/>
     <w:rsid w:val="00547690"/>
     <w:rsid w:val="00547C43"/>
     <w:rsid w:val="00554388"/>
     <w:rsid w:val="0055543C"/>
     <w:rsid w:val="0055736E"/>
     <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00561383"/>
     <w:rsid w:val="005614A2"/>
     <w:rsid w:val="00564E3A"/>
     <w:rsid w:val="005654A5"/>
     <w:rsid w:val="00565A6E"/>
     <w:rsid w:val="0056695E"/>
@@ -9444,76 +9532,78 @@
     <w:rsid w:val="005F3704"/>
     <w:rsid w:val="005F4674"/>
     <w:rsid w:val="005F5257"/>
     <w:rsid w:val="005F5E2D"/>
     <w:rsid w:val="005F5F02"/>
     <w:rsid w:val="005F63A8"/>
     <w:rsid w:val="005F69E4"/>
     <w:rsid w:val="005F734E"/>
     <w:rsid w:val="005F7C11"/>
     <w:rsid w:val="00600630"/>
     <w:rsid w:val="00603F63"/>
     <w:rsid w:val="00604378"/>
     <w:rsid w:val="00605025"/>
     <w:rsid w:val="00605FE3"/>
     <w:rsid w:val="00607F98"/>
     <w:rsid w:val="00610E89"/>
     <w:rsid w:val="00610E99"/>
     <w:rsid w:val="006124B3"/>
     <w:rsid w:val="00616AD8"/>
     <w:rsid w:val="00617C36"/>
     <w:rsid w:val="006235B4"/>
     <w:rsid w:val="00624B31"/>
     <w:rsid w:val="00624EDF"/>
     <w:rsid w:val="00625591"/>
     <w:rsid w:val="006267A6"/>
+    <w:rsid w:val="00630273"/>
     <w:rsid w:val="006336D0"/>
     <w:rsid w:val="00635FC8"/>
     <w:rsid w:val="00637E2A"/>
     <w:rsid w:val="00640D4D"/>
     <w:rsid w:val="0064116B"/>
     <w:rsid w:val="00641B4E"/>
     <w:rsid w:val="0064302A"/>
     <w:rsid w:val="0064345E"/>
     <w:rsid w:val="00643A53"/>
     <w:rsid w:val="00643A59"/>
     <w:rsid w:val="006503AF"/>
     <w:rsid w:val="00650B9F"/>
     <w:rsid w:val="00650D1D"/>
     <w:rsid w:val="00651076"/>
     <w:rsid w:val="006512D4"/>
     <w:rsid w:val="00651651"/>
     <w:rsid w:val="00651652"/>
     <w:rsid w:val="00652049"/>
     <w:rsid w:val="006523D7"/>
     <w:rsid w:val="006531BD"/>
     <w:rsid w:val="0065366B"/>
     <w:rsid w:val="00653D86"/>
     <w:rsid w:val="00654615"/>
     <w:rsid w:val="00654ECD"/>
     <w:rsid w:val="00656CCD"/>
     <w:rsid w:val="0065708A"/>
+    <w:rsid w:val="00660008"/>
     <w:rsid w:val="00661D55"/>
     <w:rsid w:val="006621B5"/>
     <w:rsid w:val="00663757"/>
     <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="00663EF4"/>
     <w:rsid w:val="00663F94"/>
     <w:rsid w:val="00664A38"/>
     <w:rsid w:val="006665F8"/>
     <w:rsid w:val="00666A5B"/>
     <w:rsid w:val="00667277"/>
     <w:rsid w:val="00670B61"/>
     <w:rsid w:val="00670BDD"/>
     <w:rsid w:val="00672BC7"/>
     <w:rsid w:val="00675D41"/>
     <w:rsid w:val="00675F71"/>
     <w:rsid w:val="006779D3"/>
     <w:rsid w:val="00680786"/>
     <w:rsid w:val="00681F6E"/>
     <w:rsid w:val="0068378B"/>
     <w:rsid w:val="006843A2"/>
     <w:rsid w:val="0068583D"/>
     <w:rsid w:val="00686E4F"/>
     <w:rsid w:val="0068766D"/>
     <w:rsid w:val="00687B35"/>
     <w:rsid w:val="00687F15"/>
@@ -9549,63 +9639,65 @@
     <w:rsid w:val="006C05B7"/>
     <w:rsid w:val="006C0BAB"/>
     <w:rsid w:val="006C14ED"/>
     <w:rsid w:val="006C2A00"/>
     <w:rsid w:val="006C3759"/>
     <w:rsid w:val="006C4C99"/>
     <w:rsid w:val="006C5FB5"/>
     <w:rsid w:val="006C5FF2"/>
     <w:rsid w:val="006C671C"/>
     <w:rsid w:val="006C6A9A"/>
     <w:rsid w:val="006C7926"/>
     <w:rsid w:val="006D0002"/>
     <w:rsid w:val="006D1382"/>
     <w:rsid w:val="006D1604"/>
     <w:rsid w:val="006D160F"/>
     <w:rsid w:val="006D1A57"/>
     <w:rsid w:val="006D2C75"/>
     <w:rsid w:val="006D3513"/>
     <w:rsid w:val="006D525E"/>
     <w:rsid w:val="006D692C"/>
     <w:rsid w:val="006D6BAF"/>
     <w:rsid w:val="006D7BC6"/>
     <w:rsid w:val="006E12C1"/>
     <w:rsid w:val="006E23E3"/>
     <w:rsid w:val="006E2544"/>
+    <w:rsid w:val="006E3FCD"/>
     <w:rsid w:val="006E6D22"/>
     <w:rsid w:val="006E7948"/>
     <w:rsid w:val="006F134D"/>
     <w:rsid w:val="006F2F90"/>
     <w:rsid w:val="006F65BC"/>
     <w:rsid w:val="007006C4"/>
     <w:rsid w:val="00701A81"/>
     <w:rsid w:val="00701E26"/>
     <w:rsid w:val="00701E5B"/>
+    <w:rsid w:val="0070291B"/>
     <w:rsid w:val="007033C2"/>
     <w:rsid w:val="007035BC"/>
+    <w:rsid w:val="00704510"/>
     <w:rsid w:val="007065A7"/>
-    <w:rsid w:val="00706684"/>
     <w:rsid w:val="00706752"/>
     <w:rsid w:val="007075F7"/>
     <w:rsid w:val="0071036C"/>
     <w:rsid w:val="007104C6"/>
     <w:rsid w:val="007106D7"/>
     <w:rsid w:val="00711160"/>
     <w:rsid w:val="00712153"/>
     <w:rsid w:val="00712743"/>
     <w:rsid w:val="00712E97"/>
     <w:rsid w:val="00712F16"/>
     <w:rsid w:val="00713F12"/>
     <w:rsid w:val="007142ED"/>
     <w:rsid w:val="00714BE3"/>
     <w:rsid w:val="007157A0"/>
     <w:rsid w:val="0071729B"/>
     <w:rsid w:val="00717CF9"/>
     <w:rsid w:val="007204F8"/>
     <w:rsid w:val="00721830"/>
     <w:rsid w:val="0072209D"/>
     <w:rsid w:val="00722D78"/>
     <w:rsid w:val="0072327D"/>
     <w:rsid w:val="00724776"/>
     <w:rsid w:val="0072626E"/>
     <w:rsid w:val="00726320"/>
     <w:rsid w:val="007273A3"/>
@@ -9616,168 +9708,169 @@
     <w:rsid w:val="00733616"/>
     <w:rsid w:val="007356C0"/>
     <w:rsid w:val="00735E2C"/>
     <w:rsid w:val="00736A8B"/>
     <w:rsid w:val="00736AD3"/>
     <w:rsid w:val="00736B46"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="00737A57"/>
     <w:rsid w:val="007416C3"/>
     <w:rsid w:val="00741FB1"/>
     <w:rsid w:val="007422C5"/>
     <w:rsid w:val="00743CE0"/>
     <w:rsid w:val="00744E60"/>
     <w:rsid w:val="00746EE8"/>
     <w:rsid w:val="00747983"/>
     <w:rsid w:val="00750974"/>
     <w:rsid w:val="00750C80"/>
     <w:rsid w:val="00750D94"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="0075139D"/>
     <w:rsid w:val="007539F7"/>
     <w:rsid w:val="00753B43"/>
     <w:rsid w:val="00755A19"/>
     <w:rsid w:val="00756653"/>
     <w:rsid w:val="00760466"/>
+    <w:rsid w:val="007633E8"/>
     <w:rsid w:val="007640F9"/>
     <w:rsid w:val="00764D71"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="00771EF4"/>
     <w:rsid w:val="00774A02"/>
     <w:rsid w:val="00774BB2"/>
     <w:rsid w:val="007758A3"/>
     <w:rsid w:val="0077695D"/>
     <w:rsid w:val="00777562"/>
     <w:rsid w:val="00777BAF"/>
     <w:rsid w:val="00777FDC"/>
     <w:rsid w:val="0078068D"/>
     <w:rsid w:val="0078312E"/>
     <w:rsid w:val="0078335A"/>
     <w:rsid w:val="00783727"/>
     <w:rsid w:val="00783AE8"/>
     <w:rsid w:val="00785B0A"/>
     <w:rsid w:val="00786D34"/>
     <w:rsid w:val="007900D3"/>
     <w:rsid w:val="0079052E"/>
     <w:rsid w:val="00791969"/>
     <w:rsid w:val="00793342"/>
     <w:rsid w:val="00793674"/>
     <w:rsid w:val="00795115"/>
     <w:rsid w:val="00796C6D"/>
     <w:rsid w:val="007A16A4"/>
     <w:rsid w:val="007A3DEB"/>
     <w:rsid w:val="007A4629"/>
     <w:rsid w:val="007A519F"/>
     <w:rsid w:val="007A7466"/>
     <w:rsid w:val="007B04DD"/>
     <w:rsid w:val="007B0D3C"/>
     <w:rsid w:val="007B2267"/>
     <w:rsid w:val="007B35BD"/>
     <w:rsid w:val="007B4D41"/>
-    <w:rsid w:val="007B6AA4"/>
     <w:rsid w:val="007B6D63"/>
     <w:rsid w:val="007B74C2"/>
     <w:rsid w:val="007C1351"/>
     <w:rsid w:val="007C4800"/>
     <w:rsid w:val="007C72DE"/>
     <w:rsid w:val="007D0B02"/>
     <w:rsid w:val="007D1918"/>
     <w:rsid w:val="007D1AB4"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2136"/>
     <w:rsid w:val="007D58FA"/>
     <w:rsid w:val="007D638E"/>
     <w:rsid w:val="007D6D6D"/>
     <w:rsid w:val="007E060D"/>
     <w:rsid w:val="007E140F"/>
     <w:rsid w:val="007E1B6D"/>
     <w:rsid w:val="007E2E34"/>
     <w:rsid w:val="007E3ACF"/>
     <w:rsid w:val="007E78FD"/>
     <w:rsid w:val="007E796E"/>
     <w:rsid w:val="007F0859"/>
     <w:rsid w:val="007F10D2"/>
+    <w:rsid w:val="007F232F"/>
     <w:rsid w:val="007F2988"/>
     <w:rsid w:val="007F37E0"/>
     <w:rsid w:val="007F46EA"/>
     <w:rsid w:val="007F4B88"/>
     <w:rsid w:val="007F7D5A"/>
     <w:rsid w:val="0080209A"/>
     <w:rsid w:val="00803870"/>
     <w:rsid w:val="00804536"/>
     <w:rsid w:val="00804E8F"/>
     <w:rsid w:val="008059C9"/>
     <w:rsid w:val="008063BD"/>
     <w:rsid w:val="0081017D"/>
     <w:rsid w:val="00810613"/>
     <w:rsid w:val="00810946"/>
     <w:rsid w:val="00812709"/>
     <w:rsid w:val="00812D0A"/>
     <w:rsid w:val="0081310D"/>
     <w:rsid w:val="008131A2"/>
     <w:rsid w:val="00813392"/>
     <w:rsid w:val="00815169"/>
     <w:rsid w:val="008158E4"/>
     <w:rsid w:val="00815D03"/>
     <w:rsid w:val="00816250"/>
     <w:rsid w:val="00816816"/>
     <w:rsid w:val="00817548"/>
     <w:rsid w:val="00817BA2"/>
     <w:rsid w:val="00820F50"/>
     <w:rsid w:val="00821CB3"/>
     <w:rsid w:val="0082276C"/>
     <w:rsid w:val="0082375C"/>
     <w:rsid w:val="008252B9"/>
     <w:rsid w:val="0083065A"/>
+    <w:rsid w:val="00830AA9"/>
     <w:rsid w:val="00830EA6"/>
     <w:rsid w:val="00831F96"/>
     <w:rsid w:val="00833B53"/>
     <w:rsid w:val="00833EDB"/>
     <w:rsid w:val="00833F82"/>
     <w:rsid w:val="008343CB"/>
     <w:rsid w:val="00836189"/>
     <w:rsid w:val="00836C33"/>
     <w:rsid w:val="00836EB7"/>
     <w:rsid w:val="00840653"/>
     <w:rsid w:val="00840C1A"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="008447D9"/>
     <w:rsid w:val="00844F86"/>
     <w:rsid w:val="00845A48"/>
     <w:rsid w:val="00846949"/>
     <w:rsid w:val="008517FE"/>
     <w:rsid w:val="008560BD"/>
     <w:rsid w:val="00856B18"/>
     <w:rsid w:val="00856E32"/>
     <w:rsid w:val="008572E5"/>
     <w:rsid w:val="008612ED"/>
     <w:rsid w:val="0086165D"/>
     <w:rsid w:val="00861CF6"/>
     <w:rsid w:val="00863894"/>
     <w:rsid w:val="00863EE0"/>
     <w:rsid w:val="00863F8F"/>
-    <w:rsid w:val="008641ED"/>
     <w:rsid w:val="008643A5"/>
     <w:rsid w:val="008644B6"/>
     <w:rsid w:val="00864ECF"/>
     <w:rsid w:val="00866EA2"/>
     <w:rsid w:val="00870A8C"/>
     <w:rsid w:val="00871915"/>
     <w:rsid w:val="00871DA1"/>
     <w:rsid w:val="008724C2"/>
     <w:rsid w:val="0087250B"/>
     <w:rsid w:val="00875993"/>
     <w:rsid w:val="008762D7"/>
     <w:rsid w:val="00876555"/>
     <w:rsid w:val="008779FD"/>
     <w:rsid w:val="00877CA5"/>
     <w:rsid w:val="008801B5"/>
     <w:rsid w:val="00882CDD"/>
     <w:rsid w:val="00884A56"/>
     <w:rsid w:val="0088548F"/>
     <w:rsid w:val="008860AA"/>
     <w:rsid w:val="00886D2D"/>
     <w:rsid w:val="00887680"/>
     <w:rsid w:val="0088799E"/>
     <w:rsid w:val="00890A3C"/>
     <w:rsid w:val="00891926"/>
     <w:rsid w:val="008922A4"/>
@@ -9812,66 +9905,68 @@
     <w:rsid w:val="008D7D57"/>
     <w:rsid w:val="008E4562"/>
     <w:rsid w:val="008E4803"/>
     <w:rsid w:val="008E50BF"/>
     <w:rsid w:val="008E5D7D"/>
     <w:rsid w:val="008E6E3B"/>
     <w:rsid w:val="008E7929"/>
     <w:rsid w:val="008F0C2E"/>
     <w:rsid w:val="008F0C58"/>
     <w:rsid w:val="008F156D"/>
     <w:rsid w:val="008F2D41"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F3A5D"/>
     <w:rsid w:val="008F487A"/>
     <w:rsid w:val="008F6089"/>
     <w:rsid w:val="008F65F5"/>
     <w:rsid w:val="008F66CE"/>
     <w:rsid w:val="008F6822"/>
     <w:rsid w:val="00900E28"/>
     <w:rsid w:val="009022BA"/>
     <w:rsid w:val="009028D6"/>
     <w:rsid w:val="00903B36"/>
     <w:rsid w:val="00904B6C"/>
     <w:rsid w:val="009056B0"/>
     <w:rsid w:val="00905A76"/>
+    <w:rsid w:val="00905EF7"/>
     <w:rsid w:val="009062ED"/>
     <w:rsid w:val="00906739"/>
     <w:rsid w:val="00910213"/>
     <w:rsid w:val="00911408"/>
     <w:rsid w:val="00911B8E"/>
     <w:rsid w:val="0091230E"/>
     <w:rsid w:val="00912347"/>
     <w:rsid w:val="00913116"/>
     <w:rsid w:val="00913ECF"/>
     <w:rsid w:val="009142CC"/>
     <w:rsid w:val="00914DD5"/>
     <w:rsid w:val="00917FF0"/>
     <w:rsid w:val="00920AA0"/>
     <w:rsid w:val="00920D25"/>
     <w:rsid w:val="00922159"/>
     <w:rsid w:val="00922D89"/>
+    <w:rsid w:val="00924ACE"/>
     <w:rsid w:val="0092592D"/>
     <w:rsid w:val="009262A3"/>
     <w:rsid w:val="0092657A"/>
     <w:rsid w:val="00926EE5"/>
     <w:rsid w:val="0092781E"/>
     <w:rsid w:val="00930E75"/>
     <w:rsid w:val="00933FA9"/>
     <w:rsid w:val="00936C7C"/>
     <w:rsid w:val="00937B84"/>
     <w:rsid w:val="009403AD"/>
     <w:rsid w:val="00940A2D"/>
     <w:rsid w:val="00942883"/>
     <w:rsid w:val="00942958"/>
     <w:rsid w:val="0094357A"/>
     <w:rsid w:val="0094445B"/>
     <w:rsid w:val="00944BF9"/>
     <w:rsid w:val="00945034"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00947920"/>
     <w:rsid w:val="00950856"/>
     <w:rsid w:val="009509AE"/>
     <w:rsid w:val="00951EF9"/>
     <w:rsid w:val="009524E5"/>
     <w:rsid w:val="00952772"/>
     <w:rsid w:val="00953AB9"/>
@@ -9887,124 +9982,133 @@
     <w:rsid w:val="00967B0C"/>
     <w:rsid w:val="00967BFD"/>
     <w:rsid w:val="00972110"/>
     <w:rsid w:val="00973713"/>
     <w:rsid w:val="00974987"/>
     <w:rsid w:val="009761F1"/>
     <w:rsid w:val="00976243"/>
     <w:rsid w:val="00976B12"/>
     <w:rsid w:val="00976DF1"/>
     <w:rsid w:val="00977011"/>
     <w:rsid w:val="009774D7"/>
     <w:rsid w:val="00977E1B"/>
     <w:rsid w:val="009802EF"/>
     <w:rsid w:val="00980532"/>
     <w:rsid w:val="0098596F"/>
     <w:rsid w:val="00986972"/>
     <w:rsid w:val="0098748B"/>
     <w:rsid w:val="00987C57"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="0099092F"/>
     <w:rsid w:val="00993120"/>
     <w:rsid w:val="009937C1"/>
     <w:rsid w:val="0099399B"/>
     <w:rsid w:val="00993EA2"/>
     <w:rsid w:val="00994962"/>
+    <w:rsid w:val="00994D89"/>
     <w:rsid w:val="00995DE3"/>
     <w:rsid w:val="00996F5F"/>
     <w:rsid w:val="009A0204"/>
     <w:rsid w:val="009A021B"/>
     <w:rsid w:val="009A1361"/>
     <w:rsid w:val="009A1C83"/>
     <w:rsid w:val="009A3129"/>
     <w:rsid w:val="009A411C"/>
     <w:rsid w:val="009A412E"/>
     <w:rsid w:val="009A4ED9"/>
     <w:rsid w:val="009A5CA0"/>
     <w:rsid w:val="009B11B0"/>
     <w:rsid w:val="009B25C1"/>
     <w:rsid w:val="009B2971"/>
     <w:rsid w:val="009B2ED2"/>
     <w:rsid w:val="009B4D46"/>
+    <w:rsid w:val="009B6B16"/>
     <w:rsid w:val="009B74E0"/>
     <w:rsid w:val="009C0F5B"/>
     <w:rsid w:val="009C199D"/>
     <w:rsid w:val="009C1CF4"/>
     <w:rsid w:val="009C2C5F"/>
     <w:rsid w:val="009C3981"/>
     <w:rsid w:val="009C54DC"/>
     <w:rsid w:val="009C5790"/>
     <w:rsid w:val="009C59A7"/>
     <w:rsid w:val="009C5E6F"/>
     <w:rsid w:val="009C7231"/>
     <w:rsid w:val="009D0172"/>
     <w:rsid w:val="009D32E9"/>
     <w:rsid w:val="009D3FD4"/>
     <w:rsid w:val="009D66AC"/>
     <w:rsid w:val="009D6D3C"/>
     <w:rsid w:val="009D7A5E"/>
+    <w:rsid w:val="009E0F30"/>
+    <w:rsid w:val="009E280B"/>
     <w:rsid w:val="009E3E81"/>
     <w:rsid w:val="009E44CB"/>
     <w:rsid w:val="009E4C8D"/>
+    <w:rsid w:val="009E4D41"/>
     <w:rsid w:val="009E4E34"/>
     <w:rsid w:val="009E612A"/>
+    <w:rsid w:val="009E65C5"/>
     <w:rsid w:val="009E6B9A"/>
     <w:rsid w:val="009E6D47"/>
     <w:rsid w:val="009E6E93"/>
     <w:rsid w:val="009E7192"/>
     <w:rsid w:val="009E723F"/>
     <w:rsid w:val="009F1452"/>
     <w:rsid w:val="009F237F"/>
     <w:rsid w:val="009F2BC3"/>
+    <w:rsid w:val="009F3F3F"/>
     <w:rsid w:val="009F4C3B"/>
     <w:rsid w:val="009F4FE5"/>
     <w:rsid w:val="009F7111"/>
+    <w:rsid w:val="009F72D8"/>
     <w:rsid w:val="009F7F22"/>
     <w:rsid w:val="00A00095"/>
     <w:rsid w:val="00A00F84"/>
     <w:rsid w:val="00A01033"/>
     <w:rsid w:val="00A076B7"/>
     <w:rsid w:val="00A07A1E"/>
     <w:rsid w:val="00A10DC2"/>
     <w:rsid w:val="00A113FE"/>
     <w:rsid w:val="00A1284D"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A131AE"/>
     <w:rsid w:val="00A13969"/>
     <w:rsid w:val="00A13A97"/>
     <w:rsid w:val="00A1523D"/>
     <w:rsid w:val="00A15616"/>
     <w:rsid w:val="00A17EF8"/>
     <w:rsid w:val="00A20185"/>
     <w:rsid w:val="00A21568"/>
     <w:rsid w:val="00A21B08"/>
     <w:rsid w:val="00A23094"/>
-    <w:rsid w:val="00A2437B"/>
+    <w:rsid w:val="00A247CE"/>
     <w:rsid w:val="00A249FB"/>
     <w:rsid w:val="00A2560E"/>
     <w:rsid w:val="00A26078"/>
     <w:rsid w:val="00A272FF"/>
+    <w:rsid w:val="00A273CC"/>
     <w:rsid w:val="00A27CB3"/>
     <w:rsid w:val="00A3099A"/>
     <w:rsid w:val="00A30D6F"/>
     <w:rsid w:val="00A31435"/>
     <w:rsid w:val="00A31796"/>
     <w:rsid w:val="00A31992"/>
     <w:rsid w:val="00A3216C"/>
     <w:rsid w:val="00A32A3C"/>
     <w:rsid w:val="00A33301"/>
     <w:rsid w:val="00A36126"/>
     <w:rsid w:val="00A40009"/>
     <w:rsid w:val="00A4187C"/>
     <w:rsid w:val="00A418AF"/>
     <w:rsid w:val="00A42029"/>
     <w:rsid w:val="00A44349"/>
     <w:rsid w:val="00A45095"/>
     <w:rsid w:val="00A450B7"/>
     <w:rsid w:val="00A45454"/>
     <w:rsid w:val="00A46489"/>
     <w:rsid w:val="00A46BEB"/>
     <w:rsid w:val="00A47137"/>
     <w:rsid w:val="00A47FF0"/>
     <w:rsid w:val="00A50084"/>
     <w:rsid w:val="00A54407"/>
     <w:rsid w:val="00A56638"/>
@@ -10080,117 +10184,121 @@
     <w:rsid w:val="00AC5D01"/>
     <w:rsid w:val="00AC65D6"/>
     <w:rsid w:val="00AC6DA1"/>
     <w:rsid w:val="00AC74BE"/>
     <w:rsid w:val="00AD0E9E"/>
     <w:rsid w:val="00AD3302"/>
     <w:rsid w:val="00AD4298"/>
     <w:rsid w:val="00AD4356"/>
     <w:rsid w:val="00AD5C11"/>
     <w:rsid w:val="00AD6FD7"/>
     <w:rsid w:val="00AE033E"/>
     <w:rsid w:val="00AE070B"/>
     <w:rsid w:val="00AE071E"/>
     <w:rsid w:val="00AE1165"/>
     <w:rsid w:val="00AE1653"/>
     <w:rsid w:val="00AE1A17"/>
     <w:rsid w:val="00AE521E"/>
     <w:rsid w:val="00AE55F9"/>
     <w:rsid w:val="00AE7349"/>
     <w:rsid w:val="00AF02E1"/>
     <w:rsid w:val="00AF0C95"/>
     <w:rsid w:val="00AF20C0"/>
     <w:rsid w:val="00AF2DB8"/>
     <w:rsid w:val="00AF46E1"/>
     <w:rsid w:val="00AF6785"/>
+    <w:rsid w:val="00AF70D1"/>
     <w:rsid w:val="00B02D50"/>
     <w:rsid w:val="00B03C80"/>
     <w:rsid w:val="00B04A95"/>
     <w:rsid w:val="00B05FA9"/>
     <w:rsid w:val="00B06387"/>
     <w:rsid w:val="00B075C6"/>
     <w:rsid w:val="00B1003E"/>
     <w:rsid w:val="00B1076D"/>
     <w:rsid w:val="00B114EB"/>
     <w:rsid w:val="00B14380"/>
     <w:rsid w:val="00B15E12"/>
     <w:rsid w:val="00B16A77"/>
     <w:rsid w:val="00B1704F"/>
     <w:rsid w:val="00B17888"/>
     <w:rsid w:val="00B219EC"/>
     <w:rsid w:val="00B21BAA"/>
     <w:rsid w:val="00B22F5B"/>
     <w:rsid w:val="00B240CC"/>
     <w:rsid w:val="00B250C7"/>
     <w:rsid w:val="00B27390"/>
     <w:rsid w:val="00B309A1"/>
     <w:rsid w:val="00B32056"/>
     <w:rsid w:val="00B328C1"/>
     <w:rsid w:val="00B32C69"/>
     <w:rsid w:val="00B33939"/>
     <w:rsid w:val="00B33A47"/>
+    <w:rsid w:val="00B33E7B"/>
     <w:rsid w:val="00B341D9"/>
     <w:rsid w:val="00B34470"/>
     <w:rsid w:val="00B37E56"/>
     <w:rsid w:val="00B40716"/>
     <w:rsid w:val="00B40F83"/>
     <w:rsid w:val="00B429C6"/>
     <w:rsid w:val="00B42D34"/>
     <w:rsid w:val="00B45865"/>
     <w:rsid w:val="00B45F5D"/>
     <w:rsid w:val="00B460AF"/>
     <w:rsid w:val="00B468BD"/>
     <w:rsid w:val="00B470FC"/>
     <w:rsid w:val="00B47CF1"/>
     <w:rsid w:val="00B51009"/>
     <w:rsid w:val="00B519A0"/>
     <w:rsid w:val="00B51D92"/>
     <w:rsid w:val="00B52163"/>
     <w:rsid w:val="00B53244"/>
     <w:rsid w:val="00B539A7"/>
     <w:rsid w:val="00B543CA"/>
     <w:rsid w:val="00B543E4"/>
     <w:rsid w:val="00B548F1"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B56337"/>
     <w:rsid w:val="00B56640"/>
     <w:rsid w:val="00B569D2"/>
     <w:rsid w:val="00B56E5F"/>
     <w:rsid w:val="00B571E7"/>
     <w:rsid w:val="00B579E9"/>
     <w:rsid w:val="00B57C75"/>
     <w:rsid w:val="00B60B7E"/>
     <w:rsid w:val="00B60D3C"/>
     <w:rsid w:val="00B60DB2"/>
     <w:rsid w:val="00B613C0"/>
     <w:rsid w:val="00B61DDF"/>
     <w:rsid w:val="00B62799"/>
+    <w:rsid w:val="00B62F43"/>
     <w:rsid w:val="00B6360C"/>
     <w:rsid w:val="00B63B27"/>
     <w:rsid w:val="00B65BE2"/>
     <w:rsid w:val="00B71A30"/>
     <w:rsid w:val="00B71D08"/>
+    <w:rsid w:val="00B71D87"/>
     <w:rsid w:val="00B73180"/>
     <w:rsid w:val="00B73D73"/>
     <w:rsid w:val="00B76238"/>
     <w:rsid w:val="00B77781"/>
     <w:rsid w:val="00B778E8"/>
     <w:rsid w:val="00B77AF2"/>
     <w:rsid w:val="00B77BFC"/>
     <w:rsid w:val="00B80851"/>
     <w:rsid w:val="00B81C26"/>
     <w:rsid w:val="00B830B4"/>
     <w:rsid w:val="00B84B15"/>
     <w:rsid w:val="00B86486"/>
     <w:rsid w:val="00B86853"/>
     <w:rsid w:val="00B87426"/>
     <w:rsid w:val="00B91265"/>
     <w:rsid w:val="00B91881"/>
     <w:rsid w:val="00B921E2"/>
     <w:rsid w:val="00B92509"/>
     <w:rsid w:val="00B9479F"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B95073"/>
     <w:rsid w:val="00B96CAC"/>
     <w:rsid w:val="00B96DAB"/>
     <w:rsid w:val="00B96FBF"/>
     <w:rsid w:val="00B97E90"/>
@@ -10246,261 +10354,272 @@
     <w:rsid w:val="00C028BF"/>
     <w:rsid w:val="00C03978"/>
     <w:rsid w:val="00C03A2E"/>
     <w:rsid w:val="00C057B0"/>
     <w:rsid w:val="00C0642D"/>
     <w:rsid w:val="00C11159"/>
     <w:rsid w:val="00C12433"/>
     <w:rsid w:val="00C1282D"/>
     <w:rsid w:val="00C12B7C"/>
     <w:rsid w:val="00C1527F"/>
     <w:rsid w:val="00C168BD"/>
     <w:rsid w:val="00C17084"/>
     <w:rsid w:val="00C201AF"/>
     <w:rsid w:val="00C215A3"/>
     <w:rsid w:val="00C21E24"/>
     <w:rsid w:val="00C22E2A"/>
     <w:rsid w:val="00C22F7A"/>
     <w:rsid w:val="00C23EC8"/>
     <w:rsid w:val="00C24717"/>
     <w:rsid w:val="00C24C22"/>
     <w:rsid w:val="00C269E9"/>
     <w:rsid w:val="00C348BB"/>
     <w:rsid w:val="00C349B3"/>
     <w:rsid w:val="00C34ABC"/>
     <w:rsid w:val="00C34C66"/>
+    <w:rsid w:val="00C36B9A"/>
+    <w:rsid w:val="00C37742"/>
     <w:rsid w:val="00C405D1"/>
     <w:rsid w:val="00C41D45"/>
     <w:rsid w:val="00C42324"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C43EA2"/>
     <w:rsid w:val="00C44703"/>
     <w:rsid w:val="00C45AD1"/>
     <w:rsid w:val="00C46AC8"/>
     <w:rsid w:val="00C47229"/>
     <w:rsid w:val="00C475B1"/>
     <w:rsid w:val="00C50BDC"/>
     <w:rsid w:val="00C51D57"/>
     <w:rsid w:val="00C5317F"/>
     <w:rsid w:val="00C5321E"/>
     <w:rsid w:val="00C53E96"/>
     <w:rsid w:val="00C55DFE"/>
     <w:rsid w:val="00C55F3B"/>
     <w:rsid w:val="00C56E5A"/>
     <w:rsid w:val="00C600E3"/>
     <w:rsid w:val="00C607FE"/>
     <w:rsid w:val="00C61D79"/>
     <w:rsid w:val="00C627F0"/>
     <w:rsid w:val="00C6365A"/>
     <w:rsid w:val="00C63EF2"/>
     <w:rsid w:val="00C659A9"/>
     <w:rsid w:val="00C70A77"/>
     <w:rsid w:val="00C71F1B"/>
     <w:rsid w:val="00C75D56"/>
     <w:rsid w:val="00C76118"/>
     <w:rsid w:val="00C80425"/>
     <w:rsid w:val="00C81DE1"/>
     <w:rsid w:val="00C821B9"/>
     <w:rsid w:val="00C831AC"/>
     <w:rsid w:val="00C846A2"/>
     <w:rsid w:val="00C87D69"/>
     <w:rsid w:val="00C900B5"/>
     <w:rsid w:val="00C91593"/>
     <w:rsid w:val="00C921AF"/>
     <w:rsid w:val="00C9243F"/>
     <w:rsid w:val="00C928B0"/>
     <w:rsid w:val="00C935CD"/>
+    <w:rsid w:val="00C946A7"/>
     <w:rsid w:val="00C9483A"/>
     <w:rsid w:val="00C9725F"/>
     <w:rsid w:val="00CA09E4"/>
     <w:rsid w:val="00CA4364"/>
+    <w:rsid w:val="00CA47B9"/>
     <w:rsid w:val="00CA4906"/>
     <w:rsid w:val="00CA5318"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CA7997"/>
     <w:rsid w:val="00CB002E"/>
     <w:rsid w:val="00CB16EB"/>
     <w:rsid w:val="00CB19D5"/>
     <w:rsid w:val="00CB284A"/>
     <w:rsid w:val="00CB53A6"/>
     <w:rsid w:val="00CB7594"/>
     <w:rsid w:val="00CB7835"/>
     <w:rsid w:val="00CC16E4"/>
+    <w:rsid w:val="00CC1CA2"/>
     <w:rsid w:val="00CC2A8E"/>
-    <w:rsid w:val="00CC3577"/>
     <w:rsid w:val="00CC3940"/>
     <w:rsid w:val="00CC3B19"/>
     <w:rsid w:val="00CC59AF"/>
     <w:rsid w:val="00CC5F35"/>
     <w:rsid w:val="00CC70B4"/>
     <w:rsid w:val="00CC7C36"/>
     <w:rsid w:val="00CC7F06"/>
     <w:rsid w:val="00CD021F"/>
     <w:rsid w:val="00CD05FD"/>
     <w:rsid w:val="00CD0D35"/>
     <w:rsid w:val="00CD41EC"/>
+    <w:rsid w:val="00CD514D"/>
     <w:rsid w:val="00CD5B3E"/>
     <w:rsid w:val="00CD6BB1"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CD7F93"/>
     <w:rsid w:val="00CE1712"/>
     <w:rsid w:val="00CE2D71"/>
     <w:rsid w:val="00CE3659"/>
     <w:rsid w:val="00CE41EE"/>
     <w:rsid w:val="00CE52CC"/>
     <w:rsid w:val="00CE5EB5"/>
     <w:rsid w:val="00CE60B3"/>
     <w:rsid w:val="00CE6A5C"/>
     <w:rsid w:val="00CF215D"/>
     <w:rsid w:val="00CF27B9"/>
     <w:rsid w:val="00CF2A2D"/>
     <w:rsid w:val="00CF4A95"/>
     <w:rsid w:val="00CF57FC"/>
     <w:rsid w:val="00CF583E"/>
     <w:rsid w:val="00CF60F2"/>
     <w:rsid w:val="00CF722C"/>
     <w:rsid w:val="00CF752A"/>
     <w:rsid w:val="00CF7B50"/>
+    <w:rsid w:val="00CF7C55"/>
     <w:rsid w:val="00CF7CD0"/>
     <w:rsid w:val="00D012A3"/>
     <w:rsid w:val="00D018D8"/>
     <w:rsid w:val="00D028B5"/>
     <w:rsid w:val="00D02CD8"/>
     <w:rsid w:val="00D033F9"/>
     <w:rsid w:val="00D03A54"/>
     <w:rsid w:val="00D03B83"/>
     <w:rsid w:val="00D03CDD"/>
     <w:rsid w:val="00D044BB"/>
     <w:rsid w:val="00D059D2"/>
     <w:rsid w:val="00D05D36"/>
     <w:rsid w:val="00D068C0"/>
     <w:rsid w:val="00D10F3F"/>
     <w:rsid w:val="00D12E2B"/>
     <w:rsid w:val="00D13A99"/>
     <w:rsid w:val="00D149D9"/>
     <w:rsid w:val="00D15919"/>
     <w:rsid w:val="00D15B0D"/>
     <w:rsid w:val="00D15E0A"/>
     <w:rsid w:val="00D2029F"/>
     <w:rsid w:val="00D22EC0"/>
+    <w:rsid w:val="00D22F2A"/>
     <w:rsid w:val="00D22F85"/>
     <w:rsid w:val="00D24363"/>
     <w:rsid w:val="00D24750"/>
     <w:rsid w:val="00D24EE0"/>
     <w:rsid w:val="00D2596D"/>
     <w:rsid w:val="00D32E94"/>
     <w:rsid w:val="00D347A5"/>
     <w:rsid w:val="00D3503C"/>
     <w:rsid w:val="00D35111"/>
     <w:rsid w:val="00D36879"/>
     <w:rsid w:val="00D3745C"/>
     <w:rsid w:val="00D37F55"/>
     <w:rsid w:val="00D400D3"/>
     <w:rsid w:val="00D4015F"/>
     <w:rsid w:val="00D42D9E"/>
     <w:rsid w:val="00D42FC3"/>
     <w:rsid w:val="00D438BB"/>
     <w:rsid w:val="00D455BF"/>
     <w:rsid w:val="00D457A3"/>
     <w:rsid w:val="00D47773"/>
     <w:rsid w:val="00D47BD3"/>
     <w:rsid w:val="00D50296"/>
     <w:rsid w:val="00D50DEE"/>
     <w:rsid w:val="00D522A9"/>
     <w:rsid w:val="00D52FAE"/>
     <w:rsid w:val="00D5424A"/>
     <w:rsid w:val="00D544C0"/>
     <w:rsid w:val="00D54ADD"/>
     <w:rsid w:val="00D568F5"/>
     <w:rsid w:val="00D569C1"/>
     <w:rsid w:val="00D56D84"/>
     <w:rsid w:val="00D572C5"/>
     <w:rsid w:val="00D604F8"/>
     <w:rsid w:val="00D60BD4"/>
     <w:rsid w:val="00D618E7"/>
+    <w:rsid w:val="00D61B67"/>
     <w:rsid w:val="00D632A5"/>
     <w:rsid w:val="00D64030"/>
     <w:rsid w:val="00D6699B"/>
     <w:rsid w:val="00D674D4"/>
     <w:rsid w:val="00D6759A"/>
     <w:rsid w:val="00D67C47"/>
     <w:rsid w:val="00D72728"/>
     <w:rsid w:val="00D72C54"/>
     <w:rsid w:val="00D73D98"/>
     <w:rsid w:val="00D744B1"/>
     <w:rsid w:val="00D7480C"/>
     <w:rsid w:val="00D74F01"/>
     <w:rsid w:val="00D752D0"/>
     <w:rsid w:val="00D75E27"/>
     <w:rsid w:val="00D76DED"/>
     <w:rsid w:val="00D76E11"/>
     <w:rsid w:val="00D77BFA"/>
     <w:rsid w:val="00D815CD"/>
+    <w:rsid w:val="00D83748"/>
     <w:rsid w:val="00D83B4C"/>
     <w:rsid w:val="00D83D0C"/>
     <w:rsid w:val="00D84243"/>
     <w:rsid w:val="00D84500"/>
     <w:rsid w:val="00D84692"/>
     <w:rsid w:val="00D846FB"/>
     <w:rsid w:val="00D849C7"/>
     <w:rsid w:val="00D85B5A"/>
     <w:rsid w:val="00D867D9"/>
     <w:rsid w:val="00D935E5"/>
     <w:rsid w:val="00D9512F"/>
     <w:rsid w:val="00D95BCF"/>
     <w:rsid w:val="00D96D2A"/>
     <w:rsid w:val="00D97F36"/>
     <w:rsid w:val="00DA01F1"/>
     <w:rsid w:val="00DA07EB"/>
     <w:rsid w:val="00DA1B39"/>
     <w:rsid w:val="00DA289C"/>
     <w:rsid w:val="00DA2E52"/>
     <w:rsid w:val="00DA475C"/>
+    <w:rsid w:val="00DA4A4D"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DA6AAE"/>
     <w:rsid w:val="00DA6D02"/>
     <w:rsid w:val="00DA6D80"/>
     <w:rsid w:val="00DA75CC"/>
     <w:rsid w:val="00DB0165"/>
     <w:rsid w:val="00DB1D57"/>
     <w:rsid w:val="00DB31F1"/>
     <w:rsid w:val="00DB3DC1"/>
     <w:rsid w:val="00DB45FB"/>
     <w:rsid w:val="00DB48C1"/>
     <w:rsid w:val="00DB74D3"/>
     <w:rsid w:val="00DC194B"/>
     <w:rsid w:val="00DC2301"/>
     <w:rsid w:val="00DC23CB"/>
     <w:rsid w:val="00DC3B2A"/>
     <w:rsid w:val="00DC56FB"/>
     <w:rsid w:val="00DC72BD"/>
     <w:rsid w:val="00DC7C34"/>
     <w:rsid w:val="00DD0C9C"/>
     <w:rsid w:val="00DD0DFB"/>
     <w:rsid w:val="00DD1B0F"/>
     <w:rsid w:val="00DD4DBF"/>
     <w:rsid w:val="00DD5147"/>
+    <w:rsid w:val="00DD7329"/>
     <w:rsid w:val="00DD7904"/>
     <w:rsid w:val="00DE0630"/>
     <w:rsid w:val="00DE2049"/>
     <w:rsid w:val="00DE4D8B"/>
     <w:rsid w:val="00DE5814"/>
     <w:rsid w:val="00DE593D"/>
     <w:rsid w:val="00DE6140"/>
     <w:rsid w:val="00DE62B9"/>
     <w:rsid w:val="00DE6929"/>
     <w:rsid w:val="00DF14DE"/>
     <w:rsid w:val="00DF333B"/>
     <w:rsid w:val="00DF3967"/>
     <w:rsid w:val="00DF4055"/>
     <w:rsid w:val="00DF6746"/>
     <w:rsid w:val="00DF6748"/>
     <w:rsid w:val="00DF692C"/>
     <w:rsid w:val="00DF6A8B"/>
     <w:rsid w:val="00DF6AC1"/>
     <w:rsid w:val="00DF6B75"/>
     <w:rsid w:val="00DF6DC5"/>
     <w:rsid w:val="00DF7AEA"/>
     <w:rsid w:val="00DF7E5E"/>
     <w:rsid w:val="00E00010"/>
     <w:rsid w:val="00E02015"/>
     <w:rsid w:val="00E02359"/>
@@ -10516,50 +10635,51 @@
     <w:rsid w:val="00E123B4"/>
     <w:rsid w:val="00E15687"/>
     <w:rsid w:val="00E164DE"/>
     <w:rsid w:val="00E16AD2"/>
     <w:rsid w:val="00E16D94"/>
     <w:rsid w:val="00E174A1"/>
     <w:rsid w:val="00E1750E"/>
     <w:rsid w:val="00E17CCB"/>
     <w:rsid w:val="00E20363"/>
     <w:rsid w:val="00E21477"/>
     <w:rsid w:val="00E2194A"/>
     <w:rsid w:val="00E22D17"/>
     <w:rsid w:val="00E236AD"/>
     <w:rsid w:val="00E2390F"/>
     <w:rsid w:val="00E24E43"/>
     <w:rsid w:val="00E2538B"/>
     <w:rsid w:val="00E27D34"/>
     <w:rsid w:val="00E27F55"/>
     <w:rsid w:val="00E30283"/>
     <w:rsid w:val="00E32316"/>
     <w:rsid w:val="00E3233B"/>
     <w:rsid w:val="00E35961"/>
     <w:rsid w:val="00E361F4"/>
     <w:rsid w:val="00E36CCC"/>
     <w:rsid w:val="00E37C29"/>
+    <w:rsid w:val="00E403E6"/>
     <w:rsid w:val="00E407DF"/>
     <w:rsid w:val="00E4083D"/>
     <w:rsid w:val="00E41B2B"/>
     <w:rsid w:val="00E42150"/>
     <w:rsid w:val="00E44AC0"/>
     <w:rsid w:val="00E46396"/>
     <w:rsid w:val="00E46F9B"/>
     <w:rsid w:val="00E50B13"/>
     <w:rsid w:val="00E510BD"/>
     <w:rsid w:val="00E51BD5"/>
     <w:rsid w:val="00E531BE"/>
     <w:rsid w:val="00E53E05"/>
     <w:rsid w:val="00E554B3"/>
     <w:rsid w:val="00E55F28"/>
     <w:rsid w:val="00E55FCA"/>
     <w:rsid w:val="00E56CB9"/>
     <w:rsid w:val="00E56E80"/>
     <w:rsid w:val="00E571C6"/>
     <w:rsid w:val="00E571DD"/>
     <w:rsid w:val="00E6037C"/>
     <w:rsid w:val="00E60C91"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00E61A20"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E6375D"/>
@@ -10605,209 +10725,216 @@
     <w:rsid w:val="00EA7FEF"/>
     <w:rsid w:val="00EB0A0D"/>
     <w:rsid w:val="00EB1501"/>
     <w:rsid w:val="00EB22DE"/>
     <w:rsid w:val="00EB274B"/>
     <w:rsid w:val="00EB4645"/>
     <w:rsid w:val="00EB6CE1"/>
     <w:rsid w:val="00EB7EB6"/>
     <w:rsid w:val="00EC2DA0"/>
     <w:rsid w:val="00EC2ED3"/>
     <w:rsid w:val="00EC30FA"/>
     <w:rsid w:val="00EC376B"/>
     <w:rsid w:val="00EC3F1E"/>
     <w:rsid w:val="00EC41B1"/>
     <w:rsid w:val="00EC4FEB"/>
     <w:rsid w:val="00ED1D60"/>
     <w:rsid w:val="00ED1E2D"/>
     <w:rsid w:val="00ED6F9B"/>
     <w:rsid w:val="00ED7D1A"/>
     <w:rsid w:val="00EE02C1"/>
     <w:rsid w:val="00EE04F2"/>
     <w:rsid w:val="00EE0C2B"/>
     <w:rsid w:val="00EE1681"/>
     <w:rsid w:val="00EE25F2"/>
     <w:rsid w:val="00EE3DF4"/>
+    <w:rsid w:val="00EE3E41"/>
     <w:rsid w:val="00EE4174"/>
     <w:rsid w:val="00EE5E33"/>
     <w:rsid w:val="00EE5ED6"/>
     <w:rsid w:val="00EE5F3B"/>
     <w:rsid w:val="00EE70A5"/>
     <w:rsid w:val="00EE7FA6"/>
+    <w:rsid w:val="00EF0BCF"/>
     <w:rsid w:val="00EF1E94"/>
     <w:rsid w:val="00EF3147"/>
     <w:rsid w:val="00EF3EFE"/>
     <w:rsid w:val="00EF427E"/>
     <w:rsid w:val="00EF4330"/>
     <w:rsid w:val="00EF4FEC"/>
     <w:rsid w:val="00EF6038"/>
     <w:rsid w:val="00EF6447"/>
     <w:rsid w:val="00EF6AD9"/>
     <w:rsid w:val="00F0320B"/>
     <w:rsid w:val="00F04BEF"/>
     <w:rsid w:val="00F04C06"/>
     <w:rsid w:val="00F0568F"/>
     <w:rsid w:val="00F065A2"/>
     <w:rsid w:val="00F06738"/>
     <w:rsid w:val="00F06C84"/>
     <w:rsid w:val="00F0761B"/>
     <w:rsid w:val="00F1054B"/>
     <w:rsid w:val="00F11CA5"/>
     <w:rsid w:val="00F12A0C"/>
     <w:rsid w:val="00F12A47"/>
     <w:rsid w:val="00F1330A"/>
     <w:rsid w:val="00F133D2"/>
     <w:rsid w:val="00F13B7A"/>
     <w:rsid w:val="00F14571"/>
     <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F22290"/>
     <w:rsid w:val="00F23833"/>
     <w:rsid w:val="00F23CE3"/>
     <w:rsid w:val="00F23ECC"/>
     <w:rsid w:val="00F25607"/>
     <w:rsid w:val="00F26EEA"/>
     <w:rsid w:val="00F26F33"/>
     <w:rsid w:val="00F27F58"/>
     <w:rsid w:val="00F31851"/>
     <w:rsid w:val="00F31D41"/>
     <w:rsid w:val="00F336CB"/>
     <w:rsid w:val="00F33CB3"/>
     <w:rsid w:val="00F34CB9"/>
     <w:rsid w:val="00F35456"/>
     <w:rsid w:val="00F40B2A"/>
     <w:rsid w:val="00F440D6"/>
     <w:rsid w:val="00F44991"/>
+    <w:rsid w:val="00F45AB3"/>
     <w:rsid w:val="00F46DA8"/>
     <w:rsid w:val="00F473B1"/>
     <w:rsid w:val="00F501C8"/>
     <w:rsid w:val="00F50591"/>
     <w:rsid w:val="00F5083F"/>
     <w:rsid w:val="00F511B5"/>
     <w:rsid w:val="00F52426"/>
     <w:rsid w:val="00F531B0"/>
     <w:rsid w:val="00F5350E"/>
     <w:rsid w:val="00F54207"/>
     <w:rsid w:val="00F54F65"/>
     <w:rsid w:val="00F554D9"/>
     <w:rsid w:val="00F55C5D"/>
     <w:rsid w:val="00F56155"/>
     <w:rsid w:val="00F561CF"/>
     <w:rsid w:val="00F56A56"/>
     <w:rsid w:val="00F56ADE"/>
     <w:rsid w:val="00F57375"/>
     <w:rsid w:val="00F5786D"/>
     <w:rsid w:val="00F60AA6"/>
     <w:rsid w:val="00F628E4"/>
     <w:rsid w:val="00F64C29"/>
     <w:rsid w:val="00F652FF"/>
     <w:rsid w:val="00F66539"/>
     <w:rsid w:val="00F66B44"/>
     <w:rsid w:val="00F700FE"/>
     <w:rsid w:val="00F709B7"/>
     <w:rsid w:val="00F70BB3"/>
     <w:rsid w:val="00F710A9"/>
     <w:rsid w:val="00F71753"/>
     <w:rsid w:val="00F74DE9"/>
     <w:rsid w:val="00F76EA8"/>
     <w:rsid w:val="00F8041A"/>
     <w:rsid w:val="00F8044D"/>
     <w:rsid w:val="00F80B96"/>
     <w:rsid w:val="00F811A7"/>
     <w:rsid w:val="00F8154F"/>
     <w:rsid w:val="00F81CD0"/>
     <w:rsid w:val="00F82CBD"/>
     <w:rsid w:val="00F82DD9"/>
     <w:rsid w:val="00F8373B"/>
     <w:rsid w:val="00F83869"/>
     <w:rsid w:val="00F84174"/>
     <w:rsid w:val="00F84A0A"/>
     <w:rsid w:val="00F85D9C"/>
     <w:rsid w:val="00F86785"/>
     <w:rsid w:val="00F86CCE"/>
     <w:rsid w:val="00F87088"/>
     <w:rsid w:val="00F901D2"/>
+    <w:rsid w:val="00F90FD4"/>
     <w:rsid w:val="00F9118F"/>
+    <w:rsid w:val="00F91501"/>
     <w:rsid w:val="00F92168"/>
     <w:rsid w:val="00F9256A"/>
     <w:rsid w:val="00F92675"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00F95EAD"/>
     <w:rsid w:val="00F963FD"/>
+    <w:rsid w:val="00F96DB8"/>
     <w:rsid w:val="00FA0300"/>
     <w:rsid w:val="00FA3D07"/>
     <w:rsid w:val="00FA4157"/>
     <w:rsid w:val="00FA5370"/>
     <w:rsid w:val="00FA5480"/>
     <w:rsid w:val="00FA5D21"/>
     <w:rsid w:val="00FA5E04"/>
     <w:rsid w:val="00FA7D81"/>
     <w:rsid w:val="00FA7EE3"/>
     <w:rsid w:val="00FB048A"/>
     <w:rsid w:val="00FB0E86"/>
     <w:rsid w:val="00FB27AF"/>
     <w:rsid w:val="00FB2B60"/>
     <w:rsid w:val="00FB2C30"/>
     <w:rsid w:val="00FB31EF"/>
     <w:rsid w:val="00FB3E67"/>
     <w:rsid w:val="00FB4DB3"/>
     <w:rsid w:val="00FB4FFD"/>
-    <w:rsid w:val="00FB6D79"/>
     <w:rsid w:val="00FB77B7"/>
     <w:rsid w:val="00FC0CC4"/>
     <w:rsid w:val="00FC12CD"/>
     <w:rsid w:val="00FC130D"/>
     <w:rsid w:val="00FC1C29"/>
     <w:rsid w:val="00FC1E22"/>
     <w:rsid w:val="00FC2F67"/>
     <w:rsid w:val="00FC3C6D"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FC488D"/>
     <w:rsid w:val="00FC5175"/>
     <w:rsid w:val="00FC6066"/>
     <w:rsid w:val="00FC7E84"/>
     <w:rsid w:val="00FD07A4"/>
     <w:rsid w:val="00FD1893"/>
     <w:rsid w:val="00FD226B"/>
     <w:rsid w:val="00FD2373"/>
     <w:rsid w:val="00FD2CD7"/>
     <w:rsid w:val="00FD2E3E"/>
+    <w:rsid w:val="00FD36DB"/>
     <w:rsid w:val="00FD53B6"/>
     <w:rsid w:val="00FD73BB"/>
     <w:rsid w:val="00FE016F"/>
     <w:rsid w:val="00FE2756"/>
     <w:rsid w:val="00FE2DB0"/>
     <w:rsid w:val="00FE332F"/>
     <w:rsid w:val="00FE53CA"/>
     <w:rsid w:val="00FE59AC"/>
     <w:rsid w:val="00FE67AD"/>
     <w:rsid w:val="00FF17DC"/>
     <w:rsid w:val="00FF1C05"/>
     <w:rsid w:val="00FF1CFB"/>
     <w:rsid w:val="00FF2B37"/>
     <w:rsid w:val="00FF34EB"/>
     <w:rsid w:val="00FF5615"/>
+    <w:rsid w:val="00FF6F55"/>
     <w:rsid w:val="00FF73B7"/>
     <w:rsid w:val="00FF73BE"/>
     <w:rsid w:val="0165E079"/>
     <w:rsid w:val="024922F7"/>
     <w:rsid w:val="02674BBD"/>
     <w:rsid w:val="03EAC640"/>
     <w:rsid w:val="043802F5"/>
     <w:rsid w:val="06003D91"/>
     <w:rsid w:val="06EC12FE"/>
     <w:rsid w:val="0709663E"/>
     <w:rsid w:val="0715DEBA"/>
     <w:rsid w:val="0740CD93"/>
     <w:rsid w:val="0791B8EF"/>
     <w:rsid w:val="0889CCA8"/>
     <w:rsid w:val="090EE68C"/>
     <w:rsid w:val="0A52B02A"/>
     <w:rsid w:val="0AD35CDB"/>
     <w:rsid w:val="0B3918AF"/>
     <w:rsid w:val="0C6DA242"/>
     <w:rsid w:val="0D6829CF"/>
     <w:rsid w:val="0E99C4F3"/>
     <w:rsid w:val="0EF14ACE"/>
     <w:rsid w:val="0EF481C3"/>
     <w:rsid w:val="0F9FBB6E"/>
     <w:rsid w:val="0FA71FD7"/>
@@ -11577,50 +11704,51 @@
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D3745C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -12572,76 +12700,50 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C5E6F"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0078312E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="15619189">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="75056557">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="201018502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -12977,76 +13079,50 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1053965301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1085029867">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="1166162987">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1216283911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -13303,51 +13379,51 @@
     <w:div w:id="2085302046">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NAT@ndis.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/privacy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B41185B-2F3C-4C9E-8E16-9BF7C698E468}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -13565,122 +13641,136 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D14396"/>
+    <w:rsid w:val="000779F0"/>
     <w:rsid w:val="00085B6E"/>
     <w:rsid w:val="0009023C"/>
-    <w:rsid w:val="000B16E7"/>
+    <w:rsid w:val="001016F9"/>
+    <w:rsid w:val="00120D3B"/>
+    <w:rsid w:val="001350B2"/>
     <w:rsid w:val="002E028B"/>
     <w:rsid w:val="00330D4D"/>
     <w:rsid w:val="003B1E74"/>
     <w:rsid w:val="003C3FA1"/>
+    <w:rsid w:val="003E148D"/>
     <w:rsid w:val="003E32EB"/>
+    <w:rsid w:val="00427590"/>
     <w:rsid w:val="00437459"/>
     <w:rsid w:val="004455CA"/>
     <w:rsid w:val="004B1AE9"/>
+    <w:rsid w:val="004B4961"/>
     <w:rsid w:val="004E6565"/>
+    <w:rsid w:val="004E68D8"/>
     <w:rsid w:val="00552B83"/>
+    <w:rsid w:val="005A18F3"/>
+    <w:rsid w:val="006825DB"/>
     <w:rsid w:val="006C6A9A"/>
     <w:rsid w:val="006F2F33"/>
+    <w:rsid w:val="00704510"/>
     <w:rsid w:val="00714BE3"/>
     <w:rsid w:val="008059C9"/>
+    <w:rsid w:val="00807770"/>
     <w:rsid w:val="00890C94"/>
     <w:rsid w:val="008B281F"/>
     <w:rsid w:val="009062ED"/>
     <w:rsid w:val="00911B8E"/>
     <w:rsid w:val="009331B3"/>
+    <w:rsid w:val="009C5A47"/>
     <w:rsid w:val="009E6E93"/>
+    <w:rsid w:val="00A247CE"/>
+    <w:rsid w:val="00A273CC"/>
     <w:rsid w:val="00AC4785"/>
     <w:rsid w:val="00B42D34"/>
     <w:rsid w:val="00B55747"/>
     <w:rsid w:val="00B56640"/>
     <w:rsid w:val="00BA26A5"/>
     <w:rsid w:val="00BD5DB5"/>
     <w:rsid w:val="00C00E93"/>
+    <w:rsid w:val="00CF7C55"/>
     <w:rsid w:val="00D14396"/>
     <w:rsid w:val="00D51837"/>
     <w:rsid w:val="00E50B13"/>
     <w:rsid w:val="00E77E17"/>
     <w:rsid w:val="00E8416E"/>
     <w:rsid w:val="00E907D5"/>
     <w:rsid w:val="00F41DD2"/>
-    <w:rsid w:val="00FB6D79"/>
+    <w:rsid w:val="00F8736A"/>
+    <w:rsid w:val="00FC1BEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -14086,61 +14176,50 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBCDF4E40A994D208B70FF918208B871">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -14386,209 +14465,203 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e9b3f0b220b71ddb7ee6e1b14ef3d8a">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14658,178 +14731,166 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MediaLengthInSeconds xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+    <MediaLengthInSeconds xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{782F6675-05A5-403F-B479-6E5E02433B3D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E300CC58-5497-454B-B2F3-94EC72F7254F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55511E47-69A2-4DDC-B509-0429D1E32764}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B891600-9ADC-47AB-BE5A-6C8A76D06F23}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9097D3AC-0C44-48BC-9B85-DE1FC9BC36C8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4A93E92-D697-46EF-BFCC-E2F0149D58E4}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6415F4E-A220-4F9C-86F5-4E616172D4A1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D25989-360A-46D8-8464-FBD2FDE02EC9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1422</Words>
-  <Characters>8111</Characters>
+  <Words>1410</Words>
+  <Characters>8042</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9514</CharactersWithSpaces>
+  <CharactersWithSpaces>9434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-09-09T01:21:28Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-26T02:07:11Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>596211b0-5932-4dcb-8ac1-833251431e0b</vt:lpwstr>
+    <vt:lpwstr>e2065695-9ad2-4c5f-b075-d502a1feae7c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>3400</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DocumentType">
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
 </Properties>
 </file>