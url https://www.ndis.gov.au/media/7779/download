--- v0 (2026-06-23)
+++ v1 (2026-10-03)
@@ -1,117 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4ECCE20F" w14:textId="4798716D" w:rsidR="00A818C3" w:rsidRDefault="000B0192" w:rsidP="00A818C3">
+    <w:p w14:paraId="4ECCE20F" w14:textId="55861797" w:rsidR="00A818C3" w:rsidRDefault="000B0192" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Your privacy and information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2509285A" w14:textId="3C91511A" w:rsidR="000B0192" w:rsidRDefault="00A818C3" w:rsidP="000B0192">
+    <w:p w14:paraId="40CC4737" w14:textId="06E4DA5B" w:rsidR="00DF1A5C" w:rsidRPr="00DF1A5C" w:rsidRDefault="00A818C3" w:rsidP="00DF1A5C">
       <w:r w:rsidRPr="00A818C3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D5B1D">
-        <w:t>w</w:t>
+      <w:r w:rsidR="00E53CE4">
+        <w:t xml:space="preserve">we need to collect </w:t>
+      </w:r>
+      <w:r w:rsidR="00187D7B">
+        <w:t>information about you when you deal with us.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5349">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B0192" w:rsidRPr="000B0192">
-        <w:t>e have to collect information abo</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ut you, when you deal with us. </w:t>
+        <w:t xml:space="preserve">Your privacy is always important to us. We keep all your personal information </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77367" w:rsidRPr="000B0192">
+        <w:t>safe and</w:t>
       </w:r>
       <w:r w:rsidR="000B0192" w:rsidRPr="000B0192">
-        <w:t>Your privacy is always important to us. We keep all your personal information safe, and only collect what we need. We need to follow federal laws about how we look at your personal information, how we use it, and</w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> only collect what we need. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A5C" w:rsidRPr="00DF1A5C">
+        <w:t xml:space="preserve">We follow </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A5C">
+        <w:t>federal</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A5C" w:rsidRPr="00DF1A5C">
+        <w:t xml:space="preserve"> laws about how we collect, use, store and share your personal information. This guideline explains how we manage your information, including when we share it outside the National Disability Insurance Agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5DC26F" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>What’s on this page?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F90FF1" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r>
         <w:t>This page covers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE54E85" w14:textId="7E7A0913" w:rsidR="000B0192" w:rsidRPr="00F03250" w:rsidRDefault="000B0192" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_do_we" w:history="1">
         <w:r w:rsidRPr="00F03250">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What do we mean by privacy and information handling?</w:t>
@@ -140,184 +126,169 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What do we do with your information?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="324DE420" w14:textId="77777777" w:rsidR="000B0192" w:rsidRDefault="000B0192" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Can_you_ask" w:history="1">
         <w:r w:rsidRPr="005E5956">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Can you ask for the information we keep about you?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71357112" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r>
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677872B3" w14:textId="396A3C67" w:rsidR="003F28AC" w:rsidRPr="004F0729" w:rsidRDefault="003F28AC" w:rsidP="00243544">
+    <w:p w14:paraId="677872B3" w14:textId="4685461A" w:rsidR="003F28AC" w:rsidRPr="004F0729" w:rsidRDefault="00881BC8" w:rsidP="00243544">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:anchor="appointing-a-nominee" w:history="1">
-        <w:r w:rsidRPr="004F0729">
+      <w:hyperlink r:id="rId8" w:anchor="appointing-a-nominee" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Nominees</w:t>
+          <w:t>Our Guideline - Appointing a nominee</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12D53BF5" w14:textId="7B28E7A4" w:rsidR="00FD0AA7" w:rsidRPr="004F0729" w:rsidRDefault="00FD0AA7" w:rsidP="002E2E2F">
+    <w:p w14:paraId="12D53BF5" w14:textId="11F6DF06" w:rsidR="00FD0AA7" w:rsidRPr="004F0729" w:rsidRDefault="00881BC8" w:rsidP="002E2E2F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:anchor="child-representatives" w:history="1">
-        <w:r w:rsidRPr="004F0729">
+      <w:hyperlink r:id="rId9" w:anchor="child-representatives" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Child </w:t>
-[...11 lines deleted...]
-          <w:t>epresentatives</w:t>
+          <w:t>Our Guideline - Child representatives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B8219F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1969F44F" w14:textId="237DFD8F" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_What_do_we"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">What do we mean by </w:t>
       </w:r>
       <w:r w:rsidR="000B0192">
         <w:t>privacy and information handling</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CE270F" w14:textId="77777777" w:rsidR="000B0192" w:rsidRPr="000B0192" w:rsidRDefault="000B0192" w:rsidP="006F568C">
       <w:r w:rsidRPr="000B0192">
         <w:t>When you deal with us, we need to collect certain information about you. This is so we know who y</w:t>
       </w:r>
       <w:r w:rsidR="00D35733">
         <w:t>ou are and how we can help you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBD324E" w14:textId="475352D1" w:rsidR="000B0192" w:rsidRPr="000B0192" w:rsidRDefault="000B0192" w:rsidP="006F568C">
       <w:r w:rsidRPr="000B0192">
         <w:t xml:space="preserve">If you’re </w:t>
       </w:r>
       <w:r w:rsidR="00BE34A5">
         <w:t>an applicant or a</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0192">
         <w:t xml:space="preserve"> participant, we also need to know how your disability affects you. We use this information to make sure you get the suppo</w:t>
       </w:r>
       <w:r w:rsidR="00D35733">
         <w:t>rts you need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283FBB98" w14:textId="77777777" w:rsidR="000B0192" w:rsidRPr="000B0192" w:rsidRDefault="000B0192" w:rsidP="006F568C">
       <w:r w:rsidRPr="000B0192">
         <w:t>We take your privacy seriously. When we talk about privacy, we mean that we make sure we protect your personal information. We’re committed to keeping your information safe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300C8738" w14:textId="07E81D16" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="00D96B4A" w:rsidP="00D96B4A">
+    <w:p w14:paraId="300C8738" w14:textId="322ACBDE" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="00D96B4A" w:rsidP="00D96B4A">
       <w:r w:rsidRPr="000B0192">
-        <w:t xml:space="preserve">When we talk about your information, we mean the things (including facts or opinions) about you, or </w:t>
+        <w:t xml:space="preserve">When we talk about your information, we mean the things including facts or opinions about you, or </w:t>
       </w:r>
       <w:r>
         <w:t>which could identify you, that:</w:t>
       </w:r>
       <w:r w:rsidR="007B635E" w:rsidRPr="004A6302">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:bCs/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAC3061" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>you have told us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8EC8E" w14:textId="76A12BBF" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="00167D03" w:rsidP="00D96B4A">
+    <w:p w14:paraId="47C8EC8E" w14:textId="23AE0261" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="00167D03" w:rsidP="00D96B4A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>others have</w:t>
       </w:r>
       <w:r w:rsidR="007B635E" w:rsidRPr="000B0192">
         <w:t xml:space="preserve"> told us about you</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="005328E3">
+        <w:t>, f</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5936">
+        <w:t>or example, your</w:t>
       </w:r>
       <w:r w:rsidR="00C44268">
-        <w:t>(</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0227CC0C" w14:textId="2AF1BA92" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
+        <w:t xml:space="preserve"> plan nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADE74E7" w14:textId="3D2C1C91" w:rsidR="000221FA" w:rsidRPr="000221FA" w:rsidRDefault="007B635E" w:rsidP="000221FA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>we have recorded about you, your plan</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0192">
         <w:t xml:space="preserve"> or your business with us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCB8E46" w14:textId="5C7E3EA0" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
       <w:r w:rsidRPr="000B0192">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The information we hold about you or someone else is </w:t>
       </w:r>
       <w:r w:rsidR="006E5C48">
         <w:t>called</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> personal information</w:t>
       </w:r>
       <w:r w:rsidRPr="004A6302">
@@ -325,53 +296,59 @@
           <w:rStyle w:val="EndnoteReference"/>
           <w:bCs/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B0192">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="006E5C48">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t>protected Agency information.</w:t>
       </w:r>
       <w:r w:rsidRPr="004A6302">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:bCs/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1DE9D3" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
+    <w:p w14:paraId="5B1DE9D3" w14:textId="4552C162" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
       <w:r w:rsidRPr="000B0192">
-        <w:t>We keep a record of our conversations with you. We keep copies of</w:t>
+        <w:t xml:space="preserve">We keep a record of our conversations with you. We </w:t>
+      </w:r>
+      <w:r w:rsidR="00730133">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0192">
+        <w:t>keep copies of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> most</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0192">
         <w:t xml:space="preserve"> documents or papers you give us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A01EB1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="008313D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Who do we hold information about?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC63A61" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:r w:rsidRPr="000B0192">
         <w:t xml:space="preserve">When we say ‘you’, we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mostly mean a participant or anyone applying to become a participant. But we also mean </w:t>
       </w:r>
       <w:r w:rsidRPr="000B0192">
         <w:t>anyone we hold information about. For example, we might hold information about you if you’re:</w:t>
@@ -401,108 +378,103 @@
     </w:p>
     <w:p w14:paraId="6CB78A77" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a person who works for us</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0192">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5847F928" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:r w:rsidRPr="000B0192">
         <w:t>When we say ‘us’, ‘we’ or ‘our staff’, we mean:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2E4C2C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>National Disability Insurance Agency (NDIA) staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772D0940" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
+    <w:p w14:paraId="772D0940" w14:textId="659E1342" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="00035BBF" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00B43322">
+        <w:t>National Contact Centre staff</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="15C8D137" w14:textId="7393656F" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F5088D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIA Board members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="540EF349" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>NDIA contractors and organisations that do work for us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C981C39" w14:textId="6E1EF430" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>local area c</w:t>
         </w:r>
         <w:r w:rsidRPr="004231BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oordinators</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="527F9557" w14:textId="4CE529BE" w:rsidR="007B635E" w:rsidRPr="004F0729" w:rsidRDefault="007B635E" w:rsidP="00E1474F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="004F0729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DB4D33" w:rsidRPr="004F0729">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC2DFCC" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004231BB">
         <w:t>How do we keep your information safe?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22107B50" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>We store your information on our secure computer systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D577C9C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
@@ -514,296 +486,342 @@
       <w:r>
         <w:t xml:space="preserve">We won’t look at the information we have about you, or tell anyone about it, unless we </w:t>
       </w:r>
       <w:r w:rsidR="00E96A0F">
         <w:t xml:space="preserve">are required </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to. We can only give other people information about you under very special situations. Find out more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_we" w:history="1">
         <w:r w:rsidRPr="006F568C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>when we give your information to other people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA5EFF4" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t xml:space="preserve">Learn more about privacy on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="004231BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F337B5" w14:textId="0E9A4A01" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004231BB">
         <w:t>How do we check your identity?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAD1351" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>Checking your identity is one of the ways we protect your privacy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCAC7F0" w14:textId="7B14DDA7" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
+    <w:p w14:paraId="7CCAC7F0" w14:textId="35E83E90" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003C0A9E">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>We ask for</w:t>
       </w:r>
       <w:r w:rsidR="00833518" w:rsidRPr="00896DFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidR="00134D5A" w:rsidRPr="00A72478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence of identity documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and information the first time you contact us</w:t>
       </w:r>
       <w:r w:rsidR="009C42B5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707E94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C42B5">
-        <w:t xml:space="preserve">We use these documents to complete </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">We use these documents to </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0A9E">
+        <w:t>confirm your identity.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B1D5B">
         <w:t>As part of this process, w</w:t>
       </w:r>
       <w:r w:rsidRPr="00972923">
-        <w:t>e will conduct a face-to-identity check to confirm you are the person on the identity documents.</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="0A654744" w14:textId="53ABB6EE" w:rsidR="007B635E" w:rsidRPr="004231BB" w:rsidRDefault="007B635E" w:rsidP="00424EDB">
+        <w:t>e will conduct a face-to-</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3211">
+        <w:t>face identity</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3211" w:rsidRPr="00972923">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972923">
+        <w:t>check to confirm you are the person on the identity documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BD5F6C" w14:textId="29B4E3AB" w:rsidR="0070261E" w:rsidRDefault="0070261E" w:rsidP="004231BB">
+      <w:r>
+        <w:t xml:space="preserve">We also ask for evidence of identity </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06797">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your child representative or your nominee as well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A654744" w14:textId="40048BC1" w:rsidR="007B635E" w:rsidRPr="004231BB" w:rsidRDefault="007B635E" w:rsidP="00424EDB">
       <w:r>
         <w:t xml:space="preserve">There may be times when we need to </w:t>
       </w:r>
+      <w:r w:rsidR="00967A3C">
+        <w:t>authenticate</w:t>
+      </w:r>
       <w:r w:rsidR="00BC419B">
-        <w:t xml:space="preserve">confirm </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the identity documents and information you </w:t>
       </w:r>
       <w:r w:rsidR="00325522">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">us. For example, we can </w:t>
       </w:r>
-      <w:r w:rsidR="00E076F3">
-        <w:t>confirm</w:t>
+      <w:r w:rsidR="005A555E">
+        <w:t>authenticate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the details of your driver’s licence with the relevant state or territory authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6B9F97" w14:textId="5BDE8E5B" w:rsidR="007B635E" w:rsidRDefault="00424900" w:rsidP="004231BB">
+    <w:p w14:paraId="6A6B9F97" w14:textId="40F24942" w:rsidR="007B635E" w:rsidRDefault="00424900" w:rsidP="004231BB">
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:t>ach time you visit us, or contact us by phone or online, we’ll ask you some questions to check we’re speaking to the right person.</w:t>
       </w:r>
       <w:r w:rsidR="006B1D5B">
-        <w:t xml:space="preserve"> This is know</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D6F81">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D5B" w:rsidRPr="00FA7576">
+        <w:t>This is know</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6F81" w:rsidRPr="00FA7576">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="006B1D5B">
+      <w:r w:rsidR="00FA7576" w:rsidRPr="00B43322">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidR="00EB56E8">
-[...2 lines deleted...]
-      <w:r w:rsidR="000131E2">
+      <w:r w:rsidR="00967A3C" w:rsidRPr="00FA7576">
+        <w:t xml:space="preserve">authentication of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7576" w:rsidRPr="00B43322">
+        <w:t>identity or</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7576" w:rsidRPr="00FA7576">
+        <w:t xml:space="preserve"> verifying your identity through a </w:t>
+      </w:r>
+      <w:r w:rsidR="000131E2" w:rsidRPr="00FA7576">
         <w:t xml:space="preserve">security </w:t>
       </w:r>
-      <w:r w:rsidR="00EB56E8">
+      <w:r w:rsidR="00EB56E8" w:rsidRPr="00FA7576">
         <w:t xml:space="preserve">check or proof of record </w:t>
       </w:r>
-      <w:r w:rsidR="002D6F81">
+      <w:r w:rsidR="002D6F81" w:rsidRPr="00FA7576">
         <w:t>ownership</w:t>
       </w:r>
-      <w:r w:rsidR="00EB56E8">
+      <w:r w:rsidR="00EB56E8" w:rsidRPr="00FA7576">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
-        <w:t xml:space="preserve"> This is how we </w:t>
+        <w:t xml:space="preserve"> This is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2602">
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidR="003C693E">
+        <w:t xml:space="preserve">of the most important </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16521">
+        <w:t>way</w:t>
+      </w:r>
+      <w:r w:rsidR="003C693E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2602">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B635E">
+        <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r w:rsidR="000138B1">
         <w:t>keep your information safe</w:t>
       </w:r>
       <w:r w:rsidR="004C1A87">
         <w:t xml:space="preserve"> and private</w:t>
       </w:r>
-      <w:r w:rsidR="000138B1">
-[...3 lines deleted...]
-        <w:t>not</w:t>
+      <w:r w:rsidR="00DC2602">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72DC8">
+        <w:t xml:space="preserve">It helps us </w:t>
+      </w:r>
+      <w:r w:rsidR="00B564F3">
+        <w:t>make sure we do not share your information with the</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
-        <w:t xml:space="preserve"> give your information to the wrong person, or someone pretending to be you.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BDFE58F" w14:textId="078BEEB5" w:rsidR="00A771E4" w:rsidRDefault="00A771E4" w:rsidP="004231BB">
+        <w:t xml:space="preserve"> wrong </w:t>
+      </w:r>
+      <w:r w:rsidR="00B564F3">
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="007B635E">
+        <w:t>, or someone pretending to be you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDFE58F" w14:textId="52C16383" w:rsidR="00A771E4" w:rsidRDefault="00A771E4" w:rsidP="004231BB">
       <w:r>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_your_1" w:history="1">
         <w:r w:rsidRPr="002E32BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>change your legal name</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, we</w:t>
       </w:r>
       <w:r w:rsidR="00474FD9">
         <w:t>’ll</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ask</w:t>
       </w:r>
       <w:r w:rsidR="002E32BD">
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
       <w:r w:rsidR="002A7953">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidR="002A7953" w:rsidRPr="009D5144">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A7953">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="007F7BF5">
         <w:t>your name change. We</w:t>
       </w:r>
       <w:r w:rsidR="00E753BD">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="007F7BF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t xml:space="preserve">need to </w:t>
       </w:r>
-      <w:r w:rsidR="00E076F3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DB72D1">
+        <w:t xml:space="preserve">authenticate </w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t>your identity for your new legal name</w:t>
       </w:r>
       <w:r w:rsidR="00E753BD">
         <w:t>. W</w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E753BD">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E83848">
         <w:t xml:space="preserve">do this by </w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t>ask</w:t>
       </w:r>
       <w:r w:rsidR="00E83848">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3" w:rsidRPr="009D5144">
         <w:t xml:space="preserve">for a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="002504A4" w:rsidRPr="00B43322">
+        <w:t>linking document</w:t>
+      </w:r>
       <w:r w:rsidR="00474D5D" w:rsidRPr="009D5144">
         <w:t xml:space="preserve"> such as a Change of</w:t>
       </w:r>
       <w:r w:rsidR="009116B8" w:rsidRPr="009D5144">
-        <w:t xml:space="preserve"> Name Certificate.</w:t>
+        <w:t xml:space="preserve"> Name Certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="002504A4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D204BB" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E0315E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Why_do_we"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="004231BB">
         <w:t>Why do we ask you for information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680C6D52" w14:textId="73EFCE11" w:rsidR="007B635E" w:rsidRPr="003974B8" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:r w:rsidRPr="003974B8">
         <w:t>If you’re a participant or applying to the NDIS, we</w:t>
       </w:r>
       <w:r w:rsidR="00696C7F">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="003974B8">
         <w:t xml:space="preserve"> ask for </w:t>
       </w:r>
       <w:r w:rsidR="00D07D83">
         <w:t>evidence</w:t>
       </w:r>
@@ -870,51 +888,51 @@
     </w:p>
     <w:p w14:paraId="38B6639D" w14:textId="365BC18F" w:rsidR="007B635E" w:rsidRPr="00D22C69" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D22C69">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="003974B8">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00E119AA" w:rsidRPr="003974B8">
         <w:t xml:space="preserve">legal </w:t>
       </w:r>
       <w:r w:rsidRPr="003974B8">
         <w:t>name, address and contact details of your guardian or nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48183E2C" w14:textId="7E3522FF" w:rsidR="007B635E" w:rsidRPr="00240809" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="003826EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Centrelink Customer Reference Number (CRN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF65E0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CE0783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00240809" w:rsidRPr="0069299B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">if you </w:t>
       </w:r>
       <w:r w:rsidR="006022E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
@@ -927,310 +945,306 @@
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D26C35">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>to this</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65160A67" w14:textId="2D771F5C" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>bank account details, if you’d like t</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0783">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00CE0783">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>self-manage your NDIS funding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="199A0B41" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>details of any supports you get now.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AE7D6D" w14:textId="50E5E71F" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
+    <w:p w14:paraId="45AE7D6D" w14:textId="601374FA" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>We ask you, your child representative, nominee or authorised representative for this information</w:t>
       </w:r>
       <w:r w:rsidR="008A7539">
         <w:t>. W</w:t>
       </w:r>
       <w:r>
-        <w:t>e need it to help us to:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="520E9D02" w14:textId="4DFAE117" w:rsidR="007B635E" w:rsidRDefault="0456CC30" w:rsidP="004231BB">
+        <w:t>e need it to help us:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520E9D02" w14:textId="657B733C" w:rsidR="007B635E" w:rsidRDefault="0456CC30" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2B50">
         <w:t xml:space="preserve">decide </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="eligibility">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009D6B90" w:rsidRPr="00B43322">
+        <w:t>if you’re eligible</w:t>
+      </w:r>
       <w:r w:rsidRPr="005D2B50">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the National Disability Insurance Scheme (NDIS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AA2A79" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001A6851">
+    <w:p w14:paraId="15AA2A79" w14:textId="4C00AB86" w:rsidR="007B635E" w:rsidRDefault="00DD57C7" w:rsidP="001A6851">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>check your identity</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C2C2824" w14:textId="2C9A12F0" w:rsidR="007B635E" w:rsidRPr="00F05A4E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
+        <w:t xml:space="preserve">authenticate </w:t>
+      </w:r>
+      <w:r w:rsidR="007B635E">
+        <w:t>your identity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2C2824" w14:textId="50C10EA4" w:rsidR="007B635E" w:rsidRPr="00F05A4E" w:rsidRDefault="009D6B90" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:anchor="creating-your-plan" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00B43322">
+        <w:t>create your plan</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="050CD229" w14:textId="085FBE0F" w:rsidR="007B635E" w:rsidRPr="00F05A4E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F05A4E">
         <w:t xml:space="preserve">decide what </w:t>
       </w:r>
       <w:r w:rsidR="005F1ABD" w:rsidRPr="00F05A4E">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A4E">
         <w:t>supports we should fund for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706C1055" w14:textId="378CB01A" w:rsidR="00A07919" w:rsidRPr="00F05A4E" w:rsidRDefault="00A07919" w:rsidP="004231BB">
+    <w:p w14:paraId="706C1055" w14:textId="195B970D" w:rsidR="00A07919" w:rsidRPr="00F05A4E" w:rsidRDefault="009D6B90" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:anchor="changing-your-plan" w:history="1">
-[...8 lines deleted...]
-    <w:p w14:paraId="57E723A5" w14:textId="50B64C7D" w:rsidR="007B635E" w:rsidRPr="00F05A4E" w:rsidRDefault="00A07919" w:rsidP="00A07919">
+      <w:r w:rsidRPr="00B43322">
+        <w:lastRenderedPageBreak/>
+        <w:t>change your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E723A5" w14:textId="69BE8FA8" w:rsidR="007B635E" w:rsidRPr="00F05A4E" w:rsidRDefault="009D6B90" w:rsidP="00A07919">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:anchor="reviewing-our-decisions" w:history="1">
-[...8 lines deleted...]
-    <w:p w14:paraId="594F45FC" w14:textId="7CA12A21" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
+      <w:r w:rsidRPr="00B43322">
+        <w:t>review our decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594F45FC" w14:textId="4E9A1A3D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>do other NDIS related business, s</w:t>
+        <w:t>do other NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0CA2">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>related business, s</w:t>
       </w:r>
       <w:r w:rsidRPr="0003200F">
         <w:t xml:space="preserve">uch as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0003200F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>report on the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="513CB49B" w14:textId="4DDA2235" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">work on any </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0003200F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>feedback or complaints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0003200F">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> make.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E972E8" w14:textId="51C166DF" w:rsidR="007B635E" w:rsidRPr="00D84C79" w:rsidRDefault="007B635E" w:rsidP="00D84C79">
       <w:r w:rsidRPr="00D84C79">
         <w:t>Sometimes we</w:t>
       </w:r>
       <w:r w:rsidR="00696C7F">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84C79">
         <w:t xml:space="preserve"> need to ask your service providers or family for this information. Learn more abo</w:t>
       </w:r>
       <w:r w:rsidRPr="00174425">
         <w:t xml:space="preserve">ut </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_we_need" w:history="1">
         <w:r w:rsidRPr="00174425">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>who we can ask for your information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00174425">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E9E488" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>How will we ask you for your information?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F0FC5D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">When we ask you, or </w:t>
+    <w:p w14:paraId="45F0FC5D" w14:textId="196710BC" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
+      <w:r>
+        <w:t xml:space="preserve">When we ask you, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E624B9">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="003F28AC">
         <w:t>nominee</w:t>
       </w:r>
       <w:r w:rsidRPr="00E624B9">
         <w:t xml:space="preserve"> or your </w:t>
       </w:r>
       <w:r w:rsidRPr="003F28AC">
         <w:t>child representative</w:t>
       </w:r>
       <w:r>
-        <w:t>, for your personal information, it could be:</w:t>
+        <w:t xml:space="preserve"> for your personal information, it could be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490E5626" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>in person, for example in your planning meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460BCBE4" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>over the phone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D99CCBC" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>by post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20501926" w14:textId="34912A24" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>by email or other electronic communication, such as a video conference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE179E8" w14:textId="400A850A" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001A6851">
+    <w:p w14:paraId="3BE179E8" w14:textId="025D762B" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001A6851">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:anchor="what-is-the-access-request-form" w:history="1">
+      <w:hyperlink r:id="rId20" w:anchor="what-is-the-access-request-form" w:history="1">
         <w:r w:rsidRPr="0031421A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Access Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0031421A">
         <w:t xml:space="preserve"> when</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> applying to become a participant of the NDIS</w:t>
+        <w:t xml:space="preserve"> applying to become a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57976">
+        <w:t>n NDIS p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>articipant</w:t>
       </w:r>
       <w:r w:rsidR="00B2367E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540E8E79" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>When we ask for your information, we’ll let you know:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7CA5F4" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>why we’re collecting it</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F74DFE" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if we need to give it to another person or organisation</w:t>
       </w:r>
@@ -1248,113 +1262,116 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how to make a complaint if you’re not happy with our service, and how we deal with complaints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3832B881" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>How much of your personal information will we need?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDD0CB3" w14:textId="64DC9BBD" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:r>
         <w:t>We only ask for</w:t>
       </w:r>
       <w:r w:rsidR="00AB278B">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> personal information we need to do our job. For example, if you’re a participant or applying to become one, we’ll only ask for the information we need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173CEEB8" w14:textId="123E4E76" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
+    <w:p w14:paraId="173CEEB8" w14:textId="568AF409" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:r>
         <w:t xml:space="preserve">This might be to check that you’re eligible </w:t>
       </w:r>
       <w:r w:rsidR="00573503">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
-        <w:t>the NDIS, or to create, or</w:t>
+        <w:t>the NDIS, or to create or</w:t>
       </w:r>
       <w:r w:rsidR="00B1480D">
         <w:t xml:space="preserve"> reassess your </w:t>
       </w:r>
       <w:r>
         <w:t>plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179ECB75" w14:textId="06BA4405" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00210D0A">
       <w:r>
         <w:t>When we</w:t>
       </w:r>
       <w:r w:rsidR="003D6223">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">re checking your identity, we’ll record the type of </w:t>
       </w:r>
       <w:r w:rsidRPr="00972923">
         <w:t>document and keep a copy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F00D56" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:r>
         <w:t>If you or someone else gives us information that isn’t relevant or needed, we might not record it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313C812C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:r>
         <w:t>This means if we don’t need a copy of a full document, we might:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79344228" w14:textId="11FA83BF" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
+    <w:p w14:paraId="79344228" w14:textId="21FFBFB8" w:rsidR="007B635E" w:rsidRDefault="003B2879" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>write down the information we need from a document</w:t>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r w:rsidR="007B635E">
+        <w:t xml:space="preserve"> the information we need from a document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DAFC2E" w14:textId="376F5C3F" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>copy the pages we need from a document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40095018" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>blank out the parts of the document we don’t need when we copy it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105F1E1E" w14:textId="4AAC8948" w:rsidR="005A7C78" w:rsidRPr="00675EE6" w:rsidRDefault="007B635E" w:rsidP="00675EE6">
       <w:r>
         <w:t>For example, we might ask for a report from your doctor about your support needs. If you give us a long report with other information we don’t need, we’ll just copy the pages about your support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE0075C" w14:textId="2B665888" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Do you have to give us the information we ask for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F87281D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:r>
         <w:t>Most of the time, you can choose how much information you want to give us. But if you don’t give us information we need, or let us get information about you from others, it might mean:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1ADC9D" w14:textId="17D9BC2D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
@@ -1366,722 +1383,647 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>we can’t make other decisions, or it will take longer to make decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BCCA49" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>we can’t approve your plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C45538" w14:textId="77777777" w:rsidR="00835B68" w:rsidRDefault="00835B68" w:rsidP="00835B68">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk128474709"/>
       <w:r>
         <w:t>we can’t confirm your identity to support you</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="13A90C24" w14:textId="551BAE5E" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
+    <w:p w14:paraId="13A90C24" w14:textId="4524579E" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">we don’t have enough information to decide if </w:t>
       </w:r>
       <w:r w:rsidR="00E13787">
         <w:t xml:space="preserve">the supports </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00E13787">
         <w:t xml:space="preserve"> need are </w:t>
       </w:r>
       <w:r w:rsidR="00A20F5B">
         <w:t>NDIS supports</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7E68D43E" w14:textId="7D141277" w:rsidR="005473B3" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
+      <w:r w:rsidR="00B25ECD">
+        <w:t xml:space="preserve"> for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144BA1E4" w14:textId="477252A1" w:rsidR="007F41AB" w:rsidRDefault="007B635E" w:rsidP="00884DE2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>we can’t do NDIS related matters with you, if you are a provider or community partner, for example.</w:t>
+        <w:t>we can’t do NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1935">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>related matters with you if you</w:t>
+      </w:r>
+      <w:r w:rsidR="000132A5">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>re a provider or community partner, for example.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C6701F" w14:textId="60C19B1F" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>When do participants need to give us information?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C84235" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00574356">
+    <w:p w14:paraId="51ED90B1" w14:textId="77777777" w:rsidR="00777069" w:rsidRDefault="00777069" w:rsidP="00777069">
       <w:r>
         <w:t>If you’re a participant, or applying to the NDIS, sometimes the law says you must give us some types of information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A0C923" w14:textId="43B4F0A7" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
-[...29 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="21D4B769" w14:textId="77777777" w:rsidR="00777069" w:rsidRDefault="00777069" w:rsidP="00777069">
+      <w:r>
+        <w:t>You must give us this information if we have reason to believe you have it, and we ask you to provide it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34513468" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
+      <w:r w:rsidRPr="00906962">
         <w:t>The information we need includes:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A545AD1" w14:textId="425B251C" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
+    <w:p w14:paraId="2A545AD1" w14:textId="0243C875" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F1ABD">
+      <w:r w:rsidRPr="00906962">
+        <w:t>how you</w:t>
+      </w:r>
+      <w:r w:rsidR="00961607" w:rsidRPr="00906962">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906962">
+        <w:t xml:space="preserve">re using your </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1ABD" w:rsidRPr="00906962">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>supports</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012CC006" w14:textId="7E245293" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
+    <w:p w14:paraId="012CC006" w14:textId="7E245293" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t xml:space="preserve">if you’re using your </w:t>
       </w:r>
-      <w:r w:rsidR="00AB00A5">
+      <w:r w:rsidR="00AB00A5" w:rsidRPr="00906962">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t xml:space="preserve">funding </w:t>
       </w:r>
-      <w:r w:rsidR="0078240C">
+      <w:r w:rsidR="0078240C" w:rsidRPr="00906962">
         <w:t xml:space="preserve">in line with </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>your plan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCF4D38" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
+    <w:p w14:paraId="2CCF4D38" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>if you shouldn’t have received NDIS funding, because you or someone else gave us wrong or misleading information</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D2292D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="000F78EB">
+    <w:p w14:paraId="27D2292D" w14:textId="76E794AB" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="000F78EB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>if you get any other disability or early intervention supports outside the NDIS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44825B6E" w14:textId="2EDD4C87" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
+    <w:p w14:paraId="44825B6E" w14:textId="2EDD4C87" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00D77A33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>if you get supports or funding through a statutory compensation scheme, or a care or support scheme.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="650ADE25" w14:textId="76409D8F" w:rsidR="00B04F42" w:rsidRDefault="00C57D32" w:rsidP="00D77A33">
+      <w:r w:rsidRPr="00906962">
+        <w:t xml:space="preserve"> A statutory scheme is set up by government through legislation. For example, there may be a statutory compensation scheme in your state or territory for workers’ compensation or transport accidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAC49A4" w14:textId="3EB15509" w:rsidR="00B102C7" w:rsidRDefault="00C57D32" w:rsidP="00D77A33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
+        <w:lastRenderedPageBreak/>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B04F42">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00B04F42" w:rsidRPr="00906962">
+        <w:t>f you</w:t>
+      </w:r>
+      <w:r w:rsidR="00961607" w:rsidRPr="00906962">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04F42" w:rsidRPr="00906962">
+        <w:t>ve changed your legal name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54841A57" w14:textId="77777777" w:rsidR="009174E5" w:rsidRDefault="009174E5" w:rsidP="00B43322">
+      <w:r>
         <w:t>If we ask for this information, we’ll write to you to let you know:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9BEFC8" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00A727DF">
+    <w:p w14:paraId="3E9BEFC8" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00A727DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>what information you need to give us</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4A9A41" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00A727DF">
+    <w:p w14:paraId="6C0C9E34" w14:textId="4F3AB733" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00EA3BCA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>how you can give it to us</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0C9E34" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00A727DF">
+    <w:p w14:paraId="25D3128D" w14:textId="77777777" w:rsidR="0095342C" w:rsidRDefault="0095342C" w:rsidP="0095342C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>when you need to give it to us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00A727DF">
         <w:t xml:space="preserve"> – we’ll tell you at least </w:t>
       </w:r>
       <w:r w:rsidRPr="00855CB3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>14 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00A727DF">
         <w:t xml:space="preserve"> before.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1E34FD" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00A727DF">
+    <w:p w14:paraId="2D7B6824" w14:textId="77777777" w:rsidR="0095342C" w:rsidRDefault="0095342C" w:rsidP="0095342C">
       <w:r>
         <w:t>Sometimes another law may apply, which means you don’t have to give us the information we ask for.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E3B0BE" w14:textId="0A85D4DD" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00A727DF">
-[...67 lines deleted...]
-    <w:p w14:paraId="0A0032E8" w14:textId="7209A008" w:rsidR="007B635E" w:rsidRPr="00574EBC" w:rsidRDefault="007B635E" w:rsidP="00ED583E">
+    <w:p w14:paraId="7256FA67" w14:textId="77777777" w:rsidR="0095342C" w:rsidRDefault="0095342C" w:rsidP="0095342C">
+      <w:r>
+        <w:t>If you think this may be the case, you should let us know. Or you can ask a person who supports you, such as your support coordinator, or a family member. You can also ask a professional, such as a lawyer, if you’d like to. They’ll be able to tell you if you need to give us this information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0032E8" w14:textId="698C8675" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="00ED583E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574EBC">
-[...9 lines deleted...]
-    <w:p w14:paraId="44ADA581" w14:textId="6C3D36A5" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C39F8">
+      <w:r w:rsidRPr="00906962">
+        <w:t>There are times you might need to give us information without us asking. This includes a change in your circumstances that might affect:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ADA581" w14:textId="6C3D36A5" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="001C39F8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>your eligibility to the NDIS, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B31AAE" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="00E47C3D" w:rsidRDefault="007B635E" w:rsidP="001C39F8">
+    <w:p w14:paraId="54B31AAE" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="00906962" w:rsidRDefault="007B635E" w:rsidP="001C39F8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:t>your plan.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906962">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A83EA32" w14:textId="08DE259A" w:rsidR="00D6467E" w:rsidRDefault="00A93288" w:rsidP="00D6467E">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="20BC8453" w14:textId="47C1FB8F" w:rsidR="00E073AC" w:rsidRPr="006F2955" w:rsidRDefault="00A93288" w:rsidP="00D6467E">
+      <w:r w:rsidRPr="006F2955">
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6467E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D6467E">
+      <w:r w:rsidR="00D6467E" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">need to tell us as soon as the change has </w:t>
+      </w:r>
+      <w:r w:rsidR="004C74F7" w:rsidRPr="006F2955">
+        <w:t>happened or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6467E" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> is likely to happen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6467E" w:rsidRPr="006F2955">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidR="00357109" w:rsidRPr="00357109">
+      <w:hyperlink r:id="rId21" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="7C7DF47C" w14:textId="39BF6AEC" w:rsidR="00044E6E" w:rsidRPr="006F2955" w:rsidRDefault="00357109" w:rsidP="004D0F74">
+      <w:bookmarkStart w:id="3" w:name="_Hlk128475014"/>
+      <w:r w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">You’ll also need to tell </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6B94" w:rsidRPr="006F2955">
+        <w:t>us as soon as you change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidR="00D231A9" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">legal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2955">
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A539A5" w:rsidRPr="006F2955">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090301F" w:rsidRPr="006F2955">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00357109" w:rsidRPr="00DC37CC">
-[...9 lines deleted...]
-        <w:r w:rsidR="00F011D7">
+      <w:r w:rsidR="00A539A5" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2138E" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="00562165" w:rsidRPr="006F2955">
+        <w:t>updat</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5325E" w:rsidRPr="006F2955">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00562165" w:rsidRPr="006F2955">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="0090301F" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2955">
+        <w:t>pronouns</w:t>
+      </w:r>
+      <w:r w:rsidR="00562165" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> and information about your gender</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5325E" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> as well, if </w:t>
+      </w:r>
+      <w:r w:rsidR="00757B27" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">you’d </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5325E" w:rsidRPr="006F2955">
+        <w:t>like</w:t>
+      </w:r>
+      <w:r w:rsidR="00757B27" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5325E" w:rsidRPr="006F2955">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62655" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve"> This is so we can </w:t>
+      </w:r>
+      <w:r w:rsidR="001578D2" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">give </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62655" w:rsidRPr="006F2955">
+        <w:t>you a respectful and affirming experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18509963" w14:textId="2659C5DD" w:rsidR="004D0F74" w:rsidRDefault="004A1E81" w:rsidP="004D0F74">
+      <w:r w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">You can tell us </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3061A" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">about this change by going to the NDIS website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00BD58FC" w:rsidRPr="006F2955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>change of situation form</w:t>
+          <w:t>How to update your name, pronouns or gender</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00357109" w:rsidRPr="00F011D7">
-[...129 lines deleted...]
-      <w:r w:rsidR="0048465D">
+      <w:r w:rsidR="00D3061A" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">, or by phone, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00610DF7" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3061A" w:rsidRPr="006F2955">
+        <w:t xml:space="preserve">visiting your local NDIA office. </w:t>
+      </w:r>
+      <w:r w:rsidR="0048465D" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_your_1" w:history="1">
-        <w:r w:rsidR="00276F1E" w:rsidRPr="00AC129D">
+        <w:r w:rsidR="00276F1E" w:rsidRPr="006F2955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>updating your name, pronouns or information about your gender</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00872689" w:rsidRPr="00D97134">
+      <w:r w:rsidR="00872689" w:rsidRPr="006F2955">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="563B2092" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>What if you owe us money?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355D6F7C" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
+    <w:p w14:paraId="79D4B102" w14:textId="2FF9FEA5" w:rsidR="0026535C" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:r>
         <w:t>In rare situations, you might owe us money.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5C8AB7D8" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
+      <w:r w:rsidR="0026535C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>This happens if you’ve received or used funding you weren’t supposed to.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> For example, you might owe us money if:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8AB7D8" w14:textId="67852476" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
+      <w:r>
+        <w:t>For example, you might owe us money if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BBC477" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>we accidentally paid you due to a mistake or a computer error</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6CF1C1" w14:textId="4A460389" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
+    <w:p w14:paraId="4E6CF1C1" w14:textId="46A5DF88" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">you used your </w:t>
       </w:r>
       <w:r w:rsidR="004A44F7">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>funding incorrectly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> – learn more about </w:t>
+      <w:r w:rsidR="00C66FBD">
+        <w:t>. L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">earn more about </w:t>
       </w:r>
       <w:r w:rsidRPr="002561B2">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="your-plan" w:history="1">
-        <w:r w:rsidRPr="002561B2">
+      <w:r w:rsidR="006849A3" w:rsidRPr="00B43322">
+        <w:t>your plan</w:t>
+      </w:r>
+      <w:r w:rsidR="006849A3">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidR="006849A3" w:rsidRPr="006849A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>your plan</w:t>
+          <w:t>Our Guideline – Your Plan</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="448361DD" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
+      <w:r w:rsidR="006849A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448361DD" w14:textId="10379261" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>you or someone else gave us wrong information, which means we shouldn’t have paid the funding.</w:t>
+        <w:t>you or someone else gave us wrong information, which means we shouldn’t have paid the funding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="60F53265" w14:textId="6BDB4CA8" w:rsidR="00A42385" w:rsidRDefault="00A42385" w:rsidP="00DD149F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>you couldn’t give us information we when we asked for it</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56C36">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1A21">
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:r w:rsidR="0038672A">
+        <w:t>or example, evidence relating to claims and payments</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5209">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7F4E3293" w14:textId="7BBAC6CE" w:rsidR="00DD149F" w:rsidRPr="00766606" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>We may also be owed money if a payment is made after a participant dies.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, payments to a bank account may have continued after the death of a participant, such as periodic transport payments or other funding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00000447">
         <w:t>Or a service provider was not notified of the death in time to cancel service bookings and continued to claim payment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Learn more in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="005A291F" w:rsidRPr="005A291F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what to do when a participant dies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A291F">
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidRPr="00766606">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS website</w:t>
       </w:r>
       <w:r w:rsidRPr="00766606">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F722B1" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:r>
         <w:t>If you owe us money, you might need to:</w:t>
       </w:r>
     </w:p>
@@ -2284,264 +2226,312 @@
       <w:r>
         <w:t xml:space="preserve"> For example, you might have a reasonable excuse if this information might make you look guilty of a crime.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="37"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="252FA618" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:r>
         <w:t>The law says there are penalties if you don’t respond when we ask you for this information, unless a legal exception applies.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="38"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAC830E" w14:textId="6F7D21E5" w:rsidR="0021214E" w:rsidRDefault="0021214E" w:rsidP="003974B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_What_if_your_1"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="4" w:name="_What_if_your_1"/>
+      <w:bookmarkStart w:id="5" w:name="_What_if_youryou"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk128475238"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="39304E27">
         <w:t>What if</w:t>
       </w:r>
       <w:r w:rsidR="003E55A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048465D">
         <w:t>you update your</w:t>
       </w:r>
       <w:r w:rsidRPr="39304E27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15550" w:rsidRPr="39304E27">
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="00C15550">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C15550" w:rsidRPr="39304E27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15550">
         <w:t>pronouns</w:t>
       </w:r>
       <w:r w:rsidR="003E55A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F61213">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="000518E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E55A2">
         <w:t xml:space="preserve">information about your </w:t>
       </w:r>
       <w:r w:rsidR="00515F2E">
         <w:t>gender</w:t>
       </w:r>
       <w:r w:rsidR="00C6312F" w:rsidRPr="39304E27">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D07A13F" w14:textId="76969693" w:rsidR="002E5A94" w:rsidRPr="00FF6413" w:rsidRDefault="00FF6413" w:rsidP="003974B8">
-      <w:r>
+    <w:p w14:paraId="4D07A13F" w14:textId="48626B47" w:rsidR="00244CEC" w:rsidRDefault="00FF6413" w:rsidP="003974B8">
+      <w:r w:rsidRPr="00D14A2B">
         <w:t>If you update your name, pronouns</w:t>
       </w:r>
-      <w:r w:rsidR="000518E1">
+      <w:r w:rsidR="000518E1" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004871F1">
+      <w:r w:rsidR="004871F1" w:rsidRPr="00D14A2B">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="000518E1">
+      <w:r w:rsidR="000518E1" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> information about your gender</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="005E4BFF">
+      <w:r w:rsidRPr="00D14A2B">
+        <w:t xml:space="preserve">, you can let us know </w:t>
+      </w:r>
+      <w:r w:rsidR="00185FF6" w:rsidRPr="00B43322">
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00185FF6" w:rsidRPr="00B43322">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contacting us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00185FF6" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE7161">
+      <w:r w:rsidRPr="00D14A2B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4BFF" w:rsidRPr="00D14A2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7161" w:rsidRPr="00D14A2B">
         <w:t>you can use</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00AA68C2" w:rsidRPr="00152FF8">
+      <w:r w:rsidRPr="00D14A2B">
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA68C2" w:rsidRPr="00D14A2B">
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00685123" w:rsidRPr="00152FF8">
+      <w:r w:rsidR="00685123" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="0097738B" w:rsidRPr="00152FF8">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="0097738B" w:rsidRPr="00D14A2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Update your name, pronouns, and information about your gender form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AA68C2" w:rsidRPr="00152FF8">
+      <w:r w:rsidR="00AA68C2" w:rsidRPr="00D14A2B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="02BA62C8" w14:textId="77777777" w:rsidR="00244CEC" w:rsidRDefault="00244CEC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="19C2CCD7" w14:textId="2BF0D608" w:rsidR="003C2E65" w:rsidRDefault="005222B1" w:rsidP="003974B8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What if you </w:t>
       </w:r>
       <w:r w:rsidR="00E94717">
         <w:t>update</w:t>
       </w:r>
       <w:r w:rsidR="001802E6">
         <w:t xml:space="preserve"> your</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00447611">
         <w:t xml:space="preserve">legal </w:t>
       </w:r>
       <w:r>
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="003C2E65">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F7DE95" w14:textId="6CB01828" w:rsidR="006C0AD1" w:rsidRDefault="0090213A" w:rsidP="00501916">
+    <w:p w14:paraId="66F7DE95" w14:textId="616AF78B" w:rsidR="006C0AD1" w:rsidRDefault="0090213A" w:rsidP="00501916">
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
       <w:r w:rsidR="00E94717">
         <w:t>update</w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve"> your legal name, you will need to let us know. We’ll ask for evidence of your updated name</w:t>
       </w:r>
       <w:r w:rsidR="005D228F">
         <w:t>. We</w:t>
       </w:r>
       <w:r w:rsidR="00476CFB">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="005D228F">
         <w:t xml:space="preserve"> do this</w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve"> so that we can check you are who you say you are. We call this </w:t>
       </w:r>
-      <w:r w:rsidR="0047563E">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">confirming </w:t>
+      <w:r w:rsidR="00D44C02">
+        <w:t>confirming</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0843">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve">your identity. We </w:t>
       </w:r>
       <w:r w:rsidR="009E18B0">
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0047563E">
-        <w:t xml:space="preserve">confirm </w:t>
+      <w:r w:rsidR="00D44C02">
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0843">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve">your identity for your new legal name, and </w:t>
       </w:r>
       <w:r w:rsidR="009E18B0">
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidR="00476CFB">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve"> ask </w:t>
       </w:r>
       <w:r w:rsidR="009E18B0">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve">for a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00501916" w:rsidRPr="007051C0">
+      <w:r w:rsidR="00501916" w:rsidRPr="007F2CD2">
+        <w:t>linking document</w:t>
+      </w:r>
+      <w:r w:rsidR="00501916" w:rsidRPr="007051C0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00415FDC">
+        <w:t xml:space="preserve"> Learn more about </w:t>
+      </w:r>
+      <w:r w:rsidR="00E948BA">
+        <w:t xml:space="preserve">linking documents in our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00171171">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>linking document</w:t>
+          <w:t>Factsheet - Evidence of identity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00501916" w:rsidRPr="007051C0">
+      <w:r w:rsidR="003A07E3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552DCD4E" w14:textId="02F1E539" w:rsidR="00467F8F" w:rsidRDefault="00FF341B" w:rsidP="003974B8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What if you </w:t>
       </w:r>
       <w:r w:rsidR="00025BFE">
         <w:t xml:space="preserve">have a preferred name that is </w:t>
       </w:r>
       <w:r w:rsidR="005642B3">
         <w:t xml:space="preserve">different from </w:t>
       </w:r>
       <w:r w:rsidR="00025BFE">
         <w:t>your legal name</w:t>
       </w:r>
       <w:r w:rsidR="006C0AD1">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C01C608" w14:textId="3529F603" w:rsidR="00FF341B" w:rsidRDefault="00FF341B" w:rsidP="00FF341B">
       <w:r>
-        <w:t>If you aren’t updating your legal name, you can still tell us your preferred name at any time</w:t>
+        <w:t xml:space="preserve">If you aren’t updating your legal name, you can still tell </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> your preferred name at any time</w:t>
       </w:r>
       <w:r w:rsidR="00F715D4">
         <w:t xml:space="preserve">. We </w:t>
       </w:r>
       <w:r w:rsidR="00D13F7C">
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidR="00F715D4">
         <w:t xml:space="preserve"> to know </w:t>
       </w:r>
       <w:r w:rsidR="007E5400">
         <w:t>what name you use</w:t>
       </w:r>
       <w:r w:rsidR="00F715D4">
         <w:t xml:space="preserve">, so that we can be respectful </w:t>
       </w:r>
       <w:r w:rsidR="00AB2A20">
         <w:t xml:space="preserve">by using </w:t>
       </w:r>
       <w:r w:rsidR="00FC7724">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00DE404D">
         <w:t>preferred name when we speak with you</w:t>
       </w:r>
@@ -2748,173 +2738,176 @@
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006425AE" w:rsidRPr="001C2F80">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="39"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6EB747" w14:textId="15847482" w:rsidR="00A21DC9" w:rsidRDefault="00625956" w:rsidP="00A21DC9">
       <w:r>
         <w:t>These updates</w:t>
       </w:r>
       <w:r w:rsidR="00A21DC9">
         <w:t xml:space="preserve"> will not impact your eligibility for the NDIS or your NDIS plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FE8B74" w14:textId="132AD773" w:rsidR="00546051" w:rsidRPr="00D860AB" w:rsidRDefault="003D453F" w:rsidP="00696171">
+    <w:p w14:paraId="42FE8B74" w14:textId="4CC2F26B" w:rsidR="00546051" w:rsidRPr="00D860AB" w:rsidRDefault="003D453F" w:rsidP="00696171">
       <w:r w:rsidRPr="002110F1">
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
         <w:t xml:space="preserve"> learn more about updating your name, pronouns or information about your gender</w:t>
       </w:r>
       <w:r w:rsidR="002110F1" w:rsidRPr="002110F1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
-        <w:t xml:space="preserve"> go to our website </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+        <w:t xml:space="preserve"> go to </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4D10">
+        <w:t>the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
+        <w:t xml:space="preserve"> website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to update your name, pronouns or gender</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00450EA9" w:rsidRPr="002110F1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F4B9CF" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Do_we_need"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="7" w:name="_Do_we_need"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Do we need your consent to ask other people for your information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358909C6" w14:textId="08C3CEA2" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r>
         <w:t xml:space="preserve">We sometimes need to get your personal information from other people. For example, we might need to ask a healthcare service or residential care facility for </w:t>
       </w:r>
       <w:r w:rsidR="00247129">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r>
         <w:t>information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6548C705" w14:textId="20175463" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r>
         <w:t xml:space="preserve">We won’t do this without your agreement, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_other" w:history="1">
         <w:r w:rsidRPr="00855CB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>unless one of a few exceptions applies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00855CB3">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> When you, your child representative or nominee agree </w:t>
       </w:r>
       <w:r w:rsidR="008914ED">
         <w:t>we can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ask other people for your information, we call this consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3407FFB5" w14:textId="446500DC" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="002B7368">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you give us consent, </w:t>
       </w:r>
       <w:r w:rsidR="00EE7585">
         <w:t>this may help us</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> create your new plan sooner. Or it c</w:t>
       </w:r>
       <w:r w:rsidR="00EE7585">
         <w:t xml:space="preserve">ould </w:t>
       </w:r>
       <w:r>
         <w:t>help us to make sure your plan includes the support you need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E98405" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>How can you give us consent?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667A6F4F" w14:textId="5ADAD798" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="002B2002">
       <w:r>
-        <w:t xml:space="preserve">You, your child representative or nominee can tell us in writing, in person or over the phone that you consent. We can accept consent both written and verbal with the use of a </w:t>
-[...3 lines deleted...]
-        <w:t>translati</w:t>
+        <w:t>You, your child representative or nominee can tell us in writing, in person or over the phone that you consent. We can accept consent both written and verbal with the use of a translati</w:t>
       </w:r>
       <w:r w:rsidR="00D404B5">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>n service. If you tell us in person or on the phone, we’ll write it down to record your consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020D0C16" w14:textId="1769EBBC" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
+    <w:p w14:paraId="020D0C16" w14:textId="5FA7891A" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r w:rsidRPr="00E218C8">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00B32661">
         <w:t xml:space="preserve">have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId29" w:anchor="step-2-choose-how-you-give-consent" w:history="1">
         <w:r w:rsidRPr="00B32661">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>consent form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B32661">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidRPr="00E218C8">
         <w:t xml:space="preserve"> can use to give us your consent</w:t>
       </w:r>
       <w:r>
         <w:t>, to share your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00E218C8">
         <w:t xml:space="preserve">. But you don’t have to use </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E218C8">
         <w:t xml:space="preserve"> form as long as you provide the information we need.</w:t>
       </w:r>
@@ -2963,94 +2956,114 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72B2AA78" w14:textId="2C19AACD" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r>
         <w:t xml:space="preserve">You can choose how long you </w:t>
       </w:r>
       <w:r w:rsidR="00724519">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">consent for us to ask other people for information. For example, you can choose to </w:t>
       </w:r>
       <w:r w:rsidR="00724519">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r>
         <w:t>consent for just one time only, or for any time we need to ask for information in</w:t>
       </w:r>
       <w:r w:rsidR="00580B2B">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B42A572" w14:textId="188DCBA5" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
+    <w:p w14:paraId="4B42A572" w14:textId="2DB5B586" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r>
         <w:t xml:space="preserve">You can also take away your consent at any time. You can let us know by </w:t>
       </w:r>
       <w:r w:rsidR="00580B2B">
         <w:t>post</w:t>
       </w:r>
       <w:r>
         <w:t>, email, in person, over the phone or web chat that you no longer consent.</w:t>
       </w:r>
+      <w:r w:rsidR="00A333DA">
+        <w:t xml:space="preserve"> You can find our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00A333DA" w:rsidRPr="00A333DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact information here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A333DA">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B307F52" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_When_do_other"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="8" w:name="_When_do_other"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>When do other people need to give us information about participants by law?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E915278" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:r w:rsidRPr="00ED3E1E">
         <w:t>The law says that sometimes other people must give us certain information about participants, or people applying to the NDIS, when we request it. If we do need to ask for certain information and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the law applies</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3E1E">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="40"/>
       </w:r>
       <w:r w:rsidRPr="00ED3E1E">
         <w:t xml:space="preserve"> we don’t need your consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48158BBA" w14:textId="1B60FE35" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
-[...1 lines deleted...]
-        <w:t>This means that other people will need to give us th</w:t>
+    <w:p w14:paraId="48158BBA" w14:textId="5FE80763" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
+      <w:r>
+        <w:t xml:space="preserve">This means that other people </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5C2C">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> give us th</w:t>
       </w:r>
       <w:r w:rsidR="00216054">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> information we need about you</w:t>
       </w:r>
       <w:r w:rsidR="000C4D1C">
         <w:t xml:space="preserve">. This is </w:t>
       </w:r>
       <w:r>
         <w:t>if we ask for it and have good reason to believe they have the information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9E3901" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="008D3A20">
       <w:r>
         <w:t>If we ask someone else for this information about you, we’ll let them know in writing:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="41"/>
       </w:r>
     </w:p>
@@ -3126,85 +3139,85 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We’ll write to them at least </w:t>
       </w:r>
       <w:r w:rsidRPr="00006615">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>14 days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="47"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to let them know when and where to meet us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246C01F2" w14:textId="4B2A76C3" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="008D3A20">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>It can be against the law if they don’t give us the information we ask for</w:t>
       </w:r>
       <w:r w:rsidR="00B819A4">
         <w:t>. U</w:t>
       </w:r>
       <w:r>
         <w:t>nless they have a reasonable excuse not to give it to us.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="48"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, they might have a reasonable excuse if this information might make them look guilty of a crime.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E936A58" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="008D3A20">
       <w:r>
         <w:t>The law says there are penalties if they don’t respond when we ask them for this information.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="49"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5863A31C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="008D3A20" w:rsidRDefault="007B635E" w:rsidP="008D3A20">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="008D3A20">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What information </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3A20">
         <w:t xml:space="preserve"> other people need to give us about participants </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">when required </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3A20">
         <w:t>by law?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01754DA8" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:r>
         <w:t>The information we might need from other people could include what they know about:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="50"/>
       </w:r>
@@ -3308,141 +3321,141 @@
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E97BA7" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if you get any other disability supports outside the NDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F397FEB" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00855CB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>statutory functions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, including things that help us make decisions or do our job as a government Agency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="57"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BED5ACC" w14:textId="50F65754" w:rsidR="007B635E" w:rsidRPr="00973DEB" w:rsidRDefault="007B635E" w:rsidP="00CC5225">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if you get supports or funding through a statutory compensation scheme, or a care or support scheme.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="58"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021318C">
         <w:t>A statutory scheme is set up by government through legislation. For example, there may be a statutory compensation scheme in your state or territory for workers’ compensation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="0021318C">
         <w:t xml:space="preserve"> transport accidents</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC12AD6" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F41060">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_What_do_we_1"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="9" w:name="_What_do_we_1"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t>What do we do with your information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C952EB4" w14:textId="37A7666D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:r>
         <w:t>Once we have your information</w:t>
       </w:r>
       <w:r w:rsidR="00645F1C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we’ll record it in our system as soon as possible. This keeps your information secure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022D9CDD" w14:textId="1EE47727" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:r>
         <w:t xml:space="preserve">We’ll make sure your information is accurate, up to date and complete. We’ll record </w:t>
       </w:r>
       <w:r w:rsidR="00EE7E55">
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="00930FEF">
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r>
         <w:t>to us or a decision we make.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE78C4C" w14:textId="07F81B73" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:r w:rsidRPr="005D70EF">
         <w:t xml:space="preserve">We can only </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk88749149"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk88749149"/>
       <w:r w:rsidRPr="005D70EF">
         <w:t xml:space="preserve">record, use or give your information to other people </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="005D70EF">
         <w:t>as part of our job</w:t>
       </w:r>
       <w:r w:rsidR="00C071EB">
         <w:t>. E</w:t>
       </w:r>
       <w:r w:rsidRPr="005D70EF">
         <w:t xml:space="preserve">ither with your consent or </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_we" w:history="1">
         <w:r w:rsidRPr="005D70EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>if the law says that we can or must do so</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D70EF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFE1A6E" w14:textId="2A711E69" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3456,187 +3469,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="59"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This will help </w:t>
       </w:r>
       <w:r w:rsidR="005D6740">
         <w:t xml:space="preserve">us connect you to </w:t>
       </w:r>
       <w:r w:rsidR="00EE0591">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="008D44A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>supports you need.</w:t>
       </w:r>
       <w:r w:rsidR="00492571">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk128476509"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk128476509"/>
       <w:r w:rsidR="00492571">
         <w:t>We’ll only access your information if we need to.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="711FA1EA" w14:textId="0A481587" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For example, if you call us just to check your address is up to date, we’ll </w:t>
       </w:r>
       <w:r w:rsidR="0080595D">
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E076F3">
         <w:t xml:space="preserve">security </w:t>
       </w:r>
       <w:r w:rsidR="00A02D32">
         <w:t>check</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to make sure we</w:t>
       </w:r>
       <w:r w:rsidR="00772FBB">
         <w:t>’re</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> talking to the right person, and then only look at your address. We won’t look at any other personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659378A1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>We try to avoid staff working with you if they know you personally. This is because it might mean they have a conflict of interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6587A49C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Sometimes we can’t avoid conflicts of interest, for example if you live in a small town. If we can’t avoid it, we’ll make sure we work with you just like we work with everyone else.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC2D2A2" w14:textId="06C3DCB3" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>Sometimes, we also collect and use information about you to help us:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10176227" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>research about the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1D28B7" w14:textId="22F66F82" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">check how the NDIS is going, such as in our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="005A370F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>quarterly reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35AFD750" w14:textId="632095B5" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="005D4F4D">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E3E205" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>This can help us understand how people use the NDIS, so we can continue to make it better for you and other participants. When we use your information for research and policy, we remove details that might identify you. We won’t include your name or anything that says who you are when we publish research externally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02629803" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="00D044CD">
         <w:t xml:space="preserve">have a policy </w:t>
       </w:r>
       <w:r>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="00493606">
         <w:t xml:space="preserve"> what information we will share, and how we make decisions </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidRPr="00493606">
         <w:t xml:space="preserve">releasing that information. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Learn more about our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00493606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Public Data Sharing Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6E556D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_When_do_we"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="12" w:name="_When_do_we"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>When do we give your information to other people?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D00220" w14:textId="5E47DF8D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t xml:space="preserve">Sometimes we have to give your information to other people. We only give out your information if there’s a good reason to, or you want us to, and the law allows us to. For example, to help you </w:t>
       </w:r>
       <w:r w:rsidR="00CD56DC">
         <w:t>connect to the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> supports you need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EE7A11" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>We take steps to keep your information secure, even after we give it to other people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CD9C24" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>When we give out your information, we’ll keep a record of this. We’ll note what information we gave out, when we gave it out and why. We’ll also note who we gave your information to.</w:t>
       </w:r>
     </w:p>
@@ -3697,231 +3710,234 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>other government agencies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="445A072E" w14:textId="55D5ADD3" w:rsidR="007B635E" w:rsidRDefault="1273FBC2" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_When_do_we_1">
         <w:r w:rsidRPr="792CFD01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>other people if it’s in the public interest to give this information when requested</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CD23A57" w14:textId="27580456" w:rsidR="00E9680D" w:rsidRDefault="1273FBC2" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">other people </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_there’s">
         <w:r w:rsidRPr="792CFD01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>if there’s a threat to your or someone else’s health or safety</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3814F226" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Can_we_give"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="13" w:name="_Can_we_give"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Can we give your information to your nominee or child representative?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169A6DC7" w14:textId="0D6FDDE4" w:rsidR="007B635E" w:rsidRDefault="00B919FC" w:rsidP="00861DF1">
+    <w:p w14:paraId="169A6DC7" w14:textId="72D42109" w:rsidR="007B635E" w:rsidRDefault="00B919FC" w:rsidP="00861DF1">
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:t>e can give your child representative or nominee any information we have about you.</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="61"/>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:t xml:space="preserve"> We do this so they can help you as a participant. A nominee is someone who makes decisions for you that relate to your support under the NDIS. </w:t>
       </w:r>
       <w:r w:rsidR="007B635E" w:rsidRPr="00CC5225">
         <w:t xml:space="preserve">Learn more </w:t>
       </w:r>
-      <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
-[...3 lines deleted...]
-        <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
+      <w:r w:rsidR="00AB0BF8">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:anchor="appointing-a-nominee" w:history="1">
+        <w:r w:rsidR="002936AD" w:rsidRPr="002936AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>nominees</w:t>
+          <w:t>Our Guideline - Appointing a nominee</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="002936AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidR="002936AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>child representatives</w:t>
+          <w:t>Our Guideline - Child representatives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D723A31" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00CC1A15">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_What_if_you"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="14" w:name="_What_if_you"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
         <w:t>What if you want us to give your information to other people?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622F4DE7" w14:textId="0CE08CDC" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>We can give your personal information to other people if you agree or ask us to.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="62"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, you, your child representative or nominee might want us to give your information to a provider. We could discuss your needs with the provider to help us decide if your supports are reasonable and necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCC8A88" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>When we give your information to other people, they need to follow the same rules as we do. They also can’t use or give out your information outside these rules.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="63"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EB67AA" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>When you agree for us to share your information, we call this consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F49995" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>If you don’t consent for us to give your information to other people, we’ll only give out your information if it’s allowed or required under the law. This may happen for some of the reasons described below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB4C523" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_When_might_we"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="15" w:name="_When_might_we"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>When might we give your information to other government bodies?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FBDD7A" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>Sometimes we need to give your information to other government bodies. We only do this either with your consent or where this is allowed by law.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="64"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6C84A2" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t xml:space="preserve">For example, we might need to give your information to your state or territory government as part of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0024684A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>in-kind program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E0235C" w14:textId="7C4E3E3F" w:rsidR="000C2376" w:rsidRDefault="007B635E" w:rsidP="007F7C2D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>If we do this, we’ll record what information we gave to the government body, and why.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="65"/>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_When_do_we_1"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="16" w:name="_When_do_we_1"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="712D97E3" w14:textId="23D8FFF5" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>When do we share your information in the public interest?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D28E057" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
+    <w:p w14:paraId="7D28E057" w14:textId="28B6A985" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:r w:rsidRPr="00ED69D2">
-        <w:t>Sometimes, we might need to give out your information to someone else if it’s in the public interest.</w:t>
+        <w:t>Sometimes we might need to give out your information to someone else if it’s in the public interest.</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED69D2">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="66"/>
       </w:r>
       <w:r w:rsidRPr="00ED69D2">
         <w:t xml:space="preserve"> This may happen if sharing your personal information would be for the common good.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243353A2" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:r>
         <w:t>Some of the reasons for this could be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601C223A" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>to help enforce laws, or stop something that could waste government money</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3953,53 +3969,54 @@
       </w:r>
       <w:r w:rsidR="00ED1F46">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="69"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED1F46">
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:t>or example, there might be a news story about your experience with us that isn’t true</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409344AD" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">to let a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>government m</w:t>
         </w:r>
         <w:r w:rsidRPr="00F93943">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>inister</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> know about something</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="70"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBE68B4" w14:textId="4EF1EC67" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:pPr>
@@ -4026,77 +4043,76 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if there’s an issue about child welfare.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="72"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F438B73" w14:textId="54F51838" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:r>
         <w:t>We only give out this information to people and agencies who have a genuine and legitimate interest in the information. This means the person or agency actually needs to know the information and needs it for a good reason.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="73"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D49B01E" w14:textId="0657FED1" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>For example, a child protection agency may ask us for information about a participant</w:t>
       </w:r>
       <w:r w:rsidR="00C34927">
         <w:t xml:space="preserve"> who is a child</w:t>
       </w:r>
       <w:r>
         <w:t>, to make sure the child is being cared for properly. We would only give out the information the child protection agency needs for this purpose. We wouldn’t give out the other personal information we hold about that child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF633C2" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:r>
         <w:t>We only give out your information in the public interest if the person can’t reasonably find the information from anyone else but us.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="74"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="262C708C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_What_if_there’s"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="17" w:name="_What_if_there’s"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>What if there’s a threat to health or safety?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E660E3" w14:textId="60B6E09C" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t>We may need to give out your information if there are reasonable grounds to believe there’s a risk to life, health or safety.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="75"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This might be to your health and safety, or to </w:t>
       </w:r>
       <w:r w:rsidRPr="004227E5">
         <w:t>someone else’s. We’ll only do this if, based on what we know, giving out your information could stop</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or reduce this threat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1F9684" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
@@ -4118,161 +4134,167 @@
       </w:pPr>
       <w:r>
         <w:t>you, or someone else you’re involved with, may be being harmed, abused or neglected</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54788774" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>you’re at risk of harm, abuse or neglect</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF15571" w14:textId="2F427463" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>someone else is physically or emotionally threatening you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2377D814" w14:textId="7D146042" w:rsidR="0066211E" w:rsidRDefault="0066211E" w:rsidP="0066211E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk128476674"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk128476674"/>
       <w:r>
         <w:t>you, or someone else you’re involved with, may be harming, abusing or neglecting others</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="7B67A3E4" w14:textId="789EE886" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>you made a threat to someone else, including our staff</w:t>
       </w:r>
       <w:r w:rsidR="0066211E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52076BD8" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What happens if we </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
         <w:t>don’t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follow these rules when we deal with your information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C12DCA" w14:textId="1770247D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t xml:space="preserve">We take your privacy seriously. All our staff are trained in managing your personal information and need to </w:t>
       </w:r>
       <w:r w:rsidR="00257016">
         <w:t>always follow these rules</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B065C92" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>There can be serious consequences for people who don’t follow these rules when they handle protected Agency information. This includes when they:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1A441A" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>access your information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="76"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B37BFB" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>use your information, or give it to other people</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="77"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A7FA45" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>offer to give your information to someone else.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="78"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4738D161" w14:textId="747BFAC2" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>People who don’t follow the rules could lose their job. They could also get a large fine or go to prison for up to 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C550EF" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t>It might also be a criminal offence for other people to ask us for your personal information, when they’re not allowed to know.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="79"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BED87C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId45" w:history="1">
+    <w:p w14:paraId="51BED87C" w14:textId="73879C5C" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
+      <w:r>
+        <w:t xml:space="preserve">We also have policies for how we respond when we find out that someone’s privacy has been breached. For more information about privacy breaches and how we respond, </w:t>
+      </w:r>
+      <w:r w:rsidR="0084164F">
+        <w:t>go to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="0009022D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Privacy Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2183E9F6" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>What happens if there’s a notifiable data breach?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB33ED5" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t>We also need to follow the Notifiable Data Breaches scheme. This means we have to follow certain steps if:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4324,276 +4346,319 @@
       </w:pPr>
       <w:r>
         <w:t>investigate and work out what happened</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340E2B34" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>tell you, and anyone else affected by the breach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9C3126" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>report it to the Office of the Australian Information Commissioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69164EAD" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t xml:space="preserve">Find out more about the Notifiable Data Breaches scheme on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0009022D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D534D1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Can we remove or delete your information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6957F3F7" w14:textId="3DF14B5D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">We keep your information so we can access it later if needed. This means we have all the information we need to </w:t>
       </w:r>
       <w:r w:rsidR="00534C4A">
         <w:t xml:space="preserve">assess your eligibility and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">create your </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Hlk128476851"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk128476851"/>
       <w:r w:rsidR="00F936FF">
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="00534C4A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F936FF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00765BFE">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="00765BFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you don’t need to </w:t>
       </w:r>
       <w:r w:rsidR="00A54E7D">
         <w:t xml:space="preserve">repeat </w:t>
       </w:r>
       <w:r>
         <w:t>the same information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3733DA" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The law says we can’t delete your information.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="81"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t>For example, we can’t delete information from your application form to become a participant, even if you ask us to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CD2C54" w14:textId="66109CDE" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">But you can always give us new information, for example to tell us one of your documents is wrong. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_your" w:history="1">
         <w:r w:rsidRPr="001E693B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what happens if your information is wrong, outdated or in</w:t>
         </w:r>
         <w:r w:rsidR="00CC5225">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>complete</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182A6F5B" w14:textId="28AD5A34" w:rsidR="009A44C5" w:rsidRDefault="0009022D" w:rsidP="0009022D">
+    <w:p w14:paraId="04FDB980" w14:textId="613D1DA5" w:rsidR="009A44C5" w:rsidRDefault="0009022D" w:rsidP="00B43322">
       <w:r>
         <w:t xml:space="preserve">We need to keep your information even if you </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:anchor="leaving" w:history="1">
-        <w:r w:rsidR="00937E52">
+      <w:r w:rsidR="00AA5FC8" w:rsidRPr="00B43322">
+        <w:t>leave the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5FC8">
+        <w:t xml:space="preserve">. To learn more, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:anchor="leaving" w:history="1">
+        <w:r w:rsidR="00AA5FC8" w:rsidRPr="00D62DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>leave the NDIS</w:t>
+          <w:t xml:space="preserve">Our Guideline – </w:t>
+        </w:r>
+        <w:r w:rsidR="00D62DE3" w:rsidRPr="00D62DE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Leaving</w:t>
+        </w:r>
+        <w:r w:rsidR="00AA5FC8" w:rsidRPr="00D62DE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00D62DE3" w:rsidRPr="00D62DE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00937E52">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FDB980" w14:textId="77777777" w:rsidR="009A44C5" w:rsidRDefault="009A44C5">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2EFEAB8F" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>What if you need extra privacy protections (</w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess)</w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B085AF2" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="00EB1DFA" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">Although we already have controls in place to protect your information, there are some situations </w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t xml:space="preserve">where your records with us need more privacy protection than usual. We call this </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t>ccess. It means only a limited number of staff with special permissions can access your information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A95F97E" w14:textId="04FEDD3E" w:rsidR="00EB1DFA" w:rsidRDefault="0009022D" w:rsidP="0009022D">
+    <w:p w14:paraId="0A95F97E" w14:textId="16B45E27" w:rsidR="00EB1DFA" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">You, your </w:t>
       </w:r>
       <w:r w:rsidR="0087721B">
         <w:t xml:space="preserve">representative, your </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">nominee or a child representative can </w:t>
+        <w:t xml:space="preserve">nominee or child representative can </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2699">
+        <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidR="002F0762">
         <w:t>request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>estricted</w:t>
       </w:r>
       <w:r w:rsidR="0087721B">
-        <w:t xml:space="preserve"> access at any time you engage with us</w:t>
+        <w:t xml:space="preserve"> access </w:t>
+      </w:r>
+      <w:r w:rsidR="00C959BE">
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidR="00602E69">
+        <w:t xml:space="preserve"> you</w:t>
+      </w:r>
+      <w:r w:rsidR="00C959BE">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2061">
+        <w:t>re granted access</w:t>
+      </w:r>
+      <w:r w:rsidR="00602E69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7FE9">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00602E69">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7FE9">
+        <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00E113E1">
-        <w:t>. T</w:t>
-[...19 lines deleted...]
-      <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="003C4677">
+        <w:t xml:space="preserve"> We can’t apply restricted access to</w:t>
+      </w:r>
+      <w:r w:rsidR="004568FB">
+        <w:t xml:space="preserve"> records in our system if y</w:t>
+      </w:r>
+      <w:r w:rsidR="00632DF9">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="004568FB">
+        <w:t xml:space="preserve">’re not </w:t>
+      </w:r>
+      <w:r w:rsidR="00632DF9">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="004568FB">
+        <w:t>NDIS participant</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4677">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="369108C0" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Who_needs_Restricted"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="20" w:name="_Who_needs_Restricted"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve">Who needs </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75098D81" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">We can </w:t>
       </w:r>
       <w:r w:rsidR="002F0762">
         <w:t>approve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -4709,50 +4774,51 @@
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F75705">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de facto partner or former de facto partner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC0ACDE" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>child, parent, grandparent, grandchild or sibling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B49B3E" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>child, parent, grandparent, grandchild or sibling of a spouse or de facto partner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB43DCA" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">step-relatives, such as </w:t>
       </w:r>
       <w:r w:rsidR="0095180F">
         <w:t>stepparents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="0095180F">
         <w:t>stepchildren</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB344ED" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
@@ -4786,95 +4852,97 @@
       </w:r>
       <w:r w:rsidR="00F17A86">
         <w:t>whether</w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t xml:space="preserve"> to give you </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0009022D">
         <w:t>ccess.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68105F8C" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How do you get </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572E7212" w14:textId="022D5655" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">You can </w:t>
+    <w:p w14:paraId="572E7212" w14:textId="208CAD26" w:rsidR="0009022D" w:rsidRDefault="00CD4206" w:rsidP="0009022D">
+      <w:r>
+        <w:t>After you become a participant, y</w:t>
+      </w:r>
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
+        <w:t xml:space="preserve">ou can </w:t>
       </w:r>
       <w:r w:rsidR="002F0762">
         <w:t>request</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t>ccess at any time</w:t>
       </w:r>
       <w:r w:rsidR="009C66AB">
         <w:t xml:space="preserve"> using </w:t>
       </w:r>
       <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="003F1C48" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:r w:rsidR="00AB1102" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>equest for extra privacy protections (r</w:t>
         </w:r>
         <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">estricted </w:t>
         </w:r>
         <w:r w:rsidR="003F1C48" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
@@ -4886,80 +4954,80 @@
         <w:r w:rsidR="00AB1102" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0095180F" w:rsidRPr="004A1478">
         <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidR="0095180F">
         <w:t>ternatively,</w:t>
       </w:r>
       <w:r w:rsidR="009C66AB">
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">ou can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="0030592C" w:rsidRPr="002E1391">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00370FBC">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="0030592C" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">ask for </w:t>
       </w:r>
       <w:r w:rsidR="0030592C">
         <w:t>restricted access</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> in person</w:t>
       </w:r>
       <w:r w:rsidR="009C66AB">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030592C">
+      <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> over the phone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDB122E" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">We’ll </w:t>
       </w:r>
       <w:r w:rsidR="007F15B3">
         <w:t xml:space="preserve">write to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="007F15B3">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">our decision within </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>14 days</w:t>
       </w:r>
@@ -5044,52 +5112,57 @@
       </w:r>
       <w:r w:rsidR="00EB1DFA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00973DEB" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0030592C">
         <w:t>will be.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277B0EB9" w14:textId="3D12AF05" w:rsidR="00EB1DFA" w:rsidRPr="00F8311B" w:rsidRDefault="002F0762" w:rsidP="00F8311B">
       <w:r w:rsidRPr="00F8311B">
         <w:t>Having restricted access means that your providers can’t view your details or create service bookings. This means that you will need to</w:t>
       </w:r>
       <w:r w:rsidR="00EB1DFA" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8311B">
         <w:t>create service bookings for your providers through</w:t>
       </w:r>
       <w:r w:rsidR="00EC542C">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8311B">
-        <w:t xml:space="preserve"> myplace</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8311B">
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC542C">
         <w:t xml:space="preserve"> portal</w:t>
       </w:r>
       <w:r w:rsidR="00887FFD">
         <w:t xml:space="preserve">. Then </w:t>
       </w:r>
       <w:r w:rsidR="00BC48C3" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve">the provider will </w:t>
       </w:r>
       <w:r w:rsidR="00574EBC" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidR="00BC48C3" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve">be able to </w:t>
       </w:r>
       <w:r w:rsidR="00574EBC" w:rsidRPr="00F8311B">
         <w:t>manage</w:t>
       </w:r>
       <w:r w:rsidR="00BC48C3" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve"> the booking.</w:t>
       </w:r>
       <w:r w:rsidR="00574EBC" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175952" w:rsidRPr="00F8311B">
@@ -5204,225 +5277,234 @@
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess if you no longer meet the criteria. For example, you might not be an NDIA employee anymore.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09723D0A" w14:textId="03D9ABBA" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">We’ll let you know if we’re going to end your </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess</w:t>
       </w:r>
       <w:r w:rsidR="007360B1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_Hlk128477301"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk128477301"/>
       <w:r w:rsidR="007360B1">
         <w:t xml:space="preserve">This gives you the opportunity to tell us if there are reasons </w:t>
       </w:r>
       <w:r w:rsidR="00960BAD">
         <w:t xml:space="preserve">why </w:t>
       </w:r>
       <w:r w:rsidR="00BA24A4">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="007360B1">
         <w:t xml:space="preserve"> restricted access should continue. </w:t>
       </w:r>
       <w:r w:rsidR="007E4430">
         <w:t>We’ll</w:t>
       </w:r>
       <w:r w:rsidR="007360B1">
         <w:t xml:space="preserve"> consider this information when deciding whether to continue </w:t>
       </w:r>
       <w:r w:rsidR="00960BAD">
         <w:t>your restricted access.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="7E9C6DCA" w14:textId="77777777" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">After we remove </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess, any of our staff can see your record if they need to for their work. We’ll still protect your privacy and information in the normal way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522CD152" w14:textId="284A15FC" w:rsidR="0009022D" w:rsidRDefault="0009022D" w:rsidP="007E6947">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Can you ask for a review of a </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418E19C8" w14:textId="2055B1F4" w:rsidR="00633A8B" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">No. Restricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ccess is not a reviewable decision. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:anchor="reviewing-our-decisions" w:history="1">
+      <w:hyperlink r:id="rId43" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="000E78F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what decisions you can review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00633A8B" w:rsidRPr="000E78F9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA497BE" w14:textId="6AF7023B" w:rsidR="0017171C" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">If you’re not happy with our decision, you can discuss it with us. You can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="007E6947">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>make a complaint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211D855A" w14:textId="77777777" w:rsidR="0017171C" w:rsidRDefault="0017171C">
-[...7 lines deleted...]
-    <w:p w14:paraId="115E246D" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
+    <w:p w14:paraId="115E246D" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="00D30041">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Can_you_ask"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="22" w:name="_Can_you_ask"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
         <w:t>Can you ask for the information we keep about you?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A81940" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t>Yes. In most cases, you’ll be able to get any information we hold about you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DD9A2C" w14:textId="34785A58" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
+    <w:p w14:paraId="42DD9A2C" w14:textId="40183F44" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t>We recommend checking</w:t>
       </w:r>
       <w:r w:rsidR="00AF7105">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>your myplace participant portal first. This will have the basic information we hold about you.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A704F5E" w14:textId="1298A487" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30041" w:rsidRPr="00D30041">
+        <w:t xml:space="preserve">my NDIS participant portal or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D30041" w:rsidRPr="00D30041">
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D30041" w:rsidRPr="00D30041">
+        <w:t xml:space="preserve"> participant portal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> first. This will have the basic information we hold about you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A704F5E" w14:textId="182023A2" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:r w:rsidRPr="00344AA9">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00344AA9">
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="00E77C32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>myplace participant portal</w:t>
+          <w:t>How to use the participant portals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00344AA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A1AAA1" w14:textId="196C8397" w:rsidR="008371C1" w:rsidRDefault="007E6947" w:rsidP="007E6947">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="_How_can_you" w:history="1">
+    <w:p w14:paraId="51A1AAA1" w14:textId="3DE4879C" w:rsidR="008371C1" w:rsidRDefault="007E6947" w:rsidP="007E6947">
+      <w:r>
+        <w:t xml:space="preserve">If you can’t find the information you’re looking for in </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3141">
+        <w:t>your participant portal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, you can request it through our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00F142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Information Access process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421BC864" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_How_can_you"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="23" w:name="_How_can_you"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>How can you get more of your information (Participant Information Access)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE37F5E" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Participant Information Access is a quick and easy way for you to get </w:t>
       </w:r>
       <w:r w:rsidR="00175C64">
         <w:t>most of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the information we hold about you, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389A0739" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>your application to the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0813F9E4" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:pPr>
@@ -5488,128 +5570,122 @@
       <w:r w:rsidR="002E1391">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28305862" w14:textId="7A3AE44C" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">There is no cost </w:t>
       </w:r>
       <w:r w:rsidR="007B4D49">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="007B4D49">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BB66EA" w14:textId="02D33D69" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Read more about how to use </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:anchor="participant-information-access-pia" w:history="1">
+      <w:hyperlink r:id="rId47" w:anchor="participant-information-access-pia" w:history="1">
         <w:r w:rsidRPr="00392E96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Information Access</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E1391" w:rsidRPr="00392E96">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D680B80" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>What information can’t we give you?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8E2E4D" w14:textId="5A1B30AC" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Sometimes we can’t give you all the information we hold about you. This might be because it contains personal information about other </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD1C85">
         <w:t>people</w:t>
       </w:r>
       <w:r w:rsidR="00861D2B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FD1C85">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> giving it to you might put someone else at risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2893231B" w14:textId="588316D2" w:rsidR="00F02A82" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We’ll tell you the reasons why we can’t give you the information. We’ll also let you know if you can request it through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00392E96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00392E96">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380F51DA" w14:textId="77777777" w:rsidR="00F02A82" w:rsidRDefault="00F02A82">
-[...7 lines deleted...]
-    <w:p w14:paraId="2FB68233" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
+    <w:p w14:paraId="2FB68233" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="001B2718">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>How do you make a Freedom of Information request?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ADABA2" w14:textId="5D43ED03" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">You can also make </w:t>
       </w:r>
       <w:r w:rsidRPr="001E693B">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="002B7EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E693B">
         <w:t xml:space="preserve"> request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for information we hold, including your personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9E15CF" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>If your request is for your personal information, you might like to make a request through Participant Information Access first. This is often quicker and easier than making a Freedom of Information request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B76344" w14:textId="6B6158D5" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">If your request is for other information, such as about our policies or processes, </w:t>
       </w:r>
       <w:r w:rsidR="002C4D7B">
         <w:t>we’ll</w:t>
@@ -5635,385 +5711,1077 @@
         <w:t xml:space="preserve">process </w:t>
       </w:r>
       <w:r>
         <w:t>wherever we can</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E46A0B5" w14:textId="405543BA" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">help you make your Freedom of Information request, including </w:t>
       </w:r>
       <w:r w:rsidR="003D2CEE">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>help narrow your request if it’s too large or vague</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26903DEF" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>keep in contact with you, especially if there's any delay in making a decision</w:t>
-      </w:r>
+        <w:t xml:space="preserve">keep in contact with you, especially if there's any delay in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06A4CF2C" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>process all requests as soon as we can</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAC7A30" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>clearly explain our decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D86DEA" w14:textId="11E863D6" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">It’s a good idea </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7EB1">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00E434A8" w:rsidRPr="002B7EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7EB1">
         <w:t xml:space="preserve"> first</w:t>
       </w:r>
       <w:r>
         <w:t>, to see if we can give you information directly. You may not need to make a Freedom of Information request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FD61D4" w14:textId="1B4AB0C2" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">Learn more </w:t>
       </w:r>
       <w:r w:rsidRPr="00730FEA">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00730FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00730FEA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9EE839" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_What_if_your"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="24" w:name="_What_if_your"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>What if your information is wrong, outdated or incomplete?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3F7CE5" w14:textId="71E08FE7" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
-        <w:t xml:space="preserve">If you believe the information </w:t>
+        <w:t xml:space="preserve">If you believe the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912FA8">
         <w:t xml:space="preserve">we hold </w:t>
       </w:r>
       <w:r>
         <w:t>about you is wrong, outdated, incomplete, irrelevant or misleading</w:t>
       </w:r>
       <w:r w:rsidR="00E41BB4">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007D442C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00730FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00730FEA">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> correct it. If we don’t agree to change our records, we’ll </w:t>
       </w:r>
       <w:r w:rsidR="00912FA8">
         <w:t xml:space="preserve">write to you to </w:t>
       </w:r>
       <w:r>
         <w:t>tell you why.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A71AC8" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>You can also ask if we can let other organisations or government agencies know about any changes to your information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB5056" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What if you’re not happy with our response?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D05B95F" w14:textId="1B6BB5CE" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
+    <w:p w14:paraId="6D05B95F" w14:textId="780A57F2" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>You can always give us feedback or make a complaint about the service we’ve given you. This includes if you think we haven’t followed these rules abou</w:t>
       </w:r>
       <w:r w:rsidR="00453146">
         <w:t>t your privacy and information.</w:t>
       </w:r>
       <w:r w:rsidR="00A93291">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00584DD9">
         <w:t xml:space="preserve">You can contact the </w:t>
       </w:r>
       <w:r w:rsidR="00584DD9" w:rsidRPr="00D044CD">
         <w:t>Privacy team by email</w:t>
       </w:r>
       <w:r w:rsidR="00D044CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="008A6FB9" w:rsidRPr="008A6FB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>privacy@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A6FB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00584DD9">
         <w:t>with any specific</w:t>
       </w:r>
       <w:r w:rsidR="00A93291">
         <w:t xml:space="preserve"> privacy concerns or complaints</w:t>
       </w:r>
       <w:r w:rsidR="001C787E">
         <w:t>. O</w:t>
       </w:r>
       <w:r w:rsidR="00584DD9">
         <w:t>r f</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">or more information, check out </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId60" w:history="1">
+        <w:t xml:space="preserve">or more information, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93353">
+        <w:t>go to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="00243544" w:rsidRPr="00FA4642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r w:rsidRPr="00FA4642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>eedback and complaints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA4642">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA57251" w14:textId="38860A82" w:rsidR="00E81B2C" w:rsidRDefault="00E81B2C" w:rsidP="00A75884">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>If you have questions about your request for information, you can contact our Participant Information Access</w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t xml:space="preserve"> team</w:t>
       </w:r>
       <w:r w:rsidR="00FC30FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t>by email</w:t>
       </w:r>
       <w:r w:rsidR="00FC30FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="001F4ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>information.access@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A72290">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t xml:space="preserve"> or our </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Freedom of Information </w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t>by email</w:t>
       </w:r>
       <w:r w:rsidR="00FC30FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="001F4ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>foi@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A75884">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591F4A31" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>If you’re not happy with how we’ve looked into your information, you can also make a complaint to the Office of the Australian Information Commissioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206E1F8E" w14:textId="0CADAD2E" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>They’re separate to us</w:t>
       </w:r>
       <w:r w:rsidR="00BF509D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and can investigate complaints about your privacy and information. It’s best to talk to us first before you contact them. This is because they might ask us to look into it further before they investigate the complaint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBD57B0" w14:textId="7E5BA990" w:rsidR="003826EF" w:rsidRDefault="002E1391" w:rsidP="003826EF">
-[...20 lines deleted...]
-        <w:r w:rsidRPr="00453146">
+    <w:p w14:paraId="55B62554" w14:textId="618779FC" w:rsidR="004C29D3" w:rsidRDefault="007B0490" w:rsidP="004C29D3">
+      <w:r>
+        <w:t>Learn more at</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1391">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="002E1391" w:rsidRPr="00453146">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00796EB8">
-        <w:t>ion.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67E6E572" w14:textId="0021709B" w:rsidR="00B0668F" w:rsidRDefault="003D55F3" w:rsidP="003D55F3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35459AD1" w14:textId="77777777" w:rsidR="004C29D3" w:rsidRDefault="004C29D3">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA5F102" w14:textId="0DD4BC39" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF" w:rsidP="00B43322">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00162222">
+        <w:lastRenderedPageBreak/>
+        <w:t>Version control</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ScrollTableNormal"/>
+        <w:tblW w:w="9917" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Version Control Table"/>
+        <w:tblDescription w:val="This table outlines changes made to the current version of this Standard Operating Procedure. It records (left to right) the latest version number, the login identity of the person who created the document or made the changes, a brief description of the change, the status of the document e.g. draft or approved, and the date the latest version was approved for release. The same information is retained within the table for previous versions as a record of the document's change history."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1558"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB48FF" w14:paraId="627CB04F" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="621BCC97" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="006126DF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="6B2F76"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006126DF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F84A83A" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="006126DF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006126DF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Amended by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F369E12" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="006126DF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006126DF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Brief Description of Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5B130B" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="006126DF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006126DF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F68C99" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="006126DF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006126DF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB48FF" w14:paraId="5520180A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6484A1A9" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3ABDDD" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>IIW664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B92AF96" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Class 1 approval.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6566E156" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updates to align with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>September 2024 legislation changes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DF83E6" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>APPROVED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D3D85C" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>2024-10-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB48FF" w14:paraId="33A97638" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B471093" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0053A22F" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ED0024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2381A331" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Class 1 approval.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5E5888" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resource updated to replace broken and incorrect link for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52F3C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Restricted Access form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on page 15/16 of OG.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21773772" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>APPROVED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7596C250" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026-06-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007606D4" w14:paraId="3EF5E32E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75361047" w14:textId="0F31555E" w:rsidR="007606D4" w:rsidRDefault="00CF5810">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361B76D8" w14:textId="1FCBB42B" w:rsidR="007606D4" w:rsidRDefault="000A1D32" w:rsidP="000A1D32">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1D32">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CS0074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E17ED1" w14:textId="7053C569" w:rsidR="00990FA5" w:rsidRDefault="00990FA5" w:rsidP="003B3BCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Class 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04677">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D61E5E6" w14:textId="35FE7792" w:rsidR="00990FA5" w:rsidRDefault="00CD4911" w:rsidP="003B3BCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Resource</w:t>
+            </w:r>
+            <w:r w:rsidR="00990FA5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> updated </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5810">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>to:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0627063E" w14:textId="31D2DB6C" w:rsidR="00990FA5" w:rsidRDefault="00CF5810" w:rsidP="00990FA5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>improve</w:t>
+            </w:r>
+            <w:r w:rsidR="00990FA5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">clarity and </w:t>
+            </w:r>
+            <w:r w:rsidR="00990FA5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>content e.</w:t>
+            </w:r>
+            <w:r w:rsidR="00990FA5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>g. fixing links</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56AB0A78" w14:textId="768D0B72" w:rsidR="00990FA5" w:rsidRPr="00B43322" w:rsidRDefault="00990FA5" w:rsidP="00B43322">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>clarify that restricted access can only be applied to participant records once they’ve met access.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABD7ACD" w14:textId="6A431A84" w:rsidR="007606D4" w:rsidRDefault="00990FA5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>APPROVED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="521D092D" w14:textId="7F73B609" w:rsidR="007606D4" w:rsidRDefault="007606D4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026-09-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00990FA5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D9876E7" w14:textId="77777777" w:rsidR="00EB48FF" w:rsidRDefault="00EB48FF">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E6E572" w14:textId="1C066D36" w:rsidR="00B0668F" w:rsidRDefault="003D55F3" w:rsidP="003D55F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B0668F" w:rsidSect="00DD60BD">
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B9AB30D" w14:textId="77777777" w:rsidR="00325618" w:rsidRDefault="00325618" w:rsidP="006A7B2E">
+    <w:p w14:paraId="4E04655F" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55D49A07" w14:textId="77777777" w:rsidR="00325618" w:rsidRDefault="00325618" w:rsidP="006A7B2E">
+    <w:p w14:paraId="52650E72" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42BC4D4E" w14:textId="77777777" w:rsidR="00325618" w:rsidRDefault="00325618">
+    <w:p w14:paraId="27FB5F4F" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="2970613E" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004231BB">
         <w:t>Privacy Act 1988 s 6.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
@@ -6130,142 +6898,150 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 53(2)(e)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
     <w:p w14:paraId="5EBAC5B9" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 53(2)(e)(i).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 53(2)(e)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="3E40252C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
+    <w:p w14:paraId="6AF36CF8" w14:textId="77777777" w:rsidR="009174E5" w:rsidRDefault="009174E5" w:rsidP="009174E5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 54(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
     <w:p w14:paraId="3DDED017" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 54(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
     <w:p w14:paraId="27E1EAA8" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 54(2)(b),(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="20F402E1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
+    <w:p w14:paraId="0DD12CA5" w14:textId="77777777" w:rsidR="0095342C" w:rsidRDefault="0095342C" w:rsidP="0095342C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A727DF">
         <w:t>NDIS Act s 54(2)(c)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="4C1F2F07" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
+    <w:p w14:paraId="2CAA66B9" w14:textId="77777777" w:rsidR="0095342C" w:rsidRDefault="0095342C" w:rsidP="0095342C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 54(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="635C0FB5" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
+    <w:p w14:paraId="20338433" w14:textId="77777777" w:rsidR="0095342C" w:rsidRDefault="0095342C" w:rsidP="0095342C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A727DF">
         <w:t>NDIS Act ss 58-</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A727DF">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -6324,51 +7100,59 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 182(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
     <w:p w14:paraId="352DE892" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 182(2)(b)(i).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 182(2)(b)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
     <w:p w14:paraId="3D3FEB0D" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 182(2)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
     <w:p w14:paraId="58292C89" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -6657,51 +7441,67 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D147C5">
         <w:t>NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 189.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="39">
     <w:p w14:paraId="18FB7255" w14:textId="77777777" w:rsidR="006425AE" w:rsidRDefault="006425AE" w:rsidP="006425AE">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E98">
-        <w:t>Australian Government Guidelines on the Recognition of Sex and Gender s 23, cl 13.5(a)(i) of Schedule 1 to the Privacy Act 1988 (Cth)</w:t>
+        <w:t>Australian Government Guidelines on the Recognition of Sex and Gender s 23, cl 13.5(a)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B6E98">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B6E98">
+        <w:t>) of Schedule 1 to the Privacy Act 1988 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B6E98">
+        <w:t>Cth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B6E98">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="40">
     <w:p w14:paraId="7FFA3D1F" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 55 (1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
     <w:p w14:paraId="3E07BEE1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="008D3A20">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -7012,51 +7812,59 @@
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006615">
         <w:t>NDIS Act ss 55(2)(k); 118.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="58">
     <w:p w14:paraId="7B2FFD6C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00973DEB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006615">
-        <w:t>NDIS Act s 55(2)(h)(i).</w:t>
+        <w:t>NDIS Act s 55(2)(h)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00006615">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00006615">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="59">
     <w:p w14:paraId="7B1A1403" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 60(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
     <w:p w14:paraId="327EB9FE" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -7269,70 +8077,86 @@
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F93943">
         <w:t>NDIS (Protection and Disclosure of Information) Rules r 4.9.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="72">
     <w:p w14:paraId="18A6EB40" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
-        <w:t>NDIS (Protection and Disclosure of Information) Rules rr 4.10-4.11.</w:t>
+        <w:t xml:space="preserve">NDIS (Protection and Disclosure of Information) Rules </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C166F">
+        <w:t>rr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C166F">
+        <w:t xml:space="preserve"> 4.10-4.11.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="73">
     <w:p w14:paraId="569BC599" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
-        <w:t>NDIS (Protection and Disclosure of Information) Rules rr 4.3(b), 4.4.</w:t>
+        <w:t xml:space="preserve">NDIS (Protection and Disclosure of Information) Rules </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C166F">
+        <w:t>rr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C166F">
+        <w:t xml:space="preserve"> 4.3(b), 4.4.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="74">
     <w:p w14:paraId="30F86622" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
         <w:t>NDIS (Protection and Disclosure of Information) Rules r 4.3(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="75">
     <w:p w14:paraId="4473013D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
@@ -7421,70 +8245,86 @@
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
         <w:t>NDIS Act s 63.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="80">
     <w:p w14:paraId="37DCC70F" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
-        <w:t>Privacy Act 1988 (Cth) pt IIIC.</w:t>
+        <w:t>Privacy Act 1988 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6947">
+        <w:t>Cth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6947">
+        <w:t>) pt IIIC.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="81">
     <w:p w14:paraId="5F7FFDDB" w14:textId="59CA1240" w:rsidR="008B2809" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
-        <w:t>Archives Act 1983 (Cth) s 24.</w:t>
+        <w:t>Archives Act 1983 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6947">
+        <w:t>Cth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6947">
+        <w:t>) s 24.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7538,635 +8378,360 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7919F4AC" w14:textId="2D52F3D5" w:rsidR="00485307" w:rsidRPr="00F8132F" w:rsidRDefault="009040D2" w:rsidP="004764A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A98E288" w14:textId="469419DE" w:rsidR="00C00F63" w:rsidRDefault="007D55A2" w:rsidP="00534659">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="28" w:name="_Hlk118984843"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:t>03 June 2026</w:t>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>03 September 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00485307" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A17CD4">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidR="00F961E5">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
       </w:rPr>
       <w:t>Your privacy and information</w:t>
     </w:r>
-    <w:r w:rsidR="00485307" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidR="00F961E5">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">Page </w:t>
-[...37 lines deleted...]
-      <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:id w:val="-321744812"/>
+        <w:id w:val="-353030643"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00485307" w:rsidRPr="00F8132F">
-[...34 lines deleted...]
-        </w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="108250739"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DA0F85">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DA0F85">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="73CC57CD" w14:textId="77777777" w:rsidR="00485307" w:rsidRPr="00F8132F" w:rsidRDefault="00485307" w:rsidP="00485307">
+  <w:p w14:paraId="705FDB43" w14:textId="77777777" w:rsidR="008C712B" w:rsidRDefault="008C712B" w:rsidP="008C712B">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="41626C0D" w14:textId="477C6046" w:rsidR="007C2648" w:rsidRPr="00FA7C1F" w:rsidRDefault="00485307" w:rsidP="0063536C">
+  <w:p w14:paraId="460D5445" w14:textId="12165A50" w:rsidR="008C712B" w:rsidRPr="00DA0F85" w:rsidRDefault="008C712B" w:rsidP="00B43322">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...205 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173DD44A" w14:textId="77777777" w:rsidR="00325618" w:rsidRDefault="00325618" w:rsidP="006A7B2E">
+    <w:p w14:paraId="4B55172C" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BECEF8C" w14:textId="77777777" w:rsidR="00325618" w:rsidRDefault="00325618" w:rsidP="006A7B2E">
+    <w:p w14:paraId="729C058A" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0EE9E5D5" w14:textId="77777777" w:rsidR="00325618" w:rsidRDefault="00325618">
+    <w:p w14:paraId="5CFBFC55" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...72 lines deleted...]
-  <w:p w14:paraId="37657B9F" w14:textId="09862630" w:rsidR="007C2648" w:rsidRDefault="007C2648" w:rsidP="0063536C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41E26D48" w14:textId="649E0032" w:rsidR="000221FA" w:rsidRDefault="00C745B3" w:rsidP="00534659">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77BC0858" wp14:editId="03990585">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="142CB78B" wp14:editId="128A0107">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="34" name="Picture 34" descr="NDIS logo" title="NDIS Logo"/>
+          <wp:docPr id="1049617055" name="Picture 1049617055" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8636,50 +9201,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F915C43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DA8CC8A"/>
+    <w:lvl w:ilvl="0" w:tplc="59104EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD50FC96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AE08EECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CD5E4F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B04613F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5254D790">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A4E6AB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="91921EA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="326CDB6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E607678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF226"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E7C1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F705374">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -8751,51 +9402,51 @@
     <w:lvl w:ilvl="7" w:tplc="22A8D75E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7041C00"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8865,51 +9516,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21502852"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2F8D630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9014,51 +9665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -9131,51 +9782,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CC12238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7D24DEC"/>
     <w:lvl w:ilvl="0" w:tplc="DFD23F72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4CD0602A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AD16B606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -9217,51 +9868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FA6EEC9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="25BAAAF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32063BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E334CBA0"/>
     <w:lvl w:ilvl="0" w:tplc="4E5817A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="02EC7C54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3FA02822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -9303,51 +9954,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EEF019CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B07E4AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35095A06"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB8CAE72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35E7261C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53B24010"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9416,51 +10216,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9529,51 +10329,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F253FDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01BCF9AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="437640DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75164614"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9642,51 +10591,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9728,51 +10677,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46CE1AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0BAA0AC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9841,51 +10790,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A637B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2126FD12"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9954,51 +10903,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ABF41EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44B8C100"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10067,51 +11016,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -10183,51 +11132,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -10299,51 +11248,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -10447,51 +11396,313 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527C33CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AD4CD350"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B0F23F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CFABEEC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10564,51 +11775,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -10681,51 +11892,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63A7428C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83026A46"/>
     <w:lvl w:ilvl="0" w:tplc="9A88E11C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9668787A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4A586398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -10767,51 +11978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BEA415BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0665CA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -10883,51 +12094,51 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10972,51 +12183,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7F6155"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01BCF9AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11085,51 +12445,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="762415DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2724626"/>
     <w:lvl w:ilvl="0" w:tplc="92765782">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B5833DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -11198,51 +12558,51 @@
     <w:lvl w:ilvl="7" w:tplc="96CC78C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="34283806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11310,51 +12670,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7832674A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DA6947C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11423,51 +12783,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7522BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C5616C6"/>
     <w:lvl w:ilvl="0" w:tplc="1694A604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="781C6758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -11536,51 +12896,51 @@
     <w:lvl w:ilvl="7" w:tplc="256ACB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="480433CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11625,51 +12985,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F6C2203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ED6532A"/>
     <w:lvl w:ilvl="0" w:tplc="ECA89B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C6006BF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="87EE1F04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -11712,2378 +13072,2872 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9F46D4C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="545CD69E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="39986311">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="762847378">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1802382602">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1292786253">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1410812353">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1935822063">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="757210924">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1405495784">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1776364874">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1062824761">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="451556183">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1824154223">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="247085389">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1779057210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1615331628">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1605721553">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="281500598">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1458991716">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1204289537">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1826974271">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1215509998">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2097898801">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="476996606">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="534927439">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="534927439">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="25" w16cid:durableId="726414266">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="726414266">
+  <w:num w:numId="26" w16cid:durableId="313489292">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="313489292">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="1366055068">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="95027522">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1093211164">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="930506087">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1325665751">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="270553481">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="818424645">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1120957961">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1181167717">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2093962388">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1897742057">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="42222045">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1624649184">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="729689835">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1037320301">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1346594340">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00926395"/>
     <w:rsid w:val="00000447"/>
     <w:rsid w:val="000012E5"/>
     <w:rsid w:val="00003C4A"/>
     <w:rsid w:val="000042BE"/>
+    <w:rsid w:val="000043A7"/>
     <w:rsid w:val="00005C76"/>
     <w:rsid w:val="00006615"/>
+    <w:rsid w:val="000068F4"/>
     <w:rsid w:val="00007C28"/>
     <w:rsid w:val="000105A7"/>
     <w:rsid w:val="00011C69"/>
     <w:rsid w:val="000123EE"/>
     <w:rsid w:val="00012579"/>
     <w:rsid w:val="00012F7C"/>
     <w:rsid w:val="000131E2"/>
+    <w:rsid w:val="000132A5"/>
     <w:rsid w:val="000138B1"/>
+    <w:rsid w:val="00013DE9"/>
     <w:rsid w:val="00013E80"/>
     <w:rsid w:val="00014051"/>
+    <w:rsid w:val="000141A9"/>
     <w:rsid w:val="00016628"/>
     <w:rsid w:val="00017922"/>
     <w:rsid w:val="00021A6C"/>
     <w:rsid w:val="00021E1C"/>
     <w:rsid w:val="00021EAF"/>
+    <w:rsid w:val="000221FA"/>
     <w:rsid w:val="000223FB"/>
     <w:rsid w:val="00023224"/>
     <w:rsid w:val="00024282"/>
+    <w:rsid w:val="0002456D"/>
     <w:rsid w:val="0002469B"/>
     <w:rsid w:val="00024EA7"/>
     <w:rsid w:val="00024EFF"/>
     <w:rsid w:val="00024F1B"/>
     <w:rsid w:val="00025BFE"/>
+    <w:rsid w:val="00026D3D"/>
+    <w:rsid w:val="00026D48"/>
     <w:rsid w:val="00027EA6"/>
     <w:rsid w:val="00031234"/>
     <w:rsid w:val="0003127A"/>
+    <w:rsid w:val="00031CD1"/>
     <w:rsid w:val="00031DF9"/>
     <w:rsid w:val="0003200F"/>
     <w:rsid w:val="00032C13"/>
     <w:rsid w:val="00032D75"/>
     <w:rsid w:val="000339C7"/>
     <w:rsid w:val="000341CC"/>
     <w:rsid w:val="00035BBD"/>
+    <w:rsid w:val="00035BBF"/>
+    <w:rsid w:val="00035FF9"/>
     <w:rsid w:val="000367EA"/>
     <w:rsid w:val="00036986"/>
     <w:rsid w:val="000376C9"/>
     <w:rsid w:val="000378EF"/>
     <w:rsid w:val="00041356"/>
     <w:rsid w:val="000437F7"/>
     <w:rsid w:val="00044E6E"/>
     <w:rsid w:val="00045445"/>
     <w:rsid w:val="0004638A"/>
     <w:rsid w:val="00047207"/>
     <w:rsid w:val="000513B7"/>
     <w:rsid w:val="0005152C"/>
     <w:rsid w:val="000518E1"/>
     <w:rsid w:val="00052673"/>
     <w:rsid w:val="00053D8B"/>
     <w:rsid w:val="00053E8E"/>
+    <w:rsid w:val="000552A4"/>
     <w:rsid w:val="00060678"/>
     <w:rsid w:val="0006085E"/>
     <w:rsid w:val="00061370"/>
     <w:rsid w:val="00061BB8"/>
     <w:rsid w:val="000640BE"/>
     <w:rsid w:val="000645E8"/>
     <w:rsid w:val="00065D68"/>
+    <w:rsid w:val="00067D44"/>
+    <w:rsid w:val="00070483"/>
     <w:rsid w:val="0007052C"/>
     <w:rsid w:val="00071067"/>
     <w:rsid w:val="0007138D"/>
     <w:rsid w:val="00071494"/>
     <w:rsid w:val="00071DE4"/>
     <w:rsid w:val="00072274"/>
     <w:rsid w:val="000724F9"/>
     <w:rsid w:val="00074162"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00075651"/>
     <w:rsid w:val="0007730A"/>
     <w:rsid w:val="00077E68"/>
     <w:rsid w:val="00081524"/>
     <w:rsid w:val="00082F2E"/>
+    <w:rsid w:val="00083C79"/>
     <w:rsid w:val="00083EA6"/>
     <w:rsid w:val="00084227"/>
     <w:rsid w:val="0008479E"/>
     <w:rsid w:val="000848A3"/>
+    <w:rsid w:val="000859D8"/>
     <w:rsid w:val="00087BF3"/>
     <w:rsid w:val="00087DBA"/>
     <w:rsid w:val="0009022D"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00092B07"/>
     <w:rsid w:val="0009475B"/>
+    <w:rsid w:val="0009538A"/>
     <w:rsid w:val="00095832"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A1436"/>
+    <w:rsid w:val="000A1D32"/>
+    <w:rsid w:val="000A329F"/>
+    <w:rsid w:val="000A441E"/>
     <w:rsid w:val="000A44C2"/>
     <w:rsid w:val="000A49BF"/>
     <w:rsid w:val="000A5B85"/>
     <w:rsid w:val="000A65A0"/>
     <w:rsid w:val="000A6A3A"/>
     <w:rsid w:val="000A6B23"/>
     <w:rsid w:val="000A70D3"/>
     <w:rsid w:val="000B0192"/>
+    <w:rsid w:val="000B0DE4"/>
     <w:rsid w:val="000B1EBA"/>
     <w:rsid w:val="000B2DF7"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B5B8E"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B79BA"/>
+    <w:rsid w:val="000C030D"/>
     <w:rsid w:val="000C0F45"/>
     <w:rsid w:val="000C1E22"/>
     <w:rsid w:val="000C2376"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C29B4"/>
     <w:rsid w:val="000C4D1C"/>
     <w:rsid w:val="000C55B4"/>
     <w:rsid w:val="000C6058"/>
     <w:rsid w:val="000C6093"/>
     <w:rsid w:val="000C6609"/>
     <w:rsid w:val="000C6A7C"/>
     <w:rsid w:val="000C7ED3"/>
+    <w:rsid w:val="000D17F5"/>
     <w:rsid w:val="000D214C"/>
     <w:rsid w:val="000D2570"/>
     <w:rsid w:val="000D2887"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D29FA"/>
     <w:rsid w:val="000D3410"/>
     <w:rsid w:val="000D34A2"/>
     <w:rsid w:val="000D3DA4"/>
     <w:rsid w:val="000D3E81"/>
     <w:rsid w:val="000D41E0"/>
     <w:rsid w:val="000D466A"/>
     <w:rsid w:val="000D4AFF"/>
+    <w:rsid w:val="000D4C8B"/>
     <w:rsid w:val="000D5321"/>
     <w:rsid w:val="000D6CB1"/>
     <w:rsid w:val="000E014D"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E0A60"/>
     <w:rsid w:val="000E0CC4"/>
     <w:rsid w:val="000E27C1"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E3C29"/>
     <w:rsid w:val="000E4FE0"/>
     <w:rsid w:val="000E6D36"/>
     <w:rsid w:val="000E71EA"/>
     <w:rsid w:val="000E78F9"/>
     <w:rsid w:val="000F0A72"/>
     <w:rsid w:val="000F2EFD"/>
     <w:rsid w:val="000F344E"/>
     <w:rsid w:val="000F3AB6"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F4F18"/>
     <w:rsid w:val="000F52A7"/>
     <w:rsid w:val="000F5B88"/>
     <w:rsid w:val="000F60CC"/>
     <w:rsid w:val="000F6748"/>
     <w:rsid w:val="000F6E84"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F78EB"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="001010F0"/>
+    <w:rsid w:val="001027B3"/>
     <w:rsid w:val="001028A5"/>
     <w:rsid w:val="00102E60"/>
     <w:rsid w:val="00103E73"/>
     <w:rsid w:val="001045D4"/>
     <w:rsid w:val="00106864"/>
     <w:rsid w:val="00110B04"/>
     <w:rsid w:val="00111293"/>
     <w:rsid w:val="00111FF7"/>
     <w:rsid w:val="00112490"/>
     <w:rsid w:val="001133C6"/>
     <w:rsid w:val="0011495E"/>
     <w:rsid w:val="00114F6C"/>
+    <w:rsid w:val="001156C3"/>
     <w:rsid w:val="00116043"/>
+    <w:rsid w:val="001170CC"/>
     <w:rsid w:val="00121A38"/>
+    <w:rsid w:val="00121C98"/>
     <w:rsid w:val="00121E3B"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="0012389B"/>
     <w:rsid w:val="00123A4B"/>
     <w:rsid w:val="00123A5A"/>
     <w:rsid w:val="00124673"/>
     <w:rsid w:val="00124B28"/>
     <w:rsid w:val="00125F79"/>
     <w:rsid w:val="00130CB9"/>
     <w:rsid w:val="001310E7"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132C5C"/>
     <w:rsid w:val="00134B4B"/>
     <w:rsid w:val="00134D5A"/>
     <w:rsid w:val="0013565B"/>
+    <w:rsid w:val="00136596"/>
     <w:rsid w:val="00136677"/>
     <w:rsid w:val="00137BD8"/>
+    <w:rsid w:val="00141627"/>
     <w:rsid w:val="00141A10"/>
     <w:rsid w:val="00145BF8"/>
+    <w:rsid w:val="00145DF3"/>
     <w:rsid w:val="00146245"/>
     <w:rsid w:val="00146299"/>
     <w:rsid w:val="00151757"/>
     <w:rsid w:val="00152FF8"/>
     <w:rsid w:val="00154A5D"/>
     <w:rsid w:val="00154C4E"/>
     <w:rsid w:val="00155892"/>
     <w:rsid w:val="001578D2"/>
     <w:rsid w:val="00157E32"/>
+    <w:rsid w:val="00160FDF"/>
     <w:rsid w:val="00162056"/>
     <w:rsid w:val="00162C3F"/>
+    <w:rsid w:val="0016316A"/>
     <w:rsid w:val="001633E0"/>
     <w:rsid w:val="0016518E"/>
     <w:rsid w:val="00165462"/>
+    <w:rsid w:val="00166537"/>
     <w:rsid w:val="00166724"/>
     <w:rsid w:val="00167D03"/>
     <w:rsid w:val="00170698"/>
+    <w:rsid w:val="00171171"/>
     <w:rsid w:val="0017171C"/>
     <w:rsid w:val="00172096"/>
+    <w:rsid w:val="00172981"/>
     <w:rsid w:val="00173665"/>
     <w:rsid w:val="00174025"/>
     <w:rsid w:val="00174298"/>
     <w:rsid w:val="00174425"/>
     <w:rsid w:val="00175952"/>
     <w:rsid w:val="00175C64"/>
     <w:rsid w:val="00176226"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="0017777B"/>
     <w:rsid w:val="001778B2"/>
     <w:rsid w:val="001802E6"/>
     <w:rsid w:val="00180C73"/>
     <w:rsid w:val="0018152C"/>
     <w:rsid w:val="001818D2"/>
     <w:rsid w:val="00181ACB"/>
     <w:rsid w:val="001843BF"/>
     <w:rsid w:val="00184999"/>
+    <w:rsid w:val="00185F46"/>
+    <w:rsid w:val="00185FF6"/>
     <w:rsid w:val="001863F2"/>
     <w:rsid w:val="00186C6A"/>
     <w:rsid w:val="00187AE4"/>
+    <w:rsid w:val="00187D7B"/>
     <w:rsid w:val="001902F5"/>
     <w:rsid w:val="001907F8"/>
     <w:rsid w:val="00190B15"/>
     <w:rsid w:val="00191347"/>
     <w:rsid w:val="001915C1"/>
     <w:rsid w:val="0019299A"/>
     <w:rsid w:val="001946B4"/>
     <w:rsid w:val="0019483E"/>
     <w:rsid w:val="00194B8C"/>
     <w:rsid w:val="0019602C"/>
     <w:rsid w:val="001960EE"/>
     <w:rsid w:val="001974F8"/>
+    <w:rsid w:val="001A2061"/>
     <w:rsid w:val="001A23D0"/>
     <w:rsid w:val="001A336E"/>
     <w:rsid w:val="001A3570"/>
     <w:rsid w:val="001A47E2"/>
     <w:rsid w:val="001A66A0"/>
     <w:rsid w:val="001A6851"/>
     <w:rsid w:val="001A6E91"/>
     <w:rsid w:val="001A799F"/>
+    <w:rsid w:val="001A7B7B"/>
     <w:rsid w:val="001B19B1"/>
+    <w:rsid w:val="001B2718"/>
     <w:rsid w:val="001B2B1A"/>
     <w:rsid w:val="001B30C5"/>
+    <w:rsid w:val="001B31CF"/>
+    <w:rsid w:val="001B39F8"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B65FA"/>
     <w:rsid w:val="001B69FF"/>
     <w:rsid w:val="001B7497"/>
     <w:rsid w:val="001B7861"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7D51"/>
     <w:rsid w:val="001B7E3E"/>
+    <w:rsid w:val="001C1250"/>
     <w:rsid w:val="001C166F"/>
     <w:rsid w:val="001C1A37"/>
     <w:rsid w:val="001C235F"/>
     <w:rsid w:val="001C2F80"/>
     <w:rsid w:val="001C2FBD"/>
     <w:rsid w:val="001C39F8"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C67AA"/>
     <w:rsid w:val="001C787E"/>
+    <w:rsid w:val="001C795E"/>
     <w:rsid w:val="001C7F59"/>
     <w:rsid w:val="001D069D"/>
     <w:rsid w:val="001D1269"/>
+    <w:rsid w:val="001D2959"/>
     <w:rsid w:val="001D4E53"/>
     <w:rsid w:val="001D5B78"/>
     <w:rsid w:val="001D61B6"/>
     <w:rsid w:val="001D6376"/>
     <w:rsid w:val="001D7644"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001E0BAD"/>
     <w:rsid w:val="001E0CA1"/>
+    <w:rsid w:val="001E32DB"/>
     <w:rsid w:val="001E43E0"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E469A"/>
     <w:rsid w:val="001E4A09"/>
     <w:rsid w:val="001E4F58"/>
     <w:rsid w:val="001E52B7"/>
+    <w:rsid w:val="001E5C8B"/>
     <w:rsid w:val="001E693B"/>
     <w:rsid w:val="001E6A27"/>
     <w:rsid w:val="001E7183"/>
     <w:rsid w:val="001F18E2"/>
     <w:rsid w:val="001F1C3C"/>
+    <w:rsid w:val="001F1DF3"/>
     <w:rsid w:val="001F2C57"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3C06"/>
     <w:rsid w:val="001F5BAD"/>
     <w:rsid w:val="001F5CCE"/>
     <w:rsid w:val="001F5FB5"/>
+    <w:rsid w:val="001F64B1"/>
+    <w:rsid w:val="001F6638"/>
     <w:rsid w:val="001F6AF8"/>
     <w:rsid w:val="001F6FD3"/>
     <w:rsid w:val="001F7225"/>
+    <w:rsid w:val="001F7FE9"/>
     <w:rsid w:val="00200241"/>
     <w:rsid w:val="002012AC"/>
     <w:rsid w:val="0020188A"/>
     <w:rsid w:val="002019BC"/>
     <w:rsid w:val="00201C6F"/>
     <w:rsid w:val="00202301"/>
     <w:rsid w:val="00202F27"/>
     <w:rsid w:val="00203E9B"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204BEA"/>
     <w:rsid w:val="00204DE0"/>
     <w:rsid w:val="00205C1C"/>
     <w:rsid w:val="00207EBB"/>
     <w:rsid w:val="0021016C"/>
     <w:rsid w:val="002108B5"/>
     <w:rsid w:val="00210B7D"/>
     <w:rsid w:val="00210D0A"/>
     <w:rsid w:val="00210E32"/>
     <w:rsid w:val="002110F1"/>
     <w:rsid w:val="00211CF5"/>
     <w:rsid w:val="0021214E"/>
+    <w:rsid w:val="002124D4"/>
+    <w:rsid w:val="002127A4"/>
     <w:rsid w:val="0021318C"/>
+    <w:rsid w:val="002132EC"/>
     <w:rsid w:val="00215960"/>
     <w:rsid w:val="00216054"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002177E0"/>
     <w:rsid w:val="00217A66"/>
     <w:rsid w:val="00217CC5"/>
     <w:rsid w:val="0022089F"/>
+    <w:rsid w:val="0022345F"/>
     <w:rsid w:val="002235AE"/>
     <w:rsid w:val="0022468C"/>
+    <w:rsid w:val="00227729"/>
     <w:rsid w:val="00227786"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230815"/>
     <w:rsid w:val="00231BB5"/>
     <w:rsid w:val="00233911"/>
     <w:rsid w:val="00237683"/>
     <w:rsid w:val="00240809"/>
     <w:rsid w:val="0024092C"/>
     <w:rsid w:val="0024202C"/>
     <w:rsid w:val="002424A3"/>
     <w:rsid w:val="002425BB"/>
     <w:rsid w:val="00243544"/>
+    <w:rsid w:val="00244CEC"/>
     <w:rsid w:val="00245176"/>
     <w:rsid w:val="0024684A"/>
     <w:rsid w:val="0024691C"/>
     <w:rsid w:val="00246BD6"/>
     <w:rsid w:val="00246C1D"/>
     <w:rsid w:val="00247129"/>
+    <w:rsid w:val="002504A4"/>
     <w:rsid w:val="002518F6"/>
     <w:rsid w:val="00254CF0"/>
     <w:rsid w:val="00255AD2"/>
     <w:rsid w:val="002561B2"/>
+    <w:rsid w:val="002562C5"/>
     <w:rsid w:val="00257016"/>
     <w:rsid w:val="0025783A"/>
     <w:rsid w:val="002602A6"/>
     <w:rsid w:val="002604E5"/>
     <w:rsid w:val="00260614"/>
+    <w:rsid w:val="0026535C"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="00265DF3"/>
     <w:rsid w:val="002672EF"/>
     <w:rsid w:val="00271706"/>
     <w:rsid w:val="002717E1"/>
     <w:rsid w:val="00272108"/>
+    <w:rsid w:val="00273E40"/>
     <w:rsid w:val="002754C3"/>
     <w:rsid w:val="00275F4A"/>
     <w:rsid w:val="00276F1E"/>
     <w:rsid w:val="00277899"/>
     <w:rsid w:val="00280B79"/>
     <w:rsid w:val="00281537"/>
     <w:rsid w:val="0028173E"/>
+    <w:rsid w:val="002818A4"/>
     <w:rsid w:val="00285857"/>
     <w:rsid w:val="00285BC4"/>
     <w:rsid w:val="00286EE1"/>
     <w:rsid w:val="00287683"/>
     <w:rsid w:val="002878D6"/>
+    <w:rsid w:val="00287EE6"/>
     <w:rsid w:val="00290040"/>
     <w:rsid w:val="00292AB8"/>
     <w:rsid w:val="00292BC9"/>
+    <w:rsid w:val="002936AD"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="00297121"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A20D1"/>
+    <w:rsid w:val="002A2699"/>
     <w:rsid w:val="002A385C"/>
     <w:rsid w:val="002A43BF"/>
+    <w:rsid w:val="002A4AAC"/>
     <w:rsid w:val="002A584E"/>
     <w:rsid w:val="002A7953"/>
     <w:rsid w:val="002B0B8A"/>
     <w:rsid w:val="002B0CC4"/>
+    <w:rsid w:val="002B1F95"/>
     <w:rsid w:val="002B2002"/>
+    <w:rsid w:val="002B34CF"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B437D"/>
     <w:rsid w:val="002B4A06"/>
     <w:rsid w:val="002B5E61"/>
     <w:rsid w:val="002B6A26"/>
     <w:rsid w:val="002B71B1"/>
     <w:rsid w:val="002B7368"/>
     <w:rsid w:val="002B7C14"/>
     <w:rsid w:val="002B7C1C"/>
     <w:rsid w:val="002B7EB1"/>
     <w:rsid w:val="002C0805"/>
+    <w:rsid w:val="002C0A65"/>
+    <w:rsid w:val="002C26E3"/>
     <w:rsid w:val="002C2804"/>
     <w:rsid w:val="002C2CDE"/>
     <w:rsid w:val="002C2E5B"/>
+    <w:rsid w:val="002C37E7"/>
     <w:rsid w:val="002C421A"/>
     <w:rsid w:val="002C4D7B"/>
     <w:rsid w:val="002C6990"/>
     <w:rsid w:val="002C7DEA"/>
     <w:rsid w:val="002D0F5F"/>
     <w:rsid w:val="002D2135"/>
     <w:rsid w:val="002D2283"/>
     <w:rsid w:val="002D30C6"/>
     <w:rsid w:val="002D3DD8"/>
     <w:rsid w:val="002D63BF"/>
     <w:rsid w:val="002D67AC"/>
     <w:rsid w:val="002D6D3C"/>
     <w:rsid w:val="002D6F81"/>
     <w:rsid w:val="002D6FDD"/>
+    <w:rsid w:val="002D7921"/>
     <w:rsid w:val="002D7EFA"/>
     <w:rsid w:val="002E0033"/>
     <w:rsid w:val="002E1391"/>
     <w:rsid w:val="002E154E"/>
     <w:rsid w:val="002E2E2F"/>
     <w:rsid w:val="002E32BD"/>
     <w:rsid w:val="002E5889"/>
     <w:rsid w:val="002E5A94"/>
     <w:rsid w:val="002E5EA2"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E709F"/>
     <w:rsid w:val="002F0762"/>
     <w:rsid w:val="002F3325"/>
     <w:rsid w:val="002F3CA8"/>
     <w:rsid w:val="002F58FC"/>
     <w:rsid w:val="00300458"/>
     <w:rsid w:val="00301EAF"/>
     <w:rsid w:val="0030205B"/>
     <w:rsid w:val="00302B1B"/>
     <w:rsid w:val="00303213"/>
     <w:rsid w:val="0030351A"/>
+    <w:rsid w:val="003037AD"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="0030592C"/>
+    <w:rsid w:val="00305D69"/>
     <w:rsid w:val="00305FEE"/>
     <w:rsid w:val="00306F01"/>
     <w:rsid w:val="00307036"/>
     <w:rsid w:val="00307068"/>
     <w:rsid w:val="003111B6"/>
     <w:rsid w:val="00312DCC"/>
+    <w:rsid w:val="00312F2A"/>
     <w:rsid w:val="0031421A"/>
     <w:rsid w:val="0031476E"/>
     <w:rsid w:val="003157AB"/>
+    <w:rsid w:val="00316813"/>
     <w:rsid w:val="00316967"/>
     <w:rsid w:val="0031781B"/>
     <w:rsid w:val="0032156B"/>
     <w:rsid w:val="00322A59"/>
     <w:rsid w:val="003237C5"/>
     <w:rsid w:val="00323C2A"/>
     <w:rsid w:val="003243D9"/>
     <w:rsid w:val="00324BC7"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00325522"/>
     <w:rsid w:val="00325618"/>
     <w:rsid w:val="00325D0B"/>
     <w:rsid w:val="0032617D"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="0032746C"/>
     <w:rsid w:val="003277D1"/>
     <w:rsid w:val="00327BAC"/>
     <w:rsid w:val="00330188"/>
+    <w:rsid w:val="00330657"/>
     <w:rsid w:val="00330858"/>
     <w:rsid w:val="00330897"/>
     <w:rsid w:val="00331129"/>
     <w:rsid w:val="00331675"/>
     <w:rsid w:val="00331E26"/>
     <w:rsid w:val="00332732"/>
     <w:rsid w:val="00333DDB"/>
     <w:rsid w:val="00334690"/>
+    <w:rsid w:val="00334CA9"/>
     <w:rsid w:val="0033534F"/>
     <w:rsid w:val="00337B7A"/>
     <w:rsid w:val="0034054D"/>
     <w:rsid w:val="003429CF"/>
     <w:rsid w:val="00343C23"/>
     <w:rsid w:val="00343E4B"/>
     <w:rsid w:val="003444DB"/>
     <w:rsid w:val="00344515"/>
     <w:rsid w:val="00344AA9"/>
     <w:rsid w:val="00346C13"/>
     <w:rsid w:val="003506D3"/>
     <w:rsid w:val="00352BE2"/>
     <w:rsid w:val="00355E3B"/>
     <w:rsid w:val="00356A16"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357C67"/>
     <w:rsid w:val="0036024F"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="003622C1"/>
     <w:rsid w:val="003625F8"/>
+    <w:rsid w:val="00365FE2"/>
     <w:rsid w:val="00367DF1"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="003709B0"/>
     <w:rsid w:val="00370FBC"/>
     <w:rsid w:val="003715FC"/>
     <w:rsid w:val="003733CB"/>
     <w:rsid w:val="00374998"/>
     <w:rsid w:val="003754DB"/>
+    <w:rsid w:val="003769C7"/>
     <w:rsid w:val="003826EF"/>
     <w:rsid w:val="0038434D"/>
     <w:rsid w:val="003846D7"/>
+    <w:rsid w:val="00385573"/>
+    <w:rsid w:val="0038672A"/>
     <w:rsid w:val="0038771E"/>
     <w:rsid w:val="003904F7"/>
+    <w:rsid w:val="00391440"/>
+    <w:rsid w:val="00391760"/>
     <w:rsid w:val="003928D5"/>
     <w:rsid w:val="00392CC3"/>
     <w:rsid w:val="00392E96"/>
     <w:rsid w:val="00393186"/>
     <w:rsid w:val="00393FC6"/>
+    <w:rsid w:val="00396829"/>
     <w:rsid w:val="003974B8"/>
+    <w:rsid w:val="003A07E3"/>
     <w:rsid w:val="003A091E"/>
     <w:rsid w:val="003A0DB4"/>
     <w:rsid w:val="003A1365"/>
     <w:rsid w:val="003A32D0"/>
     <w:rsid w:val="003A34D4"/>
     <w:rsid w:val="003A3C40"/>
     <w:rsid w:val="003A3D5E"/>
+    <w:rsid w:val="003A5244"/>
     <w:rsid w:val="003A5BFD"/>
     <w:rsid w:val="003A6AAE"/>
     <w:rsid w:val="003A6FB9"/>
     <w:rsid w:val="003B03B1"/>
     <w:rsid w:val="003B19A0"/>
     <w:rsid w:val="003B23AB"/>
     <w:rsid w:val="003B27E3"/>
+    <w:rsid w:val="003B2879"/>
+    <w:rsid w:val="003B29D7"/>
+    <w:rsid w:val="003B35A9"/>
+    <w:rsid w:val="003B3BCE"/>
     <w:rsid w:val="003B41EE"/>
     <w:rsid w:val="003B4459"/>
     <w:rsid w:val="003B606F"/>
     <w:rsid w:val="003B6D86"/>
     <w:rsid w:val="003B7743"/>
+    <w:rsid w:val="003C0A9E"/>
     <w:rsid w:val="003C2E65"/>
+    <w:rsid w:val="003C4677"/>
+    <w:rsid w:val="003C5148"/>
+    <w:rsid w:val="003C60D9"/>
     <w:rsid w:val="003C6190"/>
     <w:rsid w:val="003C61B1"/>
+    <w:rsid w:val="003C693E"/>
     <w:rsid w:val="003C6974"/>
     <w:rsid w:val="003C69A6"/>
     <w:rsid w:val="003D1576"/>
     <w:rsid w:val="003D2CEE"/>
     <w:rsid w:val="003D453F"/>
     <w:rsid w:val="003D4BAE"/>
     <w:rsid w:val="003D55F3"/>
     <w:rsid w:val="003D5B1D"/>
     <w:rsid w:val="003D6223"/>
+    <w:rsid w:val="003D7D9C"/>
     <w:rsid w:val="003E1D06"/>
     <w:rsid w:val="003E3573"/>
     <w:rsid w:val="003E3D99"/>
     <w:rsid w:val="003E4343"/>
     <w:rsid w:val="003E4DC0"/>
     <w:rsid w:val="003E50ED"/>
+    <w:rsid w:val="003E557E"/>
     <w:rsid w:val="003E55A2"/>
     <w:rsid w:val="003E6B33"/>
     <w:rsid w:val="003E6C26"/>
     <w:rsid w:val="003E6E3D"/>
     <w:rsid w:val="003E7595"/>
+    <w:rsid w:val="003E798E"/>
     <w:rsid w:val="003F0349"/>
     <w:rsid w:val="003F1C48"/>
     <w:rsid w:val="003F28AC"/>
     <w:rsid w:val="003F28E4"/>
     <w:rsid w:val="003F35C0"/>
     <w:rsid w:val="003F57A9"/>
     <w:rsid w:val="003F60E6"/>
     <w:rsid w:val="003F6339"/>
     <w:rsid w:val="003F6DC9"/>
     <w:rsid w:val="004001C0"/>
     <w:rsid w:val="0040080D"/>
     <w:rsid w:val="00400FC8"/>
+    <w:rsid w:val="00402C60"/>
     <w:rsid w:val="00402E72"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403625"/>
     <w:rsid w:val="004046AE"/>
     <w:rsid w:val="00404E8F"/>
     <w:rsid w:val="00405DE0"/>
     <w:rsid w:val="004060F4"/>
     <w:rsid w:val="004066CE"/>
     <w:rsid w:val="004078E6"/>
+    <w:rsid w:val="004107A8"/>
     <w:rsid w:val="00410CFF"/>
     <w:rsid w:val="00412387"/>
+    <w:rsid w:val="004123FE"/>
     <w:rsid w:val="0041243C"/>
     <w:rsid w:val="00412E03"/>
     <w:rsid w:val="00412F38"/>
+    <w:rsid w:val="004131ED"/>
     <w:rsid w:val="00414111"/>
     <w:rsid w:val="00414161"/>
+    <w:rsid w:val="00415FDC"/>
     <w:rsid w:val="004163D8"/>
     <w:rsid w:val="00416E9F"/>
+    <w:rsid w:val="00417511"/>
     <w:rsid w:val="0042201C"/>
+    <w:rsid w:val="00422752"/>
     <w:rsid w:val="004227E5"/>
     <w:rsid w:val="004231BB"/>
     <w:rsid w:val="004236F4"/>
     <w:rsid w:val="00424900"/>
     <w:rsid w:val="00424BB9"/>
     <w:rsid w:val="00424EDB"/>
+    <w:rsid w:val="00425049"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="00427D2E"/>
     <w:rsid w:val="0043037B"/>
     <w:rsid w:val="00430AFD"/>
+    <w:rsid w:val="00431D9B"/>
     <w:rsid w:val="00432C21"/>
     <w:rsid w:val="00432CEB"/>
     <w:rsid w:val="00432EBB"/>
     <w:rsid w:val="00440091"/>
     <w:rsid w:val="00443F88"/>
     <w:rsid w:val="0044446E"/>
     <w:rsid w:val="004447B6"/>
+    <w:rsid w:val="00444F60"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447611"/>
     <w:rsid w:val="00447B6A"/>
     <w:rsid w:val="00450C43"/>
     <w:rsid w:val="00450EA9"/>
     <w:rsid w:val="0045122E"/>
     <w:rsid w:val="004530B0"/>
     <w:rsid w:val="00453146"/>
     <w:rsid w:val="004544F6"/>
     <w:rsid w:val="004555A2"/>
     <w:rsid w:val="00455C20"/>
+    <w:rsid w:val="004568FB"/>
     <w:rsid w:val="00457B16"/>
     <w:rsid w:val="0046062F"/>
     <w:rsid w:val="00461D6C"/>
     <w:rsid w:val="00461DC6"/>
     <w:rsid w:val="00462529"/>
     <w:rsid w:val="00462C52"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00463C82"/>
+    <w:rsid w:val="004645EA"/>
+    <w:rsid w:val="0046756B"/>
     <w:rsid w:val="00467F8F"/>
     <w:rsid w:val="004709AB"/>
     <w:rsid w:val="00470C41"/>
     <w:rsid w:val="004736EC"/>
     <w:rsid w:val="00473EAC"/>
     <w:rsid w:val="004740C9"/>
     <w:rsid w:val="004740EE"/>
     <w:rsid w:val="0047443B"/>
     <w:rsid w:val="00474D5D"/>
     <w:rsid w:val="00474FD9"/>
     <w:rsid w:val="0047563E"/>
     <w:rsid w:val="00475D80"/>
     <w:rsid w:val="00476481"/>
     <w:rsid w:val="004764A0"/>
     <w:rsid w:val="00476CFB"/>
     <w:rsid w:val="0048003A"/>
     <w:rsid w:val="004800FC"/>
     <w:rsid w:val="004803A0"/>
     <w:rsid w:val="00480C41"/>
+    <w:rsid w:val="00483A69"/>
     <w:rsid w:val="00484273"/>
     <w:rsid w:val="0048465D"/>
+    <w:rsid w:val="00484AD2"/>
     <w:rsid w:val="00485307"/>
     <w:rsid w:val="004858A4"/>
     <w:rsid w:val="00486E11"/>
     <w:rsid w:val="004871F1"/>
     <w:rsid w:val="004873C6"/>
     <w:rsid w:val="00487EAA"/>
     <w:rsid w:val="004900DC"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="00491641"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491B05"/>
     <w:rsid w:val="00491D44"/>
     <w:rsid w:val="00492571"/>
     <w:rsid w:val="00493606"/>
     <w:rsid w:val="004955B9"/>
     <w:rsid w:val="00495A52"/>
     <w:rsid w:val="004971E3"/>
     <w:rsid w:val="004A1478"/>
+    <w:rsid w:val="004A1E81"/>
     <w:rsid w:val="004A22BC"/>
     <w:rsid w:val="004A2D0A"/>
     <w:rsid w:val="004A44F7"/>
     <w:rsid w:val="004A4FAD"/>
     <w:rsid w:val="004A6302"/>
+    <w:rsid w:val="004A69E2"/>
     <w:rsid w:val="004A7994"/>
     <w:rsid w:val="004A7AA8"/>
     <w:rsid w:val="004A7B75"/>
     <w:rsid w:val="004A7FC4"/>
     <w:rsid w:val="004B030D"/>
     <w:rsid w:val="004B0A5F"/>
     <w:rsid w:val="004B1441"/>
     <w:rsid w:val="004B3FDF"/>
     <w:rsid w:val="004B455F"/>
+    <w:rsid w:val="004B4C01"/>
     <w:rsid w:val="004B5963"/>
     <w:rsid w:val="004B67EC"/>
     <w:rsid w:val="004B7735"/>
+    <w:rsid w:val="004C0843"/>
     <w:rsid w:val="004C1A87"/>
     <w:rsid w:val="004C1F15"/>
+    <w:rsid w:val="004C2077"/>
+    <w:rsid w:val="004C29D3"/>
+    <w:rsid w:val="004C3542"/>
     <w:rsid w:val="004C52B6"/>
+    <w:rsid w:val="004C661E"/>
     <w:rsid w:val="004C6780"/>
+    <w:rsid w:val="004C74F7"/>
     <w:rsid w:val="004C7735"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0972"/>
     <w:rsid w:val="004D0F74"/>
     <w:rsid w:val="004D1BB0"/>
     <w:rsid w:val="004D2BB7"/>
+    <w:rsid w:val="004D4AA4"/>
     <w:rsid w:val="004D67BB"/>
     <w:rsid w:val="004D6A1C"/>
     <w:rsid w:val="004E0BE8"/>
+    <w:rsid w:val="004E1C98"/>
     <w:rsid w:val="004E1DE3"/>
+    <w:rsid w:val="004E63E9"/>
     <w:rsid w:val="004E7929"/>
     <w:rsid w:val="004E7AFB"/>
     <w:rsid w:val="004F0729"/>
+    <w:rsid w:val="004F081E"/>
     <w:rsid w:val="004F2515"/>
     <w:rsid w:val="004F58CB"/>
     <w:rsid w:val="004F7C25"/>
+    <w:rsid w:val="00500BA9"/>
     <w:rsid w:val="00501916"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00507187"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="0051232A"/>
     <w:rsid w:val="005144AD"/>
     <w:rsid w:val="00515189"/>
     <w:rsid w:val="00515D3D"/>
     <w:rsid w:val="00515F2E"/>
     <w:rsid w:val="0051639B"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005165FF"/>
     <w:rsid w:val="00516C00"/>
     <w:rsid w:val="005222B1"/>
     <w:rsid w:val="00522D2F"/>
     <w:rsid w:val="0052395E"/>
     <w:rsid w:val="0052432D"/>
     <w:rsid w:val="00524A3E"/>
     <w:rsid w:val="0052663E"/>
     <w:rsid w:val="00526AC2"/>
     <w:rsid w:val="00527743"/>
+    <w:rsid w:val="00531C93"/>
     <w:rsid w:val="00531EEA"/>
+    <w:rsid w:val="005328E3"/>
     <w:rsid w:val="00532DD5"/>
+    <w:rsid w:val="0053309B"/>
     <w:rsid w:val="005340AA"/>
+    <w:rsid w:val="00534659"/>
     <w:rsid w:val="00534C4A"/>
     <w:rsid w:val="005368F7"/>
     <w:rsid w:val="00536C2D"/>
     <w:rsid w:val="00537718"/>
+    <w:rsid w:val="005402BB"/>
     <w:rsid w:val="0054084B"/>
+    <w:rsid w:val="00541E4E"/>
     <w:rsid w:val="0054249C"/>
     <w:rsid w:val="00543379"/>
     <w:rsid w:val="00544EB7"/>
     <w:rsid w:val="00545D3B"/>
     <w:rsid w:val="00545D79"/>
+    <w:rsid w:val="00545E79"/>
     <w:rsid w:val="00546051"/>
     <w:rsid w:val="005473B3"/>
     <w:rsid w:val="005473DE"/>
     <w:rsid w:val="005478F2"/>
+    <w:rsid w:val="005502B8"/>
     <w:rsid w:val="00550763"/>
     <w:rsid w:val="005515DF"/>
     <w:rsid w:val="00551730"/>
     <w:rsid w:val="005535CF"/>
     <w:rsid w:val="00554216"/>
     <w:rsid w:val="00555DDD"/>
     <w:rsid w:val="00560AC5"/>
+    <w:rsid w:val="00560CB6"/>
     <w:rsid w:val="00561D95"/>
     <w:rsid w:val="00562165"/>
     <w:rsid w:val="00562219"/>
+    <w:rsid w:val="00562235"/>
     <w:rsid w:val="00562533"/>
     <w:rsid w:val="0056333C"/>
     <w:rsid w:val="005642B3"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="0056549E"/>
     <w:rsid w:val="00565630"/>
+    <w:rsid w:val="00565A95"/>
     <w:rsid w:val="00566B1A"/>
     <w:rsid w:val="00566C35"/>
     <w:rsid w:val="005712B2"/>
+    <w:rsid w:val="00573077"/>
     <w:rsid w:val="00573503"/>
     <w:rsid w:val="00574356"/>
     <w:rsid w:val="0057497F"/>
     <w:rsid w:val="00574EBC"/>
     <w:rsid w:val="005801BC"/>
     <w:rsid w:val="00580A20"/>
     <w:rsid w:val="00580B2B"/>
     <w:rsid w:val="00583ACC"/>
+    <w:rsid w:val="00584362"/>
     <w:rsid w:val="00584DD9"/>
     <w:rsid w:val="00585934"/>
     <w:rsid w:val="0059017C"/>
+    <w:rsid w:val="00591999"/>
     <w:rsid w:val="00592121"/>
+    <w:rsid w:val="005922EA"/>
     <w:rsid w:val="0059340A"/>
+    <w:rsid w:val="00594206"/>
     <w:rsid w:val="00594D7D"/>
     <w:rsid w:val="005966A2"/>
     <w:rsid w:val="005976E0"/>
+    <w:rsid w:val="005A00E2"/>
     <w:rsid w:val="005A1948"/>
     <w:rsid w:val="005A291F"/>
     <w:rsid w:val="005A370F"/>
     <w:rsid w:val="005A44B6"/>
+    <w:rsid w:val="005A555E"/>
     <w:rsid w:val="005A6E20"/>
     <w:rsid w:val="005A727F"/>
     <w:rsid w:val="005A76B6"/>
     <w:rsid w:val="005A7992"/>
     <w:rsid w:val="005A7C78"/>
     <w:rsid w:val="005B136E"/>
     <w:rsid w:val="005B1B82"/>
     <w:rsid w:val="005B2089"/>
     <w:rsid w:val="005B2ADA"/>
     <w:rsid w:val="005B457D"/>
     <w:rsid w:val="005B468A"/>
     <w:rsid w:val="005B5FA1"/>
     <w:rsid w:val="005B6F6D"/>
+    <w:rsid w:val="005B75F6"/>
     <w:rsid w:val="005C0110"/>
     <w:rsid w:val="005C0CB3"/>
+    <w:rsid w:val="005C0D42"/>
     <w:rsid w:val="005C2233"/>
+    <w:rsid w:val="005C30AF"/>
     <w:rsid w:val="005C386B"/>
+    <w:rsid w:val="005C66B0"/>
     <w:rsid w:val="005D228F"/>
     <w:rsid w:val="005D240D"/>
     <w:rsid w:val="005D2992"/>
     <w:rsid w:val="005D2B50"/>
+    <w:rsid w:val="005D37A8"/>
+    <w:rsid w:val="005D4D10"/>
     <w:rsid w:val="005D4F4D"/>
     <w:rsid w:val="005D5731"/>
     <w:rsid w:val="005D5EAC"/>
     <w:rsid w:val="005D607B"/>
+    <w:rsid w:val="005D6495"/>
     <w:rsid w:val="005D6740"/>
     <w:rsid w:val="005D70EF"/>
     <w:rsid w:val="005D7AC8"/>
     <w:rsid w:val="005E02DA"/>
     <w:rsid w:val="005E07ED"/>
     <w:rsid w:val="005E0A7F"/>
     <w:rsid w:val="005E0C81"/>
     <w:rsid w:val="005E10C8"/>
     <w:rsid w:val="005E31AE"/>
     <w:rsid w:val="005E3B41"/>
     <w:rsid w:val="005E4ACC"/>
     <w:rsid w:val="005E4BFF"/>
     <w:rsid w:val="005E5956"/>
     <w:rsid w:val="005E5D46"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E76FA"/>
     <w:rsid w:val="005F02AF"/>
     <w:rsid w:val="005F11ED"/>
     <w:rsid w:val="005F1ABD"/>
     <w:rsid w:val="005F2423"/>
+    <w:rsid w:val="005F3211"/>
     <w:rsid w:val="005F3E8C"/>
     <w:rsid w:val="005F4F39"/>
     <w:rsid w:val="005F6BC1"/>
     <w:rsid w:val="005F7069"/>
     <w:rsid w:val="006003E3"/>
+    <w:rsid w:val="006021BD"/>
     <w:rsid w:val="006022E2"/>
+    <w:rsid w:val="00602E69"/>
+    <w:rsid w:val="006047BF"/>
+    <w:rsid w:val="006048A6"/>
     <w:rsid w:val="00606515"/>
+    <w:rsid w:val="006079D0"/>
+    <w:rsid w:val="0061062A"/>
+    <w:rsid w:val="00610DF7"/>
     <w:rsid w:val="0061267E"/>
     <w:rsid w:val="006144E1"/>
     <w:rsid w:val="00614F75"/>
     <w:rsid w:val="00615569"/>
     <w:rsid w:val="00615856"/>
+    <w:rsid w:val="006161FA"/>
     <w:rsid w:val="00616ECE"/>
     <w:rsid w:val="0061705D"/>
     <w:rsid w:val="00621885"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="006226E3"/>
     <w:rsid w:val="00623CDD"/>
     <w:rsid w:val="00623EC9"/>
     <w:rsid w:val="00624AB6"/>
     <w:rsid w:val="0062518E"/>
     <w:rsid w:val="0062553A"/>
     <w:rsid w:val="00625956"/>
     <w:rsid w:val="00627107"/>
     <w:rsid w:val="00627302"/>
+    <w:rsid w:val="00627575"/>
     <w:rsid w:val="00627D3B"/>
+    <w:rsid w:val="00630967"/>
     <w:rsid w:val="00630FFB"/>
     <w:rsid w:val="006317E0"/>
     <w:rsid w:val="00632755"/>
     <w:rsid w:val="00632927"/>
+    <w:rsid w:val="00632DF9"/>
     <w:rsid w:val="00633223"/>
     <w:rsid w:val="00633A8B"/>
     <w:rsid w:val="00634EAD"/>
     <w:rsid w:val="0063536C"/>
     <w:rsid w:val="00635F7F"/>
     <w:rsid w:val="006372B0"/>
     <w:rsid w:val="00640184"/>
     <w:rsid w:val="006401D9"/>
     <w:rsid w:val="00640398"/>
     <w:rsid w:val="0064059C"/>
+    <w:rsid w:val="006412C0"/>
     <w:rsid w:val="0064147D"/>
     <w:rsid w:val="006425AE"/>
+    <w:rsid w:val="00642BD2"/>
     <w:rsid w:val="00645F1C"/>
     <w:rsid w:val="0064770C"/>
     <w:rsid w:val="00650B7B"/>
     <w:rsid w:val="006526CF"/>
     <w:rsid w:val="00652CC2"/>
     <w:rsid w:val="00654920"/>
     <w:rsid w:val="00654F1C"/>
+    <w:rsid w:val="0065508C"/>
     <w:rsid w:val="0065797C"/>
     <w:rsid w:val="00660380"/>
     <w:rsid w:val="006609B0"/>
     <w:rsid w:val="00661880"/>
+    <w:rsid w:val="00662028"/>
     <w:rsid w:val="0066211E"/>
     <w:rsid w:val="00663411"/>
     <w:rsid w:val="00664296"/>
     <w:rsid w:val="00665B12"/>
     <w:rsid w:val="00665DE1"/>
+    <w:rsid w:val="00665E22"/>
     <w:rsid w:val="0066679E"/>
     <w:rsid w:val="00666FD3"/>
     <w:rsid w:val="00670785"/>
     <w:rsid w:val="006718BE"/>
     <w:rsid w:val="00671B11"/>
     <w:rsid w:val="006723D2"/>
     <w:rsid w:val="00672DF2"/>
     <w:rsid w:val="006737E9"/>
     <w:rsid w:val="0067421E"/>
     <w:rsid w:val="00675EE6"/>
     <w:rsid w:val="00680855"/>
     <w:rsid w:val="00681A6E"/>
+    <w:rsid w:val="006824D7"/>
+    <w:rsid w:val="006838B2"/>
     <w:rsid w:val="00683FAF"/>
     <w:rsid w:val="00684234"/>
     <w:rsid w:val="006848C5"/>
+    <w:rsid w:val="006849A3"/>
     <w:rsid w:val="00685070"/>
     <w:rsid w:val="00685123"/>
+    <w:rsid w:val="00685907"/>
     <w:rsid w:val="0068691B"/>
     <w:rsid w:val="00687CB7"/>
+    <w:rsid w:val="00687E34"/>
     <w:rsid w:val="0069299B"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00696171"/>
     <w:rsid w:val="00696236"/>
     <w:rsid w:val="00696B9E"/>
     <w:rsid w:val="00696C7F"/>
     <w:rsid w:val="006A03A0"/>
     <w:rsid w:val="006A11AF"/>
     <w:rsid w:val="006A17B5"/>
     <w:rsid w:val="006A4227"/>
+    <w:rsid w:val="006A57CC"/>
     <w:rsid w:val="006A63CF"/>
     <w:rsid w:val="006A69EC"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B1D5B"/>
     <w:rsid w:val="006B23A7"/>
     <w:rsid w:val="006B4A30"/>
     <w:rsid w:val="006B59BA"/>
+    <w:rsid w:val="006C031A"/>
     <w:rsid w:val="006C0AD1"/>
     <w:rsid w:val="006C1D93"/>
     <w:rsid w:val="006C7865"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006D09D4"/>
     <w:rsid w:val="006D1652"/>
+    <w:rsid w:val="006D1DA6"/>
+    <w:rsid w:val="006D47A2"/>
     <w:rsid w:val="006D49EC"/>
     <w:rsid w:val="006D5C0B"/>
     <w:rsid w:val="006D6322"/>
     <w:rsid w:val="006D6361"/>
     <w:rsid w:val="006D75EF"/>
     <w:rsid w:val="006E0CA4"/>
+    <w:rsid w:val="006E0D2E"/>
     <w:rsid w:val="006E187A"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E3430"/>
     <w:rsid w:val="006E38CF"/>
+    <w:rsid w:val="006E49C2"/>
     <w:rsid w:val="006E5C48"/>
     <w:rsid w:val="006E6EE8"/>
     <w:rsid w:val="006E7898"/>
     <w:rsid w:val="006E7E71"/>
     <w:rsid w:val="006F08F3"/>
     <w:rsid w:val="006F103C"/>
+    <w:rsid w:val="006F1638"/>
+    <w:rsid w:val="006F2955"/>
     <w:rsid w:val="006F2FB5"/>
     <w:rsid w:val="006F3A6E"/>
     <w:rsid w:val="006F3CB9"/>
     <w:rsid w:val="006F3FEE"/>
     <w:rsid w:val="006F568C"/>
     <w:rsid w:val="006F5980"/>
     <w:rsid w:val="006F6C9F"/>
+    <w:rsid w:val="006F72AC"/>
     <w:rsid w:val="006F7818"/>
     <w:rsid w:val="006F7D14"/>
     <w:rsid w:val="006F7E3D"/>
     <w:rsid w:val="0070261E"/>
     <w:rsid w:val="0070363C"/>
+    <w:rsid w:val="00704240"/>
     <w:rsid w:val="007051C0"/>
     <w:rsid w:val="00705470"/>
+    <w:rsid w:val="00705EDF"/>
+    <w:rsid w:val="0070720F"/>
     <w:rsid w:val="00707E94"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710D78"/>
     <w:rsid w:val="00711C95"/>
     <w:rsid w:val="00712786"/>
     <w:rsid w:val="007129E9"/>
     <w:rsid w:val="00712B28"/>
     <w:rsid w:val="00712C3C"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713C37"/>
+    <w:rsid w:val="00715E7A"/>
+    <w:rsid w:val="00717599"/>
     <w:rsid w:val="00717898"/>
     <w:rsid w:val="00720741"/>
     <w:rsid w:val="00721102"/>
     <w:rsid w:val="00721E32"/>
     <w:rsid w:val="00722342"/>
     <w:rsid w:val="007233E1"/>
     <w:rsid w:val="00724519"/>
     <w:rsid w:val="00725185"/>
     <w:rsid w:val="00725554"/>
     <w:rsid w:val="00725CCD"/>
     <w:rsid w:val="00727411"/>
+    <w:rsid w:val="00730133"/>
     <w:rsid w:val="00730FEA"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="0073260F"/>
     <w:rsid w:val="0073331F"/>
+    <w:rsid w:val="00733399"/>
     <w:rsid w:val="00734F27"/>
     <w:rsid w:val="00735A9B"/>
+    <w:rsid w:val="00735D86"/>
     <w:rsid w:val="007360B1"/>
     <w:rsid w:val="0073734B"/>
     <w:rsid w:val="00743097"/>
+    <w:rsid w:val="00743A32"/>
+    <w:rsid w:val="00744D3C"/>
+    <w:rsid w:val="00746DF1"/>
     <w:rsid w:val="00747A6B"/>
     <w:rsid w:val="0075009A"/>
     <w:rsid w:val="007503E4"/>
     <w:rsid w:val="00750E11"/>
     <w:rsid w:val="007517CD"/>
     <w:rsid w:val="00751FFA"/>
     <w:rsid w:val="00752D3C"/>
     <w:rsid w:val="0075305D"/>
     <w:rsid w:val="007547D0"/>
+    <w:rsid w:val="00754B20"/>
     <w:rsid w:val="00755712"/>
+    <w:rsid w:val="007558E7"/>
     <w:rsid w:val="0075598F"/>
     <w:rsid w:val="00756A0A"/>
     <w:rsid w:val="00756B6E"/>
     <w:rsid w:val="007577B6"/>
     <w:rsid w:val="00757B27"/>
     <w:rsid w:val="00757CE1"/>
     <w:rsid w:val="00757EB5"/>
+    <w:rsid w:val="007606D4"/>
     <w:rsid w:val="007613D3"/>
     <w:rsid w:val="00762653"/>
+    <w:rsid w:val="00762B8C"/>
     <w:rsid w:val="007632D8"/>
     <w:rsid w:val="00764459"/>
+    <w:rsid w:val="007648B2"/>
     <w:rsid w:val="00765BFE"/>
     <w:rsid w:val="00766606"/>
     <w:rsid w:val="00766948"/>
     <w:rsid w:val="00766CD9"/>
     <w:rsid w:val="00770DF9"/>
+    <w:rsid w:val="007720C8"/>
     <w:rsid w:val="00772155"/>
     <w:rsid w:val="00772F5D"/>
     <w:rsid w:val="00772FBB"/>
     <w:rsid w:val="00773860"/>
     <w:rsid w:val="00774403"/>
     <w:rsid w:val="0077575A"/>
     <w:rsid w:val="0077615D"/>
+    <w:rsid w:val="00777069"/>
+    <w:rsid w:val="00780080"/>
     <w:rsid w:val="0078048F"/>
     <w:rsid w:val="00780862"/>
     <w:rsid w:val="0078240C"/>
     <w:rsid w:val="007826DA"/>
     <w:rsid w:val="007828FE"/>
     <w:rsid w:val="00782E1A"/>
     <w:rsid w:val="00783216"/>
     <w:rsid w:val="007840E0"/>
     <w:rsid w:val="00787CC8"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="007964CC"/>
     <w:rsid w:val="00796EB8"/>
     <w:rsid w:val="00797097"/>
     <w:rsid w:val="0079740E"/>
+    <w:rsid w:val="007A1FBF"/>
     <w:rsid w:val="007A2CF6"/>
+    <w:rsid w:val="007A351F"/>
     <w:rsid w:val="007A4D61"/>
+    <w:rsid w:val="007A50A9"/>
+    <w:rsid w:val="007A6CCF"/>
     <w:rsid w:val="007A7499"/>
+    <w:rsid w:val="007B0490"/>
     <w:rsid w:val="007B0E1D"/>
     <w:rsid w:val="007B2286"/>
+    <w:rsid w:val="007B2318"/>
     <w:rsid w:val="007B243B"/>
     <w:rsid w:val="007B4990"/>
     <w:rsid w:val="007B4D49"/>
     <w:rsid w:val="007B635E"/>
     <w:rsid w:val="007B6706"/>
     <w:rsid w:val="007B6A0B"/>
     <w:rsid w:val="007B6E2A"/>
     <w:rsid w:val="007B7A46"/>
     <w:rsid w:val="007C0553"/>
     <w:rsid w:val="007C0B38"/>
     <w:rsid w:val="007C0CFA"/>
     <w:rsid w:val="007C2648"/>
+    <w:rsid w:val="007C3141"/>
     <w:rsid w:val="007C3652"/>
     <w:rsid w:val="007C3C65"/>
     <w:rsid w:val="007C5349"/>
     <w:rsid w:val="007C5864"/>
+    <w:rsid w:val="007C66E3"/>
     <w:rsid w:val="007C73AE"/>
     <w:rsid w:val="007C761E"/>
     <w:rsid w:val="007D1449"/>
     <w:rsid w:val="007D160C"/>
+    <w:rsid w:val="007D2418"/>
     <w:rsid w:val="007D24F3"/>
     <w:rsid w:val="007D2F2E"/>
     <w:rsid w:val="007D32AF"/>
     <w:rsid w:val="007D41A8"/>
     <w:rsid w:val="007D442C"/>
+    <w:rsid w:val="007D4830"/>
     <w:rsid w:val="007D5012"/>
+    <w:rsid w:val="007D55A2"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D664F"/>
     <w:rsid w:val="007D681A"/>
     <w:rsid w:val="007D6E79"/>
     <w:rsid w:val="007D6EDB"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007D79BE"/>
     <w:rsid w:val="007E082D"/>
+    <w:rsid w:val="007E0B0B"/>
     <w:rsid w:val="007E11E2"/>
     <w:rsid w:val="007E1548"/>
     <w:rsid w:val="007E1C1A"/>
+    <w:rsid w:val="007E2054"/>
     <w:rsid w:val="007E2701"/>
     <w:rsid w:val="007E2992"/>
+    <w:rsid w:val="007E3FF3"/>
     <w:rsid w:val="007E4430"/>
     <w:rsid w:val="007E5400"/>
     <w:rsid w:val="007E5622"/>
     <w:rsid w:val="007E6947"/>
     <w:rsid w:val="007E7D5E"/>
     <w:rsid w:val="007F1103"/>
     <w:rsid w:val="007F15B3"/>
+    <w:rsid w:val="007F1940"/>
+    <w:rsid w:val="007F2CD2"/>
+    <w:rsid w:val="007F41AB"/>
     <w:rsid w:val="007F4B80"/>
     <w:rsid w:val="007F56D8"/>
+    <w:rsid w:val="007F611B"/>
     <w:rsid w:val="007F62E8"/>
     <w:rsid w:val="007F68AE"/>
     <w:rsid w:val="007F769F"/>
     <w:rsid w:val="007F7BF5"/>
     <w:rsid w:val="007F7C2D"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00801BA3"/>
     <w:rsid w:val="00802B31"/>
     <w:rsid w:val="00803B69"/>
     <w:rsid w:val="00805396"/>
     <w:rsid w:val="0080595D"/>
     <w:rsid w:val="00805F32"/>
     <w:rsid w:val="00806593"/>
     <w:rsid w:val="00810661"/>
     <w:rsid w:val="00813268"/>
     <w:rsid w:val="0081366C"/>
+    <w:rsid w:val="008140DA"/>
+    <w:rsid w:val="0081415F"/>
+    <w:rsid w:val="0081456D"/>
     <w:rsid w:val="00814834"/>
     <w:rsid w:val="00814C83"/>
     <w:rsid w:val="00815A33"/>
     <w:rsid w:val="0081634B"/>
     <w:rsid w:val="00816521"/>
     <w:rsid w:val="00816F88"/>
     <w:rsid w:val="00820084"/>
     <w:rsid w:val="008200B8"/>
     <w:rsid w:val="00822C07"/>
     <w:rsid w:val="008231A8"/>
+    <w:rsid w:val="008243CD"/>
+    <w:rsid w:val="008248BC"/>
     <w:rsid w:val="0082531B"/>
     <w:rsid w:val="008259AE"/>
+    <w:rsid w:val="00826342"/>
+    <w:rsid w:val="008263E1"/>
     <w:rsid w:val="00826B49"/>
     <w:rsid w:val="00826C13"/>
     <w:rsid w:val="00830EFD"/>
     <w:rsid w:val="008313D6"/>
+    <w:rsid w:val="00831417"/>
+    <w:rsid w:val="00831B95"/>
     <w:rsid w:val="0083262F"/>
     <w:rsid w:val="0083269E"/>
+    <w:rsid w:val="008326FF"/>
     <w:rsid w:val="00833518"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="00833C97"/>
     <w:rsid w:val="00834150"/>
     <w:rsid w:val="00834672"/>
     <w:rsid w:val="00835B07"/>
     <w:rsid w:val="00835B68"/>
     <w:rsid w:val="008371C1"/>
+    <w:rsid w:val="00840B46"/>
+    <w:rsid w:val="00840F0F"/>
+    <w:rsid w:val="0084164F"/>
+    <w:rsid w:val="00845ABA"/>
     <w:rsid w:val="00846571"/>
     <w:rsid w:val="00846C42"/>
     <w:rsid w:val="0084781D"/>
     <w:rsid w:val="00852056"/>
     <w:rsid w:val="00852F25"/>
     <w:rsid w:val="0085473C"/>
     <w:rsid w:val="00854A10"/>
     <w:rsid w:val="008558D1"/>
     <w:rsid w:val="00855CB3"/>
     <w:rsid w:val="0085638C"/>
     <w:rsid w:val="00856DE5"/>
     <w:rsid w:val="00857E53"/>
     <w:rsid w:val="0086168B"/>
     <w:rsid w:val="00861D2B"/>
     <w:rsid w:val="00861DF1"/>
+    <w:rsid w:val="00861DF5"/>
     <w:rsid w:val="00866F85"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00867E7C"/>
+    <w:rsid w:val="00871CFC"/>
     <w:rsid w:val="00872689"/>
+    <w:rsid w:val="008741DB"/>
     <w:rsid w:val="00874E7E"/>
     <w:rsid w:val="00874F66"/>
     <w:rsid w:val="00875B3C"/>
+    <w:rsid w:val="00876413"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="0087721B"/>
     <w:rsid w:val="0087722F"/>
     <w:rsid w:val="00877513"/>
     <w:rsid w:val="008802E0"/>
     <w:rsid w:val="00880E6A"/>
     <w:rsid w:val="00881517"/>
+    <w:rsid w:val="00881BC8"/>
     <w:rsid w:val="008840F9"/>
+    <w:rsid w:val="00884DE2"/>
+    <w:rsid w:val="00885110"/>
     <w:rsid w:val="0088756C"/>
     <w:rsid w:val="00887786"/>
     <w:rsid w:val="00887844"/>
     <w:rsid w:val="0088796C"/>
     <w:rsid w:val="00887F64"/>
     <w:rsid w:val="00887FFD"/>
     <w:rsid w:val="008901CC"/>
     <w:rsid w:val="00891125"/>
     <w:rsid w:val="008914ED"/>
     <w:rsid w:val="008915F5"/>
     <w:rsid w:val="00896DFA"/>
     <w:rsid w:val="008A066C"/>
     <w:rsid w:val="008A1599"/>
+    <w:rsid w:val="008A19F2"/>
     <w:rsid w:val="008A1C32"/>
     <w:rsid w:val="008A1C7F"/>
     <w:rsid w:val="008A268F"/>
     <w:rsid w:val="008A3BA7"/>
+    <w:rsid w:val="008A3D8D"/>
     <w:rsid w:val="008A493A"/>
+    <w:rsid w:val="008A6A52"/>
     <w:rsid w:val="008A6FB9"/>
     <w:rsid w:val="008A7539"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B12BE"/>
     <w:rsid w:val="008B2809"/>
     <w:rsid w:val="008B5156"/>
     <w:rsid w:val="008B5592"/>
     <w:rsid w:val="008B6272"/>
     <w:rsid w:val="008B6CE3"/>
     <w:rsid w:val="008B7623"/>
     <w:rsid w:val="008B7897"/>
     <w:rsid w:val="008C04BC"/>
     <w:rsid w:val="008C11DD"/>
+    <w:rsid w:val="008C1319"/>
+    <w:rsid w:val="008C1C5D"/>
     <w:rsid w:val="008C2155"/>
     <w:rsid w:val="008C33F8"/>
     <w:rsid w:val="008C52B8"/>
     <w:rsid w:val="008C5705"/>
+    <w:rsid w:val="008C712B"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D1F32"/>
     <w:rsid w:val="008D3939"/>
     <w:rsid w:val="008D3A20"/>
     <w:rsid w:val="008D40E3"/>
     <w:rsid w:val="008D44A6"/>
     <w:rsid w:val="008D507E"/>
+    <w:rsid w:val="008D5ED6"/>
     <w:rsid w:val="008D6D85"/>
     <w:rsid w:val="008E00EE"/>
     <w:rsid w:val="008E0284"/>
     <w:rsid w:val="008E0D71"/>
     <w:rsid w:val="008E2725"/>
+    <w:rsid w:val="008E33E3"/>
+    <w:rsid w:val="008E5688"/>
     <w:rsid w:val="008E71E9"/>
     <w:rsid w:val="008E793C"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1895"/>
     <w:rsid w:val="008F3990"/>
     <w:rsid w:val="008F3EAC"/>
     <w:rsid w:val="008F3F2C"/>
     <w:rsid w:val="008F56BE"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F6738"/>
+    <w:rsid w:val="008F78D4"/>
     <w:rsid w:val="009000D7"/>
     <w:rsid w:val="0090110D"/>
     <w:rsid w:val="009012EF"/>
     <w:rsid w:val="0090213A"/>
     <w:rsid w:val="0090301F"/>
     <w:rsid w:val="009040D2"/>
+    <w:rsid w:val="0090445A"/>
     <w:rsid w:val="00904B3D"/>
+    <w:rsid w:val="00904C65"/>
     <w:rsid w:val="00906311"/>
+    <w:rsid w:val="00906962"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00910859"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00910D6F"/>
     <w:rsid w:val="009116B8"/>
     <w:rsid w:val="009120BF"/>
     <w:rsid w:val="00912FA8"/>
     <w:rsid w:val="00913125"/>
+    <w:rsid w:val="00914BDB"/>
     <w:rsid w:val="00916FBD"/>
+    <w:rsid w:val="009174E5"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921413"/>
     <w:rsid w:val="00921C79"/>
     <w:rsid w:val="00921FE2"/>
     <w:rsid w:val="00922C57"/>
     <w:rsid w:val="00923704"/>
     <w:rsid w:val="00923EE9"/>
     <w:rsid w:val="009242C9"/>
     <w:rsid w:val="00925EC5"/>
     <w:rsid w:val="00926395"/>
     <w:rsid w:val="00926AF3"/>
     <w:rsid w:val="00927544"/>
     <w:rsid w:val="00927633"/>
     <w:rsid w:val="009279E2"/>
     <w:rsid w:val="00930701"/>
     <w:rsid w:val="00930FEF"/>
     <w:rsid w:val="00930FF7"/>
     <w:rsid w:val="00931185"/>
     <w:rsid w:val="0093126C"/>
     <w:rsid w:val="00931986"/>
     <w:rsid w:val="00931C17"/>
+    <w:rsid w:val="00931FDD"/>
     <w:rsid w:val="009329D7"/>
+    <w:rsid w:val="00933F14"/>
+    <w:rsid w:val="009354CC"/>
     <w:rsid w:val="00935ED9"/>
     <w:rsid w:val="00936511"/>
     <w:rsid w:val="0093654F"/>
     <w:rsid w:val="00937A31"/>
     <w:rsid w:val="00937E52"/>
     <w:rsid w:val="00940032"/>
     <w:rsid w:val="00940729"/>
     <w:rsid w:val="009413F3"/>
     <w:rsid w:val="00942C19"/>
+    <w:rsid w:val="00944564"/>
     <w:rsid w:val="0094467D"/>
     <w:rsid w:val="00945EF5"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="00947610"/>
     <w:rsid w:val="009506C2"/>
     <w:rsid w:val="00950DA1"/>
     <w:rsid w:val="00950E48"/>
     <w:rsid w:val="00950FD6"/>
     <w:rsid w:val="0095180F"/>
+    <w:rsid w:val="0095184D"/>
+    <w:rsid w:val="0095342C"/>
+    <w:rsid w:val="00953F5E"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="009570FD"/>
     <w:rsid w:val="00957AC1"/>
     <w:rsid w:val="00957E75"/>
     <w:rsid w:val="00960BAD"/>
+    <w:rsid w:val="009613EA"/>
+    <w:rsid w:val="00961607"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="00963DF0"/>
     <w:rsid w:val="00964A9D"/>
     <w:rsid w:val="00965257"/>
     <w:rsid w:val="00966284"/>
+    <w:rsid w:val="0096710A"/>
+    <w:rsid w:val="00967A3C"/>
     <w:rsid w:val="00970735"/>
     <w:rsid w:val="0097173C"/>
     <w:rsid w:val="0097263D"/>
+    <w:rsid w:val="0097274A"/>
     <w:rsid w:val="0097281D"/>
     <w:rsid w:val="00972923"/>
     <w:rsid w:val="00972BE7"/>
     <w:rsid w:val="00973901"/>
     <w:rsid w:val="00973DEB"/>
+    <w:rsid w:val="00975B2B"/>
     <w:rsid w:val="009762D5"/>
     <w:rsid w:val="0097738B"/>
     <w:rsid w:val="0097758A"/>
     <w:rsid w:val="009778CD"/>
+    <w:rsid w:val="00977CB3"/>
     <w:rsid w:val="0098079A"/>
     <w:rsid w:val="009807BA"/>
     <w:rsid w:val="009808ED"/>
     <w:rsid w:val="00981065"/>
     <w:rsid w:val="00982CEA"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="009845FB"/>
+    <w:rsid w:val="00990FA5"/>
+    <w:rsid w:val="00991760"/>
     <w:rsid w:val="00991B4C"/>
     <w:rsid w:val="0099377F"/>
     <w:rsid w:val="00994662"/>
     <w:rsid w:val="00995FF7"/>
     <w:rsid w:val="009A0920"/>
     <w:rsid w:val="009A12C9"/>
     <w:rsid w:val="009A1ABB"/>
     <w:rsid w:val="009A2819"/>
     <w:rsid w:val="009A3C46"/>
     <w:rsid w:val="009A44C5"/>
+    <w:rsid w:val="009A5DFC"/>
     <w:rsid w:val="009B0485"/>
     <w:rsid w:val="009B0BD9"/>
+    <w:rsid w:val="009B10A5"/>
     <w:rsid w:val="009B33D6"/>
+    <w:rsid w:val="009B44BA"/>
     <w:rsid w:val="009B503A"/>
     <w:rsid w:val="009B68A4"/>
     <w:rsid w:val="009B6C58"/>
     <w:rsid w:val="009B6DF4"/>
     <w:rsid w:val="009B6E98"/>
     <w:rsid w:val="009B75A1"/>
     <w:rsid w:val="009C0D08"/>
     <w:rsid w:val="009C13EB"/>
     <w:rsid w:val="009C16A8"/>
     <w:rsid w:val="009C2F53"/>
     <w:rsid w:val="009C3B85"/>
     <w:rsid w:val="009C42B5"/>
     <w:rsid w:val="009C483C"/>
     <w:rsid w:val="009C6592"/>
     <w:rsid w:val="009C66AB"/>
     <w:rsid w:val="009C74DC"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7BAA"/>
     <w:rsid w:val="009D0FAF"/>
+    <w:rsid w:val="009D24E8"/>
     <w:rsid w:val="009D25CD"/>
     <w:rsid w:val="009D365C"/>
+    <w:rsid w:val="009D37A8"/>
     <w:rsid w:val="009D5144"/>
     <w:rsid w:val="009D5811"/>
+    <w:rsid w:val="009D616D"/>
+    <w:rsid w:val="009D6B90"/>
     <w:rsid w:val="009D7530"/>
     <w:rsid w:val="009D761E"/>
+    <w:rsid w:val="009E0003"/>
     <w:rsid w:val="009E0B4A"/>
     <w:rsid w:val="009E18B0"/>
     <w:rsid w:val="009E2017"/>
+    <w:rsid w:val="009E230F"/>
+    <w:rsid w:val="009E351F"/>
     <w:rsid w:val="009E373B"/>
     <w:rsid w:val="009E3F27"/>
+    <w:rsid w:val="009E5A0F"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E7629"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F10F6"/>
     <w:rsid w:val="009F1E51"/>
+    <w:rsid w:val="009F25A1"/>
     <w:rsid w:val="009F2E63"/>
     <w:rsid w:val="009F385F"/>
     <w:rsid w:val="009F47CB"/>
     <w:rsid w:val="009F5930"/>
     <w:rsid w:val="009F6B45"/>
     <w:rsid w:val="009F6C51"/>
     <w:rsid w:val="009F7FDF"/>
+    <w:rsid w:val="00A00CEF"/>
     <w:rsid w:val="00A00E15"/>
     <w:rsid w:val="00A0119A"/>
     <w:rsid w:val="00A01A9A"/>
     <w:rsid w:val="00A02094"/>
     <w:rsid w:val="00A02D32"/>
     <w:rsid w:val="00A03398"/>
     <w:rsid w:val="00A0348F"/>
     <w:rsid w:val="00A03B3C"/>
     <w:rsid w:val="00A04304"/>
+    <w:rsid w:val="00A04677"/>
+    <w:rsid w:val="00A05C3C"/>
     <w:rsid w:val="00A06197"/>
+    <w:rsid w:val="00A06DAD"/>
     <w:rsid w:val="00A06F39"/>
     <w:rsid w:val="00A07919"/>
     <w:rsid w:val="00A07E65"/>
     <w:rsid w:val="00A120CB"/>
     <w:rsid w:val="00A13154"/>
     <w:rsid w:val="00A1354B"/>
     <w:rsid w:val="00A13C9C"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A142C7"/>
     <w:rsid w:val="00A1454A"/>
     <w:rsid w:val="00A14F8B"/>
     <w:rsid w:val="00A1729A"/>
     <w:rsid w:val="00A17CD4"/>
     <w:rsid w:val="00A20F5B"/>
     <w:rsid w:val="00A210F1"/>
     <w:rsid w:val="00A21849"/>
     <w:rsid w:val="00A21C23"/>
     <w:rsid w:val="00A21DC9"/>
+    <w:rsid w:val="00A247CE"/>
     <w:rsid w:val="00A24845"/>
     <w:rsid w:val="00A27338"/>
+    <w:rsid w:val="00A27473"/>
     <w:rsid w:val="00A27D9C"/>
     <w:rsid w:val="00A30D08"/>
     <w:rsid w:val="00A32BA8"/>
+    <w:rsid w:val="00A333DA"/>
     <w:rsid w:val="00A33CA6"/>
     <w:rsid w:val="00A3727A"/>
     <w:rsid w:val="00A373A5"/>
+    <w:rsid w:val="00A37EE6"/>
     <w:rsid w:val="00A40F10"/>
+    <w:rsid w:val="00A42385"/>
+    <w:rsid w:val="00A4260D"/>
     <w:rsid w:val="00A42B5D"/>
     <w:rsid w:val="00A42FAC"/>
     <w:rsid w:val="00A4351A"/>
     <w:rsid w:val="00A4382C"/>
     <w:rsid w:val="00A43BCA"/>
     <w:rsid w:val="00A43D98"/>
+    <w:rsid w:val="00A44317"/>
+    <w:rsid w:val="00A44CB8"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A45B67"/>
     <w:rsid w:val="00A45DE2"/>
     <w:rsid w:val="00A46651"/>
     <w:rsid w:val="00A46816"/>
     <w:rsid w:val="00A47C51"/>
     <w:rsid w:val="00A47D15"/>
     <w:rsid w:val="00A503F1"/>
     <w:rsid w:val="00A532A2"/>
     <w:rsid w:val="00A539A5"/>
     <w:rsid w:val="00A54A8D"/>
     <w:rsid w:val="00A54AD5"/>
     <w:rsid w:val="00A54E7D"/>
     <w:rsid w:val="00A561A4"/>
     <w:rsid w:val="00A570FA"/>
     <w:rsid w:val="00A574D7"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A61600"/>
     <w:rsid w:val="00A6165B"/>
     <w:rsid w:val="00A61A1B"/>
     <w:rsid w:val="00A622D9"/>
     <w:rsid w:val="00A62655"/>
+    <w:rsid w:val="00A62EE4"/>
     <w:rsid w:val="00A63348"/>
     <w:rsid w:val="00A64FD3"/>
     <w:rsid w:val="00A6604A"/>
+    <w:rsid w:val="00A66386"/>
     <w:rsid w:val="00A67084"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A70383"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A72290"/>
     <w:rsid w:val="00A72478"/>
     <w:rsid w:val="00A727DF"/>
     <w:rsid w:val="00A72C10"/>
     <w:rsid w:val="00A735BC"/>
     <w:rsid w:val="00A737CE"/>
     <w:rsid w:val="00A73CA0"/>
     <w:rsid w:val="00A74746"/>
     <w:rsid w:val="00A75884"/>
     <w:rsid w:val="00A75A3B"/>
+    <w:rsid w:val="00A75D75"/>
     <w:rsid w:val="00A771E4"/>
     <w:rsid w:val="00A801C6"/>
     <w:rsid w:val="00A810DA"/>
     <w:rsid w:val="00A818C3"/>
+    <w:rsid w:val="00A834D0"/>
     <w:rsid w:val="00A849BE"/>
     <w:rsid w:val="00A86299"/>
     <w:rsid w:val="00A8702F"/>
     <w:rsid w:val="00A9008D"/>
     <w:rsid w:val="00A93288"/>
     <w:rsid w:val="00A93291"/>
     <w:rsid w:val="00A9419F"/>
     <w:rsid w:val="00A94D4D"/>
     <w:rsid w:val="00A95BDF"/>
     <w:rsid w:val="00A96182"/>
+    <w:rsid w:val="00A96641"/>
     <w:rsid w:val="00A967F5"/>
     <w:rsid w:val="00A96899"/>
     <w:rsid w:val="00AA0670"/>
     <w:rsid w:val="00AA1456"/>
+    <w:rsid w:val="00AA20F6"/>
+    <w:rsid w:val="00AA4BD1"/>
     <w:rsid w:val="00AA5A18"/>
     <w:rsid w:val="00AA5B91"/>
+    <w:rsid w:val="00AA5FC8"/>
     <w:rsid w:val="00AA68C2"/>
     <w:rsid w:val="00AB00A5"/>
+    <w:rsid w:val="00AB0BF8"/>
     <w:rsid w:val="00AB0E00"/>
     <w:rsid w:val="00AB1102"/>
     <w:rsid w:val="00AB1E5E"/>
     <w:rsid w:val="00AB278B"/>
     <w:rsid w:val="00AB2A20"/>
     <w:rsid w:val="00AB3EE7"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB4805"/>
     <w:rsid w:val="00AB4E3B"/>
     <w:rsid w:val="00AB65FA"/>
+    <w:rsid w:val="00AB679D"/>
     <w:rsid w:val="00AB6F2C"/>
+    <w:rsid w:val="00AB7790"/>
     <w:rsid w:val="00AC01FD"/>
     <w:rsid w:val="00AC021F"/>
     <w:rsid w:val="00AC095F"/>
     <w:rsid w:val="00AC0B33"/>
     <w:rsid w:val="00AC129D"/>
+    <w:rsid w:val="00AC18EA"/>
     <w:rsid w:val="00AC1981"/>
     <w:rsid w:val="00AC2E65"/>
+    <w:rsid w:val="00AC41D6"/>
     <w:rsid w:val="00AC47E3"/>
     <w:rsid w:val="00AC48C0"/>
     <w:rsid w:val="00AC561E"/>
     <w:rsid w:val="00AC6FD9"/>
+    <w:rsid w:val="00AC70A5"/>
     <w:rsid w:val="00AD07AD"/>
     <w:rsid w:val="00AD164C"/>
     <w:rsid w:val="00AD1729"/>
     <w:rsid w:val="00AD23BC"/>
     <w:rsid w:val="00AD2B06"/>
     <w:rsid w:val="00AD2E0B"/>
     <w:rsid w:val="00AD34B8"/>
     <w:rsid w:val="00AD39C7"/>
     <w:rsid w:val="00AD48B7"/>
     <w:rsid w:val="00AD503F"/>
     <w:rsid w:val="00AD7A69"/>
     <w:rsid w:val="00AE07CF"/>
     <w:rsid w:val="00AE0B09"/>
     <w:rsid w:val="00AE0EAF"/>
     <w:rsid w:val="00AE179F"/>
     <w:rsid w:val="00AE2915"/>
     <w:rsid w:val="00AE2FEA"/>
     <w:rsid w:val="00AE3F18"/>
     <w:rsid w:val="00AE60D5"/>
     <w:rsid w:val="00AE6491"/>
     <w:rsid w:val="00AE69B7"/>
     <w:rsid w:val="00AE6B88"/>
+    <w:rsid w:val="00AE6D17"/>
     <w:rsid w:val="00AE74F5"/>
     <w:rsid w:val="00AF1FDA"/>
     <w:rsid w:val="00AF2267"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF611C"/>
     <w:rsid w:val="00AF65E0"/>
     <w:rsid w:val="00AF7105"/>
+    <w:rsid w:val="00AF730E"/>
+    <w:rsid w:val="00AF75DE"/>
+    <w:rsid w:val="00AF7A74"/>
     <w:rsid w:val="00B0091E"/>
+    <w:rsid w:val="00B00E71"/>
     <w:rsid w:val="00B01486"/>
     <w:rsid w:val="00B01803"/>
     <w:rsid w:val="00B01FE6"/>
+    <w:rsid w:val="00B02257"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B04F42"/>
     <w:rsid w:val="00B0668F"/>
+    <w:rsid w:val="00B078BC"/>
     <w:rsid w:val="00B07B45"/>
     <w:rsid w:val="00B07FBD"/>
+    <w:rsid w:val="00B102C7"/>
     <w:rsid w:val="00B11F49"/>
     <w:rsid w:val="00B126AC"/>
+    <w:rsid w:val="00B1353F"/>
     <w:rsid w:val="00B1480D"/>
     <w:rsid w:val="00B14854"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B2025F"/>
+    <w:rsid w:val="00B2137D"/>
     <w:rsid w:val="00B21EC4"/>
+    <w:rsid w:val="00B22A57"/>
     <w:rsid w:val="00B2367E"/>
     <w:rsid w:val="00B236A4"/>
+    <w:rsid w:val="00B2389A"/>
+    <w:rsid w:val="00B25ECD"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B30E9D"/>
     <w:rsid w:val="00B32515"/>
     <w:rsid w:val="00B32661"/>
+    <w:rsid w:val="00B34494"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B34EE7"/>
     <w:rsid w:val="00B42675"/>
     <w:rsid w:val="00B431D4"/>
+    <w:rsid w:val="00B43322"/>
     <w:rsid w:val="00B43E79"/>
     <w:rsid w:val="00B4510C"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B46737"/>
     <w:rsid w:val="00B46C26"/>
     <w:rsid w:val="00B46CDF"/>
     <w:rsid w:val="00B47735"/>
     <w:rsid w:val="00B47EA4"/>
     <w:rsid w:val="00B51442"/>
     <w:rsid w:val="00B51596"/>
+    <w:rsid w:val="00B52B69"/>
+    <w:rsid w:val="00B537FF"/>
+    <w:rsid w:val="00B53F8F"/>
+    <w:rsid w:val="00B547C3"/>
     <w:rsid w:val="00B54AE2"/>
     <w:rsid w:val="00B55437"/>
+    <w:rsid w:val="00B564F3"/>
+    <w:rsid w:val="00B60115"/>
     <w:rsid w:val="00B6026A"/>
+    <w:rsid w:val="00B60A70"/>
+    <w:rsid w:val="00B6412A"/>
     <w:rsid w:val="00B70806"/>
     <w:rsid w:val="00B738E1"/>
     <w:rsid w:val="00B75E85"/>
     <w:rsid w:val="00B76664"/>
+    <w:rsid w:val="00B7694B"/>
+    <w:rsid w:val="00B7710A"/>
     <w:rsid w:val="00B772C4"/>
+    <w:rsid w:val="00B77367"/>
     <w:rsid w:val="00B7798F"/>
     <w:rsid w:val="00B80948"/>
     <w:rsid w:val="00B81315"/>
     <w:rsid w:val="00B819A4"/>
     <w:rsid w:val="00B81F59"/>
     <w:rsid w:val="00B8219F"/>
+    <w:rsid w:val="00B83106"/>
     <w:rsid w:val="00B84313"/>
     <w:rsid w:val="00B8576C"/>
+    <w:rsid w:val="00B867BA"/>
     <w:rsid w:val="00B86BB6"/>
     <w:rsid w:val="00B87C39"/>
+    <w:rsid w:val="00B90850"/>
     <w:rsid w:val="00B91241"/>
+    <w:rsid w:val="00B918E8"/>
     <w:rsid w:val="00B919FC"/>
+    <w:rsid w:val="00B92B04"/>
     <w:rsid w:val="00B92D86"/>
+    <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B93D3A"/>
+    <w:rsid w:val="00B93F9D"/>
     <w:rsid w:val="00B9414A"/>
     <w:rsid w:val="00B978A1"/>
+    <w:rsid w:val="00B97B12"/>
     <w:rsid w:val="00B97FD5"/>
     <w:rsid w:val="00BA20FB"/>
     <w:rsid w:val="00BA24A4"/>
     <w:rsid w:val="00BA25E4"/>
     <w:rsid w:val="00BA51ED"/>
     <w:rsid w:val="00BA5234"/>
     <w:rsid w:val="00BB1383"/>
     <w:rsid w:val="00BB17D1"/>
+    <w:rsid w:val="00BB399B"/>
     <w:rsid w:val="00BB3A79"/>
     <w:rsid w:val="00BB3BD9"/>
+    <w:rsid w:val="00BB686B"/>
     <w:rsid w:val="00BC0034"/>
     <w:rsid w:val="00BC09E9"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2542"/>
+    <w:rsid w:val="00BC36D4"/>
     <w:rsid w:val="00BC3831"/>
     <w:rsid w:val="00BC3CD6"/>
     <w:rsid w:val="00BC419B"/>
     <w:rsid w:val="00BC48C3"/>
     <w:rsid w:val="00BC55ED"/>
     <w:rsid w:val="00BC6168"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BD052C"/>
     <w:rsid w:val="00BD13A1"/>
     <w:rsid w:val="00BD20A9"/>
     <w:rsid w:val="00BD2F23"/>
     <w:rsid w:val="00BD356A"/>
     <w:rsid w:val="00BD3C21"/>
     <w:rsid w:val="00BD55C2"/>
     <w:rsid w:val="00BD56A5"/>
+    <w:rsid w:val="00BD58FC"/>
     <w:rsid w:val="00BD6F5A"/>
     <w:rsid w:val="00BD71DD"/>
     <w:rsid w:val="00BE0345"/>
+    <w:rsid w:val="00BE04F9"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE34A5"/>
     <w:rsid w:val="00BE51DE"/>
     <w:rsid w:val="00BF1683"/>
     <w:rsid w:val="00BF1B87"/>
     <w:rsid w:val="00BF4BA4"/>
     <w:rsid w:val="00BF509D"/>
+    <w:rsid w:val="00BF5209"/>
     <w:rsid w:val="00BF6E6C"/>
     <w:rsid w:val="00BF752F"/>
     <w:rsid w:val="00C0017A"/>
+    <w:rsid w:val="00C00F63"/>
     <w:rsid w:val="00C019FF"/>
     <w:rsid w:val="00C026DB"/>
     <w:rsid w:val="00C02D94"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C04929"/>
     <w:rsid w:val="00C0602D"/>
     <w:rsid w:val="00C065AA"/>
     <w:rsid w:val="00C067CF"/>
     <w:rsid w:val="00C071EB"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C106DF"/>
     <w:rsid w:val="00C10E23"/>
     <w:rsid w:val="00C13EF4"/>
     <w:rsid w:val="00C14546"/>
     <w:rsid w:val="00C15550"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C171E4"/>
     <w:rsid w:val="00C200B6"/>
     <w:rsid w:val="00C21043"/>
     <w:rsid w:val="00C2266D"/>
     <w:rsid w:val="00C22CD3"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C244B4"/>
     <w:rsid w:val="00C24713"/>
+    <w:rsid w:val="00C24ACF"/>
     <w:rsid w:val="00C260CE"/>
     <w:rsid w:val="00C33102"/>
     <w:rsid w:val="00C345AB"/>
     <w:rsid w:val="00C34927"/>
     <w:rsid w:val="00C35090"/>
     <w:rsid w:val="00C3648B"/>
     <w:rsid w:val="00C3652F"/>
     <w:rsid w:val="00C370F4"/>
     <w:rsid w:val="00C37258"/>
     <w:rsid w:val="00C37F79"/>
     <w:rsid w:val="00C40614"/>
     <w:rsid w:val="00C406C7"/>
     <w:rsid w:val="00C40A6C"/>
     <w:rsid w:val="00C429F3"/>
     <w:rsid w:val="00C42CBB"/>
     <w:rsid w:val="00C43516"/>
     <w:rsid w:val="00C439F7"/>
     <w:rsid w:val="00C44268"/>
+    <w:rsid w:val="00C4482D"/>
     <w:rsid w:val="00C45A96"/>
     <w:rsid w:val="00C475FF"/>
     <w:rsid w:val="00C518B8"/>
     <w:rsid w:val="00C51CB9"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52F3C"/>
+    <w:rsid w:val="00C56C36"/>
     <w:rsid w:val="00C56D3F"/>
     <w:rsid w:val="00C57D32"/>
     <w:rsid w:val="00C61574"/>
     <w:rsid w:val="00C622A1"/>
     <w:rsid w:val="00C62538"/>
     <w:rsid w:val="00C6312F"/>
+    <w:rsid w:val="00C63DC8"/>
     <w:rsid w:val="00C64A1A"/>
     <w:rsid w:val="00C652C1"/>
     <w:rsid w:val="00C654EE"/>
     <w:rsid w:val="00C655C3"/>
+    <w:rsid w:val="00C66FBD"/>
+    <w:rsid w:val="00C71A51"/>
     <w:rsid w:val="00C737BE"/>
     <w:rsid w:val="00C73C97"/>
+    <w:rsid w:val="00C74368"/>
+    <w:rsid w:val="00C745B3"/>
     <w:rsid w:val="00C74E0F"/>
     <w:rsid w:val="00C76030"/>
+    <w:rsid w:val="00C7613B"/>
     <w:rsid w:val="00C76BAF"/>
+    <w:rsid w:val="00C76F55"/>
     <w:rsid w:val="00C77A16"/>
     <w:rsid w:val="00C8058C"/>
+    <w:rsid w:val="00C80EC4"/>
     <w:rsid w:val="00C81D1A"/>
     <w:rsid w:val="00C82353"/>
     <w:rsid w:val="00C829A6"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C860D5"/>
     <w:rsid w:val="00C864F2"/>
     <w:rsid w:val="00C86C9E"/>
     <w:rsid w:val="00C86D3D"/>
     <w:rsid w:val="00C86FA2"/>
     <w:rsid w:val="00C90A97"/>
     <w:rsid w:val="00C9271C"/>
     <w:rsid w:val="00C9478E"/>
+    <w:rsid w:val="00C959BE"/>
     <w:rsid w:val="00C971DF"/>
     <w:rsid w:val="00C97D93"/>
     <w:rsid w:val="00CA2F43"/>
     <w:rsid w:val="00CA3501"/>
     <w:rsid w:val="00CA3E47"/>
     <w:rsid w:val="00CA4E32"/>
     <w:rsid w:val="00CA55D5"/>
     <w:rsid w:val="00CB160D"/>
     <w:rsid w:val="00CB1C2E"/>
     <w:rsid w:val="00CB27C6"/>
     <w:rsid w:val="00CB29C2"/>
     <w:rsid w:val="00CB2F17"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB6084"/>
     <w:rsid w:val="00CB61D2"/>
+    <w:rsid w:val="00CB7B98"/>
     <w:rsid w:val="00CC0F08"/>
     <w:rsid w:val="00CC0F7F"/>
+    <w:rsid w:val="00CC10FF"/>
     <w:rsid w:val="00CC1A15"/>
     <w:rsid w:val="00CC49F8"/>
     <w:rsid w:val="00CC5225"/>
     <w:rsid w:val="00CC53DF"/>
+    <w:rsid w:val="00CC7360"/>
     <w:rsid w:val="00CD08F0"/>
     <w:rsid w:val="00CD1E44"/>
     <w:rsid w:val="00CD2B93"/>
     <w:rsid w:val="00CD329B"/>
     <w:rsid w:val="00CD3BF7"/>
+    <w:rsid w:val="00CD4206"/>
+    <w:rsid w:val="00CD4911"/>
     <w:rsid w:val="00CD56DC"/>
     <w:rsid w:val="00CD585C"/>
     <w:rsid w:val="00CD6B94"/>
     <w:rsid w:val="00CD7ECB"/>
     <w:rsid w:val="00CE0783"/>
+    <w:rsid w:val="00CE1A21"/>
     <w:rsid w:val="00CE3A12"/>
     <w:rsid w:val="00CE54B2"/>
     <w:rsid w:val="00CE64B4"/>
     <w:rsid w:val="00CF0850"/>
     <w:rsid w:val="00CF08FF"/>
     <w:rsid w:val="00CF0E29"/>
     <w:rsid w:val="00CF17EB"/>
+    <w:rsid w:val="00CF2062"/>
     <w:rsid w:val="00CF36F0"/>
     <w:rsid w:val="00CF480D"/>
+    <w:rsid w:val="00CF5810"/>
+    <w:rsid w:val="00CF7D41"/>
     <w:rsid w:val="00D00317"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D02D9C"/>
     <w:rsid w:val="00D030EC"/>
     <w:rsid w:val="00D044CD"/>
     <w:rsid w:val="00D04A0B"/>
+    <w:rsid w:val="00D05CC9"/>
     <w:rsid w:val="00D07761"/>
     <w:rsid w:val="00D07D83"/>
     <w:rsid w:val="00D07EDB"/>
     <w:rsid w:val="00D11988"/>
     <w:rsid w:val="00D11AF3"/>
     <w:rsid w:val="00D12B2E"/>
+    <w:rsid w:val="00D13433"/>
     <w:rsid w:val="00D13F7C"/>
     <w:rsid w:val="00D147C5"/>
+    <w:rsid w:val="00D14922"/>
+    <w:rsid w:val="00D14A2B"/>
     <w:rsid w:val="00D15B71"/>
     <w:rsid w:val="00D16410"/>
+    <w:rsid w:val="00D16521"/>
     <w:rsid w:val="00D176C5"/>
     <w:rsid w:val="00D178DC"/>
     <w:rsid w:val="00D21180"/>
     <w:rsid w:val="00D2138E"/>
+    <w:rsid w:val="00D21A1B"/>
+    <w:rsid w:val="00D229A5"/>
     <w:rsid w:val="00D22C69"/>
     <w:rsid w:val="00D231A9"/>
     <w:rsid w:val="00D231F4"/>
     <w:rsid w:val="00D2373D"/>
     <w:rsid w:val="00D24FD0"/>
     <w:rsid w:val="00D25C55"/>
     <w:rsid w:val="00D25EB8"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D26C35"/>
     <w:rsid w:val="00D27911"/>
     <w:rsid w:val="00D27D96"/>
+    <w:rsid w:val="00D30041"/>
+    <w:rsid w:val="00D3061A"/>
     <w:rsid w:val="00D309EC"/>
     <w:rsid w:val="00D3177D"/>
+    <w:rsid w:val="00D31CE0"/>
     <w:rsid w:val="00D3287D"/>
+    <w:rsid w:val="00D32A89"/>
     <w:rsid w:val="00D346E2"/>
     <w:rsid w:val="00D355DC"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D3575A"/>
     <w:rsid w:val="00D372DE"/>
     <w:rsid w:val="00D404B5"/>
     <w:rsid w:val="00D41212"/>
+    <w:rsid w:val="00D413A8"/>
     <w:rsid w:val="00D41917"/>
     <w:rsid w:val="00D4223E"/>
+    <w:rsid w:val="00D42594"/>
     <w:rsid w:val="00D42917"/>
     <w:rsid w:val="00D4336E"/>
+    <w:rsid w:val="00D44C02"/>
     <w:rsid w:val="00D44F61"/>
     <w:rsid w:val="00D46B2E"/>
     <w:rsid w:val="00D46EF2"/>
+    <w:rsid w:val="00D470E4"/>
     <w:rsid w:val="00D4780A"/>
     <w:rsid w:val="00D47AE5"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D52BAA"/>
     <w:rsid w:val="00D53D1B"/>
     <w:rsid w:val="00D5469D"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55772"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D5597B"/>
     <w:rsid w:val="00D5627F"/>
     <w:rsid w:val="00D566F7"/>
     <w:rsid w:val="00D56969"/>
     <w:rsid w:val="00D56D99"/>
     <w:rsid w:val="00D576F4"/>
     <w:rsid w:val="00D57733"/>
+    <w:rsid w:val="00D57976"/>
     <w:rsid w:val="00D6121A"/>
     <w:rsid w:val="00D61540"/>
     <w:rsid w:val="00D6243C"/>
     <w:rsid w:val="00D62B8B"/>
+    <w:rsid w:val="00D62DE3"/>
     <w:rsid w:val="00D63287"/>
     <w:rsid w:val="00D63B12"/>
     <w:rsid w:val="00D6467E"/>
     <w:rsid w:val="00D66C1B"/>
     <w:rsid w:val="00D66DB0"/>
     <w:rsid w:val="00D6734F"/>
+    <w:rsid w:val="00D67DD5"/>
     <w:rsid w:val="00D67EDB"/>
     <w:rsid w:val="00D71E24"/>
     <w:rsid w:val="00D724D9"/>
     <w:rsid w:val="00D726AB"/>
     <w:rsid w:val="00D74228"/>
+    <w:rsid w:val="00D74EA0"/>
     <w:rsid w:val="00D74F93"/>
     <w:rsid w:val="00D75475"/>
     <w:rsid w:val="00D7584B"/>
+    <w:rsid w:val="00D76B00"/>
+    <w:rsid w:val="00D76FEB"/>
     <w:rsid w:val="00D77734"/>
     <w:rsid w:val="00D77A33"/>
     <w:rsid w:val="00D77BB3"/>
     <w:rsid w:val="00D801F3"/>
     <w:rsid w:val="00D80FC5"/>
     <w:rsid w:val="00D81653"/>
     <w:rsid w:val="00D822AF"/>
     <w:rsid w:val="00D829DB"/>
     <w:rsid w:val="00D83603"/>
     <w:rsid w:val="00D8439A"/>
     <w:rsid w:val="00D84C79"/>
     <w:rsid w:val="00D85654"/>
     <w:rsid w:val="00D860AB"/>
+    <w:rsid w:val="00D91845"/>
     <w:rsid w:val="00D921BB"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D948B8"/>
+    <w:rsid w:val="00D9519D"/>
     <w:rsid w:val="00D95C9D"/>
     <w:rsid w:val="00D96B4A"/>
     <w:rsid w:val="00D97134"/>
+    <w:rsid w:val="00DA0F85"/>
     <w:rsid w:val="00DA1BA7"/>
     <w:rsid w:val="00DA33AC"/>
     <w:rsid w:val="00DA3762"/>
     <w:rsid w:val="00DA3D49"/>
     <w:rsid w:val="00DA4599"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA5531"/>
     <w:rsid w:val="00DA6518"/>
     <w:rsid w:val="00DA6CEE"/>
     <w:rsid w:val="00DB04C4"/>
     <w:rsid w:val="00DB0A6D"/>
     <w:rsid w:val="00DB11B1"/>
     <w:rsid w:val="00DB1D69"/>
     <w:rsid w:val="00DB1E6F"/>
     <w:rsid w:val="00DB36B0"/>
     <w:rsid w:val="00DB4D33"/>
+    <w:rsid w:val="00DB72D1"/>
+    <w:rsid w:val="00DB7DD6"/>
     <w:rsid w:val="00DB7FEB"/>
     <w:rsid w:val="00DC0050"/>
+    <w:rsid w:val="00DC02B3"/>
     <w:rsid w:val="00DC0D9C"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC1CD3"/>
+    <w:rsid w:val="00DC2602"/>
     <w:rsid w:val="00DC2800"/>
     <w:rsid w:val="00DC2BD5"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC3E7E"/>
     <w:rsid w:val="00DC7080"/>
     <w:rsid w:val="00DD06D8"/>
     <w:rsid w:val="00DD0B9D"/>
     <w:rsid w:val="00DD149F"/>
     <w:rsid w:val="00DD28F4"/>
     <w:rsid w:val="00DD291F"/>
     <w:rsid w:val="00DD2DC7"/>
     <w:rsid w:val="00DD2FDF"/>
+    <w:rsid w:val="00DD37E3"/>
     <w:rsid w:val="00DD3B57"/>
     <w:rsid w:val="00DD40A2"/>
     <w:rsid w:val="00DD4A91"/>
     <w:rsid w:val="00DD4D44"/>
     <w:rsid w:val="00DD536F"/>
     <w:rsid w:val="00DD5469"/>
+    <w:rsid w:val="00DD57C7"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD79BF"/>
     <w:rsid w:val="00DE12D9"/>
     <w:rsid w:val="00DE20BE"/>
     <w:rsid w:val="00DE392D"/>
     <w:rsid w:val="00DE3B1A"/>
     <w:rsid w:val="00DE404D"/>
+    <w:rsid w:val="00DE4F7F"/>
     <w:rsid w:val="00DE51FC"/>
     <w:rsid w:val="00DE52E7"/>
     <w:rsid w:val="00DE5936"/>
+    <w:rsid w:val="00DE5ECC"/>
     <w:rsid w:val="00DE716E"/>
+    <w:rsid w:val="00DF113D"/>
+    <w:rsid w:val="00DF1A5C"/>
+    <w:rsid w:val="00DF1ECC"/>
     <w:rsid w:val="00DF21C6"/>
+    <w:rsid w:val="00DF306C"/>
     <w:rsid w:val="00DF34A3"/>
+    <w:rsid w:val="00DF39A4"/>
     <w:rsid w:val="00DF5D98"/>
     <w:rsid w:val="00DF6453"/>
     <w:rsid w:val="00DF6485"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
+    <w:rsid w:val="00E000E1"/>
     <w:rsid w:val="00E00C2B"/>
     <w:rsid w:val="00E00EA3"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E036E2"/>
     <w:rsid w:val="00E05E2B"/>
+    <w:rsid w:val="00E073AC"/>
     <w:rsid w:val="00E076F3"/>
     <w:rsid w:val="00E113E1"/>
+    <w:rsid w:val="00E11801"/>
     <w:rsid w:val="00E119AA"/>
     <w:rsid w:val="00E13787"/>
     <w:rsid w:val="00E141B9"/>
     <w:rsid w:val="00E1474F"/>
     <w:rsid w:val="00E159B9"/>
     <w:rsid w:val="00E15BE3"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E22289"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E24568"/>
     <w:rsid w:val="00E247F4"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25975"/>
     <w:rsid w:val="00E26F3C"/>
     <w:rsid w:val="00E2721E"/>
+    <w:rsid w:val="00E277E5"/>
     <w:rsid w:val="00E310C5"/>
     <w:rsid w:val="00E3216B"/>
     <w:rsid w:val="00E33846"/>
     <w:rsid w:val="00E41BB4"/>
     <w:rsid w:val="00E4216E"/>
     <w:rsid w:val="00E42C30"/>
     <w:rsid w:val="00E43152"/>
+    <w:rsid w:val="00E4340E"/>
     <w:rsid w:val="00E434A8"/>
     <w:rsid w:val="00E43F7F"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E447EB"/>
     <w:rsid w:val="00E44A37"/>
     <w:rsid w:val="00E5201C"/>
     <w:rsid w:val="00E5325E"/>
+    <w:rsid w:val="00E53CE4"/>
     <w:rsid w:val="00E54192"/>
     <w:rsid w:val="00E54276"/>
     <w:rsid w:val="00E55D89"/>
+    <w:rsid w:val="00E5641F"/>
     <w:rsid w:val="00E56916"/>
+    <w:rsid w:val="00E56D54"/>
     <w:rsid w:val="00E56E70"/>
     <w:rsid w:val="00E576B7"/>
     <w:rsid w:val="00E57B95"/>
     <w:rsid w:val="00E57EB1"/>
+    <w:rsid w:val="00E57EBE"/>
+    <w:rsid w:val="00E60716"/>
     <w:rsid w:val="00E624B9"/>
+    <w:rsid w:val="00E6305E"/>
     <w:rsid w:val="00E64393"/>
     <w:rsid w:val="00E64988"/>
     <w:rsid w:val="00E666AD"/>
     <w:rsid w:val="00E6756B"/>
     <w:rsid w:val="00E71359"/>
     <w:rsid w:val="00E714F5"/>
     <w:rsid w:val="00E71863"/>
+    <w:rsid w:val="00E72DC8"/>
+    <w:rsid w:val="00E74121"/>
+    <w:rsid w:val="00E74E55"/>
     <w:rsid w:val="00E753BD"/>
+    <w:rsid w:val="00E75485"/>
     <w:rsid w:val="00E7558C"/>
+    <w:rsid w:val="00E77C32"/>
     <w:rsid w:val="00E8182C"/>
     <w:rsid w:val="00E819FA"/>
     <w:rsid w:val="00E81B2C"/>
     <w:rsid w:val="00E81F3F"/>
     <w:rsid w:val="00E83848"/>
     <w:rsid w:val="00E83EDF"/>
     <w:rsid w:val="00E845C7"/>
     <w:rsid w:val="00E84ED1"/>
+    <w:rsid w:val="00E8511B"/>
     <w:rsid w:val="00E86308"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87ED2"/>
+    <w:rsid w:val="00E903FB"/>
     <w:rsid w:val="00E90724"/>
     <w:rsid w:val="00E90902"/>
     <w:rsid w:val="00E9230C"/>
     <w:rsid w:val="00E93A33"/>
     <w:rsid w:val="00E94717"/>
+    <w:rsid w:val="00E948BA"/>
     <w:rsid w:val="00E959FC"/>
     <w:rsid w:val="00E9680D"/>
     <w:rsid w:val="00E96A05"/>
     <w:rsid w:val="00E96A0F"/>
     <w:rsid w:val="00E9777B"/>
     <w:rsid w:val="00EA17BF"/>
     <w:rsid w:val="00EA2283"/>
     <w:rsid w:val="00EA2FD7"/>
     <w:rsid w:val="00EA32E8"/>
     <w:rsid w:val="00EA39A8"/>
+    <w:rsid w:val="00EA3BCA"/>
     <w:rsid w:val="00EA6034"/>
     <w:rsid w:val="00EA76F5"/>
+    <w:rsid w:val="00EB0041"/>
     <w:rsid w:val="00EB0C81"/>
+    <w:rsid w:val="00EB0D10"/>
     <w:rsid w:val="00EB12CF"/>
     <w:rsid w:val="00EB1850"/>
     <w:rsid w:val="00EB1ADD"/>
     <w:rsid w:val="00EB1D43"/>
     <w:rsid w:val="00EB1DFA"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB3879"/>
     <w:rsid w:val="00EB387B"/>
     <w:rsid w:val="00EB3ECA"/>
+    <w:rsid w:val="00EB48FF"/>
     <w:rsid w:val="00EB5697"/>
     <w:rsid w:val="00EB56E8"/>
     <w:rsid w:val="00EB6A34"/>
     <w:rsid w:val="00EB728C"/>
     <w:rsid w:val="00EB72B3"/>
+    <w:rsid w:val="00EB7463"/>
     <w:rsid w:val="00EC0813"/>
     <w:rsid w:val="00EC0980"/>
     <w:rsid w:val="00EC0C62"/>
     <w:rsid w:val="00EC2E13"/>
+    <w:rsid w:val="00EC3772"/>
     <w:rsid w:val="00EC441C"/>
     <w:rsid w:val="00EC4D73"/>
     <w:rsid w:val="00EC5340"/>
     <w:rsid w:val="00EC542C"/>
+    <w:rsid w:val="00ED181E"/>
     <w:rsid w:val="00ED1F46"/>
     <w:rsid w:val="00ED3E1E"/>
+    <w:rsid w:val="00ED3E32"/>
     <w:rsid w:val="00ED3F8B"/>
     <w:rsid w:val="00ED583E"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED69D2"/>
+    <w:rsid w:val="00ED6DE7"/>
     <w:rsid w:val="00ED6F7C"/>
     <w:rsid w:val="00EE0591"/>
+    <w:rsid w:val="00EE1935"/>
     <w:rsid w:val="00EE2454"/>
     <w:rsid w:val="00EE256F"/>
     <w:rsid w:val="00EE4315"/>
     <w:rsid w:val="00EE5072"/>
+    <w:rsid w:val="00EE56BB"/>
     <w:rsid w:val="00EE652D"/>
     <w:rsid w:val="00EE7161"/>
     <w:rsid w:val="00EE7585"/>
+    <w:rsid w:val="00EE7BD5"/>
     <w:rsid w:val="00EE7E55"/>
     <w:rsid w:val="00EF0C3D"/>
+    <w:rsid w:val="00EF0CA2"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF1B07"/>
+    <w:rsid w:val="00EF2E44"/>
     <w:rsid w:val="00EF56CE"/>
     <w:rsid w:val="00EF740F"/>
     <w:rsid w:val="00F011D7"/>
     <w:rsid w:val="00F019BE"/>
     <w:rsid w:val="00F01F3C"/>
     <w:rsid w:val="00F02A82"/>
     <w:rsid w:val="00F03250"/>
     <w:rsid w:val="00F04B5E"/>
     <w:rsid w:val="00F05A4E"/>
     <w:rsid w:val="00F05B76"/>
+    <w:rsid w:val="00F06797"/>
     <w:rsid w:val="00F07D9B"/>
     <w:rsid w:val="00F10366"/>
     <w:rsid w:val="00F1151F"/>
+    <w:rsid w:val="00F11D8F"/>
     <w:rsid w:val="00F12594"/>
     <w:rsid w:val="00F142F2"/>
     <w:rsid w:val="00F14EC4"/>
     <w:rsid w:val="00F14EF2"/>
     <w:rsid w:val="00F15904"/>
     <w:rsid w:val="00F16C93"/>
     <w:rsid w:val="00F16E3E"/>
     <w:rsid w:val="00F17A86"/>
     <w:rsid w:val="00F17D89"/>
     <w:rsid w:val="00F2098A"/>
     <w:rsid w:val="00F20A33"/>
+    <w:rsid w:val="00F21966"/>
     <w:rsid w:val="00F242C5"/>
     <w:rsid w:val="00F24664"/>
     <w:rsid w:val="00F25043"/>
     <w:rsid w:val="00F25AC6"/>
     <w:rsid w:val="00F26CAC"/>
     <w:rsid w:val="00F30742"/>
     <w:rsid w:val="00F31053"/>
     <w:rsid w:val="00F32412"/>
     <w:rsid w:val="00F32F67"/>
     <w:rsid w:val="00F34773"/>
     <w:rsid w:val="00F36CE8"/>
     <w:rsid w:val="00F36D06"/>
     <w:rsid w:val="00F41060"/>
     <w:rsid w:val="00F4110F"/>
+    <w:rsid w:val="00F41B39"/>
+    <w:rsid w:val="00F42D07"/>
     <w:rsid w:val="00F42F4D"/>
     <w:rsid w:val="00F434F5"/>
     <w:rsid w:val="00F4544E"/>
+    <w:rsid w:val="00F45FFE"/>
     <w:rsid w:val="00F46B7D"/>
+    <w:rsid w:val="00F47002"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F5088D"/>
     <w:rsid w:val="00F51200"/>
     <w:rsid w:val="00F52624"/>
+    <w:rsid w:val="00F52F0C"/>
     <w:rsid w:val="00F56843"/>
     <w:rsid w:val="00F57251"/>
     <w:rsid w:val="00F5778D"/>
+    <w:rsid w:val="00F579E8"/>
     <w:rsid w:val="00F60B39"/>
+    <w:rsid w:val="00F60F49"/>
     <w:rsid w:val="00F61213"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F6186F"/>
+    <w:rsid w:val="00F61A1A"/>
     <w:rsid w:val="00F6216A"/>
     <w:rsid w:val="00F62604"/>
     <w:rsid w:val="00F62817"/>
     <w:rsid w:val="00F64687"/>
     <w:rsid w:val="00F64F56"/>
     <w:rsid w:val="00F6512E"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F66568"/>
+    <w:rsid w:val="00F67BBE"/>
     <w:rsid w:val="00F70640"/>
     <w:rsid w:val="00F715D4"/>
     <w:rsid w:val="00F719FD"/>
+    <w:rsid w:val="00F7209E"/>
     <w:rsid w:val="00F7299A"/>
     <w:rsid w:val="00F729CE"/>
     <w:rsid w:val="00F72A3F"/>
     <w:rsid w:val="00F7465B"/>
     <w:rsid w:val="00F7490C"/>
     <w:rsid w:val="00F7493B"/>
     <w:rsid w:val="00F75446"/>
     <w:rsid w:val="00F75705"/>
     <w:rsid w:val="00F76BD7"/>
     <w:rsid w:val="00F80263"/>
     <w:rsid w:val="00F804AA"/>
+    <w:rsid w:val="00F8104F"/>
     <w:rsid w:val="00F81D3A"/>
     <w:rsid w:val="00F81D7A"/>
     <w:rsid w:val="00F82BCF"/>
+    <w:rsid w:val="00F82E70"/>
     <w:rsid w:val="00F8311B"/>
     <w:rsid w:val="00F85939"/>
     <w:rsid w:val="00F859F8"/>
     <w:rsid w:val="00F85C8A"/>
     <w:rsid w:val="00F85F45"/>
     <w:rsid w:val="00F86605"/>
     <w:rsid w:val="00F86ED0"/>
     <w:rsid w:val="00F86EED"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F87760"/>
     <w:rsid w:val="00F879D1"/>
     <w:rsid w:val="00F87A23"/>
     <w:rsid w:val="00F9011E"/>
+    <w:rsid w:val="00F901DF"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F91D49"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F936FF"/>
     <w:rsid w:val="00F93943"/>
     <w:rsid w:val="00F93AD7"/>
+    <w:rsid w:val="00F961E5"/>
     <w:rsid w:val="00FA0BD4"/>
     <w:rsid w:val="00FA12D4"/>
     <w:rsid w:val="00FA4642"/>
     <w:rsid w:val="00FA479B"/>
     <w:rsid w:val="00FA4D0F"/>
+    <w:rsid w:val="00FA5C2C"/>
+    <w:rsid w:val="00FA62E2"/>
     <w:rsid w:val="00FA6714"/>
     <w:rsid w:val="00FA677B"/>
     <w:rsid w:val="00FA6CA4"/>
+    <w:rsid w:val="00FA7576"/>
     <w:rsid w:val="00FA7C1F"/>
     <w:rsid w:val="00FA7C56"/>
     <w:rsid w:val="00FA7FD1"/>
     <w:rsid w:val="00FB032D"/>
     <w:rsid w:val="00FB0B13"/>
+    <w:rsid w:val="00FB0EB2"/>
     <w:rsid w:val="00FB2929"/>
     <w:rsid w:val="00FB2F6F"/>
     <w:rsid w:val="00FB655D"/>
     <w:rsid w:val="00FC1168"/>
     <w:rsid w:val="00FC2A34"/>
     <w:rsid w:val="00FC30FC"/>
     <w:rsid w:val="00FC33CA"/>
     <w:rsid w:val="00FC37C8"/>
     <w:rsid w:val="00FC44B4"/>
     <w:rsid w:val="00FC5DEF"/>
     <w:rsid w:val="00FC6A70"/>
+    <w:rsid w:val="00FC6E3C"/>
     <w:rsid w:val="00FC72C9"/>
     <w:rsid w:val="00FC7724"/>
     <w:rsid w:val="00FC77DD"/>
     <w:rsid w:val="00FD0AA7"/>
     <w:rsid w:val="00FD0FCC"/>
     <w:rsid w:val="00FD1182"/>
     <w:rsid w:val="00FD1C85"/>
     <w:rsid w:val="00FD1FD4"/>
     <w:rsid w:val="00FD2A1F"/>
+    <w:rsid w:val="00FD2B54"/>
     <w:rsid w:val="00FD35D0"/>
     <w:rsid w:val="00FD42D0"/>
     <w:rsid w:val="00FD55D0"/>
     <w:rsid w:val="00FD6235"/>
     <w:rsid w:val="00FD6A44"/>
+    <w:rsid w:val="00FD6A7C"/>
     <w:rsid w:val="00FD742B"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE12AE"/>
     <w:rsid w:val="00FE209B"/>
     <w:rsid w:val="00FE2AE2"/>
     <w:rsid w:val="00FE42F6"/>
     <w:rsid w:val="00FE4F6E"/>
     <w:rsid w:val="00FE6785"/>
     <w:rsid w:val="00FE7E23"/>
+    <w:rsid w:val="00FE7FC0"/>
     <w:rsid w:val="00FF13FD"/>
     <w:rsid w:val="00FF167E"/>
     <w:rsid w:val="00FF19DB"/>
     <w:rsid w:val="00FF2D98"/>
     <w:rsid w:val="00FF341B"/>
+    <w:rsid w:val="00FF355E"/>
+    <w:rsid w:val="00FF3D57"/>
     <w:rsid w:val="00FF4803"/>
     <w:rsid w:val="00FF4EE7"/>
     <w:rsid w:val="00FF553A"/>
     <w:rsid w:val="00FF5729"/>
     <w:rsid w:val="00FF5BA4"/>
     <w:rsid w:val="00FF5F65"/>
     <w:rsid w:val="00FF6413"/>
     <w:rsid w:val="00FF6DCE"/>
     <w:rsid w:val="00FF7A2B"/>
     <w:rsid w:val="0456CC30"/>
     <w:rsid w:val="0B3DE6DC"/>
+    <w:rsid w:val="1031FBD2"/>
     <w:rsid w:val="1142222C"/>
     <w:rsid w:val="1273FBC2"/>
     <w:rsid w:val="134F278C"/>
+    <w:rsid w:val="1AEC3A73"/>
     <w:rsid w:val="20476E61"/>
     <w:rsid w:val="26DEAA42"/>
     <w:rsid w:val="27BE7A9A"/>
     <w:rsid w:val="27D1BE0D"/>
     <w:rsid w:val="2A7A3465"/>
     <w:rsid w:val="2B884AB0"/>
     <w:rsid w:val="306747AC"/>
     <w:rsid w:val="317A14F6"/>
     <w:rsid w:val="33020CAC"/>
     <w:rsid w:val="33EE361B"/>
     <w:rsid w:val="38CE0346"/>
     <w:rsid w:val="38DAEE85"/>
     <w:rsid w:val="39304E27"/>
     <w:rsid w:val="3D1E4E24"/>
     <w:rsid w:val="4068A532"/>
     <w:rsid w:val="492A4213"/>
     <w:rsid w:val="49FE7389"/>
     <w:rsid w:val="4C68FFCA"/>
     <w:rsid w:val="569BD51A"/>
     <w:rsid w:val="575A2AE1"/>
     <w:rsid w:val="58CE5D32"/>
     <w:rsid w:val="5CD86D47"/>
     <w:rsid w:val="5EA70398"/>
     <w:rsid w:val="645A96A7"/>
     <w:rsid w:val="66957D97"/>
@@ -14499,51 +16353,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009D365C"/>
+    <w:rsid w:val="00990FA5"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -15416,50 +17270,55 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScrollHeading1">
     <w:name w:val="Scroll Heading 1"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00470C41"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs w:val="0"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inqyif">
+    <w:name w:val="inqyif"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00287EE6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="107315022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="150298725">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -17263,66 +19122,58 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1833252042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/subjects/centrelink-customer-reference-number-crn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/what-early-childhood-partner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/application-process/what-access-request-form" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.ndis.gov.au/public-data-sharing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au/privacy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/access-information" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.access@ndis.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/about-ndia/ndia-board" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/annual-report" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-tell-us-about-change-situation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/300/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/8675/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/leaving-ndis/what-needed-when-participant-dies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/statutory-functions-and-reporting" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/notifiable-data-breaches/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ndis.gov.au" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/300/download" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@ndis.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/government-ministers-and-departments" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/how-use-participant-portals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries/feedback-and-complaints-form" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/quarterly-reports" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/annual-report" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/notifiable-data-breaches/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/access-information" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.access@ndis.gov.au" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/subjects/centrelink-customer-reference-number-crn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/leaving-ndis/what-needed-when-participant-dies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/quarterly-reports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/government-ministers-and-departments" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/how-use-participant-portals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ndis.gov.au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/6021/download?attachment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@ndis.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/what-early-childhood-partner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.ndis.gov.au/public-data-sharing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au/privacy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-complete-information-access-request" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/application-process/what-access-request-form" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/8675/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries/feedback-and-complaints-form" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/about-ndia/ndia-board" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/statutory-functions-and-reporting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -17586,105 +19437,81 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87a25303d4dc548ef10cb034c9087321" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:NUmber" minOccurs="0"/>
                 <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -17743,50 +19570,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
@@ -17885,1475 +19717,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADCF477-8EF9-4C04-982F-551F3F5BAE21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE21D644-4972-49EF-A1DC-532E26A623C6}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB5870A0-5181-4218-B649-F073E61D6CB6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47AA68C8-E072-4BD4-94D5-AF92CA54EF1F}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E806205-67F8-4A63-B2FE-E5582E5F3E52}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D9923FB-F311-4607-9235-620877967A91}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CE6B7E9-F154-4B0B-9F4C-C8F01EA4AF76}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>34246</Characters>
+  <Pages>22</Pages>
+  <Words>6098</Words>
+  <Characters>34765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>289</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40174</CharactersWithSpaces>
+  <CharactersWithSpaces>40782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1316 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2026-06-04T05:14:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-07T06:14:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>17d927f1-4853-42ae-89f7-0ff77a06e7db</vt:lpwstr>
+    <vt:lpwstr>685f0428-73c4-4673-a520-757f49542de6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
 </Properties>
 </file>