--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4ECCE20F" w14:textId="55861797" w:rsidR="00A818C3" w:rsidRDefault="000B0192" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Your privacy and information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CC4737" w14:textId="06E4DA5B" w:rsidR="00DF1A5C" w:rsidRPr="00DF1A5C" w:rsidRDefault="00A818C3" w:rsidP="00DF1A5C">
       <w:r w:rsidRPr="00A818C3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E53CE4">
         <w:t xml:space="preserve">we need to collect </w:t>
       </w:r>
       <w:r w:rsidR="00187D7B">
         <w:t>information about you when you deal with us.</w:t>
       </w:r>
@@ -133,64 +133,64 @@
     <w:p w14:paraId="324DE420" w14:textId="77777777" w:rsidR="000B0192" w:rsidRDefault="000B0192" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Can_you_ask" w:history="1">
         <w:r w:rsidRPr="005E5956">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Can you ask for the information we keep about you?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71357112" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r>
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677872B3" w14:textId="4685461A" w:rsidR="003F28AC" w:rsidRPr="004F0729" w:rsidRDefault="00881BC8" w:rsidP="00243544">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:anchor="appointing-a-nominee" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="appointing-a-nominee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline - Appointing a nominee</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12D53BF5" w14:textId="11F6DF06" w:rsidR="00FD0AA7" w:rsidRPr="004F0729" w:rsidRDefault="00881BC8" w:rsidP="002E2E2F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:anchor="child-representatives" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="child-representatives" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline - Child representatives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B8219F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1969F44F" w14:textId="237DFD8F" w:rsidR="00A818C3" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_What_do_we"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">What do we mean by </w:t>
       </w:r>
       <w:r w:rsidR="000B0192">
         <w:t>privacy and information handling</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
@@ -390,91 +390,91 @@
     <w:p w14:paraId="5847F928" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:r w:rsidRPr="000B0192">
         <w:t>When we say ‘us’, ‘we’ or ‘our staff’, we mean:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2E4C2C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>National Disability Insurance Agency (NDIA) staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772D0940" w14:textId="659E1342" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="00035BBF" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B43322">
         <w:t>National Contact Centre staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C8D137" w14:textId="7393656F" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F5088D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIA Board members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="540EF349" w14:textId="77777777" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0192">
         <w:t>NDIA contractors and organisations that do work for us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C981C39" w14:textId="6E1EF430" w:rsidR="007B635E" w:rsidRPr="000B0192" w:rsidRDefault="007B635E" w:rsidP="000B0192">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>local area c</w:t>
         </w:r>
         <w:r w:rsidRPr="004231BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oordinators</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="527F9557" w14:textId="4CE529BE" w:rsidR="007B635E" w:rsidRPr="004F0729" w:rsidRDefault="007B635E" w:rsidP="00E1474F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="004F0729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DB4D33" w:rsidRPr="004F0729">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC2DFCC" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004231BB">
         <w:t>How do we keep your information safe?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22107B50" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>We store your information on our secure computer systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D577C9C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
@@ -486,84 +486,84 @@
       <w:r>
         <w:t xml:space="preserve">We won’t look at the information we have about you, or tell anyone about it, unless we </w:t>
       </w:r>
       <w:r w:rsidR="00E96A0F">
         <w:t xml:space="preserve">are required </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to. We can only give other people information about you under very special situations. Find out more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_we" w:history="1">
         <w:r w:rsidRPr="006F568C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>when we give your information to other people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA5EFF4" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t xml:space="preserve">Learn more about privacy on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="004231BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F337B5" w14:textId="0E9A4A01" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004231BB">
         <w:t>How do we check your identity?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAD1351" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>Checking your identity is one of the ways we protect your privacy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCAC7F0" w14:textId="35E83E90" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003C0A9E">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>We ask for</w:t>
       </w:r>
       <w:r w:rsidR="00833518" w:rsidRPr="00896DFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink r:id="rId17" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidR="00134D5A" w:rsidRPr="00A72478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence of identity documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and information the first time you contact us</w:t>
       </w:r>
       <w:r w:rsidR="009C42B5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707E94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C42B5">
         <w:t xml:space="preserve">We use these documents to </w:t>
       </w:r>
       <w:r w:rsidR="003C0A9E">
         <w:t>confirm your identity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -711,51 +711,51 @@
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_your_1" w:history="1">
         <w:r w:rsidRPr="002E32BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>change your legal name</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, we</w:t>
       </w:r>
       <w:r w:rsidR="00474FD9">
         <w:t>’ll</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ask</w:t>
       </w:r>
       <w:r w:rsidR="002E32BD">
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
       <w:r w:rsidR="002A7953">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="more-ndis-information" w:history="1">
         <w:r w:rsidR="002A7953" w:rsidRPr="009D5144">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A7953">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="007F7BF5">
         <w:t>your name change. We</w:t>
       </w:r>
       <w:r w:rsidR="00E753BD">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="007F7BF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E15BE3">
         <w:t xml:space="preserve">need to </w:t>
       </w:r>
       <w:r w:rsidR="00DB72D1">
         <w:t xml:space="preserve">authenticate </w:t>
       </w:r>
@@ -888,51 +888,51 @@
     </w:p>
     <w:p w14:paraId="38B6639D" w14:textId="365BC18F" w:rsidR="007B635E" w:rsidRPr="00D22C69" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D22C69">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="003974B8">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00E119AA" w:rsidRPr="003974B8">
         <w:t xml:space="preserve">legal </w:t>
       </w:r>
       <w:r w:rsidRPr="003974B8">
         <w:t>name, address and contact details of your guardian or nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48183E2C" w14:textId="7E3522FF" w:rsidR="007B635E" w:rsidRPr="00240809" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003826EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Centrelink Customer Reference Number (CRN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF65E0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CE0783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00240809" w:rsidRPr="0069299B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">if you </w:t>
       </w:r>
       <w:r w:rsidR="006022E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
@@ -945,51 +945,51 @@
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D26C35">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>to this</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65160A67" w14:textId="2D771F5C" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>bank account details, if you’d like t</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0783">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CE0783">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>self-manage your NDIS funding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="199A0B41" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0083262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>details of any supports you get now.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AE7D6D" w14:textId="601374FA" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
         <w:t>We ask you, your child representative, nominee or authorised representative for this information</w:t>
       </w:r>
       <w:r w:rsidR="008A7539">
         <w:t>. W</w:t>
       </w:r>
       <w:r>
         <w:t>e need it to help us:</w:t>
@@ -1059,67 +1059,67 @@
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43322">
         <w:t>review our decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594F45FC" w14:textId="4E9A1A3D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>do other NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00EF0CA2">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>related business, s</w:t>
       </w:r>
       <w:r w:rsidRPr="0003200F">
         <w:t xml:space="preserve">uch as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0003200F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>report on the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="513CB49B" w14:textId="4DDA2235" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">work on any </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="0003200F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>feedback or complaints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0003200F">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> make.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E972E8" w14:textId="51C166DF" w:rsidR="007B635E" w:rsidRPr="00D84C79" w:rsidRDefault="007B635E" w:rsidP="00D84C79">
       <w:r w:rsidRPr="00D84C79">
         <w:t>Sometimes we</w:t>
       </w:r>
       <w:r w:rsidR="00696C7F">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84C79">
         <w:t xml:space="preserve"> need to ask your service providers or family for this information. Learn more abo</w:t>
       </w:r>
       <w:r w:rsidRPr="00174425">
@@ -1182,51 +1182,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4D99CCBC" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>by post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20501926" w14:textId="34912A24" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="003826EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>by email or other electronic communication, such as a video conference</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE179E8" w14:textId="025D762B" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001A6851">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="what-is-the-access-request-form" w:history="1">
+      <w:hyperlink r:id="rId23" w:anchor="what-is-the-access-request-form" w:history="1">
         <w:r w:rsidRPr="0031421A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Access Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0031421A">
         <w:t xml:space="preserve"> when</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applying to become a</w:t>
       </w:r>
       <w:r w:rsidR="00D57976">
         <w:t>n NDIS p</w:t>
       </w:r>
       <w:r>
         <w:t>articipant</w:t>
       </w:r>
       <w:r w:rsidR="00B2367E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540E8E79" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="004231BB">
       <w:r>
@@ -1715,51 +1715,51 @@
       <w:r w:rsidRPr="006F2955">
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6467E" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">need to tell us as soon as the change has </w:t>
       </w:r>
       <w:r w:rsidR="004C74F7" w:rsidRPr="006F2955">
         <w:t>happened or</w:t>
       </w:r>
       <w:r w:rsidR="00D6467E" w:rsidRPr="006F2955">
         <w:t xml:space="preserve"> is likely to happen.</w:t>
       </w:r>
       <w:r w:rsidR="00D6467E" w:rsidRPr="006F2955">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1"/>
+      <w:hyperlink r:id="rId24" w:history="1"/>
     </w:p>
     <w:p w14:paraId="7C7DF47C" w14:textId="39BF6AEC" w:rsidR="00044E6E" w:rsidRPr="006F2955" w:rsidRDefault="00357109" w:rsidP="004D0F74">
       <w:bookmarkStart w:id="3" w:name="_Hlk128475014"/>
       <w:r w:rsidRPr="006F2955">
         <w:t xml:space="preserve">You’ll also need to tell </w:t>
       </w:r>
       <w:r w:rsidR="00CD6B94" w:rsidRPr="006F2955">
         <w:t>us as soon as you change</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2955">
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00D231A9" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">legal </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2955">
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="00A539A5" w:rsidRPr="006F2955">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0090301F" w:rsidRPr="006F2955">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A539A5" w:rsidRPr="006F2955">
@@ -1799,51 +1799,51 @@
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidR="00757B27" w:rsidRPr="006F2955">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00E5325E" w:rsidRPr="006F2955">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A62655" w:rsidRPr="006F2955">
         <w:t xml:space="preserve"> This is so we can </w:t>
       </w:r>
       <w:r w:rsidR="001578D2" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r w:rsidR="00A62655" w:rsidRPr="006F2955">
         <w:t>you a respectful and affirming experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18509963" w14:textId="2659C5DD" w:rsidR="004D0F74" w:rsidRDefault="004A1E81" w:rsidP="004D0F74">
       <w:r w:rsidRPr="006F2955">
         <w:t xml:space="preserve">You can tell us </w:t>
       </w:r>
       <w:r w:rsidR="00D3061A" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">about this change by going to the NDIS website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00BD58FC" w:rsidRPr="006F2955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to update your name, pronouns or gender</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D3061A" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">, or by phone, or </w:t>
       </w:r>
       <w:r w:rsidR="00610DF7" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="00D3061A" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">visiting your local NDIA office. </w:t>
       </w:r>
       <w:r w:rsidR="0048465D" w:rsidRPr="006F2955">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_your_1" w:history="1">
         <w:r w:rsidR="00276F1E" w:rsidRPr="006F2955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>updating your name, pronouns or information about your gender</w:t>
@@ -1913,51 +1913,51 @@
       </w:r>
       <w:r>
         <w:t>funding incorrectly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidR="00C66FBD">
         <w:t>. L</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">earn more about </w:t>
       </w:r>
       <w:r w:rsidRPr="002561B2">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:r w:rsidR="006849A3" w:rsidRPr="00B43322">
         <w:t>your plan</w:t>
       </w:r>
       <w:r w:rsidR="006849A3">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="your-plan" w:history="1">
+      <w:hyperlink r:id="rId26" w:anchor="your-plan" w:history="1">
         <w:r w:rsidR="006849A3" w:rsidRPr="006849A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Your Plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006849A3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448361DD" w14:textId="10379261" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>you or someone else gave us wrong information, which means we shouldn’t have paid the funding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
     </w:p>
@@ -1979,51 +1979,51 @@
         <w:t>or example, evidence relating to claims and payments</w:t>
       </w:r>
       <w:r w:rsidR="00BF5209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4E3293" w14:textId="7BBAC6CE" w:rsidR="00DD149F" w:rsidRPr="00766606" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:r>
         <w:t>We may also be owed money if a payment is made after a participant dies.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For example, payments to a bank account may have continued after the death of a participant, such as periodic transport payments or other funding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00000447">
         <w:t>Or a service provider was not notified of the death in time to cancel service bookings and continued to claim payment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Learn more in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="005A291F" w:rsidRPr="005A291F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what to do when a participant dies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A291F">
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidRPr="00766606">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS website</w:t>
       </w:r>
       <w:r w:rsidRPr="00766606">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F722B1" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:r>
         <w:t>If you owe us money, you might need to:</w:t>
       </w:r>
     </w:p>
@@ -2293,80 +2293,80 @@
         <w:t>gender</w:t>
       </w:r>
       <w:r w:rsidR="00C6312F" w:rsidRPr="39304E27">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D07A13F" w14:textId="48626B47" w:rsidR="00244CEC" w:rsidRDefault="00FF6413" w:rsidP="003974B8">
       <w:r w:rsidRPr="00D14A2B">
         <w:t>If you update your name, pronouns</w:t>
       </w:r>
       <w:r w:rsidR="000518E1" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004871F1" w:rsidRPr="00D14A2B">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="000518E1" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> information about your gender</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve">, you can let us know </w:t>
       </w:r>
       <w:r w:rsidR="00185FF6" w:rsidRPr="00B43322">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00185FF6" w:rsidRPr="00B43322">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contacting us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00185FF6" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14A2B">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="005E4BFF" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE7161" w:rsidRPr="00D14A2B">
         <w:t>you can use</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00AA68C2" w:rsidRPr="00D14A2B">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00685123" w:rsidRPr="00D14A2B">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="0097738B" w:rsidRPr="00D14A2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Update your name, pronouns, and information about your gender form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AA68C2" w:rsidRPr="00D14A2B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BA62C8" w14:textId="77777777" w:rsidR="00244CEC" w:rsidRDefault="00244CEC">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C2CCD7" w14:textId="2BF0D608" w:rsidR="003C2E65" w:rsidRDefault="005222B1" w:rsidP="003974B8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -2445,93 +2445,85 @@
       </w:r>
       <w:r w:rsidR="00476CFB">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve"> ask </w:t>
       </w:r>
       <w:r w:rsidR="009E18B0">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00501916">
         <w:t xml:space="preserve">for a </w:t>
       </w:r>
       <w:r w:rsidR="00501916" w:rsidRPr="007F2CD2">
         <w:t>linking document</w:t>
       </w:r>
       <w:r w:rsidR="00501916" w:rsidRPr="007051C0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00415FDC">
         <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
       <w:r w:rsidR="00E948BA">
         <w:t xml:space="preserve">linking documents in our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00171171">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Factsheet - Evidence of identity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A07E3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552DCD4E" w14:textId="02F1E539" w:rsidR="00467F8F" w:rsidRDefault="00FF341B" w:rsidP="003974B8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What if you </w:t>
       </w:r>
       <w:r w:rsidR="00025BFE">
         <w:t xml:space="preserve">have a preferred name that is </w:t>
       </w:r>
       <w:r w:rsidR="005642B3">
         <w:t xml:space="preserve">different from </w:t>
       </w:r>
       <w:r w:rsidR="00025BFE">
         <w:t>your legal name</w:t>
       </w:r>
       <w:r w:rsidR="006C0AD1">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C01C608" w14:textId="3529F603" w:rsidR="00FF341B" w:rsidRDefault="00FF341B" w:rsidP="00FF341B">
       <w:r>
-        <w:t xml:space="preserve">If you aren’t updating your legal name, you can still tell </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> your preferred name at any time</w:t>
+        <w:t>If you aren’t updating your legal name, you can still tell us your preferred name at any time</w:t>
       </w:r>
       <w:r w:rsidR="00F715D4">
         <w:t xml:space="preserve">. We </w:t>
       </w:r>
       <w:r w:rsidR="00D13F7C">
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidR="00F715D4">
         <w:t xml:space="preserve"> to know </w:t>
       </w:r>
       <w:r w:rsidR="007E5400">
         <w:t>what name you use</w:t>
       </w:r>
       <w:r w:rsidR="00F715D4">
         <w:t xml:space="preserve">, so that we can be respectful </w:t>
       </w:r>
       <w:r w:rsidR="00AB2A20">
         <w:t xml:space="preserve">by using </w:t>
       </w:r>
       <w:r w:rsidR="00FC7724">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00DE404D">
         <w:t>preferred name when we speak with you</w:t>
       </w:r>
@@ -2757,51 +2749,51 @@
         <w:t>These updates</w:t>
       </w:r>
       <w:r w:rsidR="00A21DC9">
         <w:t xml:space="preserve"> will not impact your eligibility for the NDIS or your NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FE8B74" w14:textId="4CC2F26B" w:rsidR="00546051" w:rsidRPr="00D860AB" w:rsidRDefault="003D453F" w:rsidP="00696171">
       <w:r w:rsidRPr="002110F1">
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
         <w:t xml:space="preserve"> learn more about updating your name, pronouns or information about your gender</w:t>
       </w:r>
       <w:r w:rsidR="002110F1" w:rsidRPr="002110F1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
         <w:t xml:space="preserve"> go to </w:t>
       </w:r>
       <w:r w:rsidR="005D4D10">
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
         <w:t xml:space="preserve"> website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00B1480D" w:rsidRPr="002110F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to update your name, pronouns or gender</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00450EA9" w:rsidRPr="002110F1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F4B9CF" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Do_we_need"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Do we need your consent to ask other people for your information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358909C6" w14:textId="08C3CEA2" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r>
         <w:t xml:space="preserve">We sometimes need to get your personal information from other people. For example, we might need to ask a healthcare service or residential care facility for </w:t>
@@ -2863,51 +2855,51 @@
       <w:r>
         <w:t>How can you give us consent?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667A6F4F" w14:textId="5ADAD798" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="002B2002">
       <w:r>
         <w:t>You, your child representative or nominee can tell us in writing, in person or over the phone that you consent. We can accept consent both written and verbal with the use of a translati</w:t>
       </w:r>
       <w:r w:rsidR="00D404B5">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>n service. If you tell us in person or on the phone, we’ll write it down to record your consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020D0C16" w14:textId="5FA7891A" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r w:rsidRPr="00E218C8">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00B32661">
         <w:t xml:space="preserve">have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:anchor="step-2-choose-how-you-give-consent" w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor="step-2-choose-how-you-give-consent" w:history="1">
         <w:r w:rsidRPr="00B32661">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>consent form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B32661">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidRPr="00E218C8">
         <w:t xml:space="preserve"> can use to give us your consent</w:t>
       </w:r>
       <w:r>
         <w:t>, to share your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00E218C8">
         <w:t xml:space="preserve">. But you don’t have to use </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E218C8">
         <w:t xml:space="preserve"> form as long as you provide the information we need.</w:t>
       </w:r>
@@ -2969,51 +2961,51 @@
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r>
         <w:t>consent for just one time only, or for any time we need to ask for information in</w:t>
       </w:r>
       <w:r w:rsidR="00580B2B">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B42A572" w14:textId="2DB5B586" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00E24568">
       <w:r>
         <w:t xml:space="preserve">You can also take away your consent at any time. You can let us know by </w:t>
       </w:r>
       <w:r w:rsidR="00580B2B">
         <w:t>post</w:t>
       </w:r>
       <w:r>
         <w:t>, email, in person, over the phone or web chat that you no longer consent.</w:t>
       </w:r>
       <w:r w:rsidR="00A333DA">
         <w:t xml:space="preserve"> You can find our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00A333DA" w:rsidRPr="00A333DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact information here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A333DA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B307F52" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_When_do_other"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>When do other people need to give us information about participants by law?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E915278" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:r w:rsidRPr="00ED3E1E">
         <w:t>The law says that sometimes other people must give us certain information about participants, or people applying to the NDIS, when we request it. If we do need to ask for certain information and</w:t>
       </w:r>
@@ -3321,51 +3313,51 @@
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E97BA7" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if you get any other disability supports outside the NDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F397FEB" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00006615">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00855CB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>statutory functions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, including things that help us make decisions or do our job as a government Agency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="57"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BED5ACC" w14:textId="50F65754" w:rsidR="007B635E" w:rsidRPr="00973DEB" w:rsidRDefault="007B635E" w:rsidP="00CC5225">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>if you get supports or funding through a statutory compensation scheme, or a care or support scheme.</w:t>
       </w:r>
       <w:r>
@@ -3538,101 +3530,101 @@
       <w:r>
         <w:t>Sometimes, we also collect and use information about you to help us:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10176227" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>research about the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1D28B7" w14:textId="22F66F82" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">check how the NDIS is going, such as in our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="005A370F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>quarterly reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35AFD750" w14:textId="632095B5" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="005D4F4D">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E3E205" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>This can help us understand how people use the NDIS, so we can continue to make it better for you and other participants. When we use your information for research and policy, we remove details that might identify you. We won’t include your name or anything that says who you are when we publish research externally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02629803" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="00D044CD">
         <w:t xml:space="preserve">have a policy </w:t>
       </w:r>
       <w:r>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="00493606">
         <w:t xml:space="preserve"> what information we will share, and how we make decisions </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidRPr="00493606">
         <w:t xml:space="preserve">releasing that information. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Learn more about our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00493606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Public Data Sharing Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6E556D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="006F568C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_When_do_we"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>When do we give your information to other people?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D00220" w14:textId="5E47DF8D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t xml:space="preserve">Sometimes we have to give your information to other people. We only give out your information if there’s a good reason to, or you want us to, and the law allows us to. For example, to help you </w:t>
       </w:r>
@@ -3757,65 +3749,65 @@
         <w:t>Can we give your information to your nominee or child representative?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169A6DC7" w14:textId="72D42109" w:rsidR="007B635E" w:rsidRDefault="00B919FC" w:rsidP="00861DF1">
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:t>e can give your child representative or nominee any information we have about you.</w:t>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="61"/>
       </w:r>
       <w:r w:rsidR="007B635E">
         <w:t xml:space="preserve"> We do this so they can help you as a participant. A nominee is someone who makes decisions for you that relate to your support under the NDIS. </w:t>
       </w:r>
       <w:r w:rsidR="007B635E" w:rsidRPr="00CC5225">
         <w:t xml:space="preserve">Learn more </w:t>
       </w:r>
       <w:r w:rsidR="00AB0BF8">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:anchor="appointing-a-nominee" w:history="1">
+      <w:hyperlink r:id="rId37" w:anchor="appointing-a-nominee" w:history="1">
         <w:r w:rsidR="002936AD" w:rsidRPr="002936AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline - Appointing a nominee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002936AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:anchor="child-representatives" w:history="1">
+      <w:hyperlink r:id="rId38" w:anchor="child-representatives" w:history="1">
         <w:r w:rsidR="002936AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline - Child representatives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B635E" w:rsidRPr="00165462">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D723A31" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00CC1A15">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_What_if_you"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>What if you want us to give your information to other people?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622F4DE7" w14:textId="0CE08CDC" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>We can give your personal information to other people if you agree or ask us to.</w:t>
       </w:r>
@@ -3853,51 +3845,51 @@
     <w:p w14:paraId="7FB4C523" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_When_might_we"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>When might we give your information to other government bodies?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FBDD7A" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t>Sometimes we need to give your information to other government bodies. We only do this either with your consent or where this is allowed by law.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="64"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6C84A2" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0024684A">
       <w:r>
         <w:t xml:space="preserve">For example, we might need to give your information to your state or territory government as part of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0024684A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>in-kind program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E0235C" w14:textId="7C4E3E3F" w:rsidR="000C2376" w:rsidRDefault="007B635E" w:rsidP="007F7C2D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>If we do this, we’ll record what information we gave to the government body, and why.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="65"/>
@@ -3972,51 +3964,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="69"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED1F46">
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:t>or example, there might be a news story about your experience with us that isn’t true</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409344AD" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">to let a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>government m</w:t>
         </w:r>
         <w:r w:rsidRPr="00F93943">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>inister</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> know about something</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="70"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBE68B4" w14:textId="4EF1EC67" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00F93943">
       <w:pPr>
@@ -4250,51 +4242,51 @@
       <w:r>
         <w:t>People who don’t follow the rules could lose their job. They could also get a large fine or go to prison for up to 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C550EF" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t>It might also be a criminal offence for other people to ask us for your personal information, when they’re not allowed to know.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="79"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BED87C" w14:textId="73879C5C" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t xml:space="preserve">We also have policies for how we respond when we find out that someone’s privacy has been breached. For more information about privacy breaches and how we respond, </w:t>
       </w:r>
       <w:r w:rsidR="0084164F">
         <w:t>go to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="0009022D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Privacy Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2183E9F6" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>What happens if there’s a notifiable data breach?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB33ED5" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t>We also need to follow the Notifiable Data Breaches scheme. This means we have to follow certain steps if:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4346,51 +4338,51 @@
       </w:pPr>
       <w:r>
         <w:t>investigate and work out what happened</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340E2B34" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>tell you, and anyone else affected by the breach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9C3126" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>report it to the Office of the Australian Information Commissioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69164EAD" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="001C166F">
       <w:r>
         <w:t xml:space="preserve">Find out more about the Notifiable Data Breaches scheme on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="0009022D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D534D1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Can we remove or delete your information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6957F3F7" w14:textId="3DF14B5D" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">We keep your information so we can access it later if needed. This means we have all the information we need to </w:t>
       </w:r>
       <w:r w:rsidR="00534C4A">
         <w:t xml:space="preserve">assess your eligibility and </w:t>
@@ -4459,51 +4451,51 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what happens if your information is wrong, outdated or in</w:t>
         </w:r>
         <w:r w:rsidR="00CC5225">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>complete</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FDB980" w14:textId="613D1DA5" w:rsidR="009A44C5" w:rsidRDefault="0009022D" w:rsidP="00B43322">
       <w:r>
         <w:t xml:space="preserve">We need to keep your information even if you </w:t>
       </w:r>
       <w:r w:rsidR="00AA5FC8" w:rsidRPr="00B43322">
         <w:t>leave the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00AA5FC8">
         <w:t xml:space="preserve">. To learn more, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:anchor="leaving" w:history="1">
+      <w:hyperlink r:id="rId43" w:anchor="leaving" w:history="1">
         <w:r w:rsidR="00AA5FC8" w:rsidRPr="00D62DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Our Guideline – </w:t>
         </w:r>
         <w:r w:rsidR="00D62DE3" w:rsidRPr="00D62DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Leaving</w:t>
         </w:r>
         <w:r w:rsidR="00AA5FC8" w:rsidRPr="00D62DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00D62DE3" w:rsidRPr="00D62DE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the NDIS</w:t>
         </w:r>
       </w:hyperlink>
@@ -4898,51 +4890,51 @@
       </w:r>
       <w:r w:rsidR="002F0762">
         <w:t>request</w:t>
       </w:r>
       <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t>ccess at any time</w:t>
       </w:r>
       <w:r w:rsidR="009C66AB">
         <w:t xml:space="preserve"> using </w:t>
       </w:r>
       <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="003F1C48" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:r w:rsidR="00AB1102" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>equest for extra privacy protections (r</w:t>
         </w:r>
         <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">estricted </w:t>
         </w:r>
         <w:r w:rsidR="003F1C48" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
@@ -4957,51 +4949,51 @@
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C66AB" w:rsidRPr="004A1478">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0095180F" w:rsidRPr="004A1478">
         <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidR="0095180F">
         <w:t>ternatively,</w:t>
       </w:r>
       <w:r w:rsidR="009C66AB">
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">ou can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="0030592C" w:rsidRPr="002E1391">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00370FBC">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="0030592C" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve">ask for </w:t>
       </w:r>
       <w:r w:rsidR="0030592C">
         <w:t>restricted access</w:t>
       </w:r>
       <w:r w:rsidR="0009022D" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> in person</w:t>
       </w:r>
       <w:r w:rsidR="009C66AB">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
@@ -5112,57 +5104,52 @@
       </w:r>
       <w:r w:rsidR="00EB1DFA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00973DEB" w:rsidRPr="0030592C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0030592C">
         <w:t>will be.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277B0EB9" w14:textId="3D12AF05" w:rsidR="00EB1DFA" w:rsidRPr="00F8311B" w:rsidRDefault="002F0762" w:rsidP="00F8311B">
       <w:r w:rsidRPr="00F8311B">
         <w:t>Having restricted access means that your providers can’t view your details or create service bookings. This means that you will need to</w:t>
       </w:r>
       <w:r w:rsidR="00EB1DFA" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8311B">
         <w:t>create service bookings for your providers through</w:t>
       </w:r>
       <w:r w:rsidR="00EC542C">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8311B">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> myplace</w:t>
+      </w:r>
       <w:r w:rsidR="00EC542C">
         <w:t xml:space="preserve"> portal</w:t>
       </w:r>
       <w:r w:rsidR="00887FFD">
         <w:t xml:space="preserve">. Then </w:t>
       </w:r>
       <w:r w:rsidR="00BC48C3" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve">the provider will </w:t>
       </w:r>
       <w:r w:rsidR="00574EBC" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidR="00BC48C3" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve">be able to </w:t>
       </w:r>
       <w:r w:rsidR="00574EBC" w:rsidRPr="00F8311B">
         <w:t>manage</w:t>
       </w:r>
       <w:r w:rsidR="00BC48C3" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve"> the booking.</w:t>
       </w:r>
       <w:r w:rsidR="00574EBC" w:rsidRPr="00F8311B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175952" w:rsidRPr="00F8311B">
@@ -5349,145 +5336,137 @@
         <w:t xml:space="preserve">Can you ask for a review of a </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess decision?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418E19C8" w14:textId="2055B1F4" w:rsidR="00633A8B" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">No. Restricted </w:t>
       </w:r>
       <w:r w:rsidR="003F1C48">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ccess is not a reviewable decision. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:anchor="reviewing-our-decisions" w:history="1">
+      <w:hyperlink r:id="rId46" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="000E78F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what decisions you can review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00633A8B" w:rsidRPr="000E78F9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA497BE" w14:textId="6AF7023B" w:rsidR="0017171C" w:rsidRDefault="0009022D" w:rsidP="0009022D">
       <w:r>
         <w:t xml:space="preserve">If you’re not happy with our decision, you can discuss it with us. You can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="007E6947">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>make a complaint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115E246D" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="00D30041">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Can_you_ask"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Can you ask for the information we keep about you?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A81940" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t>Yes. In most cases, you’ll be able to get any information we hold about you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DD9A2C" w14:textId="40183F44" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t>We recommend checking</w:t>
       </w:r>
       <w:r w:rsidR="00AF7105">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00D30041" w:rsidRPr="00D30041">
-        <w:t xml:space="preserve">my NDIS participant portal or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> participant portal</w:t>
+        <w:t>my NDIS participant portal or myplace participant portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> first. This will have the basic information we hold about you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A704F5E" w14:textId="182023A2" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00E77C32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to use the participant portals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00344AA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A1AAA1" w14:textId="3DE4879C" w:rsidR="008371C1" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">If you can’t find the information you’re looking for in </w:t>
       </w:r>
       <w:r w:rsidR="007C3141">
         <w:t>your participant portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, you can request it through our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00F142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Information Access process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421BC864" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_How_can_you"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>How can you get more of your information (Participant Information Access)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE37F5E" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Participant Information Access is a quick and easy way for you to get </w:t>
       </w:r>
@@ -5570,122 +5549,120 @@
       <w:r w:rsidR="002E1391">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28305862" w14:textId="7A3AE44C" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">There is no cost </w:t>
       </w:r>
       <w:r w:rsidR="007B4D49">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="007B4D49">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BB66EA" w14:textId="02D33D69" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Read more about how to use </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:anchor="participant-information-access-pia" w:history="1">
+      <w:hyperlink r:id="rId50" w:anchor="participant-information-access-pia" w:history="1">
         <w:r w:rsidRPr="00392E96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Participant Information Access</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E1391" w:rsidRPr="00392E96">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D680B80" w14:textId="77777777" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>What information can’t we give you?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8E2E4D" w14:textId="5A1B30AC" w:rsidR="007E6947" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:t xml:space="preserve">Sometimes we can’t give you all the information we hold about you. This might be because it contains personal information about other </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD1C85">
         <w:t>people</w:t>
       </w:r>
       <w:r w:rsidR="00861D2B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FD1C85">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> giving it to you might put someone else at risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2893231B" w14:textId="588316D2" w:rsidR="00F02A82" w:rsidRDefault="007E6947" w:rsidP="007E6947">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We’ll tell you the reasons why we can’t give you the information. We’ll also let you know if you can request it through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00392E96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00392E96">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB68233" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="001B2718">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>How do you make a Freedom of Information request?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ADABA2" w14:textId="5D43ED03" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">You can also make </w:t>
       </w:r>
       <w:r w:rsidRPr="001E693B">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="002B7EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E693B">
         <w:t xml:space="preserve"> request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for information we hold, including your personal information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9E15CF" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>If your request is for your personal information, you might like to make a request through Participant Information Access first. This is often quicker and easier than making a Freedom of Information request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B76344" w14:textId="6B6158D5" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">If your request is for other information, such as about our policies or processes, </w:t>
       </w:r>
       <w:r w:rsidR="002C4D7B">
         <w:t>we’ll</w:t>
@@ -5711,153 +5688,140 @@
         <w:t xml:space="preserve">process </w:t>
       </w:r>
       <w:r>
         <w:t>wherever we can</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E46A0B5" w14:textId="405543BA" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">help you make your Freedom of Information request, including </w:t>
       </w:r>
       <w:r w:rsidR="003D2CEE">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>help narrow your request if it’s too large or vague</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26903DEF" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">keep in contact with you, especially if there's any delay in </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>keep in contact with you, especially if there's any delay in making a decision</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06A4CF2C" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>process all requests as soon as we can</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAC7A30" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>clearly explain our decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D86DEA" w14:textId="11E863D6" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">It’s a good idea </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7EB1">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="00E434A8" w:rsidRPr="002B7EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7EB1">
         <w:t xml:space="preserve"> first</w:t>
       </w:r>
       <w:r>
         <w:t>, to see if we can give you information directly. You may not need to make a Freedom of Information request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FD61D4" w14:textId="1B4AB0C2" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t xml:space="preserve">Learn more </w:t>
       </w:r>
       <w:r w:rsidRPr="00730FEA">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00730FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00730FEA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9EE839" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_What_if_your"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>What if your information is wrong, outdated or incomplete?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3F7CE5" w14:textId="71E08FE7" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
-        <w:t xml:space="preserve">If you believe the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">If you believe the information </w:t>
       </w:r>
       <w:r w:rsidR="00912FA8">
         <w:t xml:space="preserve">we hold </w:t>
       </w:r>
       <w:r>
         <w:t>about you is wrong, outdated, incomplete, irrelevant or misleading</w:t>
       </w:r>
       <w:r w:rsidR="00E41BB4">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007D442C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00730FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00730FEA">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> correct it. If we don’t agree to change our records, we’ll </w:t>
       </w:r>
       <w:r w:rsidR="00912FA8">
         <w:t xml:space="preserve">write to you to </w:t>
       </w:r>
       <w:r>
         <w:t>tell you why.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A71AC8" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>You can also ask if we can let other organisations or government agencies know about any changes to your information.</w:t>
       </w:r>
     </w:p>
@@ -5866,922 +5830,246 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What if you’re not happy with our response?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D05B95F" w14:textId="780A57F2" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>You can always give us feedback or make a complaint about the service we’ve given you. This includes if you think we haven’t followed these rules abou</w:t>
       </w:r>
       <w:r w:rsidR="00453146">
         <w:t>t your privacy and information.</w:t>
       </w:r>
       <w:r w:rsidR="00A93291">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00584DD9">
         <w:t xml:space="preserve">You can contact the </w:t>
       </w:r>
       <w:r w:rsidR="00584DD9" w:rsidRPr="00D044CD">
         <w:t>Privacy team by email</w:t>
       </w:r>
       <w:r w:rsidR="00D044CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="008A6FB9" w:rsidRPr="008A6FB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>privacy@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A6FB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00584DD9">
         <w:t>with any specific</w:t>
       </w:r>
       <w:r w:rsidR="00A93291">
         <w:t xml:space="preserve"> privacy concerns or complaints</w:t>
       </w:r>
       <w:r w:rsidR="001C787E">
         <w:t>. O</w:t>
       </w:r>
       <w:r w:rsidR="00584DD9">
         <w:t>r f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or more information, </w:t>
       </w:r>
       <w:r w:rsidR="00B93353">
         <w:t>go to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="00243544" w:rsidRPr="00FA4642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r w:rsidRPr="00FA4642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>eedback and complaints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA4642">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA57251" w14:textId="38860A82" w:rsidR="00E81B2C" w:rsidRDefault="00E81B2C" w:rsidP="00A75884">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>If you have questions about your request for information, you can contact our Participant Information Access</w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t xml:space="preserve"> team</w:t>
       </w:r>
       <w:r w:rsidR="00FC30FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t>by email</w:t>
       </w:r>
       <w:r w:rsidR="00FC30FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="001F4ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>information.access@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A72290">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t xml:space="preserve"> or our </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Freedom of Information </w:t>
       </w:r>
       <w:r w:rsidR="00A75884">
         <w:t>by email</w:t>
       </w:r>
       <w:r w:rsidR="00FC30FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="001F4ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>foi@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A75884">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591F4A31" w14:textId="77777777" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>If you’re not happy with how we’ve looked into your information, you can also make a complaint to the Office of the Australian Information Commissioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206E1F8E" w14:textId="0CADAD2E" w:rsidR="002E1391" w:rsidRDefault="002E1391" w:rsidP="002E1391">
       <w:r>
         <w:t>They’re separate to us</w:t>
       </w:r>
       <w:r w:rsidR="00BF509D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and can investigate complaints about your privacy and information. It’s best to talk to us first before you contact them. This is because they might ask us to look into it further before they investigate the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B62554" w14:textId="618779FC" w:rsidR="004C29D3" w:rsidRDefault="007B0490" w:rsidP="004C29D3">
       <w:r>
         <w:t>Learn more at</w:t>
       </w:r>
       <w:r w:rsidR="002E1391">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="002E1391" w:rsidRPr="00453146">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Australian Information Commissioner website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00796EB8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35459AD1" w14:textId="77777777" w:rsidR="004C29D3" w:rsidRDefault="004C29D3">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA5F102" w14:textId="0DD4BC39" w:rsidR="00EB48FF" w:rsidRPr="00162222" w:rsidRDefault="00EB48FF" w:rsidP="00B43322">
-[...674 lines deleted...]
-    </w:p>
     <w:p w14:paraId="67E6E572" w14:textId="1C066D36" w:rsidR="00B0668F" w:rsidRDefault="003D55F3" w:rsidP="003D55F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B0668F" w:rsidSect="00DD60BD">
-      <w:headerReference w:type="default" r:id="rId58"/>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:headerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E04655F" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
+    <w:p w14:paraId="4A6D36A1" w14:textId="77777777" w:rsidR="00BD6EBE" w:rsidRDefault="00BD6EBE" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52650E72" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
+    <w:p w14:paraId="50DF8D90" w14:textId="77777777" w:rsidR="00BD6EBE" w:rsidRDefault="00BD6EBE" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27FB5F4F" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2">
+    <w:p w14:paraId="5383F270" w14:textId="77777777" w:rsidR="00BD6EBE" w:rsidRDefault="00BD6EBE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="2970613E" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00D96B4A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004231BB">
         <w:t>Privacy Act 1988 s 6.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
@@ -6898,59 +6186,51 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 53(2)(e)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
     <w:p w14:paraId="5EBAC5B9" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 53(2)(e)(</w:t>
-[...7 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 53(2)(e)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
     <w:p w14:paraId="6AF36CF8" w14:textId="77777777" w:rsidR="009174E5" w:rsidRDefault="009174E5" w:rsidP="009174E5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 54(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
     <w:p w14:paraId="3DDED017" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -7100,59 +6380,51 @@
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 182(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
     <w:p w14:paraId="352DE892" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 182(2)(b)(</w:t>
-[...7 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 182(2)(b)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
     <w:p w14:paraId="3D3FEB0D" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 182(2)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
     <w:p w14:paraId="58292C89" w14:textId="77777777" w:rsidR="00DD149F" w:rsidRDefault="00DD149F" w:rsidP="00DD149F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -7441,67 +6713,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D147C5">
         <w:t>NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 189.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="39">
     <w:p w14:paraId="18FB7255" w14:textId="77777777" w:rsidR="006425AE" w:rsidRDefault="006425AE" w:rsidP="006425AE">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E98">
-        <w:t>Australian Government Guidelines on the Recognition of Sex and Gender s 23, cl 13.5(a)(</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Australian Government Guidelines on the Recognition of Sex and Gender s 23, cl 13.5(a)(i) of Schedule 1 to the Privacy Act 1988 (Cth)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="40">
     <w:p w14:paraId="7FFA3D1F" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 55 (1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
     <w:p w14:paraId="3E07BEE1" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="008D3A20">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -7812,59 +7068,51 @@
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006615">
         <w:t>NDIS Act ss 55(2)(k); 118.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="58">
     <w:p w14:paraId="7B2FFD6C" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E" w:rsidP="00973DEB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006615">
-        <w:t>NDIS Act s 55(2)(h)(</w:t>
-[...7 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>NDIS Act s 55(2)(h)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="59">
     <w:p w14:paraId="7B1A1403" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 60(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
     <w:p w14:paraId="327EB9FE" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
@@ -8077,86 +7325,70 @@
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F93943">
         <w:t>NDIS (Protection and Disclosure of Information) Rules r 4.9.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="72">
     <w:p w14:paraId="18A6EB40" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
-        <w:t xml:space="preserve">NDIS (Protection and Disclosure of Information) Rules </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 4.10-4.11.</w:t>
+        <w:t>NDIS (Protection and Disclosure of Information) Rules rr 4.10-4.11.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="73">
     <w:p w14:paraId="569BC599" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
-        <w:t xml:space="preserve">NDIS (Protection and Disclosure of Information) Rules </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 4.3(b), 4.4.</w:t>
+        <w:t>NDIS (Protection and Disclosure of Information) Rules rr 4.3(b), 4.4.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="74">
     <w:p w14:paraId="30F86622" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C166F">
         <w:t>NDIS (Protection and Disclosure of Information) Rules r 4.3(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="75">
     <w:p w14:paraId="4473013D" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
@@ -8245,124 +7477,108 @@
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
         <w:t>NDIS Act s 63.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="80">
     <w:p w14:paraId="37DCC70F" w14:textId="77777777" w:rsidR="007B635E" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
-        <w:t>Privacy Act 1988 (</w:t>
-[...7 lines deleted...]
-        <w:t>) pt IIIC.</w:t>
+        <w:t>Privacy Act 1988 (Cth) pt IIIC.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="81">
     <w:p w14:paraId="5F7FFDDB" w14:textId="59CA1240" w:rsidR="008B2809" w:rsidRDefault="007B635E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E6947">
-        <w:t>Archives Act 1983 (</w:t>
-[...7 lines deleted...]
-        <w:t>) s 24.</w:t>
+        <w:t>Archives Act 1983 (Cth) s 24.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
@@ -8378,51 +7594,51 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A98E288" w14:textId="469419DE" w:rsidR="00C00F63" w:rsidRDefault="007D55A2" w:rsidP="00534659">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:t>03 September 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F961E5">
       <w:rPr>
@@ -8444,51 +7660,50 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="-353030643"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="108250739"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="00DA0F85" w:rsidRPr="0098748B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
@@ -8593,83 +7808,83 @@
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B55172C" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
+    <w:p w14:paraId="44A5BE8D" w14:textId="77777777" w:rsidR="00BD6EBE" w:rsidRDefault="00BD6EBE" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="729C058A" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2" w:rsidP="006A7B2E">
+    <w:p w14:paraId="0717543B" w14:textId="77777777" w:rsidR="00BD6EBE" w:rsidRDefault="00BD6EBE" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CFBFC55" w14:textId="77777777" w:rsidR="006838B2" w:rsidRDefault="006838B2">
+    <w:p w14:paraId="19866152" w14:textId="77777777" w:rsidR="00BD6EBE" w:rsidRDefault="00BD6EBE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41E26D48" w14:textId="649E0032" w:rsidR="000221FA" w:rsidRDefault="00C745B3" w:rsidP="00534659">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="142CB78B" wp14:editId="128A0107">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1049617055" name="Picture 1049617055" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -8687,51 +7902,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13202,54 +12417,53 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1897742057">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="42222045">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1624649184">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="729689835">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1037320301">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1346594340">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13641,50 +12855,51 @@
     <w:rsid w:val="00216054"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002177E0"/>
     <w:rsid w:val="00217A66"/>
     <w:rsid w:val="00217CC5"/>
     <w:rsid w:val="0022089F"/>
     <w:rsid w:val="0022345F"/>
     <w:rsid w:val="002235AE"/>
     <w:rsid w:val="0022468C"/>
     <w:rsid w:val="00227729"/>
     <w:rsid w:val="00227786"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230815"/>
     <w:rsid w:val="00231BB5"/>
     <w:rsid w:val="00233911"/>
     <w:rsid w:val="00237683"/>
     <w:rsid w:val="00240809"/>
     <w:rsid w:val="0024092C"/>
     <w:rsid w:val="0024202C"/>
     <w:rsid w:val="002424A3"/>
     <w:rsid w:val="002425BB"/>
     <w:rsid w:val="00243544"/>
     <w:rsid w:val="00244CEC"/>
     <w:rsid w:val="00245176"/>
+    <w:rsid w:val="002460EF"/>
     <w:rsid w:val="0024684A"/>
     <w:rsid w:val="0024691C"/>
     <w:rsid w:val="00246BD6"/>
     <w:rsid w:val="00246C1D"/>
     <w:rsid w:val="00247129"/>
     <w:rsid w:val="002504A4"/>
     <w:rsid w:val="002518F6"/>
     <w:rsid w:val="00254CF0"/>
     <w:rsid w:val="00255AD2"/>
     <w:rsid w:val="002561B2"/>
     <w:rsid w:val="002562C5"/>
     <w:rsid w:val="00257016"/>
     <w:rsid w:val="0025783A"/>
     <w:rsid w:val="002602A6"/>
     <w:rsid w:val="002604E5"/>
     <w:rsid w:val="00260614"/>
     <w:rsid w:val="0026535C"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="00265DF3"/>
     <w:rsid w:val="002672EF"/>
     <w:rsid w:val="00271706"/>
     <w:rsid w:val="002717E1"/>
     <w:rsid w:val="00272108"/>
     <w:rsid w:val="00273E40"/>
     <w:rsid w:val="002754C3"/>
@@ -14410,50 +13625,51 @@
     <w:rsid w:val="00712786"/>
     <w:rsid w:val="007129E9"/>
     <w:rsid w:val="00712B28"/>
     <w:rsid w:val="00712C3C"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713C37"/>
     <w:rsid w:val="00715E7A"/>
     <w:rsid w:val="00717599"/>
     <w:rsid w:val="00717898"/>
     <w:rsid w:val="00720741"/>
     <w:rsid w:val="00721102"/>
     <w:rsid w:val="00721E32"/>
     <w:rsid w:val="00722342"/>
     <w:rsid w:val="007233E1"/>
     <w:rsid w:val="00724519"/>
     <w:rsid w:val="00725185"/>
     <w:rsid w:val="00725554"/>
     <w:rsid w:val="00725CCD"/>
     <w:rsid w:val="00727411"/>
     <w:rsid w:val="00730133"/>
     <w:rsid w:val="00730FEA"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="0073260F"/>
     <w:rsid w:val="0073331F"/>
     <w:rsid w:val="00733399"/>
+    <w:rsid w:val="00734697"/>
     <w:rsid w:val="00734F27"/>
     <w:rsid w:val="00735A9B"/>
     <w:rsid w:val="00735D86"/>
     <w:rsid w:val="007360B1"/>
     <w:rsid w:val="0073734B"/>
     <w:rsid w:val="00743097"/>
     <w:rsid w:val="00743A32"/>
     <w:rsid w:val="00744D3C"/>
     <w:rsid w:val="00746DF1"/>
     <w:rsid w:val="00747A6B"/>
     <w:rsid w:val="0075009A"/>
     <w:rsid w:val="007503E4"/>
     <w:rsid w:val="00750E11"/>
     <w:rsid w:val="007517CD"/>
     <w:rsid w:val="00751FFA"/>
     <w:rsid w:val="00752D3C"/>
     <w:rsid w:val="0075305D"/>
     <w:rsid w:val="007547D0"/>
     <w:rsid w:val="00754B20"/>
     <w:rsid w:val="00755712"/>
     <w:rsid w:val="007558E7"/>
     <w:rsid w:val="0075598F"/>
     <w:rsid w:val="00756A0A"/>
     <w:rsid w:val="00756B6E"/>
     <w:rsid w:val="007577B6"/>
@@ -15189,50 +14405,51 @@
     <w:rsid w:val="00BB399B"/>
     <w:rsid w:val="00BB3A79"/>
     <w:rsid w:val="00BB3BD9"/>
     <w:rsid w:val="00BB686B"/>
     <w:rsid w:val="00BC0034"/>
     <w:rsid w:val="00BC09E9"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2542"/>
     <w:rsid w:val="00BC36D4"/>
     <w:rsid w:val="00BC3831"/>
     <w:rsid w:val="00BC3CD6"/>
     <w:rsid w:val="00BC419B"/>
     <w:rsid w:val="00BC48C3"/>
     <w:rsid w:val="00BC55ED"/>
     <w:rsid w:val="00BC6168"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BD052C"/>
     <w:rsid w:val="00BD13A1"/>
     <w:rsid w:val="00BD20A9"/>
     <w:rsid w:val="00BD2F23"/>
     <w:rsid w:val="00BD356A"/>
     <w:rsid w:val="00BD3C21"/>
     <w:rsid w:val="00BD55C2"/>
     <w:rsid w:val="00BD56A5"/>
     <w:rsid w:val="00BD58FC"/>
+    <w:rsid w:val="00BD6EBE"/>
     <w:rsid w:val="00BD6F5A"/>
     <w:rsid w:val="00BD71DD"/>
     <w:rsid w:val="00BE0345"/>
     <w:rsid w:val="00BE04F9"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE34A5"/>
     <w:rsid w:val="00BE51DE"/>
     <w:rsid w:val="00BF1683"/>
     <w:rsid w:val="00BF1B87"/>
     <w:rsid w:val="00BF4BA4"/>
     <w:rsid w:val="00BF509D"/>
     <w:rsid w:val="00BF5209"/>
     <w:rsid w:val="00BF6E6C"/>
     <w:rsid w:val="00BF752F"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00F63"/>
     <w:rsid w:val="00C019FF"/>
     <w:rsid w:val="00C026DB"/>
     <w:rsid w:val="00C02D94"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C04929"/>
     <w:rsid w:val="00C0602D"/>
     <w:rsid w:val="00C065AA"/>
     <w:rsid w:val="00C067CF"/>
@@ -19122,51 +18339,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1833252042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/annual-report" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/notifiable-data-breaches/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/access-information" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.access@ndis.gov.au" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/subjects/centrelink-customer-reference-number-crn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/leaving-ndis/what-needed-when-participant-dies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/quarterly-reports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/government-ministers-and-departments" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/how-use-participant-portals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ndis.gov.au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/6021/download?attachment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@ndis.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/what-early-childhood-partner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.ndis.gov.au/public-data-sharing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au/privacy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-complete-information-access-request" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/application-process/what-access-request-form" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/8675/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries/feedback-and-complaints-form" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/about-ndia/ndia-board" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/statutory-functions-and-reporting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/about-ndia/ndia-board" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/annual-report" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/statutory-functions-and-reporting" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/notifiable-data-breaches/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/access-information" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/governance/government-ministers-and-departments" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.access@ndis.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/subjects/centrelink-customer-reference-number-crn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/life-transitions/leaving-ndis/what-needed-when-participant-dies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/6021/download?attachment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/quarterly-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/how-use-participant-portals" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ndis.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@ndis.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au/privacy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/what-early-childhood-partner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/application-process/what-access-request-form" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.ndis.gov.au/public-data-sharing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-complete-information-access-request" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-enquiries/feedback-and-complaints-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-update-your-name-pronouns-or-gender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/8675/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies-rules-and-legal/about-freedom-information-foi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -19433,54 +18650,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -19717,126 +18956,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E806205-67F8-4A63-B2FE-E5582E5F3E52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CE6B7E9-F154-4B0B-9F4C-C8F01EA4AF76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB5870A0-5181-4218-B649-F073E61D6CB6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADCF477-8EF9-4C04-982F-551F3F5BAE21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>34765</Characters>
+  <Pages>21</Pages>
+  <Words>7021</Words>
+  <Characters>33284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>289</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>679</Lines>
+  <Paragraphs>485</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40782</CharactersWithSpaces>
+  <CharactersWithSpaces>39820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">