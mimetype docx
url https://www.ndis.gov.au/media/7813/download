--- v0 (2026-06-23)
+++ v1 (2026-09-13)
@@ -1,7460 +1,5063 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56FE44AC" w14:textId="57651089" w:rsidR="006433B8" w:rsidRDefault="006433B8" w:rsidP="00BA1B5D">
+    <w:p w14:paraId="56FE44AC" w14:textId="72D72B88" w:rsidR="006433B8" w:rsidRPr="00B674C7" w:rsidRDefault="006433B8" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Disability-related health supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739D65DB" w14:textId="5BA89300" w:rsidR="006433B8" w:rsidRPr="00643D39" w:rsidRDefault="00A818C3" w:rsidP="006433B8">
+    <w:p w14:paraId="739D65DB" w14:textId="5BA89300" w:rsidR="006433B8" w:rsidRPr="00B674C7" w:rsidRDefault="00A818C3" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A620F">
+      <w:r w:rsidR="008A620F" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="006433B8" w:rsidRPr="00643D39">
+      <w:r w:rsidR="006433B8" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>isability-related health supports are health supports that relate to the</w:t>
       </w:r>
-      <w:r w:rsidR="003B131E">
+      <w:r w:rsidR="003B131E" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> things you can and can’t do because</w:t>
       </w:r>
-      <w:r w:rsidR="006433B8" w:rsidRPr="00643D39">
+      <w:r w:rsidR="006433B8" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your disability. If you need help to manage a health condition because of your disability, we may fund disability-related health supports to help you manage that condition. This could include expert training for you or your support providers. </w:t>
       </w:r>
-      <w:r w:rsidR="00B2566B">
+      <w:r w:rsidR="00B2566B" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>NDIS s</w:t>
       </w:r>
-      <w:r w:rsidR="006433B8" w:rsidRPr="00643D39">
+      <w:r w:rsidR="006433B8" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>upports could also include someone to provide some disability-related health supports for you and some specific types of equipment. We can’t fund supports to treat your health condition. The Australian health system provides health services to everyone for illnesses or chronic health conditions</w:t>
       </w:r>
-      <w:r w:rsidR="00880368" w:rsidRPr="00643D39">
+      <w:r w:rsidR="00880368" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CFD8A0" w14:textId="77777777" w:rsidR="00253F83" w:rsidRDefault="00095F52" w:rsidP="006433B8">
+    <w:p w14:paraId="53CFD8A0" w14:textId="77777777" w:rsidR="00253F83" w:rsidRPr="00B674C7" w:rsidRDefault="00095F52" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679879DD" w14:textId="53BF81F8" w:rsidR="00B90D44" w:rsidRDefault="00095F52" w:rsidP="00C22ADF">
+    <w:p w14:paraId="679879DD" w14:textId="53BF81F8" w:rsidR="00B90D44" w:rsidRPr="00B674C7" w:rsidRDefault="00095F52" w:rsidP="00C22ADF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">When we </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>When we say ‘your plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F160C9" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>say</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00993977" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ‘your plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F160C9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> we mean your NDIS plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E5652C" w14:textId="00335027" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00C22ADF">
+    <w:p w14:paraId="16E5652C" w14:textId="1F90AFB4" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00C22ADF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If you’re </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">aged between 9 and 65 years and are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">looking for information about </w:t>
       </w:r>
-      <w:r w:rsidR="004D16E0">
+      <w:r w:rsidR="004D16E0" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ommunity </w:t>
       </w:r>
-      <w:r w:rsidR="004D16E0">
+      <w:r w:rsidR="004D16E0" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">onnections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId11" w:anchor="community-connections" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Community Connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1D3DC0" w14:textId="14EB2460" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00C22ADF">
+    <w:p w14:paraId="4A1D3DC0" w14:textId="0CB156B9" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00C22ADF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FE0D5EE">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve">your child is younger than 9 and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FE0D5EE">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">you’re looking for information about early connections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="0FE0D5EE">
+      <w:hyperlink r:id="rId12" w:anchor="early-connections">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Our Guideline – Early Connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0FE0D5EE">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D99C64" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00CE09DC">
+    <w:p w14:paraId="24D99C64" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00CE09DC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>As part of the recent changes to the NDIS laws we are moving towards a new framework for planning. Rules need to be developed for this new framework. We’re working on how and when we’ll introduce these changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1DFC69" w14:textId="6D6F45E9" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="001926E3">
+    <w:p w14:paraId="1A1DFC69" w14:textId="6D6F45E9" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="001926E3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>Until then, the information in this Our Guideline is about our ‘old framework’ for planning, which include the legislative changes that became operational when the law commenced. All current plans will be known as 'old framework' plans, and we will continue to develop these until all participants have transitioned to the new framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7859678F" w14:textId="5EF1B294" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00A818C3">
+    <w:p w14:paraId="7859678F" w14:textId="5114D3FE" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
-[...8 lines deleted...]
-    <w:p w14:paraId="6A4B08BE" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">What’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00956154" w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00956154" w:rsidRPr="00B674C7">
+        <w:t>guid</w:t>
+      </w:r>
+      <w:r w:rsidR="004A21B7" w:rsidRPr="00B674C7">
+        <w:t>anc</w:t>
+      </w:r>
+      <w:r w:rsidR="00956154" w:rsidRPr="00B674C7">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E6D376" w14:textId="01DFD20A" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00956154" w:rsidRPr="00B674C7">
+        <w:t>guid</w:t>
+      </w:r>
+      <w:r w:rsidR="004E32D5" w:rsidRPr="00B674C7">
+        <w:t>ance</w:t>
+      </w:r>
+      <w:r w:rsidR="00956154" w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>covers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4B08BE" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_do_we" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What do we mean by disability-related health supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B9B47AD" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="5B9B47AD" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_help_can" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What help can you get through the health system or other services?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F198BD7" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="6F198BD7" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_we_1" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do we decide what disability-related health supports we fund?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4216A8B2" w14:textId="0B6767BD" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="4216A8B2" w14:textId="0B6767BD" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">What if you need someone with </w:t>
-[...23 lines deleted...]
-          <w:t>support you need?</w:t>
+          <w:t>What if you need someone with specific training to provide the NDIS support you need?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A529C96" w14:textId="775DB337" w:rsidR="00FE4910" w:rsidRPr="0083195F" w:rsidRDefault="00313422" w:rsidP="00EC2A21">
+    <w:p w14:paraId="7A529C96" w14:textId="775DB337" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00313422" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_you" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How can you get disability-related health supports if you already have a plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E4E2439" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="000B156C" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="4E4E2439" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_happens_once" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens once you have disability-related health supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D74D38D" w14:textId="7F7756F5" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="4D74D38D" w14:textId="7F7756F5" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
-        <w:r w:rsidRPr="003D38C1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if you don’t agree with our decision?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26D070C1" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="00A928C9">
+    <w:p w14:paraId="26D070C1" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4A049C" w14:textId="7C5C93E4" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="009D2201">
+    <w:p w14:paraId="6B4A049C" w14:textId="02897146" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="009D2201">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId13" w:anchor="principles-we-follow" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What principles do we follow to create your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45FD2751" w14:textId="44AADF0F" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="45FD2751" w14:textId="6DCB4147" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId14" w:anchor="continence" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Continence supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="185B8A2B" w14:textId="44B964E8" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="185B8A2B" w14:textId="29943022" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId15" w:anchor="diabetes" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Diabetes management supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C6C79F8" w14:textId="33DC7490" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="4C6C79F8" w14:textId="3507578D" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId16" w:anchor="dysphagia" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dysphagia supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D6DC962" w14:textId="5792A1E6" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="2D6DC962" w14:textId="75B695D5" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId17" w:anchor="nutrition" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nutrition supports including meal preparation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="637D09C8" w14:textId="2EF23262" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="637D09C8" w14:textId="789F15DF" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId18" w:anchor="podiatry" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Podiatry and foot care supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E96FDBC" w14:textId="3D86952A" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="0E96FDBC" w14:textId="0A16F1D8" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId19" w:anchor="wound-and-pressure-care" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Wound and pressure care supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AD06140" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="0AD06140" w14:textId="2D489940" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId20" w:anchor="assistive-technology" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive technology</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A0AE5E9" w14:textId="5FBBB03C" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="0040302A">
+    <w:p w14:paraId="7A0AE5E9" w14:textId="552C056A" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="0040302A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId21" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="767F3057" w14:textId="4F3BE9AC" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="767F3057" w14:textId="4F3BE9AC" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_What_do_we"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What do we mean by disability-related health supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086E7E02" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="086E7E02" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">All Australians have an equal right to access the health system, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>All Australians have an equal right to access the health system, whether or not they have a disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7" w:rsidDel="003D6811">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>whether or not</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> they have a disability.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39" w:rsidDel="003D6811">
+        <w:t>The Australian health system provides health services to treat illnesses or health conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D577DC" w14:textId="14D89332" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>The Australian health system provides health services to treat illnesses or health conditions.</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="14B56716" w14:textId="60B136CB" w:rsidR="00FE4910" w:rsidRPr="0083195F" w:rsidRDefault="00FE4910" w:rsidP="00C56C34">
+        <w:t>You might need a disability-related health support if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B56716" w14:textId="3BCDB964" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00E2411E" w:rsidP="00C56C34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">causes one of the health conditions listed in this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A0784" w:rsidRPr="0083195F">
+        <w:t xml:space="preserve">your disability </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4910" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Our Guideline</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083195F">
+        <w:t xml:space="preserve">causes one of the health conditions listed in this </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0784" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>Our Guideline</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4910" w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26048F83" w14:textId="099006A8" w:rsidR="00FE4910" w:rsidRPr="004E294F" w:rsidRDefault="00FE4910" w:rsidP="00A3466C">
+    <w:p w14:paraId="26048F83" w14:textId="099006A8" w:rsidR="00FE4910" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="00A3466C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0083195F">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">you need help to manage one of the health conditions listed in this </w:t>
       </w:r>
-      <w:r w:rsidR="007A0784" w:rsidRPr="0083195F">
+      <w:r w:rsidR="007A0784" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Our Guideline</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083195F">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7361981A" w14:textId="61BD99A0" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="7361981A" w14:textId="385E66AC" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00842D96">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>We’ll only fund a disability-related health support if</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00842D96">
+        <w:t xml:space="preserve"> it’s an NDIS support that </w:t>
+      </w:r>
+      <w:r w:rsidR="00786917" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">it’s an NDIS </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>support that relates to your disability</w:t>
-[...37 lines deleted...]
-      <w:r>
+        <w:t>relates to your disability.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B674C7" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidDel="0010119C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B674C7" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>NDIS supports are the services, items and equipment we can fund or provide under the NDIS.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B674C7" w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024685D7" w14:textId="539396EA" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve">When we make decisions about what disability-related health supports we fund, we consider </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId22" w:anchor="principles-we-follow" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>the principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>. These principles explain how we make sure you get the reasonable and necessary</w:t>
-[...37 lines deleted...]
-      <w:r>
+        <w:t>. These principles explain how we make sure you get the reasonable and necessary supports you need. These are the NDIS supports we can fund based on NDIS laws. You can use the funding in your plan to buy NDIS supports if they are directly related to your disability and are in-line with your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:endnoteReference w:id="3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="03C837C6" w14:textId="2E1E59F1" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C837C6" w14:textId="2E1E59F1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disability-related health supports may </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Disability-related health supports may be funded for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33106918" w14:textId="5D6D329D" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>someone, such as a support worker, to provide your disability-related health supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179C801C" w14:textId="1272B693" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>training for your support workers or other people who support you such as family or friends, where appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EB6319" w14:textId="3B21FFF1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>consumables – the things you use to manage your condition. For example, continence products, dressings, or food products for your PEG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0645A761" w14:textId="60118039" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>be funded for:</w:t>
-[...46 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">We may also fund some </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00E006AE">
+      <w:hyperlink r:id="rId23" w:anchor="assistive-technology" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a disability-related health support. When we talk about assistive technology, we mean equipment, technology and devices that help you do things you can’t do because of your disability. This could include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932D9EE" w14:textId="2BFC78F8" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="3932D9EE" w14:textId="2BFC78F8" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
-[...12 lines deleted...]
-    <w:p w14:paraId="6EDF40F2" w14:textId="56F00DFF" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>pressure care cushions or a mattress, if you need regular care to prevent wounds or pressure sores because of your disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDF40F2" w14:textId="56F00DFF" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>a cough assist machine, if you need support to maintain your respiratory health because of your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376AD156" w14:textId="13EE7C81" w:rsidR="00FE4910" w:rsidRPr="00F034DC" w:rsidRDefault="00FE4910" w:rsidP="007C486E">
-      <w:r>
+    <w:p w14:paraId="376AD156" w14:textId="2F98ECC9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="007C486E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>What does NDIS fund?</w:t>
+          <w:t>what NDIS supports we can fund.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A2E14F0" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+    <w:p w14:paraId="6A2E14F0" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_What_are_the"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>What are the disability-related health support areas?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E63014" w14:textId="75394DDA" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="04E63014" w14:textId="4E7F6B9E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00905D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">types of </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve">disability-related health supports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>we may fund are</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4757">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCF3088" w14:textId="3199E81B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:anchor="dysphagia" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-            <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Dysphagia supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
-[...12 lines deleted...]
-    <w:p w14:paraId="017DF527" w14:textId="3F2B0EB8" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00296A63">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> if you have trouble eating, drinking, or swallowing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017DF527" w14:textId="786A2E05" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00296A63">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId26" w:anchor="diabetes" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Diabetes management supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        </w:rPr>
+        <w:t>: if you need extra help to manage your diabetes. For example, testing your blood sugar level because you can’t do this on your own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEBA24C" w14:textId="1C746A55" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00DB02C8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if you need extra help to manage your diabetes</w:t>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:anchor="continence" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Continence supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        </w:rPr>
+        <w:t>: if you need products to manage your incontinence or someone to help you with toileting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778B2B4C" w14:textId="392003BD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00DB02C8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if you need products to </w:t>
-[...34 lines deleted...]
-        <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:anchor="wound-and-pressure-care" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Wound and pressure care supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        </w:rPr>
+        <w:t>: if you have slow to heal wounds. This happens when you have a condition that results in swollen arms or legs, or ongoing loss of feeling in your body, and you need skin, wound and pressure care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60858CE6" w14:textId="71E088F9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if you have slow to heal wounds</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Respiratory supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if you need support, care and planning to help you breathe </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> if you need support, care and planning to help you breathe properly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7B35EF" w14:textId="1C3C40BB" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>properly.</w:t>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00C51A62">
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:anchor="nutrition" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:b/>
             <w:iCs/>
           </w:rPr>
           <w:t>Nutrition supports including meal preparation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE4910" w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you need help with the way you eat. Or, understanding the food you need to look after your health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE7E939" w14:textId="4E8BFBF5" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:anchor="podiatry" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Podiatry and foot care supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: if you need assessment and development of a care plan to help look after your feet, ankles and lower limbs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EAF2D8" w14:textId="632C62D6" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Seizure supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you need help to monitor and manage seizures when they occur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C14A1A" w14:textId="18ED3CE4" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FE4910" w:rsidRPr="0083195F">
+        </w:rPr>
+        <w:t>Supports for accessing health or mental health services:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE4910" w:rsidRPr="00643D39">
+        <w:t xml:space="preserve"> if you have complex communication needs or behaviours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326B3752" w14:textId="6176EBED" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you need help with the way you eat</w:t>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00C51A62">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:lastRenderedPageBreak/>
+        <w:t>Specialist services and supports:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if you need assessment and development of a care plan to help look after your feet, ankles and lower limbs.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27EAF2D8" w14:textId="632C62D6" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+        <w:t xml:space="preserve"> if you have a recently acquired severe condition, like a spinal cord or severe acquired brain injury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48158AEB" w14:textId="4F2855C8" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00205ED0">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00F50AD3">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Supports for accessing health or mental health services</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C51A62">
+        <w:t xml:space="preserve">Training for support workers, family and friends: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...71 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to provide support where appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4423423A" w14:textId="4DF3BA62" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="0040302A">
+    <w:p w14:paraId="4423423A" w14:textId="4DF3BA62" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0040302A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You may need other disability-related health supports not covered in this list. Talk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your my NDIS contact</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="444ADE0C" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="003B6DB7" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+        <w:t xml:space="preserve"> your my NDIS contact, support coordinator or recovery coach about what you need. If it’s not an NDIS support, we can help find a service to support you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444ADE0C" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_What_help_can"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What help can you get through the health system or other services?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073544EF" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+    <w:p w14:paraId="073544EF" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_What_services_are"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What services are provided through the Australian health system?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A23EBF" w14:textId="1A421A3F" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="21A23EBF" w14:textId="1A421A3F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Australian health system</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provides services to anyone who needs help to manage their health. These services are called mainstream services. They are available to everyone, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve"> provides services to anyone who needs help to manage their health. These services are called mainstream services. They are available to everyone, whether or not they have a disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684DE885" w14:textId="50F374C5" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>whether or not</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>Under NDIS laws, there are things we can’t fund or provide.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:endnoteReference w:id="5"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:endnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> These include supports related to health, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDE2CEE" w14:textId="5E914971" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="0FDE2CEE" w14:textId="5E914971" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>the diagnosis, early intervention and clinical treatment of health and dental health conditions, including ongoing or chronic health conditions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="6"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="596E6E8A" w14:textId="5CA4BE9C" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+        <w:endnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596E6E8A" w14:textId="5CA4BE9C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>diagnostic assessments and screening services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B143B7B" w14:textId="09803BB4" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="4B143B7B" w14:textId="09803BB4" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>time-limited, recovery-oriented services and therapies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D1813" w14:textId="250850E6" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="2E5D1813" w14:textId="250850E6" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>medicines, including prescription and non-prescription medicines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331D7187" w14:textId="22269325" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="331D7187" w14:textId="22269325" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>equipment and assistive products needed as part of clinical care and unrelated to a person’s disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C939A4B" w14:textId="09A2C387" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="7C939A4B" w14:textId="09A2C387" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>services or supports to manage a health condition that isn’t related to your disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392CB5EF" w14:textId="77E8C61E" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="392CB5EF" w14:textId="77E8C61E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>surgical services or procedures related to aids and equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45931A3E" w14:textId="102D7C80" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="45931A3E" w14:textId="102D7C80" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>clinical services delivered through public or private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3762A50D" w14:textId="3C0E0308" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="3762A50D" w14:textId="3C0E0308" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>ambulance and health transport services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A73B29" w14:textId="0003AAC0" w:rsidR="00FE4910" w:rsidRPr="0013060D" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="41A73B29" w14:textId="0003AAC0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>nursing services related to the treatment of a health event</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76283C25" w14:textId="2DE944B4" w:rsidR="00FE4910" w:rsidRPr="00CA29D2" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="76283C25" w14:textId="2DE944B4" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>hospital in the home services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B9AB84" w14:textId="1F3AD614" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="08B9AB84" w14:textId="1F3AD614" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>child and maternal health services provided by the health system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47955FF2" w14:textId="06A4207C" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00B80D11">
+    <w:p w14:paraId="47955FF2" w14:textId="06A4207C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00B80D11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>end-of-life and palliative care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488EAEC4" w14:textId="73C98C90" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="488EAEC4" w14:textId="208EF59A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:anchor="what-is-not-ndis-support" w:history="1">
-        <w:r w:rsidR="00BD30BF">
+      <w:hyperlink r:id="rId32" w:anchor="what-ndis-supports-are-like" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>supports that are not NDIS supports.</w:t>
+          <w:t>supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="24D3659A" w14:textId="5C3D4BE1" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D3659A" w14:textId="5C3D4BE1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">There may also be other specialist health services that </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>There may also be other specialist health services that are available to manage your health or treat a health condition. You may need private health insurance to pay for these things yourself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CED9AF6" w14:textId="4FC47BF2" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> available to manage your health or treat a health condition. You </w:t>
-[...75 lines deleted...]
-    <w:p w14:paraId="225EBD4A" w14:textId="56A4C717" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00C51A62">
+        <w:t>If you need help to manage your health or a health condition you should talk to your doctor first. If you need help to link to a doctor in your area, talk to your my NDIS contact, support coordinator or recovery coach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225EBD4A" w14:textId="56A4C717" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C51A62">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066406C">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>What services can you get through Medicare?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27908545" w14:textId="09936717" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00643D39">
+    <w:p w14:paraId="27908545" w14:textId="09936717" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Medicare</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> helps all Australians with the costs of their health care. You may be able to access Medicare to help pay for services to manage your health and chronic health conditions, such as diabetes, heart disease or arthritis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E55632F" w14:textId="2714DAB0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>If you have a health condition you should talk to your doctor first. They can link you to health services that are paid for through Medicare. You can continue to access health services from Medicare, even when you’re an NDIS participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CF2384" w14:textId="2CF3A6D7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve">If you have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="a2" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId34" w:anchor="longtermconditions" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>long-term health condition</w:t>
+          <w:t>long term health condition</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
-[...9 lines deleted...]
-    <w:p w14:paraId="6F323CDB" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>, you should get treatment and services you need through Medicare. For example, if you have asthma you would need to see your doctor for treatment. Your doctor would tell you what medications you may need and give you information about living with asthma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F323CDB" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What services can you get through the Pharmaceutical Benefits Scheme?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755591FF" w14:textId="52ACC574" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00643D39">
+    <w:p w14:paraId="755591FF" w14:textId="52ACC574" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>The Pharmaceutical Benefits Scheme</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve"> provides access to necessary medicines for Australians. It covers the costs of medicine for most medical conditions. If you need medicines the Pharmaceutical Benefits Scheme provides you should see your doctor, who will prescribe what you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECEC7F7" w14:textId="44ACF9B3" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
-      <w:r>
+    <w:p w14:paraId="6ECEC7F7" w14:textId="44ACF9B3" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>You can’t use your NDIS funds to buy any medicines or pay the gap for medicines covered under the Pharmaceutical Benefits Scheme. If a medicine isn’t covered under the Pharmaceutical Benefits Scheme, you will need to pay for this yourself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDA30F7" w14:textId="724AE26C" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
-[...10 lines deleted...]
-    <w:p w14:paraId="06952C4E" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+    <w:p w14:paraId="0DDA30F7" w14:textId="724AE26C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>Talk to your doctor or pharmacist to find out more about the Pharmaceutical Benefits Scheme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06952C4E" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What if you go into hospital?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D16522" w14:textId="74F591CA" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="23D16522" w14:textId="74F591CA" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>While you’re in hospital</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>While you’re in hospital, hospital staff are responsible for providing your care.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="7"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:endnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve"> For example, helping you with personal care or to take your medication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3321970E" w14:textId="0BE6E759" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">For example, </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">helping you with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve">If you have a support worker who visits you at home, you can’t use your NDIS funds to pay for them to visit you or care for you while you’re in hospital. If you have a care plan that sets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">personal care or </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>out your personal care needs, you can give this plan to hospital staff. They can then adapt and follow these plans while you’re in hospital to provide this support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AACB56D" w14:textId="0AB5A2B9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">to take your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>medication.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3321970E" w14:textId="0BE6E759" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="0038406D" w:rsidP="006433B8">
+        <w:t>If you have a disability, you have the right to the same health care as all Australians. The health system needs to adapt its services to meet your disability needs. For example, if you go into hospital, then it’s the hospital’s responsibility to meet your disability-related support needs during your hospital stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB8D90F" w14:textId="344609A4" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>If you have a support worker who visits you at home, y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE4910" w:rsidRPr="00C51A62">
+        <w:t>In some cases, if you have complex communication needs or challenging behaviours, we may fund supports for you while you’re accessing health services or in hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546BF2B5" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ou can’t use your NDIS funds to pay for them</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE4910">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to visit you or care for you while you’re in hospital. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE4910" w:rsidRPr="00341D2F">
+        <w:t>If you have funding for a support coordinator or recovery coach, this support can continue while you’re in hospital. Your support coordinator or recovery coach can help you prepare for discharge from hospital. They can also help set up any supports you may need when you leave hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4AF6ED" w14:textId="608C1480" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have a care plan that </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE4910">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>sets</w:t>
-[...145 lines deleted...]
-    <w:p w14:paraId="52832408" w14:textId="0BB0665D" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="000A5EF2">
+        <w:t>Your my NDIS contact, support coordinator or recovery coach will work with the hospital as part of the discharge summary the hospital provides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52832408" w14:textId="0BB0665D" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="000A5EF2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0A2E9C" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="0C0A2E9C" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Abdul has autism. He had severe pain in his stomach and went to the emergency department at his local hospital. The doctor said the pain was from appendicitis. Abdul stayed in hospital to get his appendix removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAAD921" w14:textId="4B9EB13F" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="7DAAD921" w14:textId="4B9EB13F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Abdul’s support worker took Abdul’s communication and behaviour support plan to the hospital. The support worker helped to get Abdul settled and explained Abdul’s communication and support needs to the hospital staff. The hospital staff followed Abdul’s care plans and provided his personal care while he was in hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC72872" w14:textId="09ABC191" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="0040302A">
+    <w:p w14:paraId="5AC72872" w14:textId="09ABC191" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0040302A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>After the surgery Abdul stayed overnight and left hospital the next day. Over the next few days Abdul had a check-up with his doctor. A nurse also visited him at home to check his wound and give him antibiotics. Abdul’s local health system provided these services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160A048C" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00F55051">
+    <w:p w14:paraId="160A048C" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F55051">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>Are you an NDIS participant living in residential aged care?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195D3A51" w14:textId="66164975" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00F55051">
+    <w:p w14:paraId="195D3A51" w14:textId="66164975" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F55051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>If you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00954595">
+        <w:t>If you’re an NDIS participant living in residential aged care, your aged care provider is responsible for your disability-related health supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462EBA3E" w14:textId="1A5443ED" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00CD7828">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>’re</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Learn more about supports we fund for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId36" w:anchor="younger-people" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>people living in residential aged care</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F880CFE" w14:textId="03E09BD7" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="4F880CFE" w14:textId="03E09BD7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>Do you have high electricity costs from running medical equipment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316746A3" w14:textId="5BC92045" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="316746A3" w14:textId="5BC92045" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Some disability-related medical equipment we fund may use more than the average amount of electricity. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Some disability-related medical equipment we fund may use more than the average amount of electricity. You can’t use your NDIS funds to pay for your electricity costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620DB74D" w14:textId="55B872BD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="007429B2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>You can’t use your NDIS funds to pay for your electricity costs.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+        <w:lastRenderedPageBreak/>
+        <w:t>Talk to your my NDIS contact, support coordinator or recovery coach if you need help to access another government scheme to help pay for your high electricity costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433DE7E1" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>Do you need oxygen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F57396" w14:textId="7DEC96EA" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>Oxygen support and related equipment are not the responsibility of the NDIS to fund. Your state or territory is responsible for providing you with oxygen supply and related equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282E602A" w14:textId="545B1B3E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> support coordinator </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">or recovery coach </w:t>
-[...72 lines deleted...]
-    <w:p w14:paraId="162C02C7" w14:textId="1248D417" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+        <w:t>Talk to your my NDIS contact, support coordinator or recovery coach if you need help to link to your state or territory oxygen scheme listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162C02C7" w14:textId="1248D417" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Australian Capital Territory Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="317345C4" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+    <w:p w14:paraId="317345C4" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>New South Wales Health Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E482FE5" w14:textId="0EFD3539" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+    <w:p w14:paraId="2E482FE5" w14:textId="0EFD3539" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Northern Territory Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="226226CE" w14:textId="22EF8E65" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+    <w:p w14:paraId="226226CE" w14:textId="22EF8E65" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001230B2" w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.health.qld.gov.au/mass/prescribe/oxygen"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Queensland Health Oxygen Scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7772AC" w14:textId="5B36857E" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+    <w:p w14:paraId="2A7772AC" w14:textId="5B36857E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>South Australia Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4376EF0D" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+    <w:p w14:paraId="4376EF0D" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tasmanian Health Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44BD92E6" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="00D50CA8">
+    <w:p w14:paraId="44BD92E6" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D50CA8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Victorian Health Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37B95ED7" w14:textId="55AC1394" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910" w:rsidP="002914C5">
+    <w:p w14:paraId="37B95ED7" w14:textId="55AC1394" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="002914C5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00C51A62">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Western Australian Health Oxygen Scheme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D783D6A" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="5D783D6A" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What if you are in custody?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D8E725" w14:textId="1B4E51A0" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="68D8E725" w14:textId="1B4E51A0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>If you</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00EC1BD8">
+        <w:t>If you’re in custody, for example in prison, a youth detention centre or other setting ordered by the court, the justice system provides your day-to-day care and support needs. This includes your health support needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="8"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:endnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Any disability-related health supports and personal care you need should be provided by the facility you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE2A9A">
+        <w:t xml:space="preserve"> Any disability-related health supports and personal care you need should be provided by the facility you’re in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642855E6" w14:textId="0434928A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>’re</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="642855E6" w14:textId="0434928A" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+        <w:t>Talk to your my NDIS contact, support coordinator or recovery coach if you’re about to be released from custody. We can support your disability-related needs for your transition back into the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A744220" w14:textId="2DBE88F5" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Talk to your my NDIS contact</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId44" w:anchor="justice-system" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>supports when you’re in the justice system</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Who_is_eligible"/>
       <w:bookmarkStart w:id="5" w:name="_How_do_we"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5919C334" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="5919C334" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_How_do_we_1"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>How do we decide what disability-related health supports we fund?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C628C37" w14:textId="0D89138B" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="4C628C37" w14:textId="0198D8C7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F464E5">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">We can only include NDIS supports in your plan if they meet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005571B7">
+        <w:t xml:space="preserve">We can only include NDIS supports in your plan if they meet all the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>all</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F464E5">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:endnoteReference w:id="9"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BA9EA27" w14:textId="2D3F5950" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+        <w:endnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA9EA27" w14:textId="2D3F5950" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The following questions are a good starting point to work out if we can fund a disability-related health support:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4088C1A5" w14:textId="73ACEA3B" w:rsidR="00FE4910" w:rsidRPr="00E95A7F" w:rsidRDefault="00FE4910" w:rsidP="00E134EF">
+    <w:p w14:paraId="4088C1A5" w14:textId="73ACEA3B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_needIs" w:history="1">
-        <w:r w:rsidRPr="00E95A7F">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Is the support related to your disability?</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E95A7F">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
-          <w:endnoteReference w:id="10"/>
+          <w:endnoteReference w:id="11"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5979AAEF" w14:textId="3C543E8A" w:rsidR="00FE4910" w:rsidRPr="00E95A7F" w:rsidRDefault="00FE4910" w:rsidP="00E134EF">
+    <w:p w14:paraId="5979AAEF" w14:textId="3C543E8A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Is_the_NDIS" w:history="1">
-        <w:r w:rsidRPr="00E95A7F">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Is the support value for money?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E95A7F">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
-          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2B9F846B" w14:textId="526AB123" w:rsidR="00FE4910" w:rsidRPr="00E95A7F" w:rsidRDefault="00FE4910" w:rsidP="00E134EF">
+        </w:rPr>
+        <w:endnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F846B" w14:textId="5FC0FF7E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Is_the_support" w:history="1">
-        <w:r w:rsidRPr="00E95A7F">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Is the support effective and beneficial for you?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E95A7F" w:rsidDel="00705068">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
-          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...30 lines deleted...]
-        <w:r w:rsidRPr="003B0FC9">
+        </w:rPr>
+        <w:endnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B417FB1" w14:textId="0A165D45" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">When we think about what NDIS supports to include in your plan, we’ll also look at what other supports you get through the health system and other </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C3154F">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>. Your my NDIS contact, support coordinator or recovery coach will work with you and other services to help you get the support you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10165466" w14:textId="1704CC80" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">Once we’ve identified the supports and decided they meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C3154F">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00AC0063">
+        <w:t>, we’ll include the description and funding for the NDIS support in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F219E6C" w14:textId="2E261953" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00E134EF">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">Learn more about the NDIS funding criteria and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how we include the reasonable and necessary supports in your plan.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ACC7B32" w14:textId="457808AE" w:rsidR="00FE4910" w:rsidRPr="00465DE3" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="5ACC7B32" w14:textId="457808AE" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Do_you_need"/>
       <w:bookmarkStart w:id="8" w:name="_Do_you_needIs"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>Is the support related to your disability?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71440A5F" w14:textId="785C41CA" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="6C7AE3DB" w14:textId="2EFD4BF6" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00366D93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>We’ll only fund disability-related health supports if you need them because your disability:</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>We’ll only fund a support if it relates to your disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:endnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>causes the health condition, or</w:t>
-[...8 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve"> This means there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71440A5F" w14:textId="06A6624B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00366D93">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>We’ll only fund disability-related health supports if you need them because:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128190B6" w14:textId="2FD67E10" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005807AC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>your disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> causes the health condition, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788761A5" w14:textId="6C8E4295" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005807AC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:t>you need help to manage the health condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719F1B75" w14:textId="60844586" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="719F1B75" w14:textId="60844586" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>The NDIS supports we fund should help you to manage or reduce the impact your disability has on your day-to-day life. They should help you be more independent and do things like see your friends or go to work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FED3FBA" w14:textId="06023DE6" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDIS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>supports we fund should help you to manage or reduce the impact your disability has on your day-to-day life</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A842C5">
+        <w:t>You can ask yourself, ‘If I didn’t have my disability, would I need this health support?’ If the answer is ‘No’, then it’s probably disability related. If the answer is ‘Yes, I would need this even if I didn’t have a disability’, then it’s unlikely to be disability related.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEF2BDF" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4172D132" w14:textId="3C78A28B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007765E6" w:rsidRPr="00A842C5">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">They </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A842C5">
+        <w:t>Clive falls over and cuts his hand. He goes to the emergency department of his local hospital to get stitches. The hospital tells him to see his local doctor to get the dressing changed. This must be done every 2 days, and the stitches need to be removed after 4 weeks when it’s fully healed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD03411" w14:textId="44269544" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>should</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> help you be more independent and do things like see your friends or go to work.</w:t>
-[...52 lines deleted...]
-      <w:pPr>
+        <w:t>Clive wants the NDIS to fund a nurse to come to his home to change the dressing and remove the stitches. This is not an NDIS support because the wound care is not related to Clive’s disability. The health system will provide for all medical and health care needs for this injury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6A6644" w14:textId="0B8600EF" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005807AC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
-[...202 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE1FC5F" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00F96F3A">
+    <w:p w14:paraId="2EE1FC5F" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Maria had a stroke 5 years ago and is now a</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Maria had a stroke 5 years ago and is now an NDIS participant. Maria needs support to move around at home and carry out her personal care by herself. She also needs support from a speech pathologist so she can swallow and eat safely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9B8ECC" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIS participant. Maria needs support to move around at home and carry out her personal care by herself. She also needs support from a speech pathologist so she can swallow and eat safely.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E9B8ECC" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00F96F3A">
+        <w:t>Maria uses a walking stick, grab rails or chair arms to move around at home by herself. She uses a shower chair to shower and dress by herself. She also gets support and exercises to do from a speech pathologist. This helps her reduce the risk of food or fluids entering her airway when eating and helps her maintain her swallowing. We fund these supports for Maria because they are NDIS supports that relate to her disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C1EA20" w14:textId="33FAA1F1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maria uses a walking stick, grab rails or chair arms to move around at home by herself. She uses a shower chair to shower and dress by herself. She also gets support and exercises to do from a speech pathologist. This helps her reduce the risk of food or fluids entering her airway when eating and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Maria then becomes unwell with an infection in her lungs. She goes into hospital for 3 weeks for treatment. Maria recovers from the infection. But while she is sick and in hospital, she loses some of her ability to move around, shower and care for herself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3F8213" w14:textId="64A166DB" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00F96F3A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>helps her</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maintain her swallowing. We</w:t>
-[...118 lines deleted...]
-    <w:p w14:paraId="57696303" w14:textId="61F73129" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+        <w:t>After hospital, Maria moves to her local rehabilitation service to get physiotherapy and occupational therapy for 2 weeks. The rehabilitation service helps Maria to move around and care for herself again. After her stay at the rehabilitation service, Maria goes home and has visits from her community health rehabilitation service for another 4 weeks. These services are provided by Maria’s local health system. After Maria’s 4-week rehabilitation at home, her occupational therapist recommends a new support so she can continue to move around her house and carry out her personal care by herself. We’ll fund this support as it’s an NDIS support related to her disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57696303" w14:textId="61F73129" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Is_the_support_1"/>
       <w:bookmarkStart w:id="10" w:name="_Is_the_NDIS"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="001E734F">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>Is the support value for money?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77818767" w14:textId="56918F71" w:rsidR="00FE4910" w:rsidRPr="00F61118" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="77818767" w14:textId="56918F71" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>All supports we fund under the NDIS need to be value for money.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:endnoteReference w:id="13"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F61118">
+        <w:endnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> This means the cost of the support is reasonable when we consider the benefits of the support and the cost of other supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0108407D" w14:textId="7C651A98" w:rsidR="00FE4910" w:rsidRPr="00AA4487" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="0108407D" w14:textId="7C651A98" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA4487">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>When we decide if a support is value for money, we think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349E9915" w14:textId="51E71830" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="349E9915" w14:textId="51E71830" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>whether it’s cheaper to buy or rent the equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436391C6" w14:textId="31237B22" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="436391C6" w14:textId="31237B22" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>who is the most appropriate person to deliver the support, for example a family member, support worker or nurse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDC216C" w14:textId="1130AD46" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="5DDC216C" w14:textId="1130AD46" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>whether there is another lower-cost support that would get the same result.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4666EA75" w14:textId="3FE81B25" w:rsidR="004F6B19" w:rsidRDefault="00FE4910" w:rsidP="498BFD58">
+    <w:p w14:paraId="171E523E" w14:textId="509812DC" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="498BFD58">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="498BFD58">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>We’ll also look at whether the support will benefit you in the long-term</w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t>We’ll also look at whether the support will benefit you in the long term. We’ll also look at if it will allow you to be more independent and reduce your supports in the future.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:endnoteReference w:id="14"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="293DB8D2" w14:textId="77777777" w:rsidR="004F6B19" w:rsidRDefault="004F6B19">
+        <w:endnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADCED7A" w14:textId="77777777" w:rsidR="0075337A" w:rsidRDefault="0075337A">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A80A8EE" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="1A80A8EE" w14:textId="0420D6CB" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00D81474">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DD6590" w14:textId="4BE7DF2B" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="54DD6590" w14:textId="4BE7DF2B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hannah </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hannah is 28 years old and lives with Down syndrome and diabetes. She needs to test her blood sugar level daily with a finger prick test but due to her disability, she is unable to do this herself. She is about to move into her own home and will have some help each day from a support worker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8E1A81" w14:textId="65D8795A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">is 28 years old and lives with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Down syndrome and diabetes. She needs to test her blood sugar level daily with a finger prick test but</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hannah would like her support worker to be able to help her safely test her blood sugar level. Hannah has funding included in her plan so that her support worker can be trained to safely test her blood sugar level instead of a nurse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029BB4DD" w14:textId="19695834" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ue to her disability</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>This is value for money because Hannah’s support worker is already visiting each day. It isn’t reasonable and necessary to fund a nurse to come each day as well. This is because Hannah’s support worker can safely help with testing Hannah’s blood sugar level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A762847" w14:textId="796985B9" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="2A762847" w14:textId="796985B9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Is_the_support"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>Is the support effective and beneficial for you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F3E2CC" w14:textId="35E0A420" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="11F3E2CC" w14:textId="35E0A420" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">We </w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:t>We have to make sure the disability-related health support is effective.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:endnoteReference w:id="15"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:endnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This means it</w:t>
-[...51 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> This means it’ll do what you need it to do. We also have to think about whether it’s beneficial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:endnoteReference w:id="16"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:endnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> This means it will work and make things better for you, or it will help you do more things by yourself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54505CA9" w14:textId="460CD3CD" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="54505CA9" w14:textId="460CD3CD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">We also </w:t>
-[...59 lines deleted...]
-        <w:t>you.</w:t>
+        <w:t>We also think about your experience. For example, we look at whether you’ve used the disability-related health support before and how it worked for you in the past. Or, how effective the supports have been for other people with similar needs to you.</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Do_you_need_1"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="52B7971B" w14:textId="1B4BA5FE" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="001350B2">
+    <w:p w14:paraId="52B7971B" w14:textId="33FA0767" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001350B2">
       <w:bookmarkStart w:id="13" w:name="_Is_the_support_2"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="002E6BE9">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00BC391F">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>reasonable and necessary support</w:t>
-[...11 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3BFABC89" w14:textId="088A8D26" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFABC89" w14:textId="088A8D26" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_What_if_you"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00643D39">
-[...18 lines deleted...]
-    <w:p w14:paraId="1D1FAB70" w14:textId="24DCDABC" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>What if you need someone with specific training to provide the NDIS support you need?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1FAB70" w14:textId="24DCDABC" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>For some disability-related health supports</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>For some disability-related health supports, you might need someone who is trained to deliver the support you need. For example, you might need someone who is trained to help you to eat safely or re-position you to prevent pressure areas and wounds. This may be someone such as a support worker or a physiotherapist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6300AF18" w14:textId="3F2A3791" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>Who will we fund to provide your NDIS supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4A0988" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you might need someone who is trained to deliver the support you need. For example, you might need someone who is trained to help you to eat safely or re-position you to prevent pressure areas and wounds. This may be someone such as a support worker or a physiotherapist.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6300AF18" w14:textId="3F2A3791" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+        <w:t>There are some types of disability-related health supports only an appropriately qualified practitioner can provide. This could be a nurse or a qualified therapist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5C69C5" w14:textId="51659BF2" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>For example, only a nurse can change a urinary catheter or teach a support worker to provide a feed safely using a percutaneous endoscopic gastrostomy (PEG). If you need a specific person to deliver a support, we‘ll fund the person who has the most appropriate skills to do this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0752695C" w14:textId="520E4BFF" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:lastRenderedPageBreak/>
         <w:t>Do we fund training for someone else to provide your NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA0AA23" w14:textId="341A33EA" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="7FA0AA23" w14:textId="341A33EA" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Yes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00303755">
+        <w:t>Yes. For some disability-related health supports, a support worker, family member or friend may be able to provide your supports. If someone else can support you with your disability-related health support needs, we may provide funding for a qualified practitioner to train them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ABF800" w14:textId="0EC24A9C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00303755">
+        <w:t>For example, a registered nurse can train your support worker, family member or friend to prevent pressure sores and wounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D55F86F" w14:textId="4EB50848" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>or some disability-related health supports</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>We’ll fund training for the person who has the most appropriate skills to provide your supports. The person should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76288B65" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>be trained for that task specifically for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C789010" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>have experience in that task</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083B7EB9" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>be competent to provide the support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D792891" w14:textId="07798B6A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0030472E">
+        <w:t>Think about who you would like to provide your disability-related health supports. We can fund their training, but this will depend on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1626B4" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>your individual needs and the type of support to be delivered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D7B41C" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>where the support is provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66258583" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>any rules your state or territory has about who can provide the support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487FEFA5" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>whether the support you need requires someone who has specific skills and qualifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F38C30A" w14:textId="62088EF7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C64564">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>whether the support is value for money compared to other options.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D71ADDA" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>What is registered nurse delegation and supervision of care?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F63A8F0" w14:textId="19FAD60F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="009500C4">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>For many disability-related health supports, a registered nurse may be able to train and delegate key tasks. This training could be given to a support worker or enrolled nurse if a family member, friend or carer can’t do it. This trained worker would directly provide you with the disability-related health support when they are competent in the task. This is called ‘delegation and supervision of care’. It means that a trained person, such as a support worker or enrolled nurse will complete the task for you, instead of a registered nurse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ED1587" w14:textId="471DDDB7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="002C1938">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>How do we know what tasks can be delegated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305FB762" w14:textId="27514B49" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>a support worker, family member or friend</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve">First, we’ll need to know if the disability-related health support you need can be done by a family member, friend, or carer. If not, it might need to be delegated to another person. If you’re about to leave hospital, we’ll get this information from your discharge summary or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">may be able to provide your supports. If someone else can </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>your most recent nurse care plan. These are completed by your treating clinician or a registered nurse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630AEE2F" w14:textId="46BEB32B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">support you with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>your disability-related health support</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>The discharge summary or nurse care plan should outline:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35607B22" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>what tasks need to be provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51609D12" w14:textId="31666791" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>who has the most appropriate skills to provide the care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02768D97" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>your individual needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1922895D" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>the complexity of tasks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFC6E68" w14:textId="0EB198EA" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>any risks associated with the tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B247069" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>It is the registered nurse who must decide if a task can be delegated or not, as they remain responsible for the care being provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C055553" w14:textId="523B9714" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00CD7828">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>A registered nurse can’t delegate a task if your health needs are inconsistent or likely to change. Also, some tasks can’t be delegated and will need to be done by a registered nurse. For example, daily tracheostomy tie and dressing changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AB49F8" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0050493B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>What remains the responsibility of the registered nurse?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E418CE8" w14:textId="5BAA18E0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> needs, we may provide </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C51A62">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>funding for a</w:t>
-[...494 lines deleted...]
-      <w:r w:rsidRPr="0018621E">
+        <w:t>When a registered nurse delegates a task, they retain responsibility for the tasks being provided. Before a registered nurse can delegate a task to someone else, they must make sure the person is trained specifically to meet your support needs and competent to do that task. They must also be available for direct and indirect supervision of the person doing the task.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B4D97B" w14:textId="2D95F66D" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>It is the responsibility of your NDIS provider to make sure support workers have the current skills and knowledge to support your needs. Any training provided must be documented and regularly audited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C763A4" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="53C763A4" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>We’ll include enough funding in your plan for a registered nurse to complete the following delegation of care and supervision tasks:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23466FBC" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="23466FBC" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>create a health assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60393B03" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="60393B03" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>create a care plan and update as needed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E99D961" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="0E99D961" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>deliver training to support workers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F35184F" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="3F35184F" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>complete an assessment at different locations, such as a school or workplace, if needed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F25FC5" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="72F25FC5" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>ongoing supervision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5750F6EF" w14:textId="70123952" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
-      <w:r w:rsidRPr="00643D39">
+    <w:p w14:paraId="5750F6EF" w14:textId="70123952" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:r w:rsidRPr="00B674C7">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The registered nurse must also decide </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="581E1E17" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+        <w:t>The registered nurse must also decide who has the most appropriate skills to do a task. The nurse care plan should outline this. We’ll fund the person with the most appropriate skills to do the task, as outlined in the nurse care plan, or discharge summary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581E1E17" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What level of support do you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16754E72" w14:textId="70BDB1CD" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="16754E72" w14:textId="70BDB1CD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Once we know the task can be delegated</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Once we know the task can be delegated, we’ll need to decide what level of support you need. This is to make sure we include enough funding in your plan for the registered nurse to assess, train and supervise the worker doing the delegated task.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4F2915" w14:textId="56026CF1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we’ll need to decide what level of support you need. This is to make sure we include enough funding in your plan for the registered nurse to assess, train and supervise the worker doing the delegated task.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>There are two levels of support:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DDA11C" w14:textId="2C30137C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Standard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C5C335" w14:textId="0ABFF3DB" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="00221C5D">
+    <w:p w14:paraId="49C5C335" w14:textId="270B73EC" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00221C5D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Low_level_supports"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>High</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> intensity</w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="_Low_level_supports_1"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="6FE6DB6A" w14:textId="609E2B87" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="00C51A62">
+    <w:p w14:paraId="6FE6DB6A" w14:textId="609E2B87" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C51A62">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Standard supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E58F981" w14:textId="641B6C5D" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="00221C5D">
+    <w:p w14:paraId="4E58F981" w14:textId="641B6C5D" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00221C5D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If your disability-related health support needs are not identified by the NDIS Practice Standards and Quality Indicators as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A842C5">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="038387"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00A842C5">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>High Intensity Daily Personal Activities’</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00221C5D">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="038387"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52FE7">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7611651F" w14:textId="24CE9333" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="00C51A62">
+        <w:t>you would generally have a support worker with standard support skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7611651F" w14:textId="24CE9333" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C51A62">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>High intensity supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20949B46" w14:textId="5DAB523F" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="00221C5D">
+    <w:p w14:paraId="20949B46" w14:textId="5DAB523F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00221C5D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">High intensity supports are provided if your disability-related health supports are identified by the NDIS Practice Standards and </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="004B7D23">
+        <w:t xml:space="preserve">High intensity supports are provided if your disability-related health supports are identified by the NDIS Practice Standards and Quality Indicators as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="038387"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="004B7D23">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>High Intensity Daily Personal Activities’</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B7D23">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7D23">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="17"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B7D23">
+        <w:endnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149AF7F7" w14:textId="636CE26E" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="149AF7F7" w14:textId="636CE26E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>complex bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150919A4" w14:textId="0BFDA62F" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="150919A4" w14:textId="0BFDA62F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>enteral feeding and management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167092DF" w14:textId="13E2FF40" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="167092DF" w14:textId="13E2FF40" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>severe dysphagia management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B6BE8C" w14:textId="554D5081" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="79B6BE8C" w14:textId="554D5081" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>tracheostomy care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030525EC" w14:textId="107F2D88" w:rsidR="00FE4910" w:rsidRPr="004B7D23" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="030525EC" w14:textId="107F2D88" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">urinary catheter </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="285B4DFD" w14:textId="6140E7F2" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+        <w:t>urinary catheter management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285B4DFD" w14:textId="6140E7F2" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ventilator management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417CE536" w14:textId="7A9301CD" w:rsidR="00FE4910" w:rsidRPr="00DA7518" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="417CE536" w14:textId="7A9301CD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7518">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>subcutaneous injections, for example diabetes management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D329F8D" w14:textId="7AA9D24A" w:rsidR="00FE4910" w:rsidRPr="00D52FE7" w:rsidRDefault="00FE4910" w:rsidP="005B1C9B">
+    <w:p w14:paraId="3D329F8D" w14:textId="7AA9D24A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005B1C9B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52FE7">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>complex wound management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EA8C90" w14:textId="7A026A6F" w:rsidR="00FE4910" w:rsidRPr="00D52FE7" w:rsidRDefault="00FE4910" w:rsidP="001E308A">
+    <w:p w14:paraId="43EA8C90" w14:textId="7A026A6F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001E308A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52FE7">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We include enough funding for a support worker for the times when you receive the support. The support worker will be trained by the registered nurse and provide the delegated tasks. We decide this based on your situation, any risks identified, and the nature of support needed. Usually, we fund a mixture of high intensity and standard supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1810FE" w14:textId="3C77EF10" w:rsidR="00FE4910" w:rsidRPr="00D52FE7" w:rsidRDefault="00FE4910" w:rsidP="001E308A">
+    <w:p w14:paraId="6F1810FE" w14:textId="3C77EF10" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001E308A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52FE7">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For the times you access supports that don’t meet ‘High Intensity’, the support will be funded at the standard rate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093F7CF6" w14:textId="43A52389" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00082C82">
+    <w:p w14:paraId="093F7CF6" w14:textId="39D65770" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00082C82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52FE7">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Learn more about High Intensity Supports in our</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Learn more about High Intensity Supports in our </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
-        <w:r w:rsidR="00DE6969" w:rsidRPr="009F5B7B">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS pricing schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE6969">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE21AC7" w14:textId="6E26CD2B" w:rsidR="00FE4910" w:rsidRPr="00F06662" w:rsidRDefault="00FE4910" w:rsidP="001E308A">
+    <w:p w14:paraId="1EE21AC7" w14:textId="6E26CD2B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001E308A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06662">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033E8DEA" w14:textId="49BA0EB9" w:rsidR="00FE4910" w:rsidRPr="00F06662" w:rsidRDefault="00FE4910" w:rsidP="001E308A">
+    <w:p w14:paraId="033E8DEA" w14:textId="49BA0EB9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001E308A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06662">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neil is 43 years old and lives with Down syndrome. Neil also has type 2 diabetes which medical reports show is stable. He requires 3 insulin injections per day to manage his diabetes. He lives in Supported Independent Living (SIL) </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="4F9ECB8F" w14:textId="01D3A65A" w:rsidR="00FE4910" w:rsidRPr="00F06662" w:rsidRDefault="00FE4910" w:rsidP="001E308A">
+        <w:t>Neil is 43 years old and lives with Down syndrome. Neil also has type 2 diabetes which medical reports show is stable. He requires 3 insulin injections per day to manage his diabetes. He lives in Supported Independent Living (SIL) and receives 24/7 support at a standard level for personal care, meal preparation and access to the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9ECB8F" w14:textId="01D3A65A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001E308A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06662">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Due to his intellectual impairment Neil cannot inject insulin by himself and needs assistance with his insulin injections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC104A9" w14:textId="2FA187B0" w:rsidR="00FE4910" w:rsidRPr="00F06662" w:rsidRDefault="00FE4910" w:rsidP="001E308A">
+    <w:p w14:paraId="5DC104A9" w14:textId="2FA187B0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="001E308A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06662">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under the registered nurse delegation of care model, we’ll fund a support worker at the higher intensity support level </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="718868EF" w14:textId="15F2530D" w:rsidR="00FE4910" w:rsidRPr="00F06662" w:rsidRDefault="00FE4910" w:rsidP="00AF2E04">
+        <w:t>Under the registered nurse delegation of care model, we’ll fund a support worker at the higher intensity support level 3 times per day to administer insulin. This high intensity support will be funded as a drop-in support, and the rest of Neil’s support needs will be provided at a standard level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718868EF" w14:textId="15F2530D" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00AF2E04">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06662">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Support workers should have the right skills and knowledge to support you if you need high intensity support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770E4450" w14:textId="62DF3F3B" w:rsidR="00FE4910" w:rsidRPr="000B4FAD" w:rsidRDefault="00FE4910" w:rsidP="00221C5D">
+    <w:p w14:paraId="770E4450" w14:textId="62DF3F3B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00221C5D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06662">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about high intensity support skills in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:anchor="paragraph-id-8162" w:history="1">
-        <w:r w:rsidRPr="004B7D23">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>NDIS Practice Standards: High Intensity Support Skills Descriptors.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468D9D9F" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00BA1B5D">
+    <w:p w14:paraId="468D9D9F" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00BA1B5D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Intermediate_level_supports"/>
       <w:bookmarkStart w:id="18" w:name="_Intermediate_level_supports_1"/>
       <w:bookmarkStart w:id="19" w:name="_High_level_supports"/>
       <w:bookmarkStart w:id="20" w:name="_Toc19708015"/>
       <w:bookmarkStart w:id="21" w:name="_Toc44403461"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What about disability-related health supports for children?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="7BEAFE62" w14:textId="6CBF0F61" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="7BEAFE62" w14:textId="6EE533DC" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Generally, families or carers are responsible for their child’s daily support needs, including health needs. We may fund</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>Generally, families or carers are responsible for their child’s daily support needs, including health needs. We may fund disability-related health supports in your child’s plan if they need substantially more help with health care than a child of the same age without a disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="18"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:endnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> As with adults, all</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> As with adults, all disability-related health supports for children need to meet the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> disability-related health </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="012DFE6D" w14:textId="333BC55C" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+        <w:t>. If your child needs a disability-related health support, we’ll think about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012DFE6D" w14:textId="333BC55C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>your child’s individual situation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8642C9" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="5C8642C9" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>your capacity to provide support and any risks to your wellbeing if you provide support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62816E7E" w14:textId="284D1C20" w:rsidR="00FE4910" w:rsidRPr="00AB7C09" w:rsidRDefault="00FE4910" w:rsidP="00DE5769">
+    <w:p w14:paraId="62816E7E" w14:textId="284D1C20" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00DE5769">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7C09">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>what informal supports are available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9F8215" w14:textId="313CBC56" w:rsidR="00FE4910" w:rsidRPr="00AB7C09" w:rsidRDefault="00FE4910" w:rsidP="00DE5769">
+    <w:p w14:paraId="3E9F8215" w14:textId="313CBC56" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00DE5769">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7C09">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>what is reasonable for family and informal supports to provide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BCF2C9" w14:textId="7C0399B4" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00460D50">
+    <w:p w14:paraId="25BCF2C9" w14:textId="6A036665" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve">what </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId52" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve"> are available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234DE813" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="234DE813" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The health system provides health services and check-ups for newborn babies and young children. This will often be through your midwife or a maternal and child health nurse. Talk to </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:t>The health system provides health services and check-ups for newborn babies and young children. This will often be through your midwife or a maternal and child health nurse. Talk to your my NDIS contact or support coordinator if you need help to link to your local child health services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081109EF" w14:textId="2B422338" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>your my NDIS contact</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A4F38D" w14:textId="00ABD8EB" w:rsidR="005049A6" w:rsidRDefault="00FE4910" w:rsidP="004651A7">
+    <w:p w14:paraId="46A4F38D" w14:textId="00ABD8EB" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="004651A7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7C09">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rita is 11 years old and lives with Spina Bifida. Rita is incontinent and requires intermittent catheterisation to manage this. Before starting high school, Rita wants to become more independent in managing her urinary incontinence through self-catheterisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566DF578" w14:textId="62433068" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="004651A7">
+    <w:p w14:paraId="566DF578" w14:textId="62433068" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="004651A7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7C09">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We will fund a comprehensive continence assessment conducted by a Clinical Nurse Consultant (CNC). This will outline the supports Rita will need to support her goal of becoming independent in self-catheterisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C82FF6" w14:textId="037122A0" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="50C82FF6" w14:textId="037122A0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7C09">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition, we may also fund a registered nurse to support Rita to build her skills in managing her urinary incontinence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692CE350" w14:textId="1B4CDA84" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00CD7828">
+    <w:p w14:paraId="692CE350" w14:textId="1B4CDA84" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00CD7828">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_How_do_you"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>How can you get disability-related health supports if you already have a plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B15C2D4" w14:textId="61B32933" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="3B15C2D4" w14:textId="18D6BE35" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">If your situation has changed, </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>If your situation has changed, or you think your current plan doesn’t have enough funding for the disability-related health supports you need, you can ask for a change to your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:endnoteReference w:id="19"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:endnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="00643D39">
+      <w:hyperlink r:id="rId53" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE00A78" w14:textId="7A0751F9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>We might be able to consider your request before the reassessment date in your plan. The information we’ll need depends on the type of supports you need. If you’ve had an assessment, you can send this to us to start this process. For some supports, you might also need to get a quote. We’ll let you know if this is the case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15434277" w14:textId="7FBFF23F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Talk to your my NDIS contact, support coordinator or recovery coach who will be able to help you with the next steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313DA8F3" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>Do you need to provide us with evidence?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370A239F" w14:textId="5D60A6FB" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yes. To get disability-related health supports in your plan, you need to give us evidence. This helps us understand the disability-related health supports you need.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7" w:rsidDel="001410A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Talk to your my NDIS contact, support coordinator or recovery coach to work out the evidence we need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E544F00" w14:textId="0CA0AE3B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can also learn more in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:anchor="evidence-we-need" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>changing your plan</w:t>
+          <w:t>evidence you need to give us before we create or change your plan.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00643D39">
+    </w:p>
+    <w:p w14:paraId="25872FA5" w14:textId="56273AE1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+        <w:t>You can give us any new information or evidence about your support needs when you get it or any time we talk with you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3B9DB7" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>We might be able to consider your request before the reassessment date in your plan. The information we’ll need depends on the type of supports you need. If you’ve had an assessment, you can send this to us to start this process. For some supports</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t>Your health care provider or allied health practitioner should give you information about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601E47FA" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>the type and amount of support you need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC1B24" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>how the support relates to your disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506E9EFD" w14:textId="46943165" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>how this support is effective and beneficial for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1C2454" w14:textId="7F96B0D4" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>who is the most appropriate person to provide the support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AA9C7C" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00460D50">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>where the support will be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2041FF17" w14:textId="593A1D1B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you might also need to get a quote. We’ll let you know if this is the case.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+        <w:t>We’ll let you know if we need more information, and what we need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5470DF" w14:textId="56D41D8D" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C77809">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Talk to your my NDIS contact</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+        <w:t xml:space="preserve">Your request for a disability-related health support may be for assistive technology, like equipment and technology. If this is the case, your advisor or assessor may need to provide us with information. We have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t>assistive technology assessment templates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> support coordinator</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> to help them do this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A3E2C8" w14:textId="00F5C09A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C77809">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or recovery coach</w:t>
-[...163 lines deleted...]
-        <w:r w:rsidRPr="00C51A62">
+      </w:pPr>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Factsheet - What evidence you need to give us before we create or change your plan</w:t>
+          <w:t>Access the templates and learn more about the information we need</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> for your assistive technology request</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:anchor="completing-an-at-assessment" w:history="1"/>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25872FA5" w14:textId="56273AE1" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
-[...158 lines deleted...]
-    <w:p w14:paraId="04FC9F1D" w14:textId="3772FB32" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="00EC2A21">
+    <w:p w14:paraId="04FC9F1D" w14:textId="3772FB32" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00EC2A21">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_What_happens_once"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What happens once you have disability-related health supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A70D48E" w14:textId="150AC942" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="6A70D48E" w14:textId="150AC942" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643D39">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Once you have disability-related heath support funding in your plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00280749">
+        <w:t>Once you have disability-related heath support funding in your plan, you can use your funding to get the NDIS supports you need, in line with your plan. If you need help to use your funding, talk to your my NDIS contact, support coordinator or recovery coach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE2D9A0" w14:textId="6EEA8F36" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643D39">
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you can use your funding to get the </w:t>
-[...75 lines deleted...]
-        <w:r w:rsidRPr="00C51A62">
+        <w:t xml:space="preserve">Learn more about using the funding in your plan in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05972E32" w14:textId="185E447C" w:rsidR="00FE4910" w:rsidRPr="004B7D23" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="05972E32" w14:textId="185E447C" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7D23">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Your provider will need to make sure they or their workers have the current skills and knowledge to provide the supports you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DAFAEE" w14:textId="737603DD" w:rsidR="00FE4910" w:rsidRPr="004B7D23" w:rsidRDefault="00FE4910" w:rsidP="0040302A">
+    <w:p w14:paraId="64DAFAEE" w14:textId="737603DD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0040302A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7D23">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">You should speak directly with your provider if you’re concerned about the quality or safety of the supports you receive from them. If you’re still not satisfied with the quality of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> you’re receiving, you’re entitled to lodge a complaint through the </w:t>
+        <w:t xml:space="preserve">You should speak directly with your provider if you’re concerned about the quality or safety of the supports you receive from them. If you’re still not satisfied with the quality of the supports you’re receiving, you’re entitled to lodge a complaint through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="004B7D23">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B7D23">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0279BACB" w14:textId="7C3054A0" w:rsidR="00FE4910" w:rsidRPr="00643D39" w:rsidRDefault="00FE4910" w:rsidP="005C6537">
+    <w:p w14:paraId="0279BACB" w14:textId="7C3054A0" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="005C6537">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7D23">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Learn more about NDIS provider responsibilities in the</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Learn more about NDIS provider responsibilities in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:anchor="paragraph-id-8162" w:history="1">
-        <w:r w:rsidR="00651CDC" w:rsidRPr="00A843BF">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>NDIS Practice Standards: High Intensity Support Skills Descriptors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00651CDC">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="_What_if_you_1"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="3D43C264" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="00C51A62">
+    <w:p w14:paraId="3D43C264" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00C51A62">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A928C9">
+      <w:r w:rsidRPr="00B674C7">
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347E23EB" w14:textId="4B7BE897" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="0034604D">
+    <w:p w14:paraId="347E23EB" w14:textId="188D833B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0034604D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If we decide disability-related health supports don’t </w:t>
-[...23 lines deleted...]
-        <w:r w:rsidR="0000263D" w:rsidRPr="0000263D">
+        <w:t xml:space="preserve">If we decide disability-related health supports don’t meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6634AF08" w14:textId="5C8977B9" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="0034604D">
+    <w:p w14:paraId="6634AF08" w14:textId="5C8977B9" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0034604D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We’ll give you written reasons why we made the decision.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="21"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B2390E">
+        <w:endnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> You can </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidR="00B92A27" w:rsidRPr="00C51A62">
+        <w:r w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0E2BBCBF" w14:textId="00EC917B" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="0034604D">
+        <w:t> if you’d like more detail about the reasons for our decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2BBCBF" w14:textId="00EC917B" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0034604D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you don't agree with a decision we make about disability-related health supports, you can ask for an internal review of our decision.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="22"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EF4A203" w14:textId="0E95DBE7" w:rsidR="00FE4910" w:rsidRDefault="00FE4910" w:rsidP="0034604D">
+        <w:endnoteReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF4A203" w14:textId="0E95DBE7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="0034604D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="23"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="49F81086" w14:textId="36AA86EC" w:rsidR="00865B6C" w:rsidRDefault="00865B6C" w:rsidP="0034604D">
+        <w:endnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F81086" w14:textId="3784FE75" w:rsidR="00BA5803" w:rsidRDefault="00865B6C" w:rsidP="0034604D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Learn more about</w:t>
       </w:r>
-      <w:r w:rsidR="0023206B">
+      <w:r w:rsidR="0023206B" w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidR="0023206B" w:rsidRPr="0023206B">
+      <w:hyperlink r:id="rId63" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidR="0023206B" w:rsidRPr="00B674C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B2390E">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5E8232" w14:textId="2805C946" w:rsidR="00E134EF" w:rsidRPr="00E134EF" w:rsidRDefault="001926E3" w:rsidP="0040302A">
+    <w:p w14:paraId="7E5E8232" w14:textId="4EFEE827" w:rsidR="00E134EF" w:rsidRPr="00E134EF" w:rsidRDefault="001926E3" w:rsidP="0040302A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E134EF" w:rsidRPr="00E134EF" w:rsidSect="00C51A62">
       <w:headerReference w:type="even" r:id="rId64"/>
       <w:headerReference w:type="default" r:id="rId65"/>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:headerReference w:type="first" r:id="rId67"/>
       <w:footerReference w:type="first" r:id="rId68"/>
-      <w:footnotePr>
-[...1 lines deleted...]
-      </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="629" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C9D56A" w14:textId="77777777" w:rsidR="002474F7" w:rsidRDefault="002474F7" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7D668992" w14:textId="77777777" w:rsidR="006E0F63" w:rsidRDefault="006E0F63" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="149F59E0" w14:textId="77777777" w:rsidR="002474F7" w:rsidRDefault="002474F7" w:rsidP="006A7B2E">
+    <w:p w14:paraId="043E854E" w14:textId="77777777" w:rsidR="006E0F63" w:rsidRDefault="006E0F63" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15845644" w14:textId="77777777" w:rsidR="002474F7" w:rsidRDefault="002474F7">
+    <w:p w14:paraId="4AEFF680" w14:textId="77777777" w:rsidR="006E0F63" w:rsidRDefault="006E0F63">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="16C1838D" w14:textId="2D69DB61" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="4C0CED02" w14:textId="113F23D3" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="5B071E07" w14:textId="538E1B66" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="16C1838D" w14:textId="2D69DB61" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="01346D85" w14:textId="6489EB0E" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="5B071E07" w14:textId="2688136A" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act ss 34(1)(aa), 34(1)(f); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="69436EE1" w14:textId="2B648B21" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="01346D85" w14:textId="6489EB0E" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00205ED0">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00205ED0">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="4B74B086" w14:textId="0D1CCCBB" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="69436EE1" w14:textId="2B648B21" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1)(NDIS Supports) Transitional Rules 2024.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="75ACD706" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="009868E7" w:rsidRDefault="00FE4910" w:rsidP="00AC16CF">
+    <w:p w14:paraId="4B74B086" w14:textId="0D1CCCBB" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules rr 3.5, para 7.5(b).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1)(NDIS Supports) Transitional Rules 2024 sch 2.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="6ABFD077" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00FF49F7" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="75ACD706" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="00AC16CF">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EC1BD8">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC1BD8">
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules rr 3.5, para 7.5(b).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="9">
+    <w:p w14:paraId="6ABFD077" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve"> ND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1BD8">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IS (Supports for Participants) Rules r 7.5(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="9">
-    <w:p w14:paraId="5BAD53F9" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="009868E7" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+  <w:endnote w:id="10">
+    <w:p w14:paraId="5BAD53F9" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve"> NDIS Act s 34(1).</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="0E763344" w14:textId="70FC932F" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="3EB7B0EC" w14:textId="05F352FD" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="319936A5" w14:textId="1C4DEB85" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="0E763344" w14:textId="70FC932F" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="2DD73614" w14:textId="0C696549" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="319936A5" w14:textId="1C4DEB85" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="30E252D5" w14:textId="13474C02" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="4657DAB5" w14:textId="7893F4A5" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(d).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="0B4AF3FE" w14:textId="11D24BCC" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="2DD73614" w14:textId="0C696549" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="3739DAEB" w14:textId="61546453" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="30E252D5" w14:textId="13474C02" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 23(1)(d).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="7B15B3BC" w14:textId="24E6E6A5" w:rsidR="00FE4910" w:rsidRPr="00971682" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="0B4AF3FE" w14:textId="11D24BCC" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="4EBF7B91" w14:textId="77777777" w:rsidR="00FE4910" w:rsidRPr="00971682" w:rsidRDefault="00FE4910" w:rsidP="006433B8">
+    <w:p w14:paraId="3739DAEB" w14:textId="61546453" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00971682">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00971682">
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(ii).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 23(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="2D621FA4" w14:textId="173223C7" w:rsidR="00FE4910" w:rsidRPr="00C51A62" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="7B15B3BC" w14:textId="602550E1" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00971682">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00971682">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Practice Standards: High Intensity Support Skills Descriptors November 2022.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="247A695C" w14:textId="7124E8B4" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="4EBF7B91" w14:textId="77777777" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C51A62">
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C51A62">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="68F836B5" w14:textId="0D94A7DA" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="2D621FA4" w14:textId="173223C7" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 100(1).</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act ss 47A; 48.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="18632E81" w14:textId="0E44C790" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="247A695C" w14:textId="7124E8B4" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 100.</w:t>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="008A70E8" w14:textId="532FDA09" w:rsidR="00FE4910" w:rsidRDefault="00FE4910">
+    <w:p w14:paraId="68F836B5" w14:textId="0D94A7DA" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 100(1).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="24">
+    <w:p w14:paraId="18632E81" w14:textId="0E44C790" w:rsidR="00B674C7" w:rsidRPr="00B674C7" w:rsidRDefault="00B674C7">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
+        <w:t xml:space="preserve"> NDIS Act s 100.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="25">
+    <w:p w14:paraId="008A70E8" w14:textId="532FDA09" w:rsidR="00B674C7" w:rsidRDefault="00B674C7">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674C7">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B674C7">
         <w:t xml:space="preserve"> NDIS Act s 100(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -7468,281 +5071,315 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52A16453" w14:textId="30E1C48D" w:rsidR="00DF18F9" w:rsidRPr="00DF18F9" w:rsidRDefault="00ED45D2" w:rsidP="00DF18F9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AF21D04" w14:textId="5F722405" w:rsidR="00EA567A" w:rsidRPr="00EA567A" w:rsidRDefault="00EA567A" w:rsidP="00EA567A">
     <w:pPr>
       <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         <w:b/>
+        <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="25" w:name="_Hlk118984843"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
-      <w:t>07 April 2025</w:t>
+      <w:t>31 August 2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="002A774B">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
+      <w:t>Disability-related health supports</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EA567A">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Disability-related health supports</w:t>
-[...22 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+    <w:r w:rsidRPr="00EA567A">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+    <w:r w:rsidRPr="00EA567A">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
         <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+        <w:r w:rsidRPr="00EA567A">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+        <w:r w:rsidRPr="00EA567A">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+        <w:r w:rsidRPr="00EA567A">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+        <w:r w:rsidRPr="00EA567A">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00DF18F9" w:rsidRPr="00DF18F9">
+        <w:r w:rsidRPr="00EA567A">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="1492A869" w14:textId="77777777" w:rsidR="00DF18F9" w:rsidRPr="00DF18F9" w:rsidRDefault="00DF18F9" w:rsidP="00DF18F9">
+  <w:p w14:paraId="554FD3FB" w14:textId="77777777" w:rsidR="00EA567A" w:rsidRPr="00EA567A" w:rsidRDefault="00EA567A" w:rsidP="00EA567A">
     <w:pPr>
       <w:ind w:left="680"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
+        <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF18F9">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri"/>
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
+        <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="09279EC5" w14:textId="3BF09149" w:rsidR="008C4E6F" w:rsidRPr="00B86113" w:rsidRDefault="00DF18F9" w:rsidP="0088671D">
+  <w:p w14:paraId="09279EC5" w14:textId="1C9CC52E" w:rsidR="008C4E6F" w:rsidRPr="00EA567A" w:rsidRDefault="00EA567A" w:rsidP="004C7EDE">
     <w:pPr>
       <w:ind w:left="680"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF18F9">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri"/>
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
+        <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00DF18F9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00EA567A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00DF18F9">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri"/>
+    <w:r w:rsidRPr="00EA567A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
+        <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="25"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="173995B7" w14:textId="1095E423" w:rsidR="00533383" w:rsidRDefault="00914566" w:rsidP="00914566">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00715533">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>DRAFT – OFFICIAL: SENSITIVE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6DE30E39" w14:textId="79D90FA1" w:rsidR="00707E91" w:rsidRPr="00B86113" w:rsidRDefault="00F93D96" w:rsidP="00707E91">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
@@ -7922,83 +5559,83 @@
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00B86113">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00B86113">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="012F2F99" w14:textId="77777777" w:rsidR="002474F7" w:rsidRDefault="002474F7" w:rsidP="006A7B2E">
+    <w:p w14:paraId="089E1611" w14:textId="77777777" w:rsidR="006E0F63" w:rsidRDefault="006E0F63" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="134F9006" w14:textId="77777777" w:rsidR="002474F7" w:rsidRDefault="002474F7" w:rsidP="006A7B2E">
+    <w:p w14:paraId="18417784" w14:textId="77777777" w:rsidR="006E0F63" w:rsidRDefault="006E0F63" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E3689DE" w14:textId="77777777" w:rsidR="002474F7" w:rsidRDefault="002474F7">
+    <w:p w14:paraId="706AB745" w14:textId="77777777" w:rsidR="006E0F63" w:rsidRDefault="006E0F63">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B825D95" w14:textId="77777777" w:rsidR="00A64B27" w:rsidRDefault="00A64B27" w:rsidP="00BD06A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005E3B9C">
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -8011,210 +5648,210 @@
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>ensitive</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="734CD10D" w14:textId="77777777" w:rsidR="00A64B27" w:rsidRDefault="00A64B27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FBBB58B" w14:textId="5486CADD" w:rsidR="004E78D7" w:rsidRPr="00ED45D2" w:rsidRDefault="007422D5" w:rsidP="00ED45D2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FBBB58B" w14:textId="1BCF90B6" w:rsidR="004E78D7" w:rsidRPr="00ED45D2" w:rsidRDefault="007422D5" w:rsidP="004F65A7">
     <w:pPr>
       <w:ind w:left="2160" w:firstLine="720"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00991580">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="283AC274" wp14:editId="7142B394">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="2131113220" name="Picture 2131113220" descr="NDIS logo" title="NDIS Logo"/>
+          <wp:docPr id="1581173077" name="Picture 1581173077" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="033AC6F6" w14:textId="4998C37E" w:rsidR="008B7AB4" w:rsidRPr="00715533" w:rsidRDefault="008B7AB4" w:rsidP="008B7AB4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00715533">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>DRAFT – OFFICIAL: SENSITIVE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B8C0336" w14:textId="09CE59BF" w:rsidR="00A64B27" w:rsidRPr="008B7AB4" w:rsidRDefault="00A64B27" w:rsidP="008B7AB4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9868"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00991580">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BF9FE34" wp14:editId="709A08C6">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="365963789" name="Picture 365963789" descr="NDIS logo" title="NDIS Logo"/>
+          <wp:docPr id="416673617" name="Picture 416673617" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8548,50 +6185,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="433600C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="041E179B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BD26F32"/>
+    <w:lvl w:ilvl="0" w:tplc="45E4AD08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B19C493E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="515A5DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B06A808E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2690EDBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CADE57E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="706EA392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="85881A12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8610B6FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048935E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E586F402"/>
     <w:lvl w:ilvl="0" w:tplc="B640451E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0136B1FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
@@ -8663,51 +6413,51 @@
     <w:lvl w:ilvl="7" w:tplc="8666949E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F014BB9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06D54F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="308E1906"/>
     <w:lvl w:ilvl="0" w:tplc="67966BC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FDAEC0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="512C56F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -8749,51 +6499,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C8248292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B9EC47C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE61663"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0284CBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8898,51 +6648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D12232B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19BC9B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
@@ -9058,51 +6808,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="103C7A3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A162B90C"/>
+    <w:lvl w:ilvl="0" w:tplc="B5BEC258">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B789C96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9594E018">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="90B0432A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="198A0EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FED61B80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="51440968">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4E78C4F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44ACED9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="106815C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5436F462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9207,51 +7070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="131B22A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="433223C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9320,51 +7183,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1325325B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F36277CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9433,51 +7296,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A457ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E166C6D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9546,51 +7409,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF12EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="085C1272"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9659,51 +7522,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C824C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69622A8C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9772,51 +7635,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E607678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF226"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E7C1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F705374">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -9888,51 +7751,51 @@
     <w:lvl w:ilvl="7" w:tplc="22A8D75E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9A4DB4"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10002,51 +7865,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20702C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="494A282A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10115,51 +7978,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="222171AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D122ABB4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10228,51 +8091,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23360BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D58ED28"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10341,51 +8204,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -10458,51 +8321,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F46F46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D0EF428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -10552,51 +8415,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F875F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD1C569E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10701,51 +8564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27633FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5080A080"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10814,51 +8677,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F90931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC720A5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10927,51 +8790,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29031847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF980BF2"/>
     <w:lvl w:ilvl="0" w:tplc="A2CCDD82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11041,51 +8904,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C2B3280"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25A47DA8"/>
+    <w:lvl w:ilvl="0" w:tplc="2D1282CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="285A8D90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="387C7780">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EE8AEB44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="43E4F354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A852FCE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="873EE2BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0FA45F6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CB6C8526">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C574FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0E3F32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11154,51 +9130,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EFE0B07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9028BE92"/>
+    <w:lvl w:ilvl="0" w:tplc="962A4EB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20942E06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ECD2C426">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="732CE6C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF824B44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D1C64E54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="80687C9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="416AC9A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3008BB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30D4048C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41629CD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11267,51 +9356,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3168230C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A84E4A76"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11380,51 +9469,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3180364D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E90650D6"/>
+    <w:lvl w:ilvl="0" w:tplc="B7A4B192">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B184C3D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="89561466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04BA916E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CB32CADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3B2C958E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F47849B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3CC22BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A3CC4506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31AE2B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="509A8C84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11493,51 +9695,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F428FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4AF6331E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11642,51 +9844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32714DE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40B4B8DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11791,51 +9993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="367D0A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C9A892E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11904,51 +10106,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="369B0AB3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63BCA7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12053,51 +10255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38B701E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6FEFCF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12166,51 +10368,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A307FC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A746C094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12315,51 +10517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12428,51 +10630,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2A70A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCFEC074"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12541,51 +10743,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40A2396D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0206A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12690,51 +10892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B72970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEA6128E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12803,51 +11005,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44703EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03C61F04"/>
     <w:lvl w:ilvl="0" w:tplc="4F56F8EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B724094">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CF0A2EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -12889,51 +11091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6BA87D66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3216FC94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45505BD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD6A04DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13038,51 +11240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13124,51 +11326,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46777790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BB63A32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13237,51 +11439,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49145958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DD84F0C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13350,51 +11552,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49993545"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAAA87FA"/>
+    <w:lvl w:ilvl="0" w:tplc="144CF8B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7486A17C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AE98ADF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1302A8D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AEA0A5C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="48A43C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6792B216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7B24A280">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A87E87B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -13466,51 +11781,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BCB7C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="395C08DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13579,51 +11894,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D002ECB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFB8CD94"/>
+    <w:lvl w:ilvl="0" w:tplc="3BB04864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="72CA32E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="51DCBF8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2586E6C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="12220466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3EEA01A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EC8ECC20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5BCE89FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E97CD5AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -13695,51 +12123,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -13843,51 +12271,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0E0C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="215899A4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13956,51 +12384,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5260710E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB04EC46"/>
+    <w:lvl w:ilvl="0" w:tplc="ED1E5416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="471A04B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EAA2E256">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="907662C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04B60632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FEA45C5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="07D86478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C8A2929A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="92D22A0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596F4245"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37540E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14105,51 +12646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A439B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F340744A"/>
     <w:lvl w:ilvl="0" w:tplc="D7EC3AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A67EAD06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -14218,51 +12759,51 @@
     <w:lvl w:ilvl="7" w:tplc="3E98B1B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EC5ABA88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14335,51 +12876,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E924193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97261386"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14448,51 +12989,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -14565,51 +13106,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="611C380A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BC4872A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14678,51 +13219,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63BC7C0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3588E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14827,51 +13368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -14943,51 +13484,164 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66411215"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8A01486"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67351A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="695A3AD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15056,51 +13710,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A934F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53D204D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15205,51 +13859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -15294,51 +13948,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEC6B2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFC86228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15443,51 +14097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D830282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4F865DA"/>
     <w:lvl w:ilvl="0" w:tplc="E81C3F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AEDE2C32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15556,51 +14210,51 @@
     <w:lvl w:ilvl="7" w:tplc="60E0C5D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A0A4429E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70194224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2552128A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15669,51 +14323,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7530734A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5930FC60"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15782,51 +14436,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15895,51 +14549,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16007,51 +14661,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16096,51 +14750,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD955E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51CEC864"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16210,3225 +14864,3542 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1855651879">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="417554833">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1683821123">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="644967059">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1825271063">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="720905801">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1731147664">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="50661905">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2146728553">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2083870149">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="330958147">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="189688671">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="586962860">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="900098211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1596085785">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1054154926">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="698512016">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2006474728">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="714082680">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="455219192">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1701514259">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1073625304">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1122193918">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="97533018">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1259557806">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1619529739">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2107996962">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="524830832">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1960214345">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1587031387">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2122265157">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2006474728">
-[...11 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1073625304">
+  <w:num w:numId="32" w16cid:durableId="386488215">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1122193918">
+  <w:num w:numId="33" w16cid:durableId="1583366317">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="142234468">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1406142151">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="815604125">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="663244544">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="97533018">
-[...14 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="1960214345">
+  <w:num w:numId="38" w16cid:durableId="1740783847">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1434788714">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1658260817">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="682511228">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="360517405">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="452133241">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="328021696">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1917275492">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1885754782">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1225067448">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="2075229205">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="987367809">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="421411408">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1639141481">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1425346991">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="328021696">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="53" w16cid:durableId="325985133">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="2079358533">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="618343599">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1291322538">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="12149121">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="268437349">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1278830386">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="268437349">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="60" w16cid:durableId="68574960">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="558371319">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="834733600">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="62947068">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1222212477">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="753012908">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1238857863">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1762410236">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1044669627">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="2067995606">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="1066682884">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="64"/>
+  <w:num w:numId="71" w16cid:durableId="1422482570">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1153134255">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="442115779">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1890418622">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="328562800">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1072506105">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="209919934">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="124860865">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="476193572">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="78"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006433B8"/>
     <w:rsid w:val="00001D86"/>
     <w:rsid w:val="0000263D"/>
     <w:rsid w:val="00002716"/>
     <w:rsid w:val="00002754"/>
     <w:rsid w:val="00002DDB"/>
     <w:rsid w:val="0000429C"/>
     <w:rsid w:val="000043E8"/>
     <w:rsid w:val="0000478A"/>
+    <w:rsid w:val="00004FF4"/>
     <w:rsid w:val="000051BF"/>
     <w:rsid w:val="00005CE5"/>
+    <w:rsid w:val="00006173"/>
     <w:rsid w:val="00006389"/>
     <w:rsid w:val="000076A6"/>
     <w:rsid w:val="00010E2C"/>
     <w:rsid w:val="0001159B"/>
+    <w:rsid w:val="00011E39"/>
     <w:rsid w:val="00012794"/>
     <w:rsid w:val="00013042"/>
     <w:rsid w:val="000139E1"/>
     <w:rsid w:val="000142FA"/>
     <w:rsid w:val="000153A4"/>
     <w:rsid w:val="0001654C"/>
     <w:rsid w:val="00016B3E"/>
     <w:rsid w:val="00016F7E"/>
     <w:rsid w:val="00017A31"/>
+    <w:rsid w:val="00017C2A"/>
     <w:rsid w:val="00022AFB"/>
     <w:rsid w:val="0002325A"/>
     <w:rsid w:val="00023AB0"/>
     <w:rsid w:val="00023D1A"/>
     <w:rsid w:val="00024A50"/>
     <w:rsid w:val="00024D6B"/>
     <w:rsid w:val="00025813"/>
     <w:rsid w:val="0002648D"/>
     <w:rsid w:val="00027A69"/>
     <w:rsid w:val="000311E2"/>
+    <w:rsid w:val="00031247"/>
     <w:rsid w:val="00031D9C"/>
     <w:rsid w:val="00031E5D"/>
     <w:rsid w:val="00031F19"/>
     <w:rsid w:val="00032CF8"/>
     <w:rsid w:val="000345C8"/>
     <w:rsid w:val="00034964"/>
     <w:rsid w:val="00034AC0"/>
     <w:rsid w:val="00035589"/>
     <w:rsid w:val="00035BE9"/>
     <w:rsid w:val="000366F3"/>
     <w:rsid w:val="000369B9"/>
     <w:rsid w:val="000373EF"/>
     <w:rsid w:val="00040152"/>
     <w:rsid w:val="0004037C"/>
     <w:rsid w:val="000407E7"/>
     <w:rsid w:val="00040A78"/>
     <w:rsid w:val="00041AC4"/>
     <w:rsid w:val="000428C7"/>
     <w:rsid w:val="000443AD"/>
+    <w:rsid w:val="00044893"/>
     <w:rsid w:val="00044969"/>
     <w:rsid w:val="00046012"/>
     <w:rsid w:val="00046266"/>
+    <w:rsid w:val="000511D8"/>
+    <w:rsid w:val="000520FC"/>
     <w:rsid w:val="0005278E"/>
     <w:rsid w:val="00052DA3"/>
     <w:rsid w:val="00053104"/>
     <w:rsid w:val="00053280"/>
     <w:rsid w:val="00055C71"/>
     <w:rsid w:val="00057DC3"/>
     <w:rsid w:val="00060658"/>
     <w:rsid w:val="00060E89"/>
     <w:rsid w:val="00061C9E"/>
+    <w:rsid w:val="00062892"/>
     <w:rsid w:val="000628F1"/>
     <w:rsid w:val="0006487D"/>
     <w:rsid w:val="00065276"/>
+    <w:rsid w:val="00067DC4"/>
     <w:rsid w:val="00070D2D"/>
     <w:rsid w:val="0007261F"/>
     <w:rsid w:val="00072EFF"/>
     <w:rsid w:val="00073216"/>
     <w:rsid w:val="00073B45"/>
     <w:rsid w:val="00073CD9"/>
     <w:rsid w:val="000746F2"/>
     <w:rsid w:val="00074D1A"/>
+    <w:rsid w:val="00074F3C"/>
     <w:rsid w:val="00075397"/>
     <w:rsid w:val="00075772"/>
     <w:rsid w:val="00075D88"/>
     <w:rsid w:val="00077B3C"/>
     <w:rsid w:val="00077C83"/>
     <w:rsid w:val="00077ED4"/>
     <w:rsid w:val="00080230"/>
     <w:rsid w:val="00080D00"/>
     <w:rsid w:val="0008127E"/>
     <w:rsid w:val="00082181"/>
     <w:rsid w:val="000825B6"/>
     <w:rsid w:val="00082C82"/>
     <w:rsid w:val="00082D6E"/>
     <w:rsid w:val="0008493E"/>
     <w:rsid w:val="00084AD1"/>
     <w:rsid w:val="000873EF"/>
     <w:rsid w:val="00087776"/>
     <w:rsid w:val="000907E3"/>
     <w:rsid w:val="00090C79"/>
     <w:rsid w:val="000911CC"/>
+    <w:rsid w:val="00091CE6"/>
     <w:rsid w:val="00092492"/>
     <w:rsid w:val="00093C97"/>
     <w:rsid w:val="00095139"/>
     <w:rsid w:val="000955B6"/>
     <w:rsid w:val="00095C5A"/>
     <w:rsid w:val="00095F52"/>
     <w:rsid w:val="0009634D"/>
     <w:rsid w:val="00096646"/>
     <w:rsid w:val="00096F6F"/>
     <w:rsid w:val="00097206"/>
     <w:rsid w:val="000978F3"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A22EB"/>
     <w:rsid w:val="000A2C06"/>
     <w:rsid w:val="000A2F25"/>
     <w:rsid w:val="000A37DA"/>
+    <w:rsid w:val="000A460B"/>
     <w:rsid w:val="000A4D69"/>
     <w:rsid w:val="000A5EF2"/>
     <w:rsid w:val="000A6773"/>
     <w:rsid w:val="000A77E9"/>
     <w:rsid w:val="000A78DF"/>
     <w:rsid w:val="000B1492"/>
     <w:rsid w:val="000B156C"/>
     <w:rsid w:val="000B1650"/>
     <w:rsid w:val="000B22B0"/>
     <w:rsid w:val="000B22C1"/>
+    <w:rsid w:val="000B37A8"/>
     <w:rsid w:val="000B39FB"/>
     <w:rsid w:val="000B3D1E"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B4FAD"/>
     <w:rsid w:val="000B5026"/>
     <w:rsid w:val="000B6822"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B741F"/>
     <w:rsid w:val="000B7F24"/>
     <w:rsid w:val="000C12D4"/>
     <w:rsid w:val="000C1F8E"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C3758"/>
     <w:rsid w:val="000C3793"/>
     <w:rsid w:val="000C3C65"/>
     <w:rsid w:val="000C3DAE"/>
     <w:rsid w:val="000C4134"/>
     <w:rsid w:val="000C5A74"/>
+    <w:rsid w:val="000C5EF3"/>
     <w:rsid w:val="000C6187"/>
     <w:rsid w:val="000C6C46"/>
     <w:rsid w:val="000C6C91"/>
     <w:rsid w:val="000C7F0E"/>
     <w:rsid w:val="000D15D9"/>
     <w:rsid w:val="000D2982"/>
+    <w:rsid w:val="000D48F6"/>
     <w:rsid w:val="000D5F05"/>
     <w:rsid w:val="000D612E"/>
     <w:rsid w:val="000D620A"/>
     <w:rsid w:val="000D6B96"/>
     <w:rsid w:val="000D6D62"/>
     <w:rsid w:val="000D7613"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E172A"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E3D12"/>
     <w:rsid w:val="000E3E05"/>
     <w:rsid w:val="000E423B"/>
     <w:rsid w:val="000E4D20"/>
     <w:rsid w:val="000E5A95"/>
     <w:rsid w:val="000E7751"/>
     <w:rsid w:val="000E7BFD"/>
     <w:rsid w:val="000E7E2C"/>
     <w:rsid w:val="000F1375"/>
     <w:rsid w:val="000F22AF"/>
     <w:rsid w:val="000F2F51"/>
     <w:rsid w:val="000F3B34"/>
+    <w:rsid w:val="000F49A7"/>
+    <w:rsid w:val="000F5C60"/>
     <w:rsid w:val="000F6808"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F7A04"/>
     <w:rsid w:val="000F7C6E"/>
     <w:rsid w:val="0010031B"/>
+    <w:rsid w:val="001007ED"/>
     <w:rsid w:val="0010119C"/>
     <w:rsid w:val="00103CAC"/>
     <w:rsid w:val="001048E0"/>
     <w:rsid w:val="00105456"/>
     <w:rsid w:val="00110A6C"/>
     <w:rsid w:val="001127A3"/>
     <w:rsid w:val="00112E4C"/>
+    <w:rsid w:val="001130C5"/>
     <w:rsid w:val="00113C67"/>
     <w:rsid w:val="00113F8A"/>
     <w:rsid w:val="00114940"/>
     <w:rsid w:val="00114B4E"/>
     <w:rsid w:val="001161FB"/>
     <w:rsid w:val="0011679E"/>
     <w:rsid w:val="001216E0"/>
     <w:rsid w:val="001217AB"/>
     <w:rsid w:val="00122D37"/>
     <w:rsid w:val="00122DF3"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="001230B2"/>
     <w:rsid w:val="00123BBE"/>
     <w:rsid w:val="00124B45"/>
     <w:rsid w:val="00124BD6"/>
     <w:rsid w:val="00124D3D"/>
+    <w:rsid w:val="001265EE"/>
     <w:rsid w:val="00126811"/>
     <w:rsid w:val="00126C7D"/>
     <w:rsid w:val="0013060D"/>
     <w:rsid w:val="00130FE5"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132C0F"/>
     <w:rsid w:val="0013307A"/>
     <w:rsid w:val="0013484B"/>
     <w:rsid w:val="00134A3C"/>
     <w:rsid w:val="001350B2"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00137D0B"/>
     <w:rsid w:val="00140B41"/>
     <w:rsid w:val="00140B65"/>
     <w:rsid w:val="001410A1"/>
     <w:rsid w:val="0014160C"/>
     <w:rsid w:val="001434D7"/>
     <w:rsid w:val="001435EF"/>
     <w:rsid w:val="00143A54"/>
     <w:rsid w:val="001446F9"/>
     <w:rsid w:val="00144E90"/>
     <w:rsid w:val="00146816"/>
     <w:rsid w:val="00146BC9"/>
     <w:rsid w:val="001479BD"/>
     <w:rsid w:val="00147A57"/>
     <w:rsid w:val="00147DDE"/>
     <w:rsid w:val="00150F20"/>
     <w:rsid w:val="00150F96"/>
     <w:rsid w:val="001516ED"/>
     <w:rsid w:val="00151FFA"/>
     <w:rsid w:val="00153129"/>
     <w:rsid w:val="00153424"/>
     <w:rsid w:val="00153F59"/>
+    <w:rsid w:val="001557BD"/>
     <w:rsid w:val="00155EAD"/>
     <w:rsid w:val="00155ED2"/>
     <w:rsid w:val="001561F2"/>
     <w:rsid w:val="00157036"/>
     <w:rsid w:val="00157052"/>
     <w:rsid w:val="00157830"/>
     <w:rsid w:val="00161745"/>
     <w:rsid w:val="001629EA"/>
     <w:rsid w:val="00162BAE"/>
     <w:rsid w:val="00165935"/>
     <w:rsid w:val="00166292"/>
+    <w:rsid w:val="00166A6F"/>
     <w:rsid w:val="00166D05"/>
     <w:rsid w:val="00166D12"/>
     <w:rsid w:val="00167786"/>
     <w:rsid w:val="0016784A"/>
     <w:rsid w:val="00167A37"/>
     <w:rsid w:val="00170A10"/>
     <w:rsid w:val="00172076"/>
     <w:rsid w:val="00172254"/>
     <w:rsid w:val="001728C5"/>
     <w:rsid w:val="001732D9"/>
     <w:rsid w:val="00173856"/>
     <w:rsid w:val="00173A15"/>
     <w:rsid w:val="001741AE"/>
     <w:rsid w:val="00175098"/>
     <w:rsid w:val="0017521A"/>
     <w:rsid w:val="00176ABB"/>
     <w:rsid w:val="00176E4A"/>
+    <w:rsid w:val="00176FF0"/>
+    <w:rsid w:val="001772C1"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="00177770"/>
     <w:rsid w:val="00177C62"/>
     <w:rsid w:val="00177FF1"/>
     <w:rsid w:val="00180355"/>
     <w:rsid w:val="00181186"/>
+    <w:rsid w:val="00181278"/>
     <w:rsid w:val="00182306"/>
+    <w:rsid w:val="00182570"/>
     <w:rsid w:val="00184748"/>
+    <w:rsid w:val="001847C5"/>
     <w:rsid w:val="00185434"/>
     <w:rsid w:val="0018566F"/>
     <w:rsid w:val="0018621E"/>
     <w:rsid w:val="00187B83"/>
     <w:rsid w:val="0019039E"/>
     <w:rsid w:val="00190E31"/>
     <w:rsid w:val="00190FFF"/>
     <w:rsid w:val="00191B17"/>
     <w:rsid w:val="00191C1A"/>
     <w:rsid w:val="00191D6F"/>
     <w:rsid w:val="001926E3"/>
+    <w:rsid w:val="00194031"/>
     <w:rsid w:val="00197520"/>
+    <w:rsid w:val="00197EAE"/>
     <w:rsid w:val="001A06BA"/>
     <w:rsid w:val="001A0963"/>
     <w:rsid w:val="001A0D64"/>
     <w:rsid w:val="001A1F97"/>
     <w:rsid w:val="001A2051"/>
     <w:rsid w:val="001A2160"/>
     <w:rsid w:val="001A263F"/>
     <w:rsid w:val="001A2EA0"/>
     <w:rsid w:val="001A39C5"/>
     <w:rsid w:val="001A4207"/>
     <w:rsid w:val="001A4260"/>
     <w:rsid w:val="001A4A31"/>
     <w:rsid w:val="001A4F1D"/>
     <w:rsid w:val="001A6F0F"/>
     <w:rsid w:val="001A7BBE"/>
     <w:rsid w:val="001B0D8B"/>
     <w:rsid w:val="001B0FAC"/>
     <w:rsid w:val="001B1A6A"/>
     <w:rsid w:val="001B21F3"/>
     <w:rsid w:val="001B2BCE"/>
     <w:rsid w:val="001B35BC"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B595C"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B658A"/>
     <w:rsid w:val="001B792C"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7F1E"/>
+    <w:rsid w:val="001C0785"/>
+    <w:rsid w:val="001C11BC"/>
     <w:rsid w:val="001C17C1"/>
     <w:rsid w:val="001C1E16"/>
     <w:rsid w:val="001C3681"/>
     <w:rsid w:val="001C415C"/>
     <w:rsid w:val="001C418D"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6F7C"/>
     <w:rsid w:val="001C71CB"/>
     <w:rsid w:val="001D0ED4"/>
     <w:rsid w:val="001D1EDC"/>
     <w:rsid w:val="001D535B"/>
     <w:rsid w:val="001D68C4"/>
     <w:rsid w:val="001D6A3C"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7DAC"/>
     <w:rsid w:val="001E181C"/>
     <w:rsid w:val="001E1BD6"/>
     <w:rsid w:val="001E1C9A"/>
     <w:rsid w:val="001E1F1C"/>
     <w:rsid w:val="001E28DF"/>
     <w:rsid w:val="001E308A"/>
     <w:rsid w:val="001E435B"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E5232"/>
+    <w:rsid w:val="001E537A"/>
     <w:rsid w:val="001E5D7B"/>
     <w:rsid w:val="001E61B6"/>
     <w:rsid w:val="001E70BF"/>
     <w:rsid w:val="001E734F"/>
     <w:rsid w:val="001E76B3"/>
     <w:rsid w:val="001E7982"/>
     <w:rsid w:val="001F06BF"/>
     <w:rsid w:val="001F10C7"/>
     <w:rsid w:val="001F15AB"/>
     <w:rsid w:val="001F23E9"/>
     <w:rsid w:val="001F2585"/>
+    <w:rsid w:val="001F2B18"/>
     <w:rsid w:val="001F2B19"/>
     <w:rsid w:val="001F2BD3"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F4F5C"/>
     <w:rsid w:val="00204448"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="002052DB"/>
     <w:rsid w:val="002053EE"/>
     <w:rsid w:val="00205ED0"/>
     <w:rsid w:val="00206B51"/>
     <w:rsid w:val="00206E4C"/>
     <w:rsid w:val="00207760"/>
     <w:rsid w:val="00211001"/>
     <w:rsid w:val="002114DC"/>
     <w:rsid w:val="00213428"/>
     <w:rsid w:val="002134C0"/>
     <w:rsid w:val="0021391F"/>
     <w:rsid w:val="002151F6"/>
+    <w:rsid w:val="002153D5"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
+    <w:rsid w:val="00220294"/>
+    <w:rsid w:val="002208BF"/>
     <w:rsid w:val="00220B1D"/>
     <w:rsid w:val="00220CA7"/>
     <w:rsid w:val="0022119F"/>
     <w:rsid w:val="002212BE"/>
     <w:rsid w:val="00221C5D"/>
     <w:rsid w:val="00221E25"/>
     <w:rsid w:val="0022204B"/>
     <w:rsid w:val="00222408"/>
     <w:rsid w:val="00223370"/>
     <w:rsid w:val="00223DB6"/>
     <w:rsid w:val="00224551"/>
     <w:rsid w:val="002270A3"/>
     <w:rsid w:val="002270C8"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230E9A"/>
     <w:rsid w:val="0023206B"/>
+    <w:rsid w:val="00232357"/>
     <w:rsid w:val="002327BC"/>
     <w:rsid w:val="002338BC"/>
     <w:rsid w:val="00233C75"/>
     <w:rsid w:val="00234100"/>
     <w:rsid w:val="0023576B"/>
     <w:rsid w:val="002357F1"/>
     <w:rsid w:val="002359EA"/>
     <w:rsid w:val="00235E10"/>
     <w:rsid w:val="002369C4"/>
     <w:rsid w:val="00237BBD"/>
     <w:rsid w:val="00237F4D"/>
     <w:rsid w:val="002421DF"/>
     <w:rsid w:val="0024226E"/>
     <w:rsid w:val="00242702"/>
     <w:rsid w:val="002437D4"/>
+    <w:rsid w:val="002467F4"/>
     <w:rsid w:val="002474F7"/>
     <w:rsid w:val="00247F72"/>
     <w:rsid w:val="002506CC"/>
     <w:rsid w:val="002519A7"/>
     <w:rsid w:val="00251D52"/>
     <w:rsid w:val="00251FF9"/>
     <w:rsid w:val="00252469"/>
     <w:rsid w:val="00253D4D"/>
     <w:rsid w:val="00253F83"/>
     <w:rsid w:val="0025457B"/>
     <w:rsid w:val="002548B9"/>
     <w:rsid w:val="00260696"/>
     <w:rsid w:val="00260AC3"/>
+    <w:rsid w:val="00261D69"/>
     <w:rsid w:val="00263238"/>
     <w:rsid w:val="00263F15"/>
     <w:rsid w:val="0026462B"/>
+    <w:rsid w:val="00264E02"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="002655F6"/>
     <w:rsid w:val="00267454"/>
     <w:rsid w:val="002677DB"/>
     <w:rsid w:val="00267F75"/>
     <w:rsid w:val="00271785"/>
     <w:rsid w:val="00272724"/>
     <w:rsid w:val="0027428C"/>
     <w:rsid w:val="0027457D"/>
     <w:rsid w:val="00274E2C"/>
     <w:rsid w:val="00275A29"/>
     <w:rsid w:val="00275E79"/>
+    <w:rsid w:val="00275FF9"/>
     <w:rsid w:val="002760B0"/>
     <w:rsid w:val="00280628"/>
     <w:rsid w:val="00280749"/>
     <w:rsid w:val="00280CA5"/>
     <w:rsid w:val="00280F5D"/>
     <w:rsid w:val="00282192"/>
     <w:rsid w:val="0028257C"/>
     <w:rsid w:val="00282F1A"/>
     <w:rsid w:val="00283241"/>
     <w:rsid w:val="002834DB"/>
     <w:rsid w:val="00284A77"/>
     <w:rsid w:val="00284C90"/>
     <w:rsid w:val="00284E27"/>
     <w:rsid w:val="0029044C"/>
     <w:rsid w:val="002914C5"/>
     <w:rsid w:val="00291DF0"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00292FD3"/>
     <w:rsid w:val="00293286"/>
     <w:rsid w:val="00293475"/>
     <w:rsid w:val="00293915"/>
     <w:rsid w:val="00293973"/>
     <w:rsid w:val="00293C67"/>
     <w:rsid w:val="00294BF4"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="00295ABB"/>
     <w:rsid w:val="00296A63"/>
+    <w:rsid w:val="002973CA"/>
     <w:rsid w:val="00297DC4"/>
     <w:rsid w:val="002A001D"/>
     <w:rsid w:val="002A11C3"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A2AD2"/>
     <w:rsid w:val="002A3733"/>
     <w:rsid w:val="002A3BF9"/>
     <w:rsid w:val="002A3E87"/>
     <w:rsid w:val="002A4D21"/>
     <w:rsid w:val="002A6D82"/>
     <w:rsid w:val="002A74DF"/>
+    <w:rsid w:val="002A774B"/>
     <w:rsid w:val="002B10E4"/>
+    <w:rsid w:val="002B10F7"/>
     <w:rsid w:val="002B2411"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B4541"/>
     <w:rsid w:val="002B4692"/>
     <w:rsid w:val="002B4B22"/>
     <w:rsid w:val="002B542A"/>
     <w:rsid w:val="002B58F6"/>
     <w:rsid w:val="002B7B4D"/>
     <w:rsid w:val="002C1938"/>
     <w:rsid w:val="002C1BF0"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C25BB"/>
     <w:rsid w:val="002C2B2A"/>
     <w:rsid w:val="002C3972"/>
     <w:rsid w:val="002C5914"/>
     <w:rsid w:val="002C634E"/>
     <w:rsid w:val="002C7105"/>
     <w:rsid w:val="002C7523"/>
     <w:rsid w:val="002D0DE9"/>
     <w:rsid w:val="002D2372"/>
     <w:rsid w:val="002D2D7C"/>
     <w:rsid w:val="002D3560"/>
     <w:rsid w:val="002D5650"/>
     <w:rsid w:val="002D5BDA"/>
+    <w:rsid w:val="002D649E"/>
+    <w:rsid w:val="002D6550"/>
     <w:rsid w:val="002D6C95"/>
     <w:rsid w:val="002E02AD"/>
     <w:rsid w:val="002E221E"/>
+    <w:rsid w:val="002E2F89"/>
     <w:rsid w:val="002E3A1C"/>
     <w:rsid w:val="002E4773"/>
+    <w:rsid w:val="002E4FDE"/>
+    <w:rsid w:val="002E5672"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E649B"/>
     <w:rsid w:val="002E6BE9"/>
     <w:rsid w:val="002E702F"/>
     <w:rsid w:val="002E70E9"/>
     <w:rsid w:val="002E7977"/>
     <w:rsid w:val="002E7C77"/>
     <w:rsid w:val="002F019B"/>
     <w:rsid w:val="002F04F8"/>
     <w:rsid w:val="002F0643"/>
     <w:rsid w:val="002F259F"/>
     <w:rsid w:val="002F28BA"/>
     <w:rsid w:val="002F335C"/>
     <w:rsid w:val="002F37E8"/>
+    <w:rsid w:val="002F3929"/>
     <w:rsid w:val="002F3AF5"/>
     <w:rsid w:val="002F3E20"/>
     <w:rsid w:val="002F3FD3"/>
     <w:rsid w:val="002F416B"/>
     <w:rsid w:val="002F4976"/>
     <w:rsid w:val="002F674B"/>
     <w:rsid w:val="002F7095"/>
     <w:rsid w:val="002F7FD9"/>
     <w:rsid w:val="00301107"/>
     <w:rsid w:val="003012C1"/>
     <w:rsid w:val="0030130B"/>
     <w:rsid w:val="0030189A"/>
     <w:rsid w:val="003021D0"/>
     <w:rsid w:val="00302457"/>
     <w:rsid w:val="00302EFD"/>
     <w:rsid w:val="00302F7D"/>
     <w:rsid w:val="00303755"/>
     <w:rsid w:val="00303DE8"/>
     <w:rsid w:val="0030472E"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="0030566B"/>
     <w:rsid w:val="00305A75"/>
+    <w:rsid w:val="00305DBE"/>
     <w:rsid w:val="0030673E"/>
+    <w:rsid w:val="00307E0F"/>
     <w:rsid w:val="003126D1"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="00312ED5"/>
     <w:rsid w:val="00313422"/>
     <w:rsid w:val="00314186"/>
     <w:rsid w:val="003152E7"/>
     <w:rsid w:val="003167A9"/>
     <w:rsid w:val="003167C3"/>
     <w:rsid w:val="003203BE"/>
     <w:rsid w:val="00321AAF"/>
     <w:rsid w:val="00321DD5"/>
     <w:rsid w:val="00323D04"/>
     <w:rsid w:val="00323E51"/>
     <w:rsid w:val="00324229"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="003252E2"/>
     <w:rsid w:val="00325B7E"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="0032702A"/>
     <w:rsid w:val="00327438"/>
     <w:rsid w:val="00327819"/>
     <w:rsid w:val="003300A4"/>
     <w:rsid w:val="00330B87"/>
     <w:rsid w:val="00331162"/>
     <w:rsid w:val="00331896"/>
     <w:rsid w:val="003318EC"/>
     <w:rsid w:val="00332B39"/>
     <w:rsid w:val="0033411D"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00335F46"/>
     <w:rsid w:val="00336385"/>
     <w:rsid w:val="00336C58"/>
     <w:rsid w:val="00336D4E"/>
     <w:rsid w:val="003376D6"/>
     <w:rsid w:val="00337789"/>
     <w:rsid w:val="00337FA1"/>
     <w:rsid w:val="003417E3"/>
     <w:rsid w:val="00341D2F"/>
+    <w:rsid w:val="00342BED"/>
+    <w:rsid w:val="0034388A"/>
+    <w:rsid w:val="003442AE"/>
+    <w:rsid w:val="0034477D"/>
     <w:rsid w:val="00344B98"/>
     <w:rsid w:val="003455CA"/>
     <w:rsid w:val="0034593C"/>
     <w:rsid w:val="0034604D"/>
     <w:rsid w:val="003465AB"/>
     <w:rsid w:val="00347B0C"/>
     <w:rsid w:val="00347FDA"/>
     <w:rsid w:val="003514D4"/>
+    <w:rsid w:val="003523F1"/>
     <w:rsid w:val="0035358F"/>
     <w:rsid w:val="00353772"/>
     <w:rsid w:val="00353DF3"/>
     <w:rsid w:val="00355401"/>
     <w:rsid w:val="00355CB0"/>
     <w:rsid w:val="00355F00"/>
     <w:rsid w:val="00356D2C"/>
     <w:rsid w:val="00357716"/>
     <w:rsid w:val="00357F20"/>
     <w:rsid w:val="00357F8D"/>
     <w:rsid w:val="003600BC"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="003605AD"/>
     <w:rsid w:val="003614E5"/>
     <w:rsid w:val="00361C01"/>
     <w:rsid w:val="00361E53"/>
     <w:rsid w:val="0036362B"/>
     <w:rsid w:val="00366355"/>
+    <w:rsid w:val="00366D93"/>
     <w:rsid w:val="00366FC0"/>
     <w:rsid w:val="003678F8"/>
     <w:rsid w:val="00367F49"/>
     <w:rsid w:val="00370388"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="003726F0"/>
     <w:rsid w:val="00373499"/>
     <w:rsid w:val="00373A3C"/>
     <w:rsid w:val="00373AFD"/>
     <w:rsid w:val="00374CFB"/>
     <w:rsid w:val="003771FD"/>
     <w:rsid w:val="003774C4"/>
     <w:rsid w:val="00377939"/>
     <w:rsid w:val="00377D95"/>
     <w:rsid w:val="00380839"/>
     <w:rsid w:val="0038106E"/>
     <w:rsid w:val="00381F19"/>
     <w:rsid w:val="0038406D"/>
     <w:rsid w:val="00385572"/>
     <w:rsid w:val="00386356"/>
     <w:rsid w:val="00386438"/>
     <w:rsid w:val="00387694"/>
     <w:rsid w:val="00387AB6"/>
+    <w:rsid w:val="0039017A"/>
     <w:rsid w:val="00390291"/>
     <w:rsid w:val="0039061D"/>
     <w:rsid w:val="00390FDA"/>
     <w:rsid w:val="003923F5"/>
     <w:rsid w:val="00392448"/>
+    <w:rsid w:val="0039256A"/>
     <w:rsid w:val="00394ED2"/>
     <w:rsid w:val="00395CC1"/>
     <w:rsid w:val="00396ABF"/>
     <w:rsid w:val="003979D6"/>
     <w:rsid w:val="003A0FE7"/>
     <w:rsid w:val="003A1ADB"/>
     <w:rsid w:val="003A2B41"/>
     <w:rsid w:val="003A4B70"/>
     <w:rsid w:val="003A4E95"/>
     <w:rsid w:val="003A6744"/>
     <w:rsid w:val="003A7033"/>
     <w:rsid w:val="003A719B"/>
     <w:rsid w:val="003B0949"/>
     <w:rsid w:val="003B0FC9"/>
     <w:rsid w:val="003B131E"/>
     <w:rsid w:val="003B181A"/>
     <w:rsid w:val="003B1DBD"/>
     <w:rsid w:val="003B24BB"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2BE8"/>
     <w:rsid w:val="003B2D2B"/>
     <w:rsid w:val="003B3548"/>
     <w:rsid w:val="003B49AC"/>
     <w:rsid w:val="003B64D5"/>
     <w:rsid w:val="003B69E8"/>
     <w:rsid w:val="003B6DB7"/>
+    <w:rsid w:val="003B7D3A"/>
     <w:rsid w:val="003C07BA"/>
     <w:rsid w:val="003C0A5F"/>
     <w:rsid w:val="003C1DB3"/>
     <w:rsid w:val="003C2C05"/>
     <w:rsid w:val="003C3F70"/>
     <w:rsid w:val="003C3FBA"/>
+    <w:rsid w:val="003C4535"/>
     <w:rsid w:val="003C45B9"/>
     <w:rsid w:val="003C51AE"/>
     <w:rsid w:val="003C590B"/>
     <w:rsid w:val="003C59B6"/>
     <w:rsid w:val="003C5D71"/>
     <w:rsid w:val="003D09A1"/>
     <w:rsid w:val="003D1B54"/>
     <w:rsid w:val="003D1F68"/>
     <w:rsid w:val="003D2661"/>
     <w:rsid w:val="003D2DB6"/>
     <w:rsid w:val="003D38C1"/>
     <w:rsid w:val="003D467B"/>
     <w:rsid w:val="003D5B69"/>
     <w:rsid w:val="003D7DC7"/>
     <w:rsid w:val="003E0186"/>
+    <w:rsid w:val="003E453A"/>
     <w:rsid w:val="003E517A"/>
     <w:rsid w:val="003E541A"/>
     <w:rsid w:val="003E5A11"/>
     <w:rsid w:val="003E6E4F"/>
     <w:rsid w:val="003E6EBF"/>
     <w:rsid w:val="003E6FD1"/>
     <w:rsid w:val="003F27B5"/>
     <w:rsid w:val="003F2ACF"/>
     <w:rsid w:val="003F30F1"/>
     <w:rsid w:val="003F35E1"/>
     <w:rsid w:val="003F3C62"/>
+    <w:rsid w:val="003F509D"/>
     <w:rsid w:val="003F5875"/>
+    <w:rsid w:val="003F5D20"/>
     <w:rsid w:val="003F766F"/>
     <w:rsid w:val="00400A40"/>
     <w:rsid w:val="00401CBE"/>
     <w:rsid w:val="004023F8"/>
     <w:rsid w:val="0040256E"/>
     <w:rsid w:val="0040287C"/>
     <w:rsid w:val="00402EAF"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="0040302A"/>
     <w:rsid w:val="00403AD1"/>
+    <w:rsid w:val="00403EC3"/>
     <w:rsid w:val="0040552A"/>
     <w:rsid w:val="00406521"/>
     <w:rsid w:val="00406EEC"/>
     <w:rsid w:val="00407D9A"/>
     <w:rsid w:val="00407FBD"/>
+    <w:rsid w:val="00411855"/>
     <w:rsid w:val="004138B1"/>
     <w:rsid w:val="00414393"/>
     <w:rsid w:val="00415131"/>
     <w:rsid w:val="0041526C"/>
+    <w:rsid w:val="00416F93"/>
     <w:rsid w:val="00417EDA"/>
     <w:rsid w:val="00420401"/>
     <w:rsid w:val="0042083C"/>
     <w:rsid w:val="00420A0B"/>
     <w:rsid w:val="0042126C"/>
     <w:rsid w:val="00421318"/>
     <w:rsid w:val="0042137C"/>
     <w:rsid w:val="00421FBA"/>
     <w:rsid w:val="004220A4"/>
     <w:rsid w:val="004224BC"/>
     <w:rsid w:val="00422922"/>
     <w:rsid w:val="004231A8"/>
     <w:rsid w:val="004237A7"/>
     <w:rsid w:val="00423F75"/>
     <w:rsid w:val="00425214"/>
     <w:rsid w:val="004257C5"/>
     <w:rsid w:val="0042599B"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="0042675A"/>
     <w:rsid w:val="00427DC1"/>
     <w:rsid w:val="00430523"/>
     <w:rsid w:val="00431E00"/>
     <w:rsid w:val="0043218A"/>
     <w:rsid w:val="00432A0C"/>
     <w:rsid w:val="00432E25"/>
     <w:rsid w:val="004356E3"/>
+    <w:rsid w:val="00436661"/>
     <w:rsid w:val="004379D8"/>
     <w:rsid w:val="00437CE6"/>
     <w:rsid w:val="00437E5E"/>
     <w:rsid w:val="0044054D"/>
     <w:rsid w:val="00440641"/>
     <w:rsid w:val="0044092D"/>
     <w:rsid w:val="00440C22"/>
     <w:rsid w:val="0044101F"/>
     <w:rsid w:val="0044117F"/>
     <w:rsid w:val="004419C8"/>
+    <w:rsid w:val="0044212C"/>
     <w:rsid w:val="0044226F"/>
     <w:rsid w:val="004431F3"/>
     <w:rsid w:val="0044324A"/>
     <w:rsid w:val="004437B7"/>
     <w:rsid w:val="004439B8"/>
     <w:rsid w:val="004457CE"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00450CFB"/>
     <w:rsid w:val="004511AD"/>
     <w:rsid w:val="004521B3"/>
     <w:rsid w:val="0045386C"/>
     <w:rsid w:val="00453FCA"/>
     <w:rsid w:val="00454F65"/>
     <w:rsid w:val="0045586D"/>
+    <w:rsid w:val="004558E1"/>
     <w:rsid w:val="00455AFD"/>
     <w:rsid w:val="00455B1B"/>
     <w:rsid w:val="00457BBD"/>
     <w:rsid w:val="00460A58"/>
     <w:rsid w:val="00460D50"/>
     <w:rsid w:val="00460E26"/>
+    <w:rsid w:val="0046110A"/>
     <w:rsid w:val="004612A8"/>
     <w:rsid w:val="004612ED"/>
     <w:rsid w:val="004619C6"/>
     <w:rsid w:val="0046312E"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00464203"/>
     <w:rsid w:val="0046422D"/>
     <w:rsid w:val="00464851"/>
     <w:rsid w:val="00464AA7"/>
     <w:rsid w:val="004651A7"/>
     <w:rsid w:val="0046531D"/>
     <w:rsid w:val="004656D6"/>
     <w:rsid w:val="00465D23"/>
     <w:rsid w:val="00465DE3"/>
     <w:rsid w:val="0046603F"/>
+    <w:rsid w:val="00467E4E"/>
+    <w:rsid w:val="00467E59"/>
     <w:rsid w:val="004700A9"/>
     <w:rsid w:val="00470281"/>
     <w:rsid w:val="00470611"/>
     <w:rsid w:val="0047070C"/>
     <w:rsid w:val="004715B3"/>
     <w:rsid w:val="004726F6"/>
     <w:rsid w:val="00472E6A"/>
     <w:rsid w:val="00472F93"/>
     <w:rsid w:val="0047558C"/>
     <w:rsid w:val="0047563D"/>
     <w:rsid w:val="004764ED"/>
     <w:rsid w:val="00476A43"/>
     <w:rsid w:val="00477A88"/>
     <w:rsid w:val="004802EB"/>
     <w:rsid w:val="00480A97"/>
     <w:rsid w:val="00480B0D"/>
     <w:rsid w:val="00480FF9"/>
     <w:rsid w:val="0048113E"/>
     <w:rsid w:val="004819FD"/>
     <w:rsid w:val="004823DD"/>
     <w:rsid w:val="00482773"/>
     <w:rsid w:val="00483932"/>
     <w:rsid w:val="00483D03"/>
+    <w:rsid w:val="00484ABC"/>
+    <w:rsid w:val="004850EE"/>
     <w:rsid w:val="00485C16"/>
     <w:rsid w:val="00485C3A"/>
     <w:rsid w:val="004864E7"/>
     <w:rsid w:val="00490522"/>
     <w:rsid w:val="004905A7"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="0049108E"/>
     <w:rsid w:val="004911E1"/>
     <w:rsid w:val="00491568"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="004920B4"/>
     <w:rsid w:val="004922B1"/>
     <w:rsid w:val="00492572"/>
     <w:rsid w:val="00492BBA"/>
     <w:rsid w:val="00492DCF"/>
     <w:rsid w:val="00492EFC"/>
     <w:rsid w:val="00493B29"/>
     <w:rsid w:val="0049439B"/>
     <w:rsid w:val="00494B5D"/>
     <w:rsid w:val="00496256"/>
     <w:rsid w:val="00496863"/>
     <w:rsid w:val="004978C0"/>
     <w:rsid w:val="004A1064"/>
     <w:rsid w:val="004A1357"/>
     <w:rsid w:val="004A1C0E"/>
+    <w:rsid w:val="004A21B7"/>
     <w:rsid w:val="004A2E13"/>
     <w:rsid w:val="004A485B"/>
     <w:rsid w:val="004A4D75"/>
     <w:rsid w:val="004A6172"/>
     <w:rsid w:val="004B0C36"/>
     <w:rsid w:val="004B2F72"/>
     <w:rsid w:val="004B3EB6"/>
     <w:rsid w:val="004B530A"/>
     <w:rsid w:val="004B6392"/>
     <w:rsid w:val="004B6EEE"/>
     <w:rsid w:val="004B746B"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7D23"/>
     <w:rsid w:val="004B7F27"/>
     <w:rsid w:val="004C0E6F"/>
     <w:rsid w:val="004C146E"/>
     <w:rsid w:val="004C1984"/>
     <w:rsid w:val="004C2345"/>
     <w:rsid w:val="004C2E21"/>
     <w:rsid w:val="004C30C6"/>
     <w:rsid w:val="004C3976"/>
     <w:rsid w:val="004C3D49"/>
     <w:rsid w:val="004C3FCB"/>
     <w:rsid w:val="004C41CA"/>
     <w:rsid w:val="004C4E0C"/>
     <w:rsid w:val="004C4E24"/>
     <w:rsid w:val="004C52B6"/>
+    <w:rsid w:val="004C5E5B"/>
     <w:rsid w:val="004C73E3"/>
     <w:rsid w:val="004C7D61"/>
+    <w:rsid w:val="004C7EDE"/>
     <w:rsid w:val="004C7F1D"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0F0F"/>
     <w:rsid w:val="004D128A"/>
     <w:rsid w:val="004D16E0"/>
     <w:rsid w:val="004D1C3A"/>
     <w:rsid w:val="004D1E11"/>
+    <w:rsid w:val="004D23E6"/>
     <w:rsid w:val="004D23FA"/>
     <w:rsid w:val="004D49EF"/>
     <w:rsid w:val="004D4AF6"/>
     <w:rsid w:val="004D52FF"/>
     <w:rsid w:val="004D5A24"/>
     <w:rsid w:val="004D61D2"/>
     <w:rsid w:val="004D63B6"/>
     <w:rsid w:val="004D661E"/>
     <w:rsid w:val="004D6CAC"/>
     <w:rsid w:val="004D6FE5"/>
     <w:rsid w:val="004D701E"/>
     <w:rsid w:val="004D73BE"/>
     <w:rsid w:val="004D7D36"/>
     <w:rsid w:val="004E03D8"/>
     <w:rsid w:val="004E0A3D"/>
     <w:rsid w:val="004E1801"/>
     <w:rsid w:val="004E229B"/>
     <w:rsid w:val="004E294F"/>
     <w:rsid w:val="004E3107"/>
     <w:rsid w:val="004E325C"/>
+    <w:rsid w:val="004E32D5"/>
     <w:rsid w:val="004E42A5"/>
     <w:rsid w:val="004E45CF"/>
     <w:rsid w:val="004E4E2C"/>
     <w:rsid w:val="004E4F59"/>
     <w:rsid w:val="004E53F3"/>
     <w:rsid w:val="004E589F"/>
     <w:rsid w:val="004E5A7F"/>
     <w:rsid w:val="004E5AA5"/>
     <w:rsid w:val="004E7137"/>
     <w:rsid w:val="004E7609"/>
     <w:rsid w:val="004E78D7"/>
     <w:rsid w:val="004F1022"/>
     <w:rsid w:val="004F1D23"/>
     <w:rsid w:val="004F221E"/>
     <w:rsid w:val="004F3BE2"/>
     <w:rsid w:val="004F3BF6"/>
     <w:rsid w:val="004F3E60"/>
+    <w:rsid w:val="004F40CF"/>
+    <w:rsid w:val="004F43A1"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F5FDC"/>
     <w:rsid w:val="004F619B"/>
+    <w:rsid w:val="004F65A7"/>
     <w:rsid w:val="004F6845"/>
     <w:rsid w:val="004F6B19"/>
     <w:rsid w:val="004F6D96"/>
     <w:rsid w:val="004F76E9"/>
     <w:rsid w:val="004F78C4"/>
     <w:rsid w:val="004F79D5"/>
     <w:rsid w:val="00500C48"/>
     <w:rsid w:val="00501268"/>
+    <w:rsid w:val="00502EC5"/>
     <w:rsid w:val="00503DD9"/>
     <w:rsid w:val="0050493B"/>
     <w:rsid w:val="005049A6"/>
     <w:rsid w:val="00504FC6"/>
     <w:rsid w:val="005052F0"/>
     <w:rsid w:val="005056F5"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="005064E7"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00506B75"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="005108C9"/>
     <w:rsid w:val="00511787"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="005120F7"/>
     <w:rsid w:val="005142F0"/>
+    <w:rsid w:val="005146F3"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005164CB"/>
     <w:rsid w:val="00517570"/>
     <w:rsid w:val="00517572"/>
     <w:rsid w:val="00517904"/>
     <w:rsid w:val="00520197"/>
     <w:rsid w:val="005202DD"/>
     <w:rsid w:val="005204C1"/>
     <w:rsid w:val="005208C2"/>
     <w:rsid w:val="005209A5"/>
     <w:rsid w:val="00520ABE"/>
     <w:rsid w:val="00520EC6"/>
     <w:rsid w:val="005213BD"/>
     <w:rsid w:val="005214BB"/>
     <w:rsid w:val="00522988"/>
     <w:rsid w:val="005229A1"/>
     <w:rsid w:val="00522A85"/>
     <w:rsid w:val="00522BF3"/>
     <w:rsid w:val="0052445E"/>
     <w:rsid w:val="00525074"/>
     <w:rsid w:val="005273B2"/>
+    <w:rsid w:val="00527C0B"/>
     <w:rsid w:val="00530447"/>
     <w:rsid w:val="005305A5"/>
     <w:rsid w:val="00530CA9"/>
     <w:rsid w:val="0053111B"/>
     <w:rsid w:val="00531C3B"/>
     <w:rsid w:val="00531EF9"/>
     <w:rsid w:val="00533383"/>
     <w:rsid w:val="00533518"/>
     <w:rsid w:val="00535010"/>
     <w:rsid w:val="005355DE"/>
     <w:rsid w:val="00535BD8"/>
     <w:rsid w:val="00537927"/>
     <w:rsid w:val="00542466"/>
     <w:rsid w:val="00542646"/>
+    <w:rsid w:val="005445D6"/>
     <w:rsid w:val="005449B2"/>
     <w:rsid w:val="00546221"/>
     <w:rsid w:val="005477A2"/>
     <w:rsid w:val="0055039D"/>
     <w:rsid w:val="00550AB5"/>
     <w:rsid w:val="005515B0"/>
     <w:rsid w:val="005520D4"/>
     <w:rsid w:val="005530D1"/>
     <w:rsid w:val="005540FB"/>
+    <w:rsid w:val="00554AC9"/>
     <w:rsid w:val="00554FAE"/>
     <w:rsid w:val="00555B84"/>
     <w:rsid w:val="005571B7"/>
     <w:rsid w:val="00557596"/>
     <w:rsid w:val="00557BF2"/>
     <w:rsid w:val="0056036D"/>
     <w:rsid w:val="005606D9"/>
     <w:rsid w:val="005613CD"/>
     <w:rsid w:val="00563E31"/>
     <w:rsid w:val="00564687"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00564C0C"/>
     <w:rsid w:val="005654B8"/>
     <w:rsid w:val="005664B1"/>
     <w:rsid w:val="005665AA"/>
     <w:rsid w:val="00566DAB"/>
     <w:rsid w:val="00566FC5"/>
     <w:rsid w:val="00567535"/>
     <w:rsid w:val="00570135"/>
     <w:rsid w:val="00571139"/>
     <w:rsid w:val="00571A15"/>
+    <w:rsid w:val="00571D8B"/>
     <w:rsid w:val="00573A0B"/>
+    <w:rsid w:val="0057488E"/>
     <w:rsid w:val="00575AF9"/>
     <w:rsid w:val="005772AB"/>
     <w:rsid w:val="005805D1"/>
+    <w:rsid w:val="005807AC"/>
     <w:rsid w:val="00581301"/>
     <w:rsid w:val="005814D8"/>
     <w:rsid w:val="0058177D"/>
     <w:rsid w:val="00581B59"/>
     <w:rsid w:val="0058344C"/>
+    <w:rsid w:val="00584533"/>
     <w:rsid w:val="00584565"/>
     <w:rsid w:val="00585C90"/>
     <w:rsid w:val="00586861"/>
+    <w:rsid w:val="00587418"/>
     <w:rsid w:val="00590E5B"/>
     <w:rsid w:val="00591541"/>
     <w:rsid w:val="00592CCD"/>
+    <w:rsid w:val="005934FA"/>
     <w:rsid w:val="00594049"/>
     <w:rsid w:val="005942A7"/>
+    <w:rsid w:val="00594444"/>
     <w:rsid w:val="00596BA6"/>
     <w:rsid w:val="005A0601"/>
     <w:rsid w:val="005A145F"/>
+    <w:rsid w:val="005A17F9"/>
     <w:rsid w:val="005A1D84"/>
     <w:rsid w:val="005A275F"/>
     <w:rsid w:val="005A32C7"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A477E"/>
     <w:rsid w:val="005A696E"/>
     <w:rsid w:val="005A7521"/>
     <w:rsid w:val="005B0275"/>
     <w:rsid w:val="005B0F4C"/>
+    <w:rsid w:val="005B1302"/>
     <w:rsid w:val="005B1C9B"/>
     <w:rsid w:val="005B2068"/>
     <w:rsid w:val="005B2C0C"/>
     <w:rsid w:val="005B2F56"/>
     <w:rsid w:val="005B3622"/>
     <w:rsid w:val="005B4DEC"/>
     <w:rsid w:val="005B5298"/>
     <w:rsid w:val="005B6574"/>
     <w:rsid w:val="005B7187"/>
     <w:rsid w:val="005B75F1"/>
+    <w:rsid w:val="005B7918"/>
     <w:rsid w:val="005C0DCD"/>
     <w:rsid w:val="005C1DB6"/>
+    <w:rsid w:val="005C2456"/>
     <w:rsid w:val="005C2880"/>
     <w:rsid w:val="005C2F43"/>
+    <w:rsid w:val="005C330A"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C38E6"/>
     <w:rsid w:val="005C3D84"/>
     <w:rsid w:val="005C457F"/>
+    <w:rsid w:val="005C4C9B"/>
     <w:rsid w:val="005C55AE"/>
     <w:rsid w:val="005C5715"/>
     <w:rsid w:val="005C6512"/>
     <w:rsid w:val="005C6537"/>
     <w:rsid w:val="005C7100"/>
+    <w:rsid w:val="005C7563"/>
     <w:rsid w:val="005C7916"/>
     <w:rsid w:val="005C7AC1"/>
     <w:rsid w:val="005C7F86"/>
     <w:rsid w:val="005D0005"/>
     <w:rsid w:val="005D04A3"/>
     <w:rsid w:val="005D0812"/>
     <w:rsid w:val="005D0DE0"/>
     <w:rsid w:val="005D12C5"/>
     <w:rsid w:val="005D152D"/>
     <w:rsid w:val="005D1618"/>
     <w:rsid w:val="005D176D"/>
+    <w:rsid w:val="005D2956"/>
     <w:rsid w:val="005D2BAD"/>
     <w:rsid w:val="005D3966"/>
     <w:rsid w:val="005D3AB2"/>
     <w:rsid w:val="005D485E"/>
     <w:rsid w:val="005D4E61"/>
     <w:rsid w:val="005D5C1A"/>
     <w:rsid w:val="005D6DCC"/>
     <w:rsid w:val="005D7938"/>
     <w:rsid w:val="005E11E8"/>
     <w:rsid w:val="005E284F"/>
     <w:rsid w:val="005E2900"/>
     <w:rsid w:val="005E29C5"/>
+    <w:rsid w:val="005E2E47"/>
     <w:rsid w:val="005E3B9C"/>
     <w:rsid w:val="005E42FA"/>
     <w:rsid w:val="005E5479"/>
     <w:rsid w:val="005E6579"/>
+    <w:rsid w:val="005F030D"/>
     <w:rsid w:val="005F0C29"/>
     <w:rsid w:val="005F10B7"/>
     <w:rsid w:val="005F11F2"/>
     <w:rsid w:val="005F254E"/>
     <w:rsid w:val="005F2F9F"/>
     <w:rsid w:val="005F3459"/>
+    <w:rsid w:val="005F3496"/>
     <w:rsid w:val="005F3776"/>
     <w:rsid w:val="005F3939"/>
     <w:rsid w:val="005F3A33"/>
     <w:rsid w:val="005F4538"/>
+    <w:rsid w:val="005F4650"/>
     <w:rsid w:val="005F595A"/>
     <w:rsid w:val="005F5DBD"/>
+    <w:rsid w:val="005F5DDB"/>
     <w:rsid w:val="005F6A34"/>
     <w:rsid w:val="005F7D5A"/>
     <w:rsid w:val="006003AA"/>
+    <w:rsid w:val="006004AA"/>
     <w:rsid w:val="00600C53"/>
     <w:rsid w:val="00601DBD"/>
     <w:rsid w:val="006021AB"/>
     <w:rsid w:val="006021CC"/>
     <w:rsid w:val="0060241B"/>
     <w:rsid w:val="00603AA9"/>
     <w:rsid w:val="00604DC4"/>
     <w:rsid w:val="006050B4"/>
     <w:rsid w:val="006055E6"/>
     <w:rsid w:val="0060618E"/>
+    <w:rsid w:val="00606F3B"/>
     <w:rsid w:val="0060781B"/>
+    <w:rsid w:val="0061017A"/>
     <w:rsid w:val="00610306"/>
     <w:rsid w:val="0061083D"/>
     <w:rsid w:val="00611C54"/>
     <w:rsid w:val="00612A4E"/>
     <w:rsid w:val="006132F6"/>
     <w:rsid w:val="00613F29"/>
+    <w:rsid w:val="00615596"/>
     <w:rsid w:val="00615918"/>
     <w:rsid w:val="0061641F"/>
     <w:rsid w:val="00617989"/>
     <w:rsid w:val="0061798F"/>
     <w:rsid w:val="00620632"/>
     <w:rsid w:val="00620888"/>
+    <w:rsid w:val="006208D2"/>
     <w:rsid w:val="006212E4"/>
     <w:rsid w:val="00621C44"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00621FE4"/>
     <w:rsid w:val="00622B0E"/>
+    <w:rsid w:val="00624216"/>
     <w:rsid w:val="006251E8"/>
     <w:rsid w:val="006257D2"/>
     <w:rsid w:val="006264D0"/>
     <w:rsid w:val="00627090"/>
     <w:rsid w:val="00630047"/>
     <w:rsid w:val="006302BC"/>
     <w:rsid w:val="006313B7"/>
     <w:rsid w:val="00633163"/>
     <w:rsid w:val="0063369A"/>
     <w:rsid w:val="00633AC7"/>
     <w:rsid w:val="00634EE2"/>
     <w:rsid w:val="00635BFC"/>
     <w:rsid w:val="006365D6"/>
     <w:rsid w:val="00637CEA"/>
     <w:rsid w:val="00640710"/>
     <w:rsid w:val="00640FEB"/>
     <w:rsid w:val="00642238"/>
     <w:rsid w:val="00642BB6"/>
     <w:rsid w:val="00642CA2"/>
     <w:rsid w:val="006433B8"/>
+    <w:rsid w:val="006434C0"/>
     <w:rsid w:val="0064355A"/>
     <w:rsid w:val="00643D39"/>
     <w:rsid w:val="00644429"/>
     <w:rsid w:val="00645FB3"/>
     <w:rsid w:val="00646344"/>
     <w:rsid w:val="006472BF"/>
     <w:rsid w:val="006473A5"/>
     <w:rsid w:val="006474D5"/>
     <w:rsid w:val="00647669"/>
     <w:rsid w:val="00647683"/>
     <w:rsid w:val="00650327"/>
     <w:rsid w:val="0065056C"/>
     <w:rsid w:val="00650830"/>
     <w:rsid w:val="00651CDC"/>
     <w:rsid w:val="00651D0B"/>
     <w:rsid w:val="006524A0"/>
     <w:rsid w:val="00653313"/>
     <w:rsid w:val="006534CA"/>
     <w:rsid w:val="00655359"/>
     <w:rsid w:val="00655ABC"/>
     <w:rsid w:val="0065629D"/>
     <w:rsid w:val="00656A12"/>
     <w:rsid w:val="00656AC8"/>
     <w:rsid w:val="006573E8"/>
     <w:rsid w:val="006605E0"/>
     <w:rsid w:val="00660BA7"/>
     <w:rsid w:val="00660E69"/>
     <w:rsid w:val="00660E92"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="006627A7"/>
     <w:rsid w:val="006627BA"/>
     <w:rsid w:val="00662A6F"/>
     <w:rsid w:val="00662E61"/>
+    <w:rsid w:val="00662EB7"/>
     <w:rsid w:val="00663336"/>
+    <w:rsid w:val="00663BCB"/>
+    <w:rsid w:val="00663C0D"/>
     <w:rsid w:val="0066406C"/>
     <w:rsid w:val="00665CF4"/>
     <w:rsid w:val="00665D72"/>
     <w:rsid w:val="00665E59"/>
+    <w:rsid w:val="0066687B"/>
     <w:rsid w:val="00666B4D"/>
     <w:rsid w:val="00666E61"/>
     <w:rsid w:val="006674C7"/>
     <w:rsid w:val="0067047A"/>
     <w:rsid w:val="00671AAC"/>
     <w:rsid w:val="00671FBA"/>
     <w:rsid w:val="00672ADE"/>
     <w:rsid w:val="00672DEA"/>
     <w:rsid w:val="00673EDB"/>
     <w:rsid w:val="006743FC"/>
     <w:rsid w:val="00674759"/>
+    <w:rsid w:val="00674A0C"/>
+    <w:rsid w:val="006759D5"/>
     <w:rsid w:val="0067655A"/>
+    <w:rsid w:val="00676F17"/>
     <w:rsid w:val="00677E32"/>
     <w:rsid w:val="00680911"/>
     <w:rsid w:val="006823CD"/>
     <w:rsid w:val="006831CB"/>
     <w:rsid w:val="00683515"/>
     <w:rsid w:val="0068378C"/>
+    <w:rsid w:val="006837F1"/>
     <w:rsid w:val="00685D8A"/>
     <w:rsid w:val="00686A24"/>
+    <w:rsid w:val="00690605"/>
     <w:rsid w:val="00690A08"/>
     <w:rsid w:val="006910F8"/>
     <w:rsid w:val="00691C96"/>
     <w:rsid w:val="00691E38"/>
+    <w:rsid w:val="006922B5"/>
     <w:rsid w:val="00692B8D"/>
     <w:rsid w:val="0069379A"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00694529"/>
     <w:rsid w:val="00695EB1"/>
     <w:rsid w:val="006979FE"/>
     <w:rsid w:val="00697E5C"/>
     <w:rsid w:val="006A100C"/>
+    <w:rsid w:val="006A108B"/>
     <w:rsid w:val="006A30DB"/>
     <w:rsid w:val="006A32BC"/>
     <w:rsid w:val="006A366D"/>
     <w:rsid w:val="006A47B2"/>
     <w:rsid w:val="006A4865"/>
     <w:rsid w:val="006A4E02"/>
     <w:rsid w:val="006A5C27"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006A7CB5"/>
     <w:rsid w:val="006B0C7F"/>
     <w:rsid w:val="006B24D7"/>
     <w:rsid w:val="006B273E"/>
+    <w:rsid w:val="006B31A4"/>
     <w:rsid w:val="006B3853"/>
+    <w:rsid w:val="006B3D44"/>
     <w:rsid w:val="006B462D"/>
     <w:rsid w:val="006B5E18"/>
     <w:rsid w:val="006B673E"/>
     <w:rsid w:val="006B7F56"/>
     <w:rsid w:val="006C08AD"/>
     <w:rsid w:val="006C0E7D"/>
     <w:rsid w:val="006C3F0E"/>
+    <w:rsid w:val="006C4757"/>
     <w:rsid w:val="006C4BE3"/>
     <w:rsid w:val="006C5184"/>
+    <w:rsid w:val="006C57AA"/>
     <w:rsid w:val="006C6A12"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7C2D"/>
     <w:rsid w:val="006D0E1C"/>
     <w:rsid w:val="006D1056"/>
     <w:rsid w:val="006D1385"/>
     <w:rsid w:val="006D21EE"/>
     <w:rsid w:val="006D2C94"/>
     <w:rsid w:val="006D3208"/>
     <w:rsid w:val="006D3396"/>
     <w:rsid w:val="006D380C"/>
     <w:rsid w:val="006D512A"/>
     <w:rsid w:val="006D55D3"/>
     <w:rsid w:val="006D5FBF"/>
     <w:rsid w:val="006D61A1"/>
     <w:rsid w:val="006D626E"/>
     <w:rsid w:val="006D639B"/>
     <w:rsid w:val="006D63DA"/>
     <w:rsid w:val="006D796D"/>
     <w:rsid w:val="006E0029"/>
     <w:rsid w:val="006E0ACA"/>
+    <w:rsid w:val="006E0F63"/>
     <w:rsid w:val="006E101D"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E4795"/>
     <w:rsid w:val="006E4F6D"/>
     <w:rsid w:val="006E5D5D"/>
     <w:rsid w:val="006E6CA7"/>
     <w:rsid w:val="006E774E"/>
     <w:rsid w:val="006F061E"/>
     <w:rsid w:val="006F1923"/>
     <w:rsid w:val="006F1966"/>
     <w:rsid w:val="006F1BC0"/>
     <w:rsid w:val="006F245E"/>
     <w:rsid w:val="006F337B"/>
     <w:rsid w:val="006F42D0"/>
     <w:rsid w:val="006F4F00"/>
     <w:rsid w:val="006F5AB2"/>
     <w:rsid w:val="006F6D15"/>
     <w:rsid w:val="0070026D"/>
     <w:rsid w:val="007026D9"/>
+    <w:rsid w:val="00702A46"/>
     <w:rsid w:val="00703336"/>
     <w:rsid w:val="007044DD"/>
     <w:rsid w:val="00705068"/>
     <w:rsid w:val="0070513D"/>
     <w:rsid w:val="007053DA"/>
     <w:rsid w:val="007058BA"/>
     <w:rsid w:val="00705D47"/>
+    <w:rsid w:val="00707321"/>
     <w:rsid w:val="00707E91"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710338"/>
     <w:rsid w:val="0071204F"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713393"/>
     <w:rsid w:val="007133AB"/>
     <w:rsid w:val="00714515"/>
     <w:rsid w:val="00714B73"/>
     <w:rsid w:val="00714D37"/>
     <w:rsid w:val="00715124"/>
     <w:rsid w:val="007168F1"/>
     <w:rsid w:val="00717326"/>
     <w:rsid w:val="00717B42"/>
     <w:rsid w:val="00717DE9"/>
     <w:rsid w:val="00720763"/>
     <w:rsid w:val="00720F63"/>
     <w:rsid w:val="00721BBC"/>
     <w:rsid w:val="00722ACF"/>
     <w:rsid w:val="00722BB9"/>
     <w:rsid w:val="00722D5C"/>
     <w:rsid w:val="00722FAD"/>
     <w:rsid w:val="00722FF7"/>
+    <w:rsid w:val="0072359F"/>
+    <w:rsid w:val="00723E77"/>
     <w:rsid w:val="0072410C"/>
     <w:rsid w:val="0072637F"/>
     <w:rsid w:val="00726EAB"/>
     <w:rsid w:val="0072712F"/>
     <w:rsid w:val="00727E5B"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00734E9F"/>
     <w:rsid w:val="00735770"/>
     <w:rsid w:val="00735AAA"/>
     <w:rsid w:val="0073739B"/>
     <w:rsid w:val="00737C0F"/>
     <w:rsid w:val="00741234"/>
     <w:rsid w:val="00741350"/>
     <w:rsid w:val="007422D5"/>
     <w:rsid w:val="00742471"/>
     <w:rsid w:val="0074282F"/>
     <w:rsid w:val="007429B2"/>
     <w:rsid w:val="00743AE9"/>
     <w:rsid w:val="00744202"/>
     <w:rsid w:val="007446A4"/>
     <w:rsid w:val="007505B0"/>
     <w:rsid w:val="0075102D"/>
     <w:rsid w:val="00751476"/>
     <w:rsid w:val="00751D2F"/>
     <w:rsid w:val="007530B9"/>
+    <w:rsid w:val="0075337A"/>
     <w:rsid w:val="00753BA6"/>
     <w:rsid w:val="0075779F"/>
     <w:rsid w:val="00757A8F"/>
     <w:rsid w:val="00760165"/>
     <w:rsid w:val="007612DF"/>
     <w:rsid w:val="007612E0"/>
+    <w:rsid w:val="00761362"/>
     <w:rsid w:val="00761A89"/>
     <w:rsid w:val="0076312B"/>
     <w:rsid w:val="00764E4C"/>
     <w:rsid w:val="007651AF"/>
     <w:rsid w:val="007654E2"/>
     <w:rsid w:val="007672F4"/>
     <w:rsid w:val="00770557"/>
     <w:rsid w:val="00770CF7"/>
+    <w:rsid w:val="00770E21"/>
     <w:rsid w:val="00771EDE"/>
     <w:rsid w:val="007729DF"/>
     <w:rsid w:val="00775D9B"/>
     <w:rsid w:val="00775E71"/>
     <w:rsid w:val="007761B8"/>
     <w:rsid w:val="007765E6"/>
     <w:rsid w:val="00777C44"/>
     <w:rsid w:val="00781309"/>
     <w:rsid w:val="00781609"/>
     <w:rsid w:val="007817DA"/>
     <w:rsid w:val="0078181D"/>
     <w:rsid w:val="0078586D"/>
     <w:rsid w:val="00785FDA"/>
+    <w:rsid w:val="00786917"/>
     <w:rsid w:val="00787080"/>
     <w:rsid w:val="007872CC"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="00790186"/>
     <w:rsid w:val="00791828"/>
     <w:rsid w:val="007966F0"/>
     <w:rsid w:val="00796825"/>
     <w:rsid w:val="00797B4E"/>
     <w:rsid w:val="00797C8D"/>
     <w:rsid w:val="007A0784"/>
     <w:rsid w:val="007A0FCC"/>
     <w:rsid w:val="007A138C"/>
     <w:rsid w:val="007A1B5B"/>
     <w:rsid w:val="007A2394"/>
     <w:rsid w:val="007A262A"/>
     <w:rsid w:val="007A2797"/>
     <w:rsid w:val="007A2D8B"/>
     <w:rsid w:val="007A4553"/>
     <w:rsid w:val="007A4C1E"/>
     <w:rsid w:val="007A55F3"/>
     <w:rsid w:val="007A6606"/>
     <w:rsid w:val="007A70D4"/>
     <w:rsid w:val="007A72E5"/>
     <w:rsid w:val="007A7E52"/>
     <w:rsid w:val="007B0505"/>
     <w:rsid w:val="007B059B"/>
     <w:rsid w:val="007B0C73"/>
     <w:rsid w:val="007B14A9"/>
     <w:rsid w:val="007B14E6"/>
     <w:rsid w:val="007B1D42"/>
     <w:rsid w:val="007B26D7"/>
     <w:rsid w:val="007B27CB"/>
     <w:rsid w:val="007B2989"/>
     <w:rsid w:val="007B2AB5"/>
     <w:rsid w:val="007B2D98"/>
     <w:rsid w:val="007B307C"/>
     <w:rsid w:val="007B3544"/>
     <w:rsid w:val="007B44F9"/>
     <w:rsid w:val="007B47C4"/>
     <w:rsid w:val="007B60A7"/>
     <w:rsid w:val="007B621A"/>
     <w:rsid w:val="007B6282"/>
     <w:rsid w:val="007B65B8"/>
     <w:rsid w:val="007B70C8"/>
     <w:rsid w:val="007B7430"/>
+    <w:rsid w:val="007B759B"/>
     <w:rsid w:val="007B75DC"/>
+    <w:rsid w:val="007B7FE3"/>
     <w:rsid w:val="007C1511"/>
     <w:rsid w:val="007C1756"/>
     <w:rsid w:val="007C17A5"/>
     <w:rsid w:val="007C222B"/>
     <w:rsid w:val="007C25BD"/>
+    <w:rsid w:val="007C2730"/>
     <w:rsid w:val="007C486E"/>
     <w:rsid w:val="007C492B"/>
+    <w:rsid w:val="007C582B"/>
     <w:rsid w:val="007C653B"/>
     <w:rsid w:val="007C6712"/>
     <w:rsid w:val="007C6A1D"/>
     <w:rsid w:val="007D0D4E"/>
     <w:rsid w:val="007D0F98"/>
     <w:rsid w:val="007D195D"/>
     <w:rsid w:val="007D297F"/>
+    <w:rsid w:val="007D2EF6"/>
     <w:rsid w:val="007D3241"/>
     <w:rsid w:val="007D369C"/>
     <w:rsid w:val="007D3FB5"/>
+    <w:rsid w:val="007D44A9"/>
     <w:rsid w:val="007D5B27"/>
     <w:rsid w:val="007D5E64"/>
     <w:rsid w:val="007D6528"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D6686"/>
     <w:rsid w:val="007D6855"/>
     <w:rsid w:val="007D6940"/>
     <w:rsid w:val="007D704E"/>
     <w:rsid w:val="007D7368"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E048A"/>
     <w:rsid w:val="007E0B7A"/>
     <w:rsid w:val="007E1ECD"/>
     <w:rsid w:val="007E24E9"/>
     <w:rsid w:val="007E449A"/>
     <w:rsid w:val="007E625C"/>
     <w:rsid w:val="007E6C1B"/>
     <w:rsid w:val="007E721B"/>
     <w:rsid w:val="007F0FEE"/>
     <w:rsid w:val="007F14ED"/>
     <w:rsid w:val="007F1E68"/>
     <w:rsid w:val="007F209A"/>
     <w:rsid w:val="007F224F"/>
     <w:rsid w:val="007F3BAC"/>
     <w:rsid w:val="007F5102"/>
     <w:rsid w:val="007F5182"/>
     <w:rsid w:val="007F5547"/>
+    <w:rsid w:val="007F5730"/>
     <w:rsid w:val="007F78CB"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00801C1A"/>
     <w:rsid w:val="00802442"/>
     <w:rsid w:val="00802897"/>
+    <w:rsid w:val="008037CD"/>
     <w:rsid w:val="008041C4"/>
     <w:rsid w:val="00804E1C"/>
     <w:rsid w:val="008056B5"/>
+    <w:rsid w:val="00805FE3"/>
     <w:rsid w:val="00806C76"/>
     <w:rsid w:val="0080702C"/>
     <w:rsid w:val="0081065F"/>
+    <w:rsid w:val="00811D4E"/>
     <w:rsid w:val="00811E6B"/>
     <w:rsid w:val="00812021"/>
     <w:rsid w:val="0081215E"/>
     <w:rsid w:val="008125B9"/>
+    <w:rsid w:val="0081348B"/>
     <w:rsid w:val="0081371C"/>
     <w:rsid w:val="00813C31"/>
     <w:rsid w:val="00813C32"/>
     <w:rsid w:val="008140FC"/>
     <w:rsid w:val="0081443A"/>
     <w:rsid w:val="0081467B"/>
+    <w:rsid w:val="00814C12"/>
     <w:rsid w:val="00815108"/>
     <w:rsid w:val="00815D3C"/>
+    <w:rsid w:val="00816E1C"/>
     <w:rsid w:val="0082217D"/>
     <w:rsid w:val="00822C10"/>
     <w:rsid w:val="00822FA0"/>
     <w:rsid w:val="00823630"/>
     <w:rsid w:val="0082460D"/>
     <w:rsid w:val="0082499A"/>
     <w:rsid w:val="00824A1E"/>
     <w:rsid w:val="00824FB6"/>
     <w:rsid w:val="008250CA"/>
     <w:rsid w:val="00827269"/>
     <w:rsid w:val="0082753D"/>
     <w:rsid w:val="0083024B"/>
     <w:rsid w:val="00831229"/>
     <w:rsid w:val="0083195F"/>
     <w:rsid w:val="00831A68"/>
     <w:rsid w:val="00832836"/>
     <w:rsid w:val="00832952"/>
     <w:rsid w:val="00832BED"/>
     <w:rsid w:val="008338BD"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="00834BF2"/>
     <w:rsid w:val="00835796"/>
     <w:rsid w:val="00835B9F"/>
     <w:rsid w:val="0083661E"/>
     <w:rsid w:val="008367B6"/>
     <w:rsid w:val="00837305"/>
     <w:rsid w:val="00837E28"/>
     <w:rsid w:val="0084063B"/>
     <w:rsid w:val="0084096D"/>
     <w:rsid w:val="00840D8E"/>
+    <w:rsid w:val="00842526"/>
     <w:rsid w:val="00842605"/>
     <w:rsid w:val="00842974"/>
     <w:rsid w:val="00842AAC"/>
     <w:rsid w:val="00842D96"/>
     <w:rsid w:val="008441BC"/>
     <w:rsid w:val="00844E9B"/>
     <w:rsid w:val="00845B4B"/>
     <w:rsid w:val="00845F78"/>
     <w:rsid w:val="0084711D"/>
+    <w:rsid w:val="00850DAA"/>
     <w:rsid w:val="008510C7"/>
     <w:rsid w:val="008511F6"/>
     <w:rsid w:val="008521CA"/>
     <w:rsid w:val="00852C63"/>
     <w:rsid w:val="008538A4"/>
     <w:rsid w:val="00853C2A"/>
     <w:rsid w:val="008549C1"/>
     <w:rsid w:val="00855C15"/>
     <w:rsid w:val="00856554"/>
     <w:rsid w:val="00856981"/>
     <w:rsid w:val="00856CDB"/>
     <w:rsid w:val="00860F3C"/>
     <w:rsid w:val="00861C02"/>
     <w:rsid w:val="008621E4"/>
     <w:rsid w:val="00862827"/>
     <w:rsid w:val="00862ABC"/>
+    <w:rsid w:val="00863472"/>
     <w:rsid w:val="0086362F"/>
     <w:rsid w:val="008640C0"/>
     <w:rsid w:val="00864A2B"/>
     <w:rsid w:val="00865490"/>
     <w:rsid w:val="00865491"/>
     <w:rsid w:val="00865B6C"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00871428"/>
     <w:rsid w:val="0087185B"/>
     <w:rsid w:val="00871D67"/>
     <w:rsid w:val="0087290C"/>
     <w:rsid w:val="00872EA8"/>
     <w:rsid w:val="00874DC5"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="008772EF"/>
     <w:rsid w:val="00877ACA"/>
     <w:rsid w:val="00880368"/>
     <w:rsid w:val="00880458"/>
     <w:rsid w:val="008804E9"/>
     <w:rsid w:val="008807B4"/>
     <w:rsid w:val="008813CC"/>
     <w:rsid w:val="00881FE6"/>
     <w:rsid w:val="00882191"/>
     <w:rsid w:val="008850C3"/>
     <w:rsid w:val="0088527D"/>
     <w:rsid w:val="00885CFE"/>
+    <w:rsid w:val="00885E77"/>
     <w:rsid w:val="0088671D"/>
     <w:rsid w:val="00886BCD"/>
     <w:rsid w:val="00886F56"/>
+    <w:rsid w:val="00887DDF"/>
     <w:rsid w:val="00890457"/>
     <w:rsid w:val="00890E16"/>
     <w:rsid w:val="008910D5"/>
     <w:rsid w:val="00891A46"/>
     <w:rsid w:val="008923EE"/>
     <w:rsid w:val="0089343C"/>
     <w:rsid w:val="00894DEB"/>
     <w:rsid w:val="00894FED"/>
     <w:rsid w:val="0089541F"/>
     <w:rsid w:val="008965ED"/>
     <w:rsid w:val="0089676D"/>
     <w:rsid w:val="008975BA"/>
     <w:rsid w:val="00897622"/>
     <w:rsid w:val="008A1BA4"/>
+    <w:rsid w:val="008A2632"/>
     <w:rsid w:val="008A46C1"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A4A22"/>
     <w:rsid w:val="008A4BBC"/>
     <w:rsid w:val="008A4D3A"/>
     <w:rsid w:val="008A51F9"/>
     <w:rsid w:val="008A5CCD"/>
     <w:rsid w:val="008A620F"/>
     <w:rsid w:val="008A6317"/>
     <w:rsid w:val="008A6CCF"/>
+    <w:rsid w:val="008B05C7"/>
+    <w:rsid w:val="008B0C80"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B1E21"/>
     <w:rsid w:val="008B2F99"/>
+    <w:rsid w:val="008B336A"/>
     <w:rsid w:val="008B3792"/>
     <w:rsid w:val="008B3B9E"/>
+    <w:rsid w:val="008B3E8C"/>
     <w:rsid w:val="008B4E08"/>
     <w:rsid w:val="008B4F99"/>
     <w:rsid w:val="008B5470"/>
     <w:rsid w:val="008B58DF"/>
     <w:rsid w:val="008B74D7"/>
     <w:rsid w:val="008B793F"/>
     <w:rsid w:val="008B7AB4"/>
+    <w:rsid w:val="008B7D8C"/>
     <w:rsid w:val="008B7DB1"/>
     <w:rsid w:val="008C1D0B"/>
     <w:rsid w:val="008C2C27"/>
+    <w:rsid w:val="008C4136"/>
     <w:rsid w:val="008C4226"/>
     <w:rsid w:val="008C4C09"/>
     <w:rsid w:val="008C4E6F"/>
     <w:rsid w:val="008C5252"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C5739"/>
     <w:rsid w:val="008C6CA6"/>
     <w:rsid w:val="008D064C"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D17B8"/>
     <w:rsid w:val="008D2939"/>
     <w:rsid w:val="008D2AD0"/>
+    <w:rsid w:val="008D379B"/>
     <w:rsid w:val="008D5544"/>
     <w:rsid w:val="008D5604"/>
     <w:rsid w:val="008D6168"/>
     <w:rsid w:val="008D74F9"/>
     <w:rsid w:val="008D79AF"/>
     <w:rsid w:val="008D7C2D"/>
     <w:rsid w:val="008E022C"/>
     <w:rsid w:val="008E02F9"/>
     <w:rsid w:val="008E0CB4"/>
+    <w:rsid w:val="008E1A64"/>
     <w:rsid w:val="008E3D09"/>
     <w:rsid w:val="008E63AF"/>
     <w:rsid w:val="008E658C"/>
     <w:rsid w:val="008E687B"/>
     <w:rsid w:val="008E7C8F"/>
     <w:rsid w:val="008E7DE6"/>
     <w:rsid w:val="008F0454"/>
     <w:rsid w:val="008F086C"/>
     <w:rsid w:val="008F0EB5"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1B43"/>
     <w:rsid w:val="008F3B33"/>
     <w:rsid w:val="008F3B4F"/>
+    <w:rsid w:val="008F3C6C"/>
     <w:rsid w:val="008F3D7B"/>
     <w:rsid w:val="008F4555"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F61D9"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F74EE"/>
     <w:rsid w:val="008F7AD5"/>
     <w:rsid w:val="009012AC"/>
+    <w:rsid w:val="00901399"/>
     <w:rsid w:val="009013CE"/>
     <w:rsid w:val="00901C9E"/>
     <w:rsid w:val="00901F32"/>
     <w:rsid w:val="00903202"/>
     <w:rsid w:val="00905BB0"/>
+    <w:rsid w:val="00905D6C"/>
     <w:rsid w:val="00905DE3"/>
     <w:rsid w:val="00905F6D"/>
     <w:rsid w:val="00906F94"/>
     <w:rsid w:val="009072E9"/>
     <w:rsid w:val="0090743E"/>
     <w:rsid w:val="009079F0"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="0091016C"/>
     <w:rsid w:val="0091049B"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00911932"/>
     <w:rsid w:val="009128F0"/>
     <w:rsid w:val="00912EDD"/>
     <w:rsid w:val="009131A5"/>
     <w:rsid w:val="009144A0"/>
     <w:rsid w:val="00914566"/>
     <w:rsid w:val="00914AA7"/>
     <w:rsid w:val="00914D2B"/>
     <w:rsid w:val="00914ED3"/>
     <w:rsid w:val="00914F78"/>
     <w:rsid w:val="0091619F"/>
     <w:rsid w:val="00920875"/>
+    <w:rsid w:val="00920A63"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921954"/>
     <w:rsid w:val="0092196F"/>
     <w:rsid w:val="00921B5C"/>
     <w:rsid w:val="0092228D"/>
     <w:rsid w:val="0092244D"/>
     <w:rsid w:val="0092332D"/>
     <w:rsid w:val="00925DBB"/>
     <w:rsid w:val="0092690F"/>
     <w:rsid w:val="00926AF8"/>
     <w:rsid w:val="009277C8"/>
     <w:rsid w:val="00931AD2"/>
     <w:rsid w:val="009327F3"/>
     <w:rsid w:val="00932E69"/>
     <w:rsid w:val="00932ED2"/>
     <w:rsid w:val="00933366"/>
     <w:rsid w:val="0093347D"/>
     <w:rsid w:val="009338AF"/>
     <w:rsid w:val="00934292"/>
     <w:rsid w:val="00934DE8"/>
     <w:rsid w:val="0093500A"/>
+    <w:rsid w:val="00935B7F"/>
     <w:rsid w:val="00936255"/>
     <w:rsid w:val="009366A6"/>
     <w:rsid w:val="00936B47"/>
     <w:rsid w:val="00937A54"/>
     <w:rsid w:val="00937BC3"/>
+    <w:rsid w:val="009400F3"/>
     <w:rsid w:val="00942762"/>
     <w:rsid w:val="00943A2D"/>
     <w:rsid w:val="009456EA"/>
     <w:rsid w:val="00945860"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="009467DB"/>
     <w:rsid w:val="00946FD3"/>
     <w:rsid w:val="0094758D"/>
     <w:rsid w:val="009500C4"/>
     <w:rsid w:val="009512B2"/>
     <w:rsid w:val="009512BE"/>
     <w:rsid w:val="009518A9"/>
     <w:rsid w:val="00952012"/>
     <w:rsid w:val="009526DB"/>
     <w:rsid w:val="00952A77"/>
     <w:rsid w:val="00953180"/>
     <w:rsid w:val="00953FD4"/>
     <w:rsid w:val="00954595"/>
     <w:rsid w:val="00955049"/>
     <w:rsid w:val="00955C96"/>
+    <w:rsid w:val="00956154"/>
     <w:rsid w:val="009564AB"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00957121"/>
     <w:rsid w:val="00957210"/>
     <w:rsid w:val="00960059"/>
+    <w:rsid w:val="00960764"/>
     <w:rsid w:val="00960804"/>
     <w:rsid w:val="009619D9"/>
     <w:rsid w:val="00961A1A"/>
     <w:rsid w:val="0096230D"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="009630B5"/>
     <w:rsid w:val="0096369E"/>
     <w:rsid w:val="009654FA"/>
     <w:rsid w:val="00966C47"/>
     <w:rsid w:val="00967F5B"/>
     <w:rsid w:val="009702A6"/>
     <w:rsid w:val="009704E5"/>
     <w:rsid w:val="009709F7"/>
     <w:rsid w:val="00970FD3"/>
     <w:rsid w:val="00971036"/>
     <w:rsid w:val="00971668"/>
     <w:rsid w:val="00971682"/>
     <w:rsid w:val="00972C0D"/>
     <w:rsid w:val="00974F8D"/>
     <w:rsid w:val="009752ED"/>
     <w:rsid w:val="0097565C"/>
     <w:rsid w:val="00975D16"/>
     <w:rsid w:val="00976DD9"/>
+    <w:rsid w:val="00977FFE"/>
+    <w:rsid w:val="00982F22"/>
     <w:rsid w:val="00983053"/>
     <w:rsid w:val="00983460"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="0098586B"/>
+    <w:rsid w:val="0098661B"/>
     <w:rsid w:val="00987381"/>
     <w:rsid w:val="0098781C"/>
     <w:rsid w:val="009909E8"/>
     <w:rsid w:val="0099108B"/>
     <w:rsid w:val="00991580"/>
     <w:rsid w:val="00991AC9"/>
+    <w:rsid w:val="00992783"/>
     <w:rsid w:val="00992AE7"/>
     <w:rsid w:val="009934E2"/>
     <w:rsid w:val="0099364F"/>
     <w:rsid w:val="00993977"/>
     <w:rsid w:val="009948F5"/>
     <w:rsid w:val="00995B01"/>
     <w:rsid w:val="00996618"/>
     <w:rsid w:val="00996ED5"/>
     <w:rsid w:val="009A06B5"/>
+    <w:rsid w:val="009A1823"/>
     <w:rsid w:val="009A1F69"/>
     <w:rsid w:val="009A2C21"/>
     <w:rsid w:val="009A41EF"/>
     <w:rsid w:val="009A4BD9"/>
     <w:rsid w:val="009A4EA1"/>
     <w:rsid w:val="009A507F"/>
+    <w:rsid w:val="009A6255"/>
     <w:rsid w:val="009A641F"/>
+    <w:rsid w:val="009A66C3"/>
     <w:rsid w:val="009B1580"/>
     <w:rsid w:val="009B1CBE"/>
     <w:rsid w:val="009B33C7"/>
     <w:rsid w:val="009B39A2"/>
+    <w:rsid w:val="009B4965"/>
     <w:rsid w:val="009B5368"/>
     <w:rsid w:val="009B6DF7"/>
     <w:rsid w:val="009B75E3"/>
     <w:rsid w:val="009B7AD7"/>
     <w:rsid w:val="009C013F"/>
     <w:rsid w:val="009C1321"/>
     <w:rsid w:val="009C17AB"/>
+    <w:rsid w:val="009C18A9"/>
     <w:rsid w:val="009C1A75"/>
     <w:rsid w:val="009C1EF5"/>
     <w:rsid w:val="009C4695"/>
     <w:rsid w:val="009C4DDF"/>
     <w:rsid w:val="009C575F"/>
     <w:rsid w:val="009C578E"/>
     <w:rsid w:val="009C5DE1"/>
     <w:rsid w:val="009C7892"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009D003E"/>
     <w:rsid w:val="009D0049"/>
     <w:rsid w:val="009D011B"/>
     <w:rsid w:val="009D0A92"/>
     <w:rsid w:val="009D0DDD"/>
     <w:rsid w:val="009D2201"/>
     <w:rsid w:val="009D22E0"/>
     <w:rsid w:val="009D2684"/>
     <w:rsid w:val="009D2C4F"/>
     <w:rsid w:val="009D301D"/>
     <w:rsid w:val="009D349B"/>
+    <w:rsid w:val="009D6A83"/>
     <w:rsid w:val="009D6F92"/>
     <w:rsid w:val="009D7D1E"/>
     <w:rsid w:val="009D7E7B"/>
     <w:rsid w:val="009E04A1"/>
     <w:rsid w:val="009E16CF"/>
     <w:rsid w:val="009E2357"/>
     <w:rsid w:val="009E2C8A"/>
     <w:rsid w:val="009E3895"/>
     <w:rsid w:val="009E5C2D"/>
     <w:rsid w:val="009E5EC0"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E7FA4"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F3715"/>
+    <w:rsid w:val="009F3E42"/>
     <w:rsid w:val="009F589D"/>
     <w:rsid w:val="009F5AA2"/>
     <w:rsid w:val="009F5B7B"/>
     <w:rsid w:val="009F631D"/>
     <w:rsid w:val="009F655F"/>
     <w:rsid w:val="009F7B74"/>
     <w:rsid w:val="00A00778"/>
     <w:rsid w:val="00A0079F"/>
     <w:rsid w:val="00A0083D"/>
     <w:rsid w:val="00A024AF"/>
     <w:rsid w:val="00A02EFC"/>
+    <w:rsid w:val="00A03AFF"/>
     <w:rsid w:val="00A03B07"/>
     <w:rsid w:val="00A03B84"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A061A5"/>
     <w:rsid w:val="00A0643E"/>
     <w:rsid w:val="00A06A29"/>
     <w:rsid w:val="00A1002C"/>
     <w:rsid w:val="00A10F35"/>
     <w:rsid w:val="00A11109"/>
     <w:rsid w:val="00A11125"/>
     <w:rsid w:val="00A1161F"/>
+    <w:rsid w:val="00A12136"/>
     <w:rsid w:val="00A1369B"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A15031"/>
     <w:rsid w:val="00A15263"/>
+    <w:rsid w:val="00A15B32"/>
     <w:rsid w:val="00A161C7"/>
     <w:rsid w:val="00A16706"/>
     <w:rsid w:val="00A17824"/>
     <w:rsid w:val="00A21250"/>
     <w:rsid w:val="00A22185"/>
     <w:rsid w:val="00A2382C"/>
     <w:rsid w:val="00A2411B"/>
     <w:rsid w:val="00A24A63"/>
     <w:rsid w:val="00A24B24"/>
+    <w:rsid w:val="00A25558"/>
     <w:rsid w:val="00A26154"/>
     <w:rsid w:val="00A26628"/>
     <w:rsid w:val="00A267DC"/>
     <w:rsid w:val="00A274C9"/>
     <w:rsid w:val="00A27B4C"/>
     <w:rsid w:val="00A27C43"/>
     <w:rsid w:val="00A27EE0"/>
     <w:rsid w:val="00A27F0A"/>
     <w:rsid w:val="00A308CD"/>
     <w:rsid w:val="00A309FC"/>
     <w:rsid w:val="00A30CAB"/>
     <w:rsid w:val="00A31B4A"/>
     <w:rsid w:val="00A31D73"/>
     <w:rsid w:val="00A334D0"/>
     <w:rsid w:val="00A336FE"/>
     <w:rsid w:val="00A33783"/>
     <w:rsid w:val="00A33A9A"/>
     <w:rsid w:val="00A3466C"/>
     <w:rsid w:val="00A34F78"/>
     <w:rsid w:val="00A35DD0"/>
     <w:rsid w:val="00A36122"/>
     <w:rsid w:val="00A36459"/>
     <w:rsid w:val="00A37E58"/>
     <w:rsid w:val="00A37EA6"/>
+    <w:rsid w:val="00A40A41"/>
     <w:rsid w:val="00A41A7C"/>
     <w:rsid w:val="00A42324"/>
     <w:rsid w:val="00A4270E"/>
     <w:rsid w:val="00A42866"/>
     <w:rsid w:val="00A42A1F"/>
     <w:rsid w:val="00A42B5D"/>
     <w:rsid w:val="00A42DDA"/>
     <w:rsid w:val="00A441BF"/>
     <w:rsid w:val="00A44EB2"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A47456"/>
+    <w:rsid w:val="00A47A79"/>
     <w:rsid w:val="00A47C69"/>
     <w:rsid w:val="00A50969"/>
     <w:rsid w:val="00A523C9"/>
     <w:rsid w:val="00A536D3"/>
     <w:rsid w:val="00A53BB9"/>
     <w:rsid w:val="00A55332"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A6349B"/>
     <w:rsid w:val="00A64B27"/>
     <w:rsid w:val="00A64E92"/>
     <w:rsid w:val="00A654FD"/>
     <w:rsid w:val="00A673A0"/>
     <w:rsid w:val="00A7010D"/>
     <w:rsid w:val="00A70265"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71155"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A71CC2"/>
     <w:rsid w:val="00A71FE7"/>
     <w:rsid w:val="00A72FDF"/>
     <w:rsid w:val="00A7341C"/>
     <w:rsid w:val="00A73D0E"/>
     <w:rsid w:val="00A74220"/>
     <w:rsid w:val="00A7520E"/>
+    <w:rsid w:val="00A7525C"/>
     <w:rsid w:val="00A76577"/>
     <w:rsid w:val="00A766F8"/>
     <w:rsid w:val="00A77A15"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A8297B"/>
     <w:rsid w:val="00A842C5"/>
     <w:rsid w:val="00A8437A"/>
     <w:rsid w:val="00A843BF"/>
     <w:rsid w:val="00A85040"/>
     <w:rsid w:val="00A863DE"/>
     <w:rsid w:val="00A90856"/>
     <w:rsid w:val="00A90AAA"/>
     <w:rsid w:val="00A91249"/>
     <w:rsid w:val="00A9240D"/>
     <w:rsid w:val="00A928C9"/>
     <w:rsid w:val="00A939AB"/>
     <w:rsid w:val="00A93DA7"/>
+    <w:rsid w:val="00A94071"/>
     <w:rsid w:val="00A94219"/>
     <w:rsid w:val="00A94E9A"/>
     <w:rsid w:val="00A95305"/>
     <w:rsid w:val="00A954F3"/>
     <w:rsid w:val="00A966AE"/>
     <w:rsid w:val="00A966C7"/>
     <w:rsid w:val="00A969AD"/>
     <w:rsid w:val="00A970E6"/>
+    <w:rsid w:val="00A97BAD"/>
     <w:rsid w:val="00AA0156"/>
     <w:rsid w:val="00AA0EF8"/>
+    <w:rsid w:val="00AA1038"/>
     <w:rsid w:val="00AA2119"/>
+    <w:rsid w:val="00AA2407"/>
     <w:rsid w:val="00AA2425"/>
     <w:rsid w:val="00AA2624"/>
     <w:rsid w:val="00AA4487"/>
     <w:rsid w:val="00AA5962"/>
     <w:rsid w:val="00AA7CA6"/>
     <w:rsid w:val="00AB23DA"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB56E1"/>
     <w:rsid w:val="00AB59B3"/>
     <w:rsid w:val="00AB71E5"/>
     <w:rsid w:val="00AB736F"/>
     <w:rsid w:val="00AB7C09"/>
     <w:rsid w:val="00AB7C9B"/>
     <w:rsid w:val="00AC0063"/>
     <w:rsid w:val="00AC047B"/>
     <w:rsid w:val="00AC0D03"/>
     <w:rsid w:val="00AC16CF"/>
     <w:rsid w:val="00AC2437"/>
     <w:rsid w:val="00AC291B"/>
+    <w:rsid w:val="00AC2FB9"/>
     <w:rsid w:val="00AC645A"/>
     <w:rsid w:val="00AC6CA1"/>
     <w:rsid w:val="00AC73AE"/>
     <w:rsid w:val="00AC7C85"/>
     <w:rsid w:val="00AC7D9A"/>
     <w:rsid w:val="00AD113D"/>
     <w:rsid w:val="00AD16D9"/>
     <w:rsid w:val="00AD2338"/>
     <w:rsid w:val="00AD279A"/>
     <w:rsid w:val="00AD36D4"/>
+    <w:rsid w:val="00AD471B"/>
     <w:rsid w:val="00AD4955"/>
     <w:rsid w:val="00AD63F5"/>
     <w:rsid w:val="00AD7A4E"/>
     <w:rsid w:val="00AE1B84"/>
+    <w:rsid w:val="00AE39E9"/>
     <w:rsid w:val="00AE3E37"/>
     <w:rsid w:val="00AE521A"/>
     <w:rsid w:val="00AE636B"/>
     <w:rsid w:val="00AE754D"/>
     <w:rsid w:val="00AF06FD"/>
+    <w:rsid w:val="00AF2716"/>
     <w:rsid w:val="00AF2E04"/>
     <w:rsid w:val="00AF32B4"/>
+    <w:rsid w:val="00AF3C89"/>
     <w:rsid w:val="00AF54E0"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF6340"/>
     <w:rsid w:val="00AF65B9"/>
     <w:rsid w:val="00AF73E1"/>
     <w:rsid w:val="00AF75B4"/>
     <w:rsid w:val="00AF78FF"/>
     <w:rsid w:val="00B0016D"/>
     <w:rsid w:val="00B00245"/>
     <w:rsid w:val="00B03335"/>
     <w:rsid w:val="00B03CDB"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B0456C"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B04B3D"/>
     <w:rsid w:val="00B05CE0"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B06C81"/>
     <w:rsid w:val="00B104B9"/>
     <w:rsid w:val="00B105F2"/>
     <w:rsid w:val="00B10EE2"/>
     <w:rsid w:val="00B11B72"/>
     <w:rsid w:val="00B1207D"/>
     <w:rsid w:val="00B13055"/>
     <w:rsid w:val="00B13FD0"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B14C71"/>
     <w:rsid w:val="00B14DCF"/>
+    <w:rsid w:val="00B14EF0"/>
     <w:rsid w:val="00B154CB"/>
     <w:rsid w:val="00B15AC0"/>
     <w:rsid w:val="00B15C75"/>
     <w:rsid w:val="00B1607D"/>
+    <w:rsid w:val="00B16982"/>
     <w:rsid w:val="00B16D09"/>
     <w:rsid w:val="00B20457"/>
     <w:rsid w:val="00B2208D"/>
     <w:rsid w:val="00B2210E"/>
     <w:rsid w:val="00B2285F"/>
     <w:rsid w:val="00B22A63"/>
     <w:rsid w:val="00B22CA4"/>
     <w:rsid w:val="00B22F26"/>
     <w:rsid w:val="00B23311"/>
     <w:rsid w:val="00B23776"/>
     <w:rsid w:val="00B23848"/>
     <w:rsid w:val="00B2390E"/>
     <w:rsid w:val="00B23C90"/>
+    <w:rsid w:val="00B24662"/>
     <w:rsid w:val="00B248BA"/>
     <w:rsid w:val="00B24BB2"/>
     <w:rsid w:val="00B25016"/>
+    <w:rsid w:val="00B251CD"/>
     <w:rsid w:val="00B2566B"/>
     <w:rsid w:val="00B30819"/>
     <w:rsid w:val="00B30D5E"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B31F39"/>
     <w:rsid w:val="00B3228A"/>
     <w:rsid w:val="00B3272F"/>
     <w:rsid w:val="00B32D9C"/>
     <w:rsid w:val="00B33444"/>
     <w:rsid w:val="00B33784"/>
+    <w:rsid w:val="00B345CB"/>
     <w:rsid w:val="00B3470A"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B35773"/>
     <w:rsid w:val="00B365F7"/>
     <w:rsid w:val="00B37ED5"/>
     <w:rsid w:val="00B37EF5"/>
     <w:rsid w:val="00B401B7"/>
     <w:rsid w:val="00B408EE"/>
     <w:rsid w:val="00B40AEA"/>
     <w:rsid w:val="00B40EB0"/>
+    <w:rsid w:val="00B41A49"/>
     <w:rsid w:val="00B4203D"/>
     <w:rsid w:val="00B42735"/>
     <w:rsid w:val="00B43DA1"/>
     <w:rsid w:val="00B44753"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B4628A"/>
     <w:rsid w:val="00B47167"/>
     <w:rsid w:val="00B479BF"/>
     <w:rsid w:val="00B5049A"/>
     <w:rsid w:val="00B52B0F"/>
     <w:rsid w:val="00B54F48"/>
     <w:rsid w:val="00B55BE7"/>
     <w:rsid w:val="00B56176"/>
     <w:rsid w:val="00B569AE"/>
     <w:rsid w:val="00B56E5B"/>
     <w:rsid w:val="00B570B2"/>
     <w:rsid w:val="00B61282"/>
     <w:rsid w:val="00B61AA7"/>
     <w:rsid w:val="00B61B33"/>
     <w:rsid w:val="00B61CB4"/>
     <w:rsid w:val="00B61CC8"/>
     <w:rsid w:val="00B61E5B"/>
     <w:rsid w:val="00B622F4"/>
     <w:rsid w:val="00B630C1"/>
     <w:rsid w:val="00B632A5"/>
     <w:rsid w:val="00B633F9"/>
     <w:rsid w:val="00B64401"/>
     <w:rsid w:val="00B64F06"/>
     <w:rsid w:val="00B65834"/>
     <w:rsid w:val="00B666CA"/>
     <w:rsid w:val="00B6734D"/>
+    <w:rsid w:val="00B674C7"/>
     <w:rsid w:val="00B7049D"/>
     <w:rsid w:val="00B719E7"/>
     <w:rsid w:val="00B720E6"/>
     <w:rsid w:val="00B7261D"/>
     <w:rsid w:val="00B727BD"/>
     <w:rsid w:val="00B7298C"/>
     <w:rsid w:val="00B72EF8"/>
     <w:rsid w:val="00B734CD"/>
     <w:rsid w:val="00B74497"/>
     <w:rsid w:val="00B74616"/>
     <w:rsid w:val="00B74A5E"/>
     <w:rsid w:val="00B758EC"/>
     <w:rsid w:val="00B76D50"/>
     <w:rsid w:val="00B77363"/>
     <w:rsid w:val="00B77A6B"/>
     <w:rsid w:val="00B80D11"/>
     <w:rsid w:val="00B80EAF"/>
     <w:rsid w:val="00B81798"/>
     <w:rsid w:val="00B82336"/>
     <w:rsid w:val="00B827CF"/>
     <w:rsid w:val="00B8461A"/>
     <w:rsid w:val="00B85347"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B86113"/>
+    <w:rsid w:val="00B862C3"/>
     <w:rsid w:val="00B86FFE"/>
     <w:rsid w:val="00B871DD"/>
     <w:rsid w:val="00B8781C"/>
     <w:rsid w:val="00B87F75"/>
     <w:rsid w:val="00B90D44"/>
     <w:rsid w:val="00B91085"/>
     <w:rsid w:val="00B913DE"/>
     <w:rsid w:val="00B916D3"/>
     <w:rsid w:val="00B91E9C"/>
     <w:rsid w:val="00B92A27"/>
     <w:rsid w:val="00B92AEE"/>
     <w:rsid w:val="00B92E47"/>
     <w:rsid w:val="00B9334E"/>
     <w:rsid w:val="00B9394A"/>
     <w:rsid w:val="00B93A45"/>
     <w:rsid w:val="00B93BF4"/>
+    <w:rsid w:val="00B93D77"/>
     <w:rsid w:val="00B952FE"/>
     <w:rsid w:val="00B9646A"/>
     <w:rsid w:val="00B96AB7"/>
     <w:rsid w:val="00B97680"/>
     <w:rsid w:val="00BA0D57"/>
     <w:rsid w:val="00BA16EE"/>
     <w:rsid w:val="00BA18E4"/>
     <w:rsid w:val="00BA1B5D"/>
     <w:rsid w:val="00BA1FF2"/>
     <w:rsid w:val="00BA22E1"/>
     <w:rsid w:val="00BA30AE"/>
     <w:rsid w:val="00BA5796"/>
+    <w:rsid w:val="00BA5803"/>
     <w:rsid w:val="00BA67D2"/>
     <w:rsid w:val="00BB05D6"/>
     <w:rsid w:val="00BB183B"/>
+    <w:rsid w:val="00BB1E01"/>
     <w:rsid w:val="00BB2B77"/>
+    <w:rsid w:val="00BB30DF"/>
     <w:rsid w:val="00BB385E"/>
     <w:rsid w:val="00BB403A"/>
     <w:rsid w:val="00BB4910"/>
     <w:rsid w:val="00BB5A25"/>
     <w:rsid w:val="00BB5A90"/>
     <w:rsid w:val="00BB6ABA"/>
     <w:rsid w:val="00BB7496"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2DA5"/>
     <w:rsid w:val="00BC391F"/>
     <w:rsid w:val="00BC3A98"/>
     <w:rsid w:val="00BC49CA"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BC5E5B"/>
     <w:rsid w:val="00BC5ECE"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC7438"/>
     <w:rsid w:val="00BC7EDB"/>
     <w:rsid w:val="00BD06A0"/>
     <w:rsid w:val="00BD099C"/>
     <w:rsid w:val="00BD100F"/>
     <w:rsid w:val="00BD30BF"/>
     <w:rsid w:val="00BD3DF1"/>
     <w:rsid w:val="00BD3E17"/>
     <w:rsid w:val="00BD5242"/>
     <w:rsid w:val="00BD5680"/>
+    <w:rsid w:val="00BD5B0F"/>
     <w:rsid w:val="00BD6506"/>
     <w:rsid w:val="00BD7786"/>
     <w:rsid w:val="00BE1420"/>
     <w:rsid w:val="00BE151D"/>
     <w:rsid w:val="00BE1B2A"/>
+    <w:rsid w:val="00BE1BB6"/>
     <w:rsid w:val="00BE1D5C"/>
     <w:rsid w:val="00BE2A9A"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE33BE"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3CAC"/>
     <w:rsid w:val="00BE4205"/>
     <w:rsid w:val="00BE48C3"/>
     <w:rsid w:val="00BE7387"/>
     <w:rsid w:val="00BE7760"/>
     <w:rsid w:val="00BE7764"/>
     <w:rsid w:val="00BF012B"/>
     <w:rsid w:val="00BF0591"/>
     <w:rsid w:val="00BF05DA"/>
     <w:rsid w:val="00BF16C1"/>
     <w:rsid w:val="00BF1816"/>
     <w:rsid w:val="00BF1847"/>
     <w:rsid w:val="00BF3B40"/>
     <w:rsid w:val="00BF52AD"/>
     <w:rsid w:val="00BF5A4C"/>
     <w:rsid w:val="00BF5ED0"/>
     <w:rsid w:val="00BF63A7"/>
+    <w:rsid w:val="00BF6738"/>
+    <w:rsid w:val="00BF6883"/>
     <w:rsid w:val="00BF6AD0"/>
     <w:rsid w:val="00BF7626"/>
     <w:rsid w:val="00BF7A43"/>
     <w:rsid w:val="00BF7E03"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00291"/>
     <w:rsid w:val="00C0034B"/>
     <w:rsid w:val="00C00C88"/>
     <w:rsid w:val="00C01189"/>
     <w:rsid w:val="00C011E9"/>
     <w:rsid w:val="00C01CAD"/>
     <w:rsid w:val="00C01F94"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C03D7B"/>
+    <w:rsid w:val="00C04259"/>
     <w:rsid w:val="00C04EFF"/>
     <w:rsid w:val="00C05D4E"/>
     <w:rsid w:val="00C06EAB"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C07582"/>
     <w:rsid w:val="00C07C0F"/>
     <w:rsid w:val="00C10815"/>
     <w:rsid w:val="00C11900"/>
     <w:rsid w:val="00C11E92"/>
     <w:rsid w:val="00C12656"/>
     <w:rsid w:val="00C12BA0"/>
+    <w:rsid w:val="00C12DBB"/>
     <w:rsid w:val="00C130DC"/>
     <w:rsid w:val="00C13728"/>
     <w:rsid w:val="00C1372B"/>
     <w:rsid w:val="00C159AE"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C169F1"/>
+    <w:rsid w:val="00C170D2"/>
     <w:rsid w:val="00C173F3"/>
     <w:rsid w:val="00C1750A"/>
     <w:rsid w:val="00C17820"/>
+    <w:rsid w:val="00C20052"/>
+    <w:rsid w:val="00C20A5A"/>
     <w:rsid w:val="00C20AC1"/>
     <w:rsid w:val="00C20F42"/>
     <w:rsid w:val="00C2104C"/>
     <w:rsid w:val="00C21ABC"/>
     <w:rsid w:val="00C22ADF"/>
     <w:rsid w:val="00C22C42"/>
     <w:rsid w:val="00C23713"/>
     <w:rsid w:val="00C23BC6"/>
     <w:rsid w:val="00C248EA"/>
     <w:rsid w:val="00C24EAE"/>
     <w:rsid w:val="00C266FE"/>
+    <w:rsid w:val="00C306D4"/>
     <w:rsid w:val="00C30CE8"/>
     <w:rsid w:val="00C3131F"/>
     <w:rsid w:val="00C3154F"/>
     <w:rsid w:val="00C3225A"/>
     <w:rsid w:val="00C32485"/>
     <w:rsid w:val="00C34253"/>
     <w:rsid w:val="00C35058"/>
     <w:rsid w:val="00C35C87"/>
     <w:rsid w:val="00C35DC2"/>
     <w:rsid w:val="00C362B0"/>
     <w:rsid w:val="00C36427"/>
     <w:rsid w:val="00C40728"/>
+    <w:rsid w:val="00C4155D"/>
     <w:rsid w:val="00C41782"/>
     <w:rsid w:val="00C42531"/>
     <w:rsid w:val="00C426AE"/>
     <w:rsid w:val="00C42785"/>
     <w:rsid w:val="00C427EA"/>
     <w:rsid w:val="00C42A5F"/>
     <w:rsid w:val="00C42CD4"/>
     <w:rsid w:val="00C436EF"/>
     <w:rsid w:val="00C43F9C"/>
     <w:rsid w:val="00C44049"/>
     <w:rsid w:val="00C44227"/>
     <w:rsid w:val="00C4574D"/>
     <w:rsid w:val="00C458CC"/>
     <w:rsid w:val="00C4656F"/>
     <w:rsid w:val="00C46D00"/>
     <w:rsid w:val="00C5010E"/>
     <w:rsid w:val="00C50F4A"/>
     <w:rsid w:val="00C5138D"/>
     <w:rsid w:val="00C5151E"/>
+    <w:rsid w:val="00C51669"/>
     <w:rsid w:val="00C519B3"/>
     <w:rsid w:val="00C51A62"/>
     <w:rsid w:val="00C51D33"/>
     <w:rsid w:val="00C526BB"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52D1B"/>
     <w:rsid w:val="00C53BC5"/>
     <w:rsid w:val="00C54585"/>
     <w:rsid w:val="00C54D65"/>
     <w:rsid w:val="00C552CB"/>
     <w:rsid w:val="00C5643D"/>
     <w:rsid w:val="00C56C34"/>
+    <w:rsid w:val="00C573FD"/>
     <w:rsid w:val="00C57741"/>
     <w:rsid w:val="00C57EF5"/>
     <w:rsid w:val="00C614D0"/>
     <w:rsid w:val="00C6367F"/>
     <w:rsid w:val="00C64564"/>
     <w:rsid w:val="00C65230"/>
     <w:rsid w:val="00C65436"/>
     <w:rsid w:val="00C666A7"/>
     <w:rsid w:val="00C7132E"/>
     <w:rsid w:val="00C713CB"/>
     <w:rsid w:val="00C7255A"/>
     <w:rsid w:val="00C728C4"/>
     <w:rsid w:val="00C73104"/>
     <w:rsid w:val="00C73260"/>
     <w:rsid w:val="00C7338F"/>
     <w:rsid w:val="00C7362B"/>
     <w:rsid w:val="00C74868"/>
+    <w:rsid w:val="00C76657"/>
     <w:rsid w:val="00C76A99"/>
     <w:rsid w:val="00C776C0"/>
     <w:rsid w:val="00C77809"/>
     <w:rsid w:val="00C77FB9"/>
     <w:rsid w:val="00C80B1C"/>
     <w:rsid w:val="00C81398"/>
     <w:rsid w:val="00C81858"/>
     <w:rsid w:val="00C81EF3"/>
     <w:rsid w:val="00C82B37"/>
     <w:rsid w:val="00C830D7"/>
+    <w:rsid w:val="00C83D32"/>
     <w:rsid w:val="00C8413B"/>
     <w:rsid w:val="00C84144"/>
     <w:rsid w:val="00C84BFC"/>
     <w:rsid w:val="00C85925"/>
     <w:rsid w:val="00C85971"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C8664F"/>
     <w:rsid w:val="00C86CBE"/>
     <w:rsid w:val="00C87B51"/>
     <w:rsid w:val="00C904F9"/>
+    <w:rsid w:val="00C91050"/>
     <w:rsid w:val="00C919EE"/>
     <w:rsid w:val="00C9347B"/>
     <w:rsid w:val="00C936D3"/>
     <w:rsid w:val="00C93740"/>
     <w:rsid w:val="00C94860"/>
     <w:rsid w:val="00C94C99"/>
     <w:rsid w:val="00C95E78"/>
     <w:rsid w:val="00C95F3E"/>
     <w:rsid w:val="00C96949"/>
     <w:rsid w:val="00C97A17"/>
     <w:rsid w:val="00CA006A"/>
     <w:rsid w:val="00CA0916"/>
+    <w:rsid w:val="00CA1150"/>
     <w:rsid w:val="00CA19C5"/>
     <w:rsid w:val="00CA1A26"/>
     <w:rsid w:val="00CA1B84"/>
     <w:rsid w:val="00CA29D2"/>
     <w:rsid w:val="00CA2BA5"/>
     <w:rsid w:val="00CA325D"/>
     <w:rsid w:val="00CA3537"/>
     <w:rsid w:val="00CA3C4E"/>
     <w:rsid w:val="00CA5C51"/>
     <w:rsid w:val="00CA771D"/>
     <w:rsid w:val="00CB044B"/>
     <w:rsid w:val="00CB0C4C"/>
     <w:rsid w:val="00CB3998"/>
     <w:rsid w:val="00CB42D7"/>
     <w:rsid w:val="00CB477C"/>
     <w:rsid w:val="00CB4E33"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB5264"/>
     <w:rsid w:val="00CB52DE"/>
     <w:rsid w:val="00CB5920"/>
     <w:rsid w:val="00CB6C2B"/>
     <w:rsid w:val="00CB7D6C"/>
     <w:rsid w:val="00CC0959"/>
     <w:rsid w:val="00CC0B0A"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1DCD"/>
     <w:rsid w:val="00CC35E5"/>
+    <w:rsid w:val="00CC3AD2"/>
     <w:rsid w:val="00CC4F39"/>
     <w:rsid w:val="00CC52E5"/>
     <w:rsid w:val="00CC5871"/>
     <w:rsid w:val="00CC6D24"/>
     <w:rsid w:val="00CC7981"/>
     <w:rsid w:val="00CC7AC4"/>
     <w:rsid w:val="00CD092F"/>
     <w:rsid w:val="00CD1421"/>
     <w:rsid w:val="00CD18C4"/>
     <w:rsid w:val="00CD2EE1"/>
     <w:rsid w:val="00CD312D"/>
     <w:rsid w:val="00CD315D"/>
     <w:rsid w:val="00CD3475"/>
     <w:rsid w:val="00CD3BDE"/>
     <w:rsid w:val="00CD4A15"/>
     <w:rsid w:val="00CD4B0B"/>
     <w:rsid w:val="00CD62BC"/>
     <w:rsid w:val="00CD6483"/>
     <w:rsid w:val="00CD7828"/>
     <w:rsid w:val="00CD7BF5"/>
     <w:rsid w:val="00CE098C"/>
     <w:rsid w:val="00CE09DC"/>
     <w:rsid w:val="00CE17E3"/>
     <w:rsid w:val="00CE191D"/>
     <w:rsid w:val="00CE2239"/>
     <w:rsid w:val="00CE22EC"/>
     <w:rsid w:val="00CE2602"/>
     <w:rsid w:val="00CE345F"/>
     <w:rsid w:val="00CE3859"/>
     <w:rsid w:val="00CE4257"/>
     <w:rsid w:val="00CE42E1"/>
     <w:rsid w:val="00CE443D"/>
     <w:rsid w:val="00CE4440"/>
     <w:rsid w:val="00CE46A2"/>
     <w:rsid w:val="00CE5458"/>
     <w:rsid w:val="00CF040E"/>
+    <w:rsid w:val="00CF053D"/>
+    <w:rsid w:val="00CF076F"/>
+    <w:rsid w:val="00CF0EE2"/>
     <w:rsid w:val="00CF0F9B"/>
     <w:rsid w:val="00CF113E"/>
     <w:rsid w:val="00CF1C84"/>
     <w:rsid w:val="00CF269F"/>
     <w:rsid w:val="00CF2794"/>
     <w:rsid w:val="00CF329E"/>
     <w:rsid w:val="00CF3CA8"/>
     <w:rsid w:val="00CF4D1D"/>
     <w:rsid w:val="00CF5702"/>
     <w:rsid w:val="00CF62BE"/>
     <w:rsid w:val="00CF6FAE"/>
     <w:rsid w:val="00CF7180"/>
     <w:rsid w:val="00CF76B7"/>
     <w:rsid w:val="00D000FD"/>
     <w:rsid w:val="00D00C9F"/>
+    <w:rsid w:val="00D012E5"/>
     <w:rsid w:val="00D02290"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D03298"/>
     <w:rsid w:val="00D03745"/>
     <w:rsid w:val="00D038A8"/>
     <w:rsid w:val="00D03E88"/>
+    <w:rsid w:val="00D03FF6"/>
     <w:rsid w:val="00D04A5C"/>
     <w:rsid w:val="00D04AAA"/>
     <w:rsid w:val="00D04F15"/>
     <w:rsid w:val="00D05946"/>
     <w:rsid w:val="00D062F4"/>
     <w:rsid w:val="00D06329"/>
     <w:rsid w:val="00D0723D"/>
     <w:rsid w:val="00D100ED"/>
     <w:rsid w:val="00D10CF2"/>
     <w:rsid w:val="00D11004"/>
     <w:rsid w:val="00D11C4C"/>
     <w:rsid w:val="00D11F0B"/>
     <w:rsid w:val="00D14C6C"/>
     <w:rsid w:val="00D15512"/>
     <w:rsid w:val="00D15594"/>
     <w:rsid w:val="00D1608B"/>
     <w:rsid w:val="00D16341"/>
     <w:rsid w:val="00D17ABB"/>
+    <w:rsid w:val="00D17FB6"/>
     <w:rsid w:val="00D20043"/>
     <w:rsid w:val="00D216D8"/>
     <w:rsid w:val="00D228C5"/>
     <w:rsid w:val="00D22927"/>
     <w:rsid w:val="00D22AA2"/>
     <w:rsid w:val="00D22F3E"/>
     <w:rsid w:val="00D22FF6"/>
     <w:rsid w:val="00D24478"/>
     <w:rsid w:val="00D25453"/>
     <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D260E4"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D26F3E"/>
     <w:rsid w:val="00D27B79"/>
     <w:rsid w:val="00D300E3"/>
     <w:rsid w:val="00D30D55"/>
     <w:rsid w:val="00D30D91"/>
     <w:rsid w:val="00D3100C"/>
     <w:rsid w:val="00D31081"/>
     <w:rsid w:val="00D3156D"/>
     <w:rsid w:val="00D32175"/>
     <w:rsid w:val="00D3289E"/>
     <w:rsid w:val="00D343F1"/>
     <w:rsid w:val="00D34829"/>
     <w:rsid w:val="00D35252"/>
     <w:rsid w:val="00D3543E"/>
     <w:rsid w:val="00D35A21"/>
     <w:rsid w:val="00D36276"/>
     <w:rsid w:val="00D369BA"/>
     <w:rsid w:val="00D36AA7"/>
     <w:rsid w:val="00D3741E"/>
     <w:rsid w:val="00D37980"/>
     <w:rsid w:val="00D37E00"/>
+    <w:rsid w:val="00D408E5"/>
     <w:rsid w:val="00D42974"/>
     <w:rsid w:val="00D42FB5"/>
+    <w:rsid w:val="00D43431"/>
     <w:rsid w:val="00D43440"/>
+    <w:rsid w:val="00D43884"/>
     <w:rsid w:val="00D4437A"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D47C6A"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50B20"/>
     <w:rsid w:val="00D50CA8"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D517BE"/>
     <w:rsid w:val="00D5216F"/>
     <w:rsid w:val="00D52327"/>
     <w:rsid w:val="00D52FE7"/>
     <w:rsid w:val="00D54732"/>
     <w:rsid w:val="00D54739"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55910"/>
+    <w:rsid w:val="00D55F03"/>
     <w:rsid w:val="00D56D68"/>
+    <w:rsid w:val="00D621FA"/>
     <w:rsid w:val="00D62314"/>
     <w:rsid w:val="00D627B5"/>
     <w:rsid w:val="00D630AD"/>
     <w:rsid w:val="00D63B26"/>
     <w:rsid w:val="00D64136"/>
     <w:rsid w:val="00D64F8E"/>
     <w:rsid w:val="00D65A98"/>
     <w:rsid w:val="00D676EF"/>
     <w:rsid w:val="00D723ED"/>
     <w:rsid w:val="00D74229"/>
     <w:rsid w:val="00D74BBC"/>
     <w:rsid w:val="00D75C6F"/>
     <w:rsid w:val="00D75E1E"/>
+    <w:rsid w:val="00D76B83"/>
+    <w:rsid w:val="00D77294"/>
     <w:rsid w:val="00D772DC"/>
+    <w:rsid w:val="00D77DFF"/>
     <w:rsid w:val="00D80B94"/>
+    <w:rsid w:val="00D81474"/>
     <w:rsid w:val="00D818DC"/>
     <w:rsid w:val="00D83A20"/>
     <w:rsid w:val="00D85226"/>
     <w:rsid w:val="00D856EB"/>
     <w:rsid w:val="00D87B6D"/>
     <w:rsid w:val="00D903DC"/>
     <w:rsid w:val="00D90A41"/>
+    <w:rsid w:val="00D90CD5"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D93691"/>
     <w:rsid w:val="00D93BEE"/>
     <w:rsid w:val="00D93CFE"/>
     <w:rsid w:val="00D94293"/>
     <w:rsid w:val="00D95E6A"/>
+    <w:rsid w:val="00D96370"/>
     <w:rsid w:val="00D96A84"/>
     <w:rsid w:val="00D96E60"/>
     <w:rsid w:val="00D96EE4"/>
     <w:rsid w:val="00DA04E7"/>
     <w:rsid w:val="00DA25E5"/>
     <w:rsid w:val="00DA2A9C"/>
     <w:rsid w:val="00DA2B1A"/>
     <w:rsid w:val="00DA4401"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA627C"/>
     <w:rsid w:val="00DA7518"/>
     <w:rsid w:val="00DA79B7"/>
     <w:rsid w:val="00DB02C8"/>
     <w:rsid w:val="00DB0D7A"/>
     <w:rsid w:val="00DB1331"/>
     <w:rsid w:val="00DB236A"/>
+    <w:rsid w:val="00DB2392"/>
     <w:rsid w:val="00DB26D1"/>
     <w:rsid w:val="00DB2730"/>
     <w:rsid w:val="00DB29E5"/>
     <w:rsid w:val="00DB2E2F"/>
+    <w:rsid w:val="00DB3054"/>
     <w:rsid w:val="00DB464E"/>
     <w:rsid w:val="00DB70AB"/>
+    <w:rsid w:val="00DC0BEF"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC160D"/>
     <w:rsid w:val="00DC1E15"/>
     <w:rsid w:val="00DC2085"/>
     <w:rsid w:val="00DC349A"/>
     <w:rsid w:val="00DC3AA4"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC4A4A"/>
     <w:rsid w:val="00DC4F89"/>
     <w:rsid w:val="00DC5DDC"/>
     <w:rsid w:val="00DC62E5"/>
     <w:rsid w:val="00DC633C"/>
     <w:rsid w:val="00DC66A9"/>
     <w:rsid w:val="00DC68F7"/>
+    <w:rsid w:val="00DC6A40"/>
     <w:rsid w:val="00DC6DFA"/>
     <w:rsid w:val="00DC6E8D"/>
     <w:rsid w:val="00DC73F5"/>
     <w:rsid w:val="00DC7994"/>
     <w:rsid w:val="00DC79FB"/>
     <w:rsid w:val="00DD0620"/>
     <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DD3213"/>
     <w:rsid w:val="00DD3A30"/>
     <w:rsid w:val="00DD3F1B"/>
     <w:rsid w:val="00DD40BC"/>
     <w:rsid w:val="00DD4FB6"/>
     <w:rsid w:val="00DD5103"/>
     <w:rsid w:val="00DD5701"/>
     <w:rsid w:val="00DD57B6"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD724D"/>
     <w:rsid w:val="00DE0D0C"/>
     <w:rsid w:val="00DE173D"/>
     <w:rsid w:val="00DE1E1E"/>
     <w:rsid w:val="00DE1EA7"/>
     <w:rsid w:val="00DE340B"/>
     <w:rsid w:val="00DE48EC"/>
+    <w:rsid w:val="00DE4947"/>
     <w:rsid w:val="00DE4BE8"/>
     <w:rsid w:val="00DE5769"/>
     <w:rsid w:val="00DE5A0D"/>
     <w:rsid w:val="00DE680B"/>
     <w:rsid w:val="00DE6969"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DF09BC"/>
     <w:rsid w:val="00DF1874"/>
     <w:rsid w:val="00DF18F9"/>
     <w:rsid w:val="00DF1C35"/>
+    <w:rsid w:val="00DF21DA"/>
     <w:rsid w:val="00DF27B7"/>
     <w:rsid w:val="00DF2E1D"/>
     <w:rsid w:val="00DF3212"/>
     <w:rsid w:val="00DF37CE"/>
     <w:rsid w:val="00DF3DDA"/>
     <w:rsid w:val="00DF4290"/>
     <w:rsid w:val="00DF4B12"/>
     <w:rsid w:val="00DF5407"/>
     <w:rsid w:val="00DF556F"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00E006AE"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01A57"/>
     <w:rsid w:val="00E01BFB"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E071BD"/>
     <w:rsid w:val="00E1052F"/>
     <w:rsid w:val="00E10E80"/>
     <w:rsid w:val="00E11DD9"/>
     <w:rsid w:val="00E12827"/>
+    <w:rsid w:val="00E1340A"/>
     <w:rsid w:val="00E134EF"/>
     <w:rsid w:val="00E13E76"/>
     <w:rsid w:val="00E156B2"/>
     <w:rsid w:val="00E1575A"/>
     <w:rsid w:val="00E15C11"/>
     <w:rsid w:val="00E1717C"/>
     <w:rsid w:val="00E20350"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E22423"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E236ED"/>
     <w:rsid w:val="00E237F9"/>
+    <w:rsid w:val="00E2411E"/>
     <w:rsid w:val="00E242E7"/>
+    <w:rsid w:val="00E24C57"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E269C4"/>
     <w:rsid w:val="00E27751"/>
     <w:rsid w:val="00E27AB8"/>
     <w:rsid w:val="00E30447"/>
     <w:rsid w:val="00E30BED"/>
     <w:rsid w:val="00E30EBD"/>
     <w:rsid w:val="00E3239A"/>
     <w:rsid w:val="00E3275C"/>
     <w:rsid w:val="00E33E1A"/>
     <w:rsid w:val="00E37049"/>
     <w:rsid w:val="00E37E7B"/>
     <w:rsid w:val="00E40B65"/>
     <w:rsid w:val="00E412A7"/>
     <w:rsid w:val="00E42272"/>
+    <w:rsid w:val="00E4233D"/>
     <w:rsid w:val="00E4306C"/>
     <w:rsid w:val="00E43151"/>
     <w:rsid w:val="00E43E12"/>
     <w:rsid w:val="00E45141"/>
     <w:rsid w:val="00E4579B"/>
     <w:rsid w:val="00E45CCF"/>
+    <w:rsid w:val="00E45D35"/>
     <w:rsid w:val="00E46BF1"/>
     <w:rsid w:val="00E4773E"/>
     <w:rsid w:val="00E507A4"/>
     <w:rsid w:val="00E50C07"/>
     <w:rsid w:val="00E51940"/>
     <w:rsid w:val="00E51BBB"/>
     <w:rsid w:val="00E51C17"/>
     <w:rsid w:val="00E51E9A"/>
     <w:rsid w:val="00E53B2D"/>
     <w:rsid w:val="00E544F9"/>
+    <w:rsid w:val="00E54E63"/>
     <w:rsid w:val="00E5500E"/>
     <w:rsid w:val="00E55872"/>
     <w:rsid w:val="00E57245"/>
     <w:rsid w:val="00E57249"/>
     <w:rsid w:val="00E57AEF"/>
     <w:rsid w:val="00E60007"/>
     <w:rsid w:val="00E61E00"/>
     <w:rsid w:val="00E62943"/>
     <w:rsid w:val="00E62B37"/>
     <w:rsid w:val="00E630E3"/>
     <w:rsid w:val="00E63D67"/>
     <w:rsid w:val="00E64481"/>
     <w:rsid w:val="00E6628C"/>
     <w:rsid w:val="00E67923"/>
     <w:rsid w:val="00E6796A"/>
     <w:rsid w:val="00E679A8"/>
     <w:rsid w:val="00E70074"/>
     <w:rsid w:val="00E70A97"/>
     <w:rsid w:val="00E710E7"/>
     <w:rsid w:val="00E71912"/>
     <w:rsid w:val="00E71FA9"/>
     <w:rsid w:val="00E72967"/>
     <w:rsid w:val="00E75242"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75E89"/>
     <w:rsid w:val="00E75F09"/>
+    <w:rsid w:val="00E7646B"/>
     <w:rsid w:val="00E764E8"/>
     <w:rsid w:val="00E76AD1"/>
     <w:rsid w:val="00E77886"/>
     <w:rsid w:val="00E77AC8"/>
     <w:rsid w:val="00E77AE3"/>
     <w:rsid w:val="00E818BC"/>
     <w:rsid w:val="00E8196B"/>
     <w:rsid w:val="00E8370D"/>
     <w:rsid w:val="00E83FB9"/>
     <w:rsid w:val="00E84899"/>
     <w:rsid w:val="00E84D07"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E8687F"/>
     <w:rsid w:val="00E87B80"/>
+    <w:rsid w:val="00E9034E"/>
+    <w:rsid w:val="00E91370"/>
+    <w:rsid w:val="00E91E2A"/>
+    <w:rsid w:val="00E923C8"/>
     <w:rsid w:val="00E92578"/>
     <w:rsid w:val="00E926F4"/>
     <w:rsid w:val="00E9284D"/>
     <w:rsid w:val="00E94BCD"/>
     <w:rsid w:val="00E95A7F"/>
     <w:rsid w:val="00EA00A2"/>
     <w:rsid w:val="00EA03D7"/>
     <w:rsid w:val="00EA1D89"/>
     <w:rsid w:val="00EA2347"/>
     <w:rsid w:val="00EA283C"/>
+    <w:rsid w:val="00EA30CC"/>
     <w:rsid w:val="00EA38B4"/>
     <w:rsid w:val="00EA4478"/>
     <w:rsid w:val="00EA5647"/>
+    <w:rsid w:val="00EA567A"/>
     <w:rsid w:val="00EA711F"/>
     <w:rsid w:val="00EA72A4"/>
     <w:rsid w:val="00EA7CA9"/>
     <w:rsid w:val="00EB2222"/>
     <w:rsid w:val="00EB2642"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB3C9F"/>
     <w:rsid w:val="00EB3F84"/>
     <w:rsid w:val="00EB54EA"/>
     <w:rsid w:val="00EB5956"/>
     <w:rsid w:val="00EB762E"/>
     <w:rsid w:val="00EB77EA"/>
     <w:rsid w:val="00EC11D2"/>
     <w:rsid w:val="00EC1281"/>
     <w:rsid w:val="00EC18EB"/>
     <w:rsid w:val="00EC1BD8"/>
     <w:rsid w:val="00EC21AF"/>
+    <w:rsid w:val="00EC2237"/>
     <w:rsid w:val="00EC2A21"/>
     <w:rsid w:val="00EC3282"/>
     <w:rsid w:val="00EC37D6"/>
     <w:rsid w:val="00EC51D8"/>
     <w:rsid w:val="00EC640C"/>
     <w:rsid w:val="00EC68F6"/>
     <w:rsid w:val="00EC6E27"/>
     <w:rsid w:val="00ED024D"/>
     <w:rsid w:val="00ED0B0E"/>
     <w:rsid w:val="00ED0BD8"/>
     <w:rsid w:val="00ED0FF9"/>
     <w:rsid w:val="00ED168E"/>
     <w:rsid w:val="00ED18D1"/>
     <w:rsid w:val="00ED1DCB"/>
     <w:rsid w:val="00ED2624"/>
     <w:rsid w:val="00ED3A4F"/>
     <w:rsid w:val="00ED4006"/>
     <w:rsid w:val="00ED45D2"/>
     <w:rsid w:val="00ED5B1A"/>
     <w:rsid w:val="00ED5C6A"/>
+    <w:rsid w:val="00ED6100"/>
     <w:rsid w:val="00ED6745"/>
+    <w:rsid w:val="00ED69B8"/>
     <w:rsid w:val="00ED727E"/>
     <w:rsid w:val="00ED74F1"/>
     <w:rsid w:val="00ED7F75"/>
     <w:rsid w:val="00EE07F6"/>
     <w:rsid w:val="00EE0D2F"/>
     <w:rsid w:val="00EE3404"/>
     <w:rsid w:val="00EE45FC"/>
     <w:rsid w:val="00EE603B"/>
     <w:rsid w:val="00EE6399"/>
     <w:rsid w:val="00EE682C"/>
     <w:rsid w:val="00EE6C40"/>
     <w:rsid w:val="00EF04B1"/>
     <w:rsid w:val="00EF0715"/>
     <w:rsid w:val="00EF0C1F"/>
     <w:rsid w:val="00EF121C"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF2334"/>
     <w:rsid w:val="00EF2A0C"/>
     <w:rsid w:val="00EF2C34"/>
     <w:rsid w:val="00EF3181"/>
     <w:rsid w:val="00EF39FC"/>
     <w:rsid w:val="00EF3EE3"/>
     <w:rsid w:val="00EF48D0"/>
     <w:rsid w:val="00EF64DD"/>
     <w:rsid w:val="00EF6EC5"/>
     <w:rsid w:val="00F003C8"/>
     <w:rsid w:val="00F009F4"/>
     <w:rsid w:val="00F00E36"/>
     <w:rsid w:val="00F017EB"/>
     <w:rsid w:val="00F01E5D"/>
     <w:rsid w:val="00F03007"/>
     <w:rsid w:val="00F034DC"/>
     <w:rsid w:val="00F03DC0"/>
     <w:rsid w:val="00F053F2"/>
     <w:rsid w:val="00F0544E"/>
     <w:rsid w:val="00F05517"/>
     <w:rsid w:val="00F05718"/>
     <w:rsid w:val="00F05AF5"/>
     <w:rsid w:val="00F0610C"/>
     <w:rsid w:val="00F06237"/>
     <w:rsid w:val="00F06662"/>
     <w:rsid w:val="00F06783"/>
+    <w:rsid w:val="00F067B0"/>
     <w:rsid w:val="00F06C65"/>
+    <w:rsid w:val="00F07EE1"/>
     <w:rsid w:val="00F10609"/>
     <w:rsid w:val="00F10749"/>
     <w:rsid w:val="00F10787"/>
     <w:rsid w:val="00F10F28"/>
+    <w:rsid w:val="00F1134B"/>
     <w:rsid w:val="00F15992"/>
     <w:rsid w:val="00F1608B"/>
     <w:rsid w:val="00F160C9"/>
     <w:rsid w:val="00F1665E"/>
     <w:rsid w:val="00F16752"/>
+    <w:rsid w:val="00F16797"/>
     <w:rsid w:val="00F176EA"/>
     <w:rsid w:val="00F2028E"/>
     <w:rsid w:val="00F202BB"/>
+    <w:rsid w:val="00F2030D"/>
     <w:rsid w:val="00F20436"/>
     <w:rsid w:val="00F20D35"/>
     <w:rsid w:val="00F21F23"/>
     <w:rsid w:val="00F22DCB"/>
     <w:rsid w:val="00F22F9B"/>
     <w:rsid w:val="00F23512"/>
+    <w:rsid w:val="00F23682"/>
     <w:rsid w:val="00F2534A"/>
+    <w:rsid w:val="00F25981"/>
     <w:rsid w:val="00F2659E"/>
     <w:rsid w:val="00F26F38"/>
     <w:rsid w:val="00F27E3E"/>
     <w:rsid w:val="00F30D54"/>
     <w:rsid w:val="00F30EF6"/>
     <w:rsid w:val="00F342DD"/>
     <w:rsid w:val="00F34399"/>
     <w:rsid w:val="00F34748"/>
     <w:rsid w:val="00F348EA"/>
     <w:rsid w:val="00F35291"/>
     <w:rsid w:val="00F35D8B"/>
     <w:rsid w:val="00F35DDB"/>
     <w:rsid w:val="00F36296"/>
     <w:rsid w:val="00F411FD"/>
     <w:rsid w:val="00F4153A"/>
     <w:rsid w:val="00F42BC2"/>
     <w:rsid w:val="00F43333"/>
     <w:rsid w:val="00F439AF"/>
     <w:rsid w:val="00F44748"/>
     <w:rsid w:val="00F44AB2"/>
     <w:rsid w:val="00F453FE"/>
+    <w:rsid w:val="00F458D4"/>
     <w:rsid w:val="00F45CF7"/>
     <w:rsid w:val="00F464E5"/>
     <w:rsid w:val="00F468C5"/>
     <w:rsid w:val="00F46DF9"/>
+    <w:rsid w:val="00F46EA0"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50AD3"/>
     <w:rsid w:val="00F51778"/>
     <w:rsid w:val="00F51BC3"/>
     <w:rsid w:val="00F5227A"/>
+    <w:rsid w:val="00F525EB"/>
     <w:rsid w:val="00F53CE7"/>
     <w:rsid w:val="00F54496"/>
     <w:rsid w:val="00F54E27"/>
     <w:rsid w:val="00F55051"/>
     <w:rsid w:val="00F5517C"/>
     <w:rsid w:val="00F553EB"/>
     <w:rsid w:val="00F60318"/>
     <w:rsid w:val="00F604BF"/>
     <w:rsid w:val="00F60882"/>
     <w:rsid w:val="00F61118"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F63E12"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65D07"/>
     <w:rsid w:val="00F65E86"/>
     <w:rsid w:val="00F6682B"/>
     <w:rsid w:val="00F669A7"/>
     <w:rsid w:val="00F67E3F"/>
     <w:rsid w:val="00F7050A"/>
     <w:rsid w:val="00F70F31"/>
     <w:rsid w:val="00F70F9A"/>
     <w:rsid w:val="00F710A8"/>
     <w:rsid w:val="00F716F5"/>
     <w:rsid w:val="00F71801"/>
     <w:rsid w:val="00F71A67"/>
     <w:rsid w:val="00F72588"/>
     <w:rsid w:val="00F73A9F"/>
     <w:rsid w:val="00F73C8D"/>
     <w:rsid w:val="00F73E17"/>
     <w:rsid w:val="00F74E07"/>
     <w:rsid w:val="00F75EA1"/>
     <w:rsid w:val="00F77962"/>
     <w:rsid w:val="00F80284"/>
     <w:rsid w:val="00F80B34"/>
     <w:rsid w:val="00F81226"/>
     <w:rsid w:val="00F819EB"/>
     <w:rsid w:val="00F82C7B"/>
     <w:rsid w:val="00F82D42"/>
     <w:rsid w:val="00F8523D"/>
     <w:rsid w:val="00F87134"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F87CD8"/>
     <w:rsid w:val="00F90207"/>
+    <w:rsid w:val="00F90647"/>
     <w:rsid w:val="00F90D37"/>
     <w:rsid w:val="00F91E17"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92D1D"/>
     <w:rsid w:val="00F939F6"/>
     <w:rsid w:val="00F93D96"/>
     <w:rsid w:val="00F944AA"/>
     <w:rsid w:val="00F94BAB"/>
     <w:rsid w:val="00F950B9"/>
     <w:rsid w:val="00F953C4"/>
     <w:rsid w:val="00F957D6"/>
     <w:rsid w:val="00F9661F"/>
     <w:rsid w:val="00F96D12"/>
     <w:rsid w:val="00F96F3A"/>
     <w:rsid w:val="00FA2977"/>
+    <w:rsid w:val="00FA37B6"/>
     <w:rsid w:val="00FA3822"/>
     <w:rsid w:val="00FA4807"/>
     <w:rsid w:val="00FA74BB"/>
     <w:rsid w:val="00FA7EAB"/>
     <w:rsid w:val="00FA7FD3"/>
+    <w:rsid w:val="00FB144B"/>
     <w:rsid w:val="00FB255E"/>
     <w:rsid w:val="00FB2993"/>
     <w:rsid w:val="00FB3535"/>
+    <w:rsid w:val="00FB407E"/>
     <w:rsid w:val="00FB47BF"/>
     <w:rsid w:val="00FB48FC"/>
     <w:rsid w:val="00FB60F6"/>
     <w:rsid w:val="00FB6BD4"/>
     <w:rsid w:val="00FB7134"/>
     <w:rsid w:val="00FB719B"/>
     <w:rsid w:val="00FB746C"/>
     <w:rsid w:val="00FB752D"/>
     <w:rsid w:val="00FB7AE5"/>
     <w:rsid w:val="00FC028B"/>
+    <w:rsid w:val="00FC02CD"/>
     <w:rsid w:val="00FC084C"/>
     <w:rsid w:val="00FC30DC"/>
+    <w:rsid w:val="00FC36AF"/>
     <w:rsid w:val="00FC3BB8"/>
     <w:rsid w:val="00FC43C5"/>
     <w:rsid w:val="00FC53A4"/>
     <w:rsid w:val="00FC5F46"/>
     <w:rsid w:val="00FC62AE"/>
     <w:rsid w:val="00FD0DD4"/>
     <w:rsid w:val="00FD0EBD"/>
     <w:rsid w:val="00FD1477"/>
     <w:rsid w:val="00FD3107"/>
     <w:rsid w:val="00FD3590"/>
     <w:rsid w:val="00FD3DA0"/>
     <w:rsid w:val="00FD4891"/>
     <w:rsid w:val="00FD50C4"/>
     <w:rsid w:val="00FD67F9"/>
     <w:rsid w:val="00FD73D3"/>
     <w:rsid w:val="00FD7440"/>
     <w:rsid w:val="00FE0EE0"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE1D5C"/>
     <w:rsid w:val="00FE26D8"/>
     <w:rsid w:val="00FE3E48"/>
     <w:rsid w:val="00FE4910"/>
     <w:rsid w:val="00FE4AD4"/>
     <w:rsid w:val="00FE514E"/>
     <w:rsid w:val="00FE6653"/>
     <w:rsid w:val="00FE750B"/>
+    <w:rsid w:val="00FE7F55"/>
     <w:rsid w:val="00FF010E"/>
     <w:rsid w:val="00FF0964"/>
     <w:rsid w:val="00FF19FB"/>
+    <w:rsid w:val="00FF28B6"/>
     <w:rsid w:val="00FF2AF2"/>
     <w:rsid w:val="00FF3621"/>
     <w:rsid w:val="00FF3C29"/>
     <w:rsid w:val="00FF3E73"/>
     <w:rsid w:val="00FF545F"/>
     <w:rsid w:val="00FF5D6B"/>
     <w:rsid w:val="00FF6B41"/>
     <w:rsid w:val="00FF6E6F"/>
     <w:rsid w:val="00FF794A"/>
     <w:rsid w:val="0562DC6C"/>
     <w:rsid w:val="0FE0D5EE"/>
     <w:rsid w:val="498BFD58"/>
     <w:rsid w:val="5AC6A728"/>
     <w:rsid w:val="6A81563D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -23901,55 +22872,55 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2077168009">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/wound-and-pressure-care-supports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/justice-system" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/what-are-reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/wound-and-pressure-care-supports" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/about-us/the-australian-health-system" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/continence-supports" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/diabetes-management-supports" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/subjects/whats-covered-medicare/other-medicare-support" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.nt.gov.au/professionals/disability-equipment-program" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swep.bhs.org.au/domiciliary-oxygen-program-dop.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fhow-ndis-supports-work-menu%2Fmainstream-and-community-supports&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7C5e9a08ffb0e84558f53c08d9a3ec999c%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637721058846810601%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=df1B8KjRaFhz8UKTazUic7yf3%2Bl7%2B6mzRf%2BjzC3fyKA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/nutrition-supports-including-meal-preparation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/nutrition-supports-including-meal-preparation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canberrahealthservices.act.gov.au/services-and-clinics/services/domiciliary-oxygen-and-respiratory-support-scheme-dorss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/housing-and-living-supports-and-services/providing-assistive-technology" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/diabetes-management-supports" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/continence-supports" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.gov.au/pbs/home" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sahealth.sa.gov.au/wps/wcm/connect/public+content/sa+health+internet/conditions/home+oxygen+therapy/home+oxygen+therapy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-include-reasonable-and-necessary-supports-your-plan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology/what-assistive-technology-do-we-fund" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/Articles/N_R/Respiratory-Health-Network" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/podiatry-and-foot-care-supports" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/dysphagia-supports" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/podiatry-and-foot-care-supports" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enable.health.nsw.gov.au/prescribers/forms/hrp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/housing-and-living-supports-and-services/providing-assistive-technology" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/medicare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports/what-are-mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/dysphagia-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fhow-ndis-supports-work-menu%2Fmainstream-and-community-supports&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7C5e9a08ffb0e84558f53c08d9a3ec999c%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637721058846810601%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=df1B8KjRaFhz8UKTazUic7yf3%2Bl7%2B6mzRf%2BjzC3fyKA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concessions.tas.gov.au/concessions/health/home_oxygen_program?SQ_DE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/younger-people-residential-aged-care" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swep.bhs.org.au/domiciliary-oxygen-program-dop.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canberrahealthservices.act.gov.au/services-and-clinics/services/domiciliary-oxygen-and-respiratory-support-scheme-dorss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sahealth.sa.gov.au/wps/wcm/connect/public+content/sa+health+internet/conditions/home+oxygen+therapy/home+oxygen+therapy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.gov.au/pbs/home" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/Articles/N_R/Respiratory-Health-Network" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-participants/assistive-technology-providers/how-prepare-evidence-participants-assistive-technology-assessment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/medicare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enable.health.nsw.gov.au/prescribers/forms/hrp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concessions.tas.gov.au/concessions/health/home_oxygen_program?SQ_DE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/housing-and-living-supports-and-services/providing-assistive-technology" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/about-us/the-australian-health-system" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.nt.gov.au/professionals/disability-equipment-program" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/other-medicare-support?context=60092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -24224,203 +23195,224 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -24478,1437 +23470,1487 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27189D6E-21EB-49B2-AE91-B5FCD09A594A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{984A4BD1-219E-4195-BFAB-81E6BEB3A547}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EABC1C50-FC38-4BB4-AAC5-5D82BE530CA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04CC2621-A833-40FF-A523-9D5F39DCDCF2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D9A9CB2-1B06-4B4B-AD68-1C124C9D59E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC7CD92-66DB-4BB9-9EFC-2FE34E6F155E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30EC7BDC-5272-438B-9843-AE943ED8B947}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6018</Words>
-  <Characters>34304</Characters>
+  <Words>5637</Words>
+  <Characters>32133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>267</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40242</CharactersWithSpaces>
+  <CharactersWithSpaces>37695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="414" baseType="variant">
-[...1 lines deleted...]
-        <vt:i4>6226000</vt:i4>
+    <vt:vector size="432" baseType="variant">
+      <vt:variant>
+        <vt:i4>2687102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-10018</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-9977</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507398</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>198</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions</vt:lpwstr>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>paragraph-id-8162</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733286</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7864369</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>195</vt:i4>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/housing-and-living-supports-and-services/providing-assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>completing-an-at-assessment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405615</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-participants/assistive-technology-providers/how-prepare-evidence-participants-assistive-technology-assessment</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>192</vt:i4>
+        <vt:i4>4784197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>evidence-we-need</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-reassessments</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-variations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507398</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>paragraph-id-8162</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374047</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507398</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>189</vt:i4>
+        <vt:i4>5374047</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>paragraph-id-8162</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>186</vt:i4>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndiscommission.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733329</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7798819</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>183</vt:i4>
+        <vt:lpwstr>_Is_the_support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>_Is_the_NDIS</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929950</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_needIs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>justice-system</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866650</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.wa.gov.au/Articles/N_R/Respiratory-Health-Network</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192039</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://swep.bhs.org.au/domiciliary-oxygen-program-dop.php</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718638</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.concessions.tas.gov.au/concessions/health/home_oxygen_program?SQ_DE</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.sahealth.sa.gov.au/wps/wcm/connect/public+content/sa+health+internet/conditions/home+oxygen+therapy/home+oxygen+therapy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864437</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.qld.gov.au/mass/prescribe/oxygen</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://health.nt.gov.au/professionals/disability-equipment-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.enable.health.nsw.gov.au/prescribers/forms/hrp</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687027</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.canberrahealthservices.act.gov.au/services-and-clinics/services/domiciliary-oxygen-and-respiratory-support-scheme-dorss</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767245</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>younger-people</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539006</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.pbs.gov.au/pbs/home</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553646</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.servicesaustralia.gov.au/other-medicare-support?context=60092</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>longtermconditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046346</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.servicesaustralia.gov.au/individuals/medicare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177421</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-ndis-supports-are-like</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946936</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/about-us/the-australian-health-system</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>podiatry</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>nutrition</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>wound-and-pressure-care</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031685</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>continence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143458</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>diabetes</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>dysphagia</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>wound-and-pressure-care</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>podiatry</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>nutrition</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>dysphagia</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143458</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>diabetes</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031685</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>continence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422593</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_once</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293786</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340072</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308537</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_help_can</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ourguidelines.ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>7995453</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>180</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/providers/housing-and-living-supports-and-services/providing-assistive-technology</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>completing-an-at-assessment</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257651</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>177</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/providers/housing-and-living-supports-and-services/providing-assistive-technology</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>at-assessment-templates</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6029404</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>174</vt:i4>
+        <vt:i4>1638414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
-[...8 lines deleted...]
-        <vt:i4>171</vt:i4>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-participants/assistive-technology-providers/how-provide-assistive-technology-participants</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>completing-an-at-assessment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405615</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-participants/assistive-technology-providers/how-prepare-evidence-participants-assistive-technology-assessment</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6488172</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>168</vt:i4>
+        <vt:i4>2949175</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fhow-ndis-supports-work-menu%2Fmainstream-and-community-supports&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7C5e9a08ffb0e84558f53c08d9a3ec999c%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637721058846810601%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=df1B8KjRaFhz8UKTazUic7yf3%2Bl7%2B6mzRf%2BjzC3fyKA%3D&amp;reserved=0</vt:lpwstr>
-[...1043 lines deleted...]
-        <vt:lpwstr>http://ourguidelines.ndis.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-04-16T01:43:43Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-01T03:52:50Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>e476a2e1-23cd-4195-b6ca-36f89191546c</vt:lpwstr>
+    <vt:lpwstr>4b5142c4-ecc8-4be4-9586-36dfd15be16e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>7426800</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-    <vt:lpwstr>2024-12-09T02:49:07Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-07-28T23:19:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
     <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-    <vt:lpwstr>8df9e0ad-61c3-40f4-b305-ae3b6e067107</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>f772b6e6-d7e9-4c50-8ef7-e81958cc823e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>true</vt:lpwstr>
   </property>
 </Properties>
 </file>