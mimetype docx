--- v0 (2026-06-08)
+++ v1 (2026-10-24)
@@ -13106,203 +13106,62 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071C6C5F9916F644BAEC48948C50ABA98" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9cb2d5bea90fd88c9a42ad9ff5b72f1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="500c6692915ba10984c0aabd49f31b22">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...17 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...119 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13371,86 +13230,64 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...6 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE2ADB9F-6E80-4B73-8E69-95E8AAF1144E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70CB9FBE-57D0-4E7B-9B68-A5F7D8BF021C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F550AD1-DB2A-489E-8ADB-6A5C3F5D80FA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1BD016F-FC7D-43E9-9168-37F7D0994790}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D6CF54A-34FA-4E10-982B-1D67CCA0AC03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
@@ -13596,32 +13433,35 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2024-11-26T01:38:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>74537b6a-8820-4700-9346-ce59747b170d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+    <vt:lpwstr>0x01010071C6C5F9916F644BAEC48948C50ABA98</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>