--- v1 (2026-07-06)
+++ v2 (2026-11-03)
@@ -104,84 +104,84 @@
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
       <w:r w:rsidR="00E80657" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C97930" w14:textId="1623FD34" w:rsidR="00E80657" w:rsidRPr="00E80657" w:rsidRDefault="002E1715" w:rsidP="00E80657">
+    <w:p w14:paraId="77C97930" w14:textId="0FC84FFE" w:rsidR="00E80657" w:rsidRPr="00E80657" w:rsidRDefault="002E1715" w:rsidP="00E80657">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">October </w:t>
       </w:r>
       <w:r w:rsidR="00E80657" w:rsidRPr="00E80657">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00462D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>-2026</w:t>
+        <w:t>026-2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F931F09" w14:textId="77777777" w:rsidR="00E80657" w:rsidRPr="00E80657" w:rsidRDefault="00E80657" w:rsidP="00E80657"/>
     <w:p w14:paraId="4826DC1A" w14:textId="77777777" w:rsidR="000C2761" w:rsidRPr="000C2761" w:rsidRDefault="000C2761" w:rsidP="000C2761"/>
     <w:p w14:paraId="2DBD24A0" w14:textId="77777777" w:rsidR="009447DF" w:rsidRDefault="009447DF" w:rsidP="009447DF"/>
     <w:p w14:paraId="27A17E19" w14:textId="2AF429DA" w:rsidR="00593E4E" w:rsidRPr="0010233B" w:rsidRDefault="00593E4E" w:rsidP="00F0471E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -924,63 +924,61 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Continence &amp; Health </w:t>
       </w:r>
       <w:r w:rsidR="00FA298E" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Care Products</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AD67CA" w14:textId="7BC6B3D9" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00567247" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>aleva</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D25B765" w14:textId="3ED097A9" w:rsidR="00231E68" w:rsidRPr="008B45D4" w:rsidRDefault="00231E68" w:rsidP="00231E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="00077D18" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00</w:t>
@@ -1661,73 +1659,60 @@
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Alpha Medical Solutions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="317F0EC8" w14:textId="357F6546" w:rsidR="00764493" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Aalpha</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> Medical Solutions</w:t>
+          <w:t>Aalpha Medical Solutions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="377017D0" w14:textId="27895C4F" w:rsidR="003C59BD" w:rsidRPr="008B45D4" w:rsidRDefault="003C59BD" w:rsidP="003C59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 4050</w:t>
       </w:r>
       <w:r w:rsidR="003C57F3" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2966,115 +2951,91 @@
     <w:p w14:paraId="22EEFD36" w14:textId="77777777" w:rsidR="00D9508E" w:rsidRPr="0010233B" w:rsidRDefault="00D9508E" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213CB686" w14:textId="3F3C78E7" w:rsidR="005B513D" w:rsidRPr="0010233B" w:rsidRDefault="005B513D" w:rsidP="00EE5543">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00017E6A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>usmed</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Health</w:t>
+        <w:t>usmed Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3132EB7A" w14:textId="1AABC0CE" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="00E45021" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ausmed</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> Health</w:t>
+          <w:t>Ausmed Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09807506" w14:textId="48336BBA" w:rsidR="005B513D" w:rsidRPr="008B45D4" w:rsidRDefault="005B513D" w:rsidP="005B513D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="00613EB4" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4994,69 +4955,51 @@
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35040D80" w14:textId="52698C07" w:rsidR="003C6D23" w:rsidRPr="008B45D4" w:rsidRDefault="00EF6E93" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disposable and washable mats, waterproof bedding and </w:t>
       </w:r>
       <w:r w:rsidR="0079794F" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">contingency products. Support via </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> &amp; email</w:t>
+        <w:t>contingency products. Support via Whatspp &amp; email</w:t>
       </w:r>
       <w:r w:rsidR="00550C81" w:rsidRPr="008B45D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A0DA1D" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B25CF18" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5085,62 +5028,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F87F95" w14:textId="77777777" w:rsidR="00550C81" w:rsidRPr="0010233B" w:rsidRDefault="00550C81" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="387CE968" w14:textId="51319D5A" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="005B5216" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BedGuard</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2B1303B0" w14:textId="59DBD4FB" w:rsidR="00550C81" w:rsidRPr="001B01B5" w:rsidRDefault="00BD1A36" w:rsidP="00550C81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Bed Guard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -5627,96 +5568,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A93A95A" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52F501EB" w14:textId="77777777" w:rsidR="00B5621A" w:rsidRPr="0010233B" w:rsidRDefault="00B5621A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124DFBDE" w14:textId="297C75AC" w:rsidR="0060511D" w:rsidRPr="001B01B5" w:rsidRDefault="00151F8A" w:rsidP="001B01B5">
+    <w:p w14:paraId="124DFBDE" w14:textId="0FFFF8D9" w:rsidR="0060511D" w:rsidRPr="001B01B5" w:rsidRDefault="0092000D" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B01B5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Confidence Club</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54C41E22" w14:textId="7579271D" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="00BD1A36" w:rsidP="0060511D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002250B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Invizi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A877DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Nundies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C41E22" w14:textId="4C45E759" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="006631FE" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="006631FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Confidence Club</w:t>
+          <w:t>Invizi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02C4D7D2" w14:textId="56302EC3" w:rsidR="0060511D" w:rsidRPr="006A4530" w:rsidRDefault="0060511D" w:rsidP="0060511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 40500</w:t>
       </w:r>
       <w:r w:rsidR="00151F8A" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6307,87 +6266,83 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FAD4E3D" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1C9D94" w14:textId="52CD827F" w:rsidR="0055423E" w:rsidRPr="001B01B5" w:rsidRDefault="00435C10" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Staydry</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="17D609DD" w14:textId="1A436E8D" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="00BD1A36" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Staydry</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="094527A0" w14:textId="3A96A6DC" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="00D438BE" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0008527</w:t>
@@ -6892,67 +6847,57 @@
     </w:p>
     <w:p w14:paraId="630B9143" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="0055423E" w:rsidP="006A4530">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD0AAF4" w14:textId="58CDC764" w:rsidR="0055423E" w:rsidRPr="006A4530" w:rsidRDefault="006B7320" w:rsidP="0055423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Staydry</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> offer a premium range of bedding protection and washable continence underwear for kids, teen</w:t>
+        <w:t>Staydry offer a premium range of bedding protection and washable continence underwear for kids, teen</w:t>
       </w:r>
       <w:r w:rsidR="008C1B13" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s and adults in a wide range of styles, colours &amp; sizes. We offer customer support</w:t>
       </w:r>
       <w:r w:rsidR="000844D7" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> via phone, email, website chat and an exclusive NDIS checkout for a smooth ordering process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4A5E9D" w14:textId="77777777" w:rsidR="0055423E" w:rsidRPr="0010233B" w:rsidRDefault="0055423E" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6972,87 +6917,83 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE28E75" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC93AFB" w14:textId="17168C65" w:rsidR="00660973" w:rsidRPr="001B01B5" w:rsidRDefault="000356CD" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Caremmunity</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="51E8A725" w14:textId="2BACB243" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Caremmunity</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="656108DC" w14:textId="2A4E8640" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="002B5F4C" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000418</w:t>
@@ -7688,69 +7629,51 @@
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BEF0EF" w14:textId="2CEF4CF2" w:rsidR="00660973" w:rsidRPr="006A4530" w:rsidRDefault="009F19ED" w:rsidP="00660973">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Supply and delivery </w:t>
       </w:r>
       <w:r w:rsidR="00B927DA" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">of Continence Aids, Nutrition, Skincare to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> homes. Backed by a national team of Nurse Continence Specialists conducting Continence Assessments in-home and by telehealth</w:t>
+        <w:t>of Continence Aids, Nutrition, Skincare to clients homes. Backed by a national team of Nurse Continence Specialists conducting Continence Assessments in-home and by telehealth</w:t>
       </w:r>
       <w:r w:rsidR="007B7FF2" w:rsidRPr="006A4530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5180F87A" w14:textId="77777777" w:rsidR="00660973" w:rsidRPr="0010233B" w:rsidRDefault="00660973" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B729CA0" w14:textId="7E64ABFA" w:rsidR="00660973" w:rsidRPr="001B01B5" w:rsidRDefault="001F2C89" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -9725,115 +9648,91 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627E2C6B" w14:textId="77777777" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00EE00AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41687F09" w14:textId="5175827E" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="008E3D12" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Homehealth</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001B01B5">
+        <w:t xml:space="preserve">Homehealth </w:t>
+      </w:r>
+      <w:r w:rsidR="004751FB" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>&amp; Medical Supplies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DE41E0" w14:textId="0CF9C9C8" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00BD1A36" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BD1A36">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Homehealth</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> &amp; Medical Supplies</w:t>
+          <w:t>Homehealth &amp; Medical Supplies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="499224C3" w14:textId="5755B546" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="004751FB" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10333,75 +10232,65 @@
         <w:t>7 days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250F55E8" w14:textId="32F9C75E" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="0077251F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D64C71" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00052BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  to</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  to </w:t>
       </w:r>
       <w:r w:rsidR="00D64C71" w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00164119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585F724E" w14:textId="47942FB5" w:rsidR="00E2655A" w:rsidRPr="00164119" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12695,87 +12584,83 @@
         <w:t xml:space="preserve"> providing samples and images to assist with your selection</w:t>
       </w:r>
       <w:r w:rsidR="00461F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7148DED7" w14:textId="070B0D32" w:rsidR="00E2655A" w:rsidRPr="001B01B5" w:rsidRDefault="0022185F" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Medisa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1399D77E" w14:textId="28CE975D" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="002D7C59" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Medisa</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FECBA25" w14:textId="34849909" w:rsidR="00E2655A" w:rsidRPr="0010233B" w:rsidRDefault="00E2655A" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="0093108A" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0086102</w:t>
@@ -14287,106 +14172,82 @@
         <w:t xml:space="preserve"> and services like urinary care and continence management; technical support</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54860795" w14:textId="39B67900" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="000B4605" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>mySupply</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Store</w:t>
+        <w:t>mySupply Store</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DDBDC4" w14:textId="56F09F76" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>mySupply</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> Store</w:t>
+          <w:t>mySupply Store</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39C5CB7D" w14:textId="03DDB0FC" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="00C0319B" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15626,1607 +15487,850 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37D1823E" w14:textId="77777777" w:rsidR="009A79C1" w:rsidRPr="0010233B" w:rsidRDefault="009A79C1" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A41A418" w14:textId="77777777" w:rsidR="009A79C1" w:rsidRPr="0010233B" w:rsidRDefault="009A79C1" w:rsidP="00E2655A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57702E83" w14:textId="0155DB27" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="009D600D" w:rsidP="001B01B5">
+    <w:p w14:paraId="2955B0E6" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C31D9F" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E51248D" w14:textId="29BA43C6" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="00DF1188" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4744C8EE" w14:textId="56C0F886" w:rsidR="00FD75E2" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4521" w:rsidRPr="001B01B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>urgical House</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F4028D" w14:textId="1CAC1595" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>The Chooze Shop</w:t>
+          <w:t>Surgica House</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="134A39BB" w14:textId="31849B41" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+    <w:p w14:paraId="1112A016" w14:textId="09EEC69D" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provider Registration Number: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2195777A" w14:textId="71FE4B87" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+        <w:t>Provider Registration Number: 40</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4521" w:rsidRPr="0010233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50002615</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12941CB3" w14:textId="1EE2FD63" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
-      <w:r w:rsidR="00AC0F54" w:rsidRPr="0010233B">
-[...17 lines deleted...]
-    <w:p w14:paraId="134ACF17" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
+      <w:r w:rsidR="009E5C08" w:rsidRPr="0010233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23149499614</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571DB50D" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B78C24" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F75456" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="01880172" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-usable/washable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266B3CD0" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="59AC2703" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposable personal protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B08BBAB" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="3C618B90" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Catheters/sheaths</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19149399" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="0533E0B8" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drain/leg bags</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456F0D74" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="3240984F" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5063EFCF" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="731FE1A4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urinary collection items and accessories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F3BBC8" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="292053B4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bowel care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3577AA7E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="5837F56F" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bed/chair/floor protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD47E83" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="75CF8361" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Continence control/monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55064027" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
-[...8 lines deleted...]
-    <w:p w14:paraId="6BD80CD4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
+    <w:p w14:paraId="34F01B32" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5029D9" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Order methods available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A711A19" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="70625E1E" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40031F4D" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="08C1A182" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D4AE3B" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="0077251F">
+    <w:p w14:paraId="2FF86568" w14:textId="63AE90CB" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442CDE6E" w14:textId="1A02E54D" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="008F176F" w:rsidP="0077251F">
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="67572544" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153D7D6B" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730131EF" w14:textId="13465052" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mail out</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1A9A01BD" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
+        <w:t xml:space="preserve">Australia wide </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE58348" w14:textId="03AAC84F" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metro: </w:t>
+      </w:r>
+      <w:r w:rsidR="0054797A" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="0054797A" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EA1288" w14:textId="4229AD76" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D5E026" w14:textId="7A4D3267" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="008B72FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33BD1" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6004C547" w14:textId="5CE29117" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See website for further delivery information</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32112CD4" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00573043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F19A67" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00FE6635">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Delivery</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2141780B" w14:textId="66DF92DA" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00573043" w:rsidP="00573043">
+        <w:t>Additional information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABD5601" w14:textId="7DCFCDA5" w:rsidR="00573043" w:rsidRPr="00FE6635" w:rsidRDefault="00E33BD1" w:rsidP="00573043">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Australia wide </w:t>
-[...252 lines deleted...]
-    <w:p w14:paraId="1E51248D" w14:textId="29BA43C6" w:rsidR="00573043" w:rsidRPr="001B01B5" w:rsidRDefault="00DF1188" w:rsidP="001B01B5">
+        <w:t>View our complete range of continence products</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1E83" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including pricing or call one of our </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1537" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>well-trained</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1E83" w:rsidRPr="00FE6635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> customer service team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49500809" w14:textId="77777777" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="00573043" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749CF456" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00E2655A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A4F5D9" w14:textId="76B931C8" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="00517CDF" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-    <w:p w14:paraId="29F4028D" w14:textId="1CAC1595" w:rsidR="00573043" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00573043">
+        <w:t>Country Care Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E787E18" w14:textId="563059A7" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-[...750 lines deleted...]
-      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Country Care Group</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F8A26A7" w14:textId="2337BF90" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -17822,129 +16926,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00365599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e of our 44 showroom locations across Australia and via our expansive personalised home delivery service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1E8373" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A204A01" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B0DB5A7" w14:textId="6EF355D1" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="00423048" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Australia</w:t>
+        <w:t>Brightsky Australia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FE925F" w14:textId="699F12F5" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Brightsky</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> Australia</w:t>
+          <w:t>Brightsky Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C422407" w14:textId="0C54E1A0" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Registration Number: 405</w:t>
       </w:r>
       <w:r w:rsidR="00075942" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -17954,59 +17024,50 @@
     <w:p w14:paraId="606CC807" w14:textId="550C9D0C" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABN: </w:t>
       </w:r>
       <w:r w:rsidR="00075942" w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>42000355948</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4842AA2E" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4087874B" w14:textId="1553C897" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00CF6027" w:rsidP="00067A8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5E2742" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="00067A8C" w:rsidRDefault="00EC3338" w:rsidP="008B72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18624,764 +17685,113 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E68269" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A582055" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7213B351" w14:textId="3E60859A" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="00956A9B" w:rsidP="001B01B5">
+    <w:p w14:paraId="50BDBC54" w14:textId="165E914F" w:rsidR="00EC3338" w:rsidRPr="001B01B5" w:rsidRDefault="002B1D21" w:rsidP="001B01B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Down Under Care</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78D30FA7" w14:textId="7E3E9010" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
+        <w:t>Day &amp; Night Health</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3F43" w:rsidRPr="001B01B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B01B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E2C" w:rsidRPr="001B01B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pty Ltd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EEB2EB" w14:textId="7371CCCE" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
-[...677 lines deleted...]
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Day &amp; Night Healthcare </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75529106" w14:textId="27B77CAF" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -20033,51 +18443,51 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Topcat Healthcare</w:t>
       </w:r>
       <w:r w:rsidR="004A3B92" w:rsidRPr="001B01B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pty Ltd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B712FA5" w14:textId="3C5CFCFA" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="001E2851" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Topcat Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="003DB0D3" w14:textId="48647045" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010233B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -20747,62 +19157,52 @@
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207B3D98" w14:textId="68B795DF" w:rsidR="00EC3338" w:rsidRPr="00F2067C" w:rsidRDefault="00C54245" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact Us page – can advise of technical issues</w:t>
       </w:r>
       <w:r w:rsidR="00C01867" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and or discuss product choice – no current online chat function. Products display with </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> and or discuss product choice – no current online chat function. Products display with line item</w:t>
+      </w:r>
       <w:r w:rsidR="0051062D" w:rsidRPr="00F2067C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> numbers they represent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24302D69" w14:textId="77777777" w:rsidR="00EC3338" w:rsidRPr="0010233B" w:rsidRDefault="00EC3338" w:rsidP="00EC3338">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75292D11" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -20810,51 +19210,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Joya Medical Australia Pty Ltd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B2CD07" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00216924">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://joyamedicalsupplies.com.au/our-products/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31705618" w14:textId="77777777" w:rsidR="00216924" w:rsidRPr="00216924" w:rsidRDefault="00216924" w:rsidP="00216924">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21404,51 +19804,51 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40C2FCE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Noble Healthcare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4661F6" w14:textId="3D0734E2" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="40C2FCE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://noblehealthcare.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="40C2FCE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A02EAA0" w14:textId="2D223361" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="40C2FCE4">
         <w:rPr>
@@ -22059,117 +20459,81 @@
       </w:pPr>
       <w:r w:rsidRPr="40C2FCE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Additional Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FC9329" w14:textId="67383BC5" w:rsidR="52FCF65B" w:rsidRDefault="52FCF65B" w:rsidP="40C2FCE4">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40C2FCE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Highly personalised service and high quality to NDIS participants needing continence, nutritional and medical consumables, backed by an </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> and post-sale customer experience team.</w:t>
+        <w:t>Highly personalised service and high quality to NDIS participants needing continence, nutritional and medical consumables, backed by an ever reliable pre and post-sale customer experience team.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="52FCF65B" w:rsidSect="001569F4">
-      <w:headerReference w:type="default" r:id="rId41"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId41"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4134DFAC" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
+    <w:p w14:paraId="6392B184" w14:textId="77777777" w:rsidR="00E32F93" w:rsidRDefault="00E32F93" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E0AAFB7" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
+    <w:p w14:paraId="5B43AB32" w14:textId="77777777" w:rsidR="00E32F93" w:rsidRDefault="00E32F93" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -22218,107 +20582,107 @@
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A2B539D" w14:textId="1220F2D5" w:rsidR="00BA2D34" w:rsidRDefault="001F287C">
+  <w:p w14:paraId="1A2B539D" w14:textId="3547A5A5" w:rsidR="00BA2D34" w:rsidRDefault="001F287C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>19/02/2025</w:t>
     </w:r>
     <w:r w:rsidR="00BA4391">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:fldSimple w:instr="FILENAME \* MERGEFORMAT">
-      <w:r w:rsidR="00BD476A">
+      <w:r w:rsidR="00C16724">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>PB List of Continence Providers_Update June 2026.docx</w:t>
+        <w:t>PB List of Continence Providers_Update2 June 2026.docx</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00BA4391">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00666FBB">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68C995ED" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
+    <w:p w14:paraId="4EA341A8" w14:textId="77777777" w:rsidR="00E32F93" w:rsidRDefault="00E32F93" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71050A42" w14:textId="77777777" w:rsidR="00A41D8D" w:rsidRDefault="00A41D8D" w:rsidP="00BA2D34">
+    <w:p w14:paraId="628602BD" w14:textId="77777777" w:rsidR="00E32F93" w:rsidRDefault="00E32F93" w:rsidP="00BA2D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E1D84EC" w14:textId="423CB95B" w:rsidR="004D0A4B" w:rsidRDefault="00CF6513" w:rsidP="00CE7EE0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1539"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00CF6513">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -22371,51 +20735,51 @@
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="30187336" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:544.1pt;margin-top:-35.45pt;width:595.3pt;height:14.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQgXTFEtFEqSpF&#10;SaSkynnw2qwlvzo2LOmv79gLIU17qsrBzHjG8/jmm11c7q1hO4lRe9fw8dmIM+mEb7XbNPz7082n&#10;C85iAteC8U42/EVGfrn8+GHRh1pOfOdNK5FREBfrPjS8SynUVRVFJy3EMx+kI6PyaCGRipuqRegp&#10;ujXVZDSaVb3HNqAXMka6vR6MfFniKyVFulcqysRMw6m2VE4s5zqf1XIB9QYhdFocyoB/qMKCdpT0&#10;NdQ1JGBb1H+Eslqgj16lM+Ft5ZXSQpYeqJvx6F03jx0EWXohcGJ4hSn+v7DibvcYHpBg6EOsI4m5&#10;i71Cm/+pPrYvYL28giX3iQm6nJ/PRvTjTJBtfFFkClOdXgeM6av0lmWh4UjDKBjB7jamwfXokpNF&#10;b3R7o40pCm7WVwbZDmhwsy+Ti/ksz4qi/+ZmHOsp+2ReCgEikDKQqCYb2oZHt+EMzIaYKRKW3M7n&#10;DBQJ6pz7GmI35ChhBzpYnYiTRtuGl7YKSyizcfmZLKw6dHACLUtr3748IEM/0CwGcaMpyS3E9ABI&#10;vCK0aFfSPR3KeKrcHyTOOo8//3af/WncZOWsJ55SVz+2gJIz880RET6Pp9NM7KJMz+cTUvCtZf3W&#10;4rb2yhOiY9rKIIqY/ZM5igq9faaVWuWsZAInKPeA30G5SsP+0FIKuVoVNyJzgHTrHoPIwY/wPu2f&#10;AcNh/omYc+ePnIb6HQ0G3/zS+dU2eaULR0640vSzQotQeHBY2rxpb/Xidfq0LH8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQA59BrL3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4&#10;tXbaKtAQp6JIiF4bEOdNvCSh8TrEbhv+HvcEx9lZzbzJt5PtxZlG3znWkCwUCOLamY4bDe9vL/MH&#10;ED4gG+wdk4Yf8rAtbmY5ZsZd+EDnMjQihrDPUEMbwpBJ6euWLPqFG4ij9+lGiyHKsZFmxEsMt71c&#10;KpVKix3HhhYHem6pPpYnq2E1pM2xXIfvHX6t6o/dvq9eD4nWd7fT0yOIQFP4e4YrfkSHIjJV7sTG&#10;i15DHBI0zO/VBsTVTjYqBVHF03qZgixy+X9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA59BrL3QAAAAkBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#6b2876" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="425E2B52" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:544.1pt;margin-top:-35.45pt;width:595.3pt;height:14.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQgXTFEtFEqSpF&#10;SaSkynnw2qwlvzo2LOmv79gLIU17qsrBzHjG8/jmm11c7q1hO4lRe9fw8dmIM+mEb7XbNPz7082n&#10;C85iAteC8U42/EVGfrn8+GHRh1pOfOdNK5FREBfrPjS8SynUVRVFJy3EMx+kI6PyaCGRipuqRegp&#10;ujXVZDSaVb3HNqAXMka6vR6MfFniKyVFulcqysRMw6m2VE4s5zqf1XIB9QYhdFocyoB/qMKCdpT0&#10;NdQ1JGBb1H+Eslqgj16lM+Ft5ZXSQpYeqJvx6F03jx0EWXohcGJ4hSn+v7DibvcYHpBg6EOsI4m5&#10;i71Cm/+pPrYvYL28giX3iQm6nJ/PRvTjTJBtfFFkClOdXgeM6av0lmWh4UjDKBjB7jamwfXokpNF&#10;b3R7o40pCm7WVwbZDmhwsy+Ti/ksz4qi/+ZmHOsp+2ReCgEikDKQqCYb2oZHt+EMzIaYKRKW3M7n&#10;DBQJ6pz7GmI35ChhBzpYnYiTRtuGl7YKSyizcfmZLKw6dHACLUtr3748IEM/0CwGcaMpyS3E9ABI&#10;vCK0aFfSPR3KeKrcHyTOOo8//3af/WncZOWsJ55SVz+2gJIz880RET6Pp9NM7KJMz+cTUvCtZf3W&#10;4rb2yhOiY9rKIIqY/ZM5igq9faaVWuWsZAInKPeA30G5SsP+0FIKuVoVNyJzgHTrHoPIwY/wPu2f&#10;AcNh/omYc+ePnIb6HQ0G3/zS+dU2eaULR0640vSzQotQeHBY2rxpb/Xidfq0LH8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQA59BrL3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4&#10;tXbaKtAQp6JIiF4bEOdNvCSh8TrEbhv+HvcEx9lZzbzJt5PtxZlG3znWkCwUCOLamY4bDe9vL/MH&#10;ED4gG+wdk4Yf8rAtbmY5ZsZd+EDnMjQihrDPUEMbwpBJ6euWLPqFG4ij9+lGiyHKsZFmxEsMt71c&#10;KpVKix3HhhYHem6pPpYnq2E1pM2xXIfvHX6t6o/dvq9eD4nWd7fT0yOIQFP4e4YrfkSHIjJV7sTG&#10;i15DHBI0zO/VBsTVTjYqBVHF03qZgixy+X9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD1yKNKUAIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA59BrL3QAAAAkBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#6b2876" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CE7EE0">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CA436D8" w14:textId="40C46C2A" w:rsidR="00D32B41" w:rsidRDefault="00D32B41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -22485,51 +20849,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="79F6FDD4" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:-71.4pt;width:595.25pt;height:841.6pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAlMwE9OMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74Lv&#10;sIzgpbSb1LSYmE0RQSxIBdsi9bbNjkkwOxuy2zS+vdOT3mb4h3++L1+NthUD9r5xpCCeRSCQSmca&#10;qhTsd8/TexA+aDK6dYQKftDDqri+ynVm3JnecdiGSnAJ+UwrqEPoMil9WaPVfuY6JM6+XG914LWv&#10;pOn1mcttK+dRtJRWN8Qfat3hU43l9/ZkFaQ4mEN6WH9+rCfeLt8md6+b6kWp25vx8QFEwDH8HcMF&#10;n9GhYKajO5HxolXAIkHBNE7mbHDJ4zRagDjytEiiBGSRy/8OxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv&#10;07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxl&#10;dAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB&#10;3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQMym64AgAA6QUAAA4AAAAAAAAAAAAAAAAAPQIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAAAAAAAAAAAAAAAAIQUA&#10;AGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0AFAAGAAgAAAAhAJTMBPTjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAc48BAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAA&#10;AAAAAAAAAAAAAIOQAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHSR&#10;AQAAAA==&#10;" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="7D2CAEFD" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:-71.4pt;width:595.25pt;height:841.6pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAlMwE9OMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74Lv&#10;sIzgpbSb1LSYmE0RQSxIBdsi9bbNjkkwOxuy2zS+vdOT3mb4h3++L1+NthUD9r5xpCCeRSCQSmca&#10;qhTsd8/TexA+aDK6dYQKftDDqri+ynVm3JnecdiGSnAJ+UwrqEPoMil9WaPVfuY6JM6+XG914LWv&#10;pOn1mcttK+dRtJRWN8Qfat3hU43l9/ZkFaQ4mEN6WH9+rCfeLt8md6+b6kWp25vx8QFEwDH8HcMF&#10;n9GhYKajO5HxolXAIkHBNE7mbHDJ4zRagDjytEiiBGSRy/8OxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv&#10;07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxl&#10;dAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB&#10;3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQMym64AgAA6QUAAA4AAAAAAAAAAAAAAAAAPQIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAAAAAAAAAAAAAAAAIQUA&#10;AGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0AFAAGAAgAAAAhAJTMBPTjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAc48BAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAA&#10;AAAAAAAAAAAAAIOQAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHSR&#10;AQAAAA==&#10;" stroked="f" strokeweight="1pt">
               <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06F9D3FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E140332"/>
     <w:lvl w:ilvl="0" w:tplc="D3723CA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -24444,51 +22808,50 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="324670680">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="653685485">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2039813725">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1859809688">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="972910530">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="539979146">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00593E4E"/>
     <w:rsid w:val="00017E6A"/>
@@ -24518,67 +22881,70 @@
     <w:rsid w:val="000D25AB"/>
     <w:rsid w:val="000D3A86"/>
     <w:rsid w:val="000E0A00"/>
     <w:rsid w:val="000E68A4"/>
     <w:rsid w:val="0010233B"/>
     <w:rsid w:val="001121E2"/>
     <w:rsid w:val="0011294E"/>
     <w:rsid w:val="00115C48"/>
     <w:rsid w:val="00116538"/>
     <w:rsid w:val="00117AD8"/>
     <w:rsid w:val="00120B3E"/>
     <w:rsid w:val="001262AF"/>
     <w:rsid w:val="001321D9"/>
     <w:rsid w:val="00144A5E"/>
     <w:rsid w:val="00145516"/>
     <w:rsid w:val="0014608F"/>
     <w:rsid w:val="00151F8A"/>
     <w:rsid w:val="001569F4"/>
     <w:rsid w:val="00160F86"/>
     <w:rsid w:val="0016243F"/>
     <w:rsid w:val="00164119"/>
     <w:rsid w:val="00181014"/>
     <w:rsid w:val="001857FB"/>
     <w:rsid w:val="00186141"/>
     <w:rsid w:val="0018676E"/>
+    <w:rsid w:val="00187153"/>
     <w:rsid w:val="001A0D05"/>
     <w:rsid w:val="001B01B5"/>
     <w:rsid w:val="001E2851"/>
     <w:rsid w:val="001F287C"/>
     <w:rsid w:val="001F2C89"/>
     <w:rsid w:val="001F2F31"/>
     <w:rsid w:val="00205F87"/>
     <w:rsid w:val="002127BD"/>
     <w:rsid w:val="00216924"/>
     <w:rsid w:val="00220A55"/>
     <w:rsid w:val="0022185F"/>
     <w:rsid w:val="00224749"/>
+    <w:rsid w:val="002250B1"/>
     <w:rsid w:val="00225362"/>
     <w:rsid w:val="00231E68"/>
     <w:rsid w:val="00250432"/>
     <w:rsid w:val="00262152"/>
     <w:rsid w:val="00272489"/>
+    <w:rsid w:val="0027750E"/>
     <w:rsid w:val="002869CC"/>
     <w:rsid w:val="00296219"/>
     <w:rsid w:val="002A3E4B"/>
     <w:rsid w:val="002A4CC7"/>
     <w:rsid w:val="002A74B5"/>
     <w:rsid w:val="002B1D21"/>
     <w:rsid w:val="002B5F4C"/>
     <w:rsid w:val="002B7F01"/>
     <w:rsid w:val="002D4714"/>
     <w:rsid w:val="002D603C"/>
     <w:rsid w:val="002D7510"/>
     <w:rsid w:val="002D7C59"/>
     <w:rsid w:val="002E1715"/>
     <w:rsid w:val="00311ACD"/>
     <w:rsid w:val="00312DF5"/>
     <w:rsid w:val="00313DE0"/>
     <w:rsid w:val="003154EE"/>
     <w:rsid w:val="003244A4"/>
     <w:rsid w:val="00330BAF"/>
     <w:rsid w:val="00334A3E"/>
     <w:rsid w:val="00336D35"/>
     <w:rsid w:val="003374F8"/>
     <w:rsid w:val="00342BEF"/>
     <w:rsid w:val="00344599"/>
     <w:rsid w:val="0034693A"/>
@@ -24593,220 +22959,229 @@
     <w:rsid w:val="0039603B"/>
     <w:rsid w:val="003A123C"/>
     <w:rsid w:val="003A6D8A"/>
     <w:rsid w:val="003B4521"/>
     <w:rsid w:val="003C0B9A"/>
     <w:rsid w:val="003C57F3"/>
     <w:rsid w:val="003C59BD"/>
     <w:rsid w:val="003C6D23"/>
     <w:rsid w:val="003E7032"/>
     <w:rsid w:val="003E7069"/>
     <w:rsid w:val="003F26D6"/>
     <w:rsid w:val="003F2D11"/>
     <w:rsid w:val="00401F9D"/>
     <w:rsid w:val="004058D0"/>
     <w:rsid w:val="00411B8F"/>
     <w:rsid w:val="00412F23"/>
     <w:rsid w:val="00413374"/>
     <w:rsid w:val="00423048"/>
     <w:rsid w:val="0043273C"/>
     <w:rsid w:val="004342E8"/>
     <w:rsid w:val="00435C10"/>
     <w:rsid w:val="004375BE"/>
     <w:rsid w:val="004418C2"/>
     <w:rsid w:val="00453085"/>
     <w:rsid w:val="00461F01"/>
+    <w:rsid w:val="004629EB"/>
+    <w:rsid w:val="00462D0B"/>
     <w:rsid w:val="00470905"/>
     <w:rsid w:val="004751FB"/>
     <w:rsid w:val="004A3B92"/>
     <w:rsid w:val="004A4C1B"/>
     <w:rsid w:val="004C6426"/>
     <w:rsid w:val="004D0A4B"/>
     <w:rsid w:val="004D7B4D"/>
     <w:rsid w:val="004E0915"/>
     <w:rsid w:val="00507995"/>
     <w:rsid w:val="0051062D"/>
     <w:rsid w:val="005162DE"/>
     <w:rsid w:val="00517460"/>
     <w:rsid w:val="00517CDF"/>
     <w:rsid w:val="00524AC9"/>
     <w:rsid w:val="00525133"/>
     <w:rsid w:val="00526219"/>
     <w:rsid w:val="0052628A"/>
     <w:rsid w:val="00527CBC"/>
     <w:rsid w:val="0054797A"/>
     <w:rsid w:val="00550C81"/>
     <w:rsid w:val="0055423E"/>
     <w:rsid w:val="005571AE"/>
     <w:rsid w:val="00567247"/>
     <w:rsid w:val="00573043"/>
     <w:rsid w:val="00573611"/>
     <w:rsid w:val="00591236"/>
     <w:rsid w:val="00593DB3"/>
     <w:rsid w:val="00593E4E"/>
     <w:rsid w:val="00594A77"/>
     <w:rsid w:val="005A1813"/>
     <w:rsid w:val="005A3DCA"/>
     <w:rsid w:val="005B3A0B"/>
     <w:rsid w:val="005B513D"/>
     <w:rsid w:val="005B5216"/>
     <w:rsid w:val="005B7759"/>
     <w:rsid w:val="005D1537"/>
     <w:rsid w:val="005D2654"/>
     <w:rsid w:val="005D2828"/>
     <w:rsid w:val="005D3E2C"/>
     <w:rsid w:val="005F1796"/>
+    <w:rsid w:val="005F6CB2"/>
     <w:rsid w:val="005F701B"/>
     <w:rsid w:val="005F772E"/>
     <w:rsid w:val="0060511D"/>
     <w:rsid w:val="006070A0"/>
     <w:rsid w:val="00613EB4"/>
     <w:rsid w:val="00630362"/>
     <w:rsid w:val="00633494"/>
     <w:rsid w:val="0063356F"/>
     <w:rsid w:val="00660973"/>
+    <w:rsid w:val="006631FE"/>
     <w:rsid w:val="006664B6"/>
     <w:rsid w:val="00666FBB"/>
     <w:rsid w:val="00676993"/>
     <w:rsid w:val="006811B0"/>
     <w:rsid w:val="00694FDC"/>
     <w:rsid w:val="006A4530"/>
     <w:rsid w:val="006B02AF"/>
     <w:rsid w:val="006B7320"/>
     <w:rsid w:val="006D6AF8"/>
     <w:rsid w:val="006D7339"/>
     <w:rsid w:val="006F69C8"/>
     <w:rsid w:val="00723C0F"/>
+    <w:rsid w:val="00746731"/>
     <w:rsid w:val="00764493"/>
     <w:rsid w:val="00770568"/>
     <w:rsid w:val="0077251F"/>
     <w:rsid w:val="00773EC4"/>
     <w:rsid w:val="007740E1"/>
     <w:rsid w:val="007930C9"/>
     <w:rsid w:val="0079614E"/>
     <w:rsid w:val="0079794F"/>
     <w:rsid w:val="007A0691"/>
     <w:rsid w:val="007B7FF2"/>
     <w:rsid w:val="007C4880"/>
     <w:rsid w:val="007C7236"/>
     <w:rsid w:val="007D3AC1"/>
     <w:rsid w:val="007E438C"/>
     <w:rsid w:val="007E6748"/>
+    <w:rsid w:val="007F1FAA"/>
     <w:rsid w:val="007F3154"/>
     <w:rsid w:val="00804143"/>
     <w:rsid w:val="008043DB"/>
     <w:rsid w:val="00805B08"/>
     <w:rsid w:val="00843A14"/>
     <w:rsid w:val="008578AF"/>
     <w:rsid w:val="00880841"/>
     <w:rsid w:val="008927B1"/>
     <w:rsid w:val="00892B96"/>
     <w:rsid w:val="008B45D4"/>
     <w:rsid w:val="008B72FC"/>
     <w:rsid w:val="008C0123"/>
     <w:rsid w:val="008C1B13"/>
     <w:rsid w:val="008C29E5"/>
     <w:rsid w:val="008D0AA0"/>
     <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E79DA"/>
     <w:rsid w:val="008F176F"/>
     <w:rsid w:val="00902181"/>
     <w:rsid w:val="009076ED"/>
     <w:rsid w:val="00910459"/>
     <w:rsid w:val="0091535B"/>
+    <w:rsid w:val="0092000D"/>
     <w:rsid w:val="009251BE"/>
     <w:rsid w:val="0093108A"/>
     <w:rsid w:val="00942D5F"/>
     <w:rsid w:val="009447DF"/>
     <w:rsid w:val="00956A9B"/>
     <w:rsid w:val="00963285"/>
     <w:rsid w:val="00975AC9"/>
     <w:rsid w:val="00977630"/>
     <w:rsid w:val="00985955"/>
     <w:rsid w:val="0099072A"/>
     <w:rsid w:val="009920AC"/>
     <w:rsid w:val="009960CC"/>
     <w:rsid w:val="009A0071"/>
     <w:rsid w:val="009A25C5"/>
     <w:rsid w:val="009A7110"/>
     <w:rsid w:val="009A7385"/>
     <w:rsid w:val="009A79C1"/>
     <w:rsid w:val="009B08CA"/>
     <w:rsid w:val="009B3F43"/>
     <w:rsid w:val="009C6510"/>
     <w:rsid w:val="009D600D"/>
     <w:rsid w:val="009E005B"/>
     <w:rsid w:val="009E008A"/>
     <w:rsid w:val="009E5C08"/>
     <w:rsid w:val="009E5C84"/>
     <w:rsid w:val="009E7024"/>
     <w:rsid w:val="009F19ED"/>
     <w:rsid w:val="00A12D27"/>
     <w:rsid w:val="00A15BE3"/>
     <w:rsid w:val="00A17B9F"/>
     <w:rsid w:val="00A20C68"/>
     <w:rsid w:val="00A2321A"/>
     <w:rsid w:val="00A32210"/>
     <w:rsid w:val="00A366CD"/>
     <w:rsid w:val="00A41D8D"/>
     <w:rsid w:val="00A42463"/>
     <w:rsid w:val="00A603CC"/>
     <w:rsid w:val="00A84731"/>
+    <w:rsid w:val="00A877DC"/>
     <w:rsid w:val="00A9428B"/>
     <w:rsid w:val="00AC0F54"/>
     <w:rsid w:val="00AE36C3"/>
     <w:rsid w:val="00B001B8"/>
     <w:rsid w:val="00B00AEA"/>
     <w:rsid w:val="00B114E1"/>
     <w:rsid w:val="00B14988"/>
     <w:rsid w:val="00B1500D"/>
     <w:rsid w:val="00B41C9C"/>
     <w:rsid w:val="00B5621A"/>
     <w:rsid w:val="00B56798"/>
     <w:rsid w:val="00B5768F"/>
     <w:rsid w:val="00B6094A"/>
     <w:rsid w:val="00B725D5"/>
     <w:rsid w:val="00B739B4"/>
     <w:rsid w:val="00B927DA"/>
     <w:rsid w:val="00BA2D34"/>
     <w:rsid w:val="00BA4391"/>
     <w:rsid w:val="00BB2590"/>
     <w:rsid w:val="00BD1A36"/>
     <w:rsid w:val="00BD3E9A"/>
     <w:rsid w:val="00BD433A"/>
     <w:rsid w:val="00BD476A"/>
     <w:rsid w:val="00BE0386"/>
     <w:rsid w:val="00BE03C5"/>
     <w:rsid w:val="00BE4795"/>
     <w:rsid w:val="00BF29E7"/>
     <w:rsid w:val="00BF4589"/>
     <w:rsid w:val="00BF6C08"/>
     <w:rsid w:val="00C01867"/>
     <w:rsid w:val="00C0319B"/>
     <w:rsid w:val="00C119D7"/>
     <w:rsid w:val="00C12EE1"/>
     <w:rsid w:val="00C15D10"/>
+    <w:rsid w:val="00C16724"/>
     <w:rsid w:val="00C21107"/>
     <w:rsid w:val="00C22261"/>
     <w:rsid w:val="00C22926"/>
     <w:rsid w:val="00C24DCB"/>
     <w:rsid w:val="00C26ADA"/>
     <w:rsid w:val="00C45064"/>
     <w:rsid w:val="00C46259"/>
     <w:rsid w:val="00C50C77"/>
     <w:rsid w:val="00C54245"/>
     <w:rsid w:val="00C60C8C"/>
     <w:rsid w:val="00C65A21"/>
     <w:rsid w:val="00C74705"/>
     <w:rsid w:val="00C74831"/>
     <w:rsid w:val="00C74AA9"/>
     <w:rsid w:val="00C74E2F"/>
     <w:rsid w:val="00C81C9B"/>
     <w:rsid w:val="00C86843"/>
     <w:rsid w:val="00C94527"/>
     <w:rsid w:val="00C94FA2"/>
     <w:rsid w:val="00CC0EEF"/>
     <w:rsid w:val="00CC5253"/>
     <w:rsid w:val="00CC7028"/>
     <w:rsid w:val="00CD3DBE"/>
     <w:rsid w:val="00CD5312"/>
     <w:rsid w:val="00CE077B"/>
@@ -24826,50 +23201,51 @@
     <w:rsid w:val="00D348A9"/>
     <w:rsid w:val="00D438BE"/>
     <w:rsid w:val="00D46977"/>
     <w:rsid w:val="00D53668"/>
     <w:rsid w:val="00D614CF"/>
     <w:rsid w:val="00D64C71"/>
     <w:rsid w:val="00D67935"/>
     <w:rsid w:val="00D74996"/>
     <w:rsid w:val="00D92067"/>
     <w:rsid w:val="00D9508E"/>
     <w:rsid w:val="00D96C3E"/>
     <w:rsid w:val="00DA28C2"/>
     <w:rsid w:val="00DA36AF"/>
     <w:rsid w:val="00DB029B"/>
     <w:rsid w:val="00DB3BE0"/>
     <w:rsid w:val="00DC367D"/>
     <w:rsid w:val="00DC3861"/>
     <w:rsid w:val="00DD21FA"/>
     <w:rsid w:val="00DE1D5C"/>
     <w:rsid w:val="00DF0D97"/>
     <w:rsid w:val="00DF1188"/>
     <w:rsid w:val="00E13B90"/>
     <w:rsid w:val="00E15E2F"/>
     <w:rsid w:val="00E22931"/>
     <w:rsid w:val="00E2655A"/>
+    <w:rsid w:val="00E32F93"/>
     <w:rsid w:val="00E337AF"/>
     <w:rsid w:val="00E33BD1"/>
     <w:rsid w:val="00E45021"/>
     <w:rsid w:val="00E50DA2"/>
     <w:rsid w:val="00E517B3"/>
     <w:rsid w:val="00E6324C"/>
     <w:rsid w:val="00E66A79"/>
     <w:rsid w:val="00E76E89"/>
     <w:rsid w:val="00E8006B"/>
     <w:rsid w:val="00E80657"/>
     <w:rsid w:val="00E8471B"/>
     <w:rsid w:val="00E9089A"/>
     <w:rsid w:val="00E92BA3"/>
     <w:rsid w:val="00EB481A"/>
     <w:rsid w:val="00EB5D24"/>
     <w:rsid w:val="00EC3338"/>
     <w:rsid w:val="00EE00AF"/>
     <w:rsid w:val="00EE3224"/>
     <w:rsid w:val="00EE5543"/>
     <w:rsid w:val="00EE6252"/>
     <w:rsid w:val="00EF4D86"/>
     <w:rsid w:val="00EF6E93"/>
     <w:rsid w:val="00F0471E"/>
     <w:rsid w:val="00F10507"/>
     <w:rsid w:val="00F117CF"/>
@@ -25955,51 +24331,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="536239398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amhcommunity.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confidenceclub.com.au/ndis-continence-provider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livingstone.com.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://joyamedicalsupplies.com.au/our-products/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shop.conni.com.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.countrycaregroup.com.au/products/continence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/NGK346/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/RNHPK5SN/1-to1%20Preparation%20for%20Staff%20-%20Template%20(003).dotx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.incontinenceproducts.com.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aleva.com.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hhmedicalsupplies.com.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chooze.com.au/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dnhc.com.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noblehealthcare.com.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.firstaiddistributions.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthnhome.com.au/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medisa.com.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.downundercare.com.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myonlinemedicalsupplies.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staydry.com.au/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prime1care.com.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ausmedhealth.com.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hecsa.com.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicalstore.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mysupplystore.com.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brightsky.com.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alphamedicalsolutions.com.au/ndis-registered-provider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bedguard.com.au/shop/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independenceaustralia.com.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surgicalhouse.com.au/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topcathealthcare.com.au/collections/all" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caremmunity.com.au/shop/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amhcommunity.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invizi.com.au/collections/all-incontinence-products" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livingstone.com.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shop.conni.com.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brightsky.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/NGK346/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/RNHPK5SN/1-to1%20Preparation%20for%20Staff%20-%20Template%20(003).dotx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caremmunity.com.au/shop/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.incontinenceproducts.com.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aleva.com.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hhmedicalsupplies.com.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surgicalhouse.com.au/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://joyamedicalsupplies.com.au/our-products/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.firstaiddistributions.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthnhome.com.au/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medisa.com.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topcathealthcare.com.au/collections/all" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myonlinemedicalsupplies.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staydry.com.au/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prime1care.com.au/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ausmedhealth.com.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hecsa.com.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicalstore.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mysupplystore.com.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dnhc.com.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alphamedicalsolutions.com.au/ndis-registered-provider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bedguard.com.au/shop/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independenceaustralia.com.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.countrycaregroup.com.au/products/continence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noblehealthcare.com.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -26591,61 +24967,61 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66238717-B481-45A9-BDE0-FF9E6534708D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b6eefc04-8574-4f07-a12c-33f14a628ebe"/>
     <ds:schemaRef ds:uri="487f9708-8d23-4360-9986-cba190c7cafb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>18901</Characters>
+  <Pages>29</Pages>
+  <Words>3129</Words>
+  <Characters>17840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22172</CharactersWithSpaces>
+  <CharactersWithSpaces>20928</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB List of Continence Providers_Update Mar 2026</dc:title>
   <dc:subject/>
   <dc:creator>Nelson.Guevara@ndis.gov.au</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>