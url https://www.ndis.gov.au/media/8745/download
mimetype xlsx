--- v0 (2026-08-05)
+++ v1 (2026-09-04)
@@ -21,53 +21,53 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\VRM746\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE73CD0A-DABE-45F2-98F2-410359AAB126}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6E58305-B629-43CD-B93D-517636237635}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Version" sheetId="4" r:id="rId1"/>
     <sheet name="Calculator" sheetId="8" r:id="rId2"/>
     <sheet name="Calculator - Appendix H" sheetId="18" r:id="rId3"/>
     <sheet name="Benchmark Amounts" sheetId="16" r:id="rId4"/>
     <sheet name="PASDA Index" sheetId="21" state="hidden" r:id="rId5"/>
     <sheet name="PASDA Tables" sheetId="20" state="hidden" r:id="rId6"/>
     <sheet name="Appendix H Amounts" sheetId="19" r:id="rId7"/>
     <sheet name="Location Factors - New Builds" sheetId="15" r:id="rId8"/>
     <sheet name="Location Factors - Other" sheetId="12" r:id="rId9"/>
     <sheet name="MRRC" sheetId="6" r:id="rId10"/>
     <sheet name="LISTS" sheetId="17" state="hidden" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Appendix H Amounts'!$A$2:$B$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Benchmark Amounts'!$A$2:$B$2</definedName>
     <definedName name="_Ref137038910" localSheetId="5">'PASDA Index'!$B$14</definedName>
     <definedName name="_Toc194327428" localSheetId="5">'PASDA Tables'!#REF!</definedName>
     <definedName name="_Toc194327429" localSheetId="5">'PASDA Tables'!$C$117</definedName>
     <definedName name="Benchmark_Existing_NS">'Benchmark Amounts'!$E$73:$O$83</definedName>
     <definedName name="Benchmark_Existing_WS">'Benchmark Amounts'!$E$88:$O$98</definedName>
     <definedName name="Benchmark_Legacy_NS">'Benchmark Amounts'!$E$105:$O$109</definedName>
     <definedName name="Benchmark_Legacy_WS">'Benchmark Amounts'!$E$114:$O$118</definedName>
     <definedName name="Benchmark_New_Build_NS_GC">'Benchmark Amounts'!$E$11:$O$21</definedName>
@@ -109,51 +109,52 @@
     <definedName name="Table7">'PASDA Tables'!$C$4</definedName>
     <definedName name="Table8">'PASDA Tables'!$C$32</definedName>
     <definedName name="Table9">'PASDA Tables'!$C$60</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E43" i="6" l="1"/>
+  <c r="H16" i="18" l="1"/>
+  <c r="E43" i="6"/>
   <c r="G287" i="20"/>
   <c r="F287" i="20"/>
   <c r="G223" i="20"/>
   <c r="H223" i="20"/>
   <c r="G224" i="20"/>
   <c r="H224" i="20"/>
   <c r="G225" i="20"/>
   <c r="H225" i="20"/>
   <c r="H226" i="20"/>
   <c r="H222" i="20"/>
   <c r="G222" i="20"/>
   <c r="G211" i="20"/>
   <c r="H211" i="20"/>
   <c r="G212" i="20"/>
   <c r="H212" i="20"/>
   <c r="G213" i="20"/>
   <c r="H213" i="20"/>
   <c r="H214" i="20"/>
   <c r="H210" i="20"/>
   <c r="G210" i="20"/>
   <c r="G195" i="20"/>
   <c r="H195" i="20"/>
   <c r="G196" i="20"/>
   <c r="H196" i="20"/>
   <c r="G197" i="20"/>
@@ -928,58 +929,53 @@
   <c r="E15" i="6"/>
   <c r="E16" i="6"/>
   <c r="E7" i="6"/>
   <c r="D17" i="6"/>
   <c r="D16" i="6"/>
   <c r="D15" i="6"/>
   <c r="D7" i="6"/>
   <c r="F7" i="6"/>
   <c r="D6" i="6"/>
   <c r="L23" i="8"/>
   <c r="L27" i="18"/>
   <c r="L10" i="18"/>
   <c r="L9" i="18"/>
   <c r="H10" i="18"/>
   <c r="L13" i="8"/>
   <c r="H30" i="18"/>
   <c r="L23" i="18"/>
   <c r="H22" i="18"/>
   <c r="L21" i="18"/>
   <c r="H32" i="18" s="1" a="1"/>
   <c r="H32" i="18" s="1"/>
   <c r="L19" i="18"/>
   <c r="H18" i="18"/>
   <c r="L17" i="18"/>
   <c r="H11" i="18"/>
+  <c r="L15" i="18" s="1"/>
   <c r="L7" i="18"/>
-  <c r="H13" i="18"/>
-[...5 lines deleted...]
-  <c r="H24" i="18"/>
+  <c r="H13" i="18" s="1"/>
   <c r="H11" i="8"/>
   <c r="H14" i="8"/>
   <c r="L19" i="8"/>
   <c r="L7" i="8"/>
   <c r="H20" i="8" s="1"/>
   <c r="L9" i="8"/>
   <c r="H12" i="8" s="1"/>
   <c r="H25" i="8"/>
   <c r="H26" i="8"/>
   <c r="L17" i="8"/>
   <c r="L15" i="8"/>
   <c r="L11" i="8"/>
   <c r="F31" i="6"/>
   <c r="F33" i="6"/>
   <c r="F32" i="6"/>
   <c r="D34" i="6"/>
   <c r="D36" i="6"/>
   <c r="G15" i="6"/>
   <c r="G16" i="6"/>
   <c r="E18" i="6"/>
   <c r="G18" i="6"/>
   <c r="D18" i="6"/>
   <c r="F18" i="6"/>
   <c r="F16" i="6"/>
   <c r="F15" i="6"/>
@@ -1000,51 +996,56 @@
   <c r="G35" i="18"/>
   <c r="G32" i="8"/>
   <c r="H18" i="8"/>
   <c r="E34" i="6"/>
   <c r="E36" i="6"/>
   <c r="F34" i="6"/>
   <c r="D45" i="6"/>
   <c r="F17" i="6"/>
   <c r="F19" i="6"/>
   <c r="F20" i="6"/>
   <c r="F36" i="6"/>
   <c r="E8" i="6"/>
   <c r="G8" i="6"/>
   <c r="G10" i="6"/>
   <c r="G11" i="6"/>
   <c r="F45" i="6"/>
   <c r="E45" i="6"/>
   <c r="E17" i="6"/>
   <c r="G17" i="6"/>
   <c r="G19" i="6"/>
   <c r="G20" i="6"/>
   <c r="G39" i="18"/>
   <c r="G38" i="18"/>
   <c r="G35" i="8"/>
   <c r="G34" i="8"/>
-  <c r="H25" i="18" l="1" a="1"/>
+  <c r="L11" i="18" l="1"/>
+  <c r="H8" i="18"/>
+  <c r="H29" i="18" a="1"/>
+  <c r="H29" i="18" s="1"/>
+  <c r="H24" i="18"/>
+  <c r="H25" i="18" a="1"/>
   <c r="H25" i="18" s="1"/>
   <c r="H31" i="18" s="1"/>
   <c r="F38" i="18" s="1"/>
   <c r="H38" i="18" s="1"/>
   <c r="I38" i="18" s="1"/>
   <c r="H21" i="8" a="1"/>
   <c r="H21" i="8" s="1"/>
   <c r="H27" i="8" s="1"/>
   <c r="F39" i="18" l="1"/>
   <c r="H39" i="18" s="1"/>
   <c r="I39" i="18" s="1"/>
   <c r="F31" i="8"/>
   <c r="H31" i="8" s="1"/>
   <c r="F35" i="8"/>
   <c r="H35" i="8" s="1"/>
   <c r="F34" i="8"/>
   <c r="H34" i="8" s="1"/>
   <c r="I34" i="8" s="1"/>
   <c r="F33" i="8"/>
   <c r="H33" i="8" s="1"/>
   <c r="F35" i="18"/>
   <c r="F37" i="18"/>
   <c r="I35" i="8"/>
   <c r="I33" i="8"/>
   <c r="I31" i="8"/>
@@ -2403,51 +2404,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6B2976"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8CAED"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="71">
+  <borders count="72">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7030A0"/>
       </left>
       <right style="thin">
         <color rgb="FF7030A0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF7030A0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7030A0"/>
       </left>
       <right style="thin">
@@ -3259,63 +3260,74 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF6B2976"/>
       </right>
       <top style="medium">
         <color rgb="FF6B2976"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF6B2976"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF6B2976"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="237">
+  <cellXfs count="241">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3808,50 +3820,64 @@
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 2" xfId="6" xr:uid="{5C6C11F4-F928-4EE2-A135-2100F347203B}"/>
     <cellStyle name="Comma 3" xfId="7" xr:uid="{7F35B4B6-9DD6-40CE-9949-353C15888C62}"/>
     <cellStyle name="Currency" xfId="4" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="8" xr:uid="{5EC42B3A-F9BA-40CF-AD31-BF584E9AD03B}"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF6B2976"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -4146,2133 +4172,2133 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
-    <col min="2" max="2" width="71.453125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="2.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="71.42578125" style="1" customWidth="1"/>
+    <col min="3" max="5" width="20.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
     </row>
-    <row r="2" spans="1:6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
     </row>
-    <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="4" spans="1:6" customFormat="1" ht="29.9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:6" customFormat="1" ht="29.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="194" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="194"/>
       <c r="C4" s="194"/>
       <c r="D4" s="194"/>
       <c r="E4" s="194"/>
       <c r="F4" s="2"/>
     </row>
-    <row r="5" spans="1:6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
     </row>
-    <row r="6" spans="1:6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="126" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="126" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="126" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="126" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="2"/>
     </row>
-    <row r="7" spans="1:6" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="192">
         <v>1</v>
       </c>
       <c r="B7" s="130" t="s">
         <v>290</v>
       </c>
       <c r="C7" s="131">
         <v>46233</v>
       </c>
       <c r="D7" s="131">
         <v>46204</v>
       </c>
       <c r="E7" s="131">
         <v>46568</v>
       </c>
       <c r="F7" s="183"/>
     </row>
-    <row r="8" spans="1:6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="129"/>
       <c r="B8" s="130"/>
       <c r="C8" s="131"/>
       <c r="D8" s="131"/>
       <c r="E8" s="131"/>
       <c r="F8" s="2"/>
     </row>
-    <row r="9" spans="1:6" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="129"/>
       <c r="B9" s="130"/>
       <c r="C9" s="131"/>
       <c r="D9" s="131"/>
       <c r="E9" s="131"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35"/>
-[...17 lines deleted...]
-    <row r="34" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25"/>
+    <row r="17" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="18" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="19" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="20" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="21" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="22" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="23" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="24" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="27" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="IwA18yJpkvrXp9dQYRwZRd0mOf6W5JupdiPAgj1qy6c=" saltValue="YX3AtPFvsS3zqdezub4avw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <phoneticPr fontId="25" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:AW50"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="4.1796875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="11.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="42.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="7" width="16" style="1" customWidth="1"/>
-    <col min="8" max="8" width="4.7265625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="1" hidden="1"/>
+    <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="6.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:10" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
     </row>
-    <row r="2" spans="1:10" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:10" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
     </row>
-    <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="4" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="C4" s="22" t="s">
         <v>242</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>243</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>244</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>246</v>
       </c>
       <c r="H4" s="26"/>
     </row>
-    <row r="5" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="C5" s="20"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="16"/>
     </row>
-    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.3">
       <c r="C6" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D6" s="27">
         <f>D31</f>
         <v>1100.3</v>
       </c>
       <c r="E6" s="27">
         <f>E31</f>
         <v>829.4</v>
       </c>
       <c r="F6" s="27">
         <f>ROUND(D6*$I6,2)</f>
         <v>275.08</v>
       </c>
       <c r="G6" s="27">
         <f>ROUND(E6*$I6,2)</f>
         <v>207.35</v>
       </c>
       <c r="H6" s="27"/>
       <c r="I6" s="23">
         <v>0.25</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.3">
       <c r="C7" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D7" s="27">
         <f>D32</f>
         <v>86.5</v>
       </c>
       <c r="E7" s="27">
         <f>E32</f>
         <v>65.2</v>
       </c>
       <c r="F7" s="27">
         <f>ROUND(D7*$I7,2)</f>
         <v>21.63</v>
       </c>
       <c r="G7" s="27">
         <f t="shared" ref="G7:G9" si="0">ROUND(E7*$I7,2)</f>
         <v>16.3</v>
       </c>
       <c r="H7" s="27"/>
       <c r="I7" s="23">
         <v>0.25</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="21" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:10" ht="21" x14ac:dyDescent="0.3">
       <c r="C8" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D8" s="128">
         <f>D43</f>
         <v>219.4</v>
       </c>
       <c r="E8" s="128">
         <f>E43</f>
         <v>103.4</v>
       </c>
       <c r="F8" s="27">
         <f>ROUND(D8*$I8,2)</f>
         <v>219.4</v>
       </c>
       <c r="G8" s="27">
         <f t="shared" si="0"/>
         <v>103.4</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="21" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:10" ht="21" x14ac:dyDescent="0.3">
       <c r="C9" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D9" s="28">
         <f>D33</f>
         <v>14.1</v>
       </c>
       <c r="E9" s="28">
         <f>E33</f>
         <v>10.6</v>
       </c>
       <c r="F9" s="28">
         <f t="shared" ref="F9" si="1">ROUND(D9*$I9,2)</f>
         <v>0</v>
       </c>
       <c r="G9" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H9" s="128"/>
       <c r="I9" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D10" s="15"/>
       <c r="E10" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F10" s="29">
         <f>SUM(F6:F9)</f>
         <v>516.11</v>
       </c>
       <c r="G10" s="27">
         <f>SUM(G6:G9)</f>
         <v>327.05</v>
       </c>
       <c r="H10" s="27"/>
     </row>
-    <row r="11" spans="1:10" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C11" s="7"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="28">
         <f>F10*26</f>
         <v>13418.86</v>
       </c>
       <c r="G11" s="28">
         <f>G10*26</f>
         <v>8503.3000000000011</v>
       </c>
       <c r="H11" s="128"/>
     </row>
-    <row r="12" spans="1:10" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="32"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
     </row>
-    <row r="13" spans="1:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C13" s="22" t="s">
         <v>252</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>243</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>244</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>253</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>254</v>
       </c>
       <c r="H13" s="26"/>
     </row>
-    <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C14" s="20"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
     </row>
-    <row r="15" spans="1:10" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C15" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D15" s="27">
         <f>D31</f>
         <v>1100.3</v>
       </c>
       <c r="E15" s="27">
         <f>E31</f>
         <v>829.4</v>
       </c>
       <c r="F15" s="27">
         <f>ROUND(D15*$I15,2)</f>
         <v>550.15</v>
       </c>
       <c r="G15" s="27">
         <f>ROUND(E15*$I15,2)</f>
         <v>414.7</v>
       </c>
       <c r="H15" s="27"/>
       <c r="I15" s="23">
         <v>0.5</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C16" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D16" s="27">
         <f>D32</f>
         <v>86.5</v>
       </c>
       <c r="E16" s="27">
         <f>E32</f>
         <v>65.2</v>
       </c>
       <c r="F16" s="27">
         <f>ROUND(D16*$I16,2)</f>
         <v>0</v>
       </c>
       <c r="G16" s="27">
         <f t="shared" ref="G16:G18" si="2">ROUND(E16*$I16,2)</f>
         <v>0</v>
       </c>
       <c r="H16" s="27"/>
       <c r="I16" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:49" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:49" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C17" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D17" s="128">
         <f>D43</f>
         <v>219.4</v>
       </c>
       <c r="E17" s="128">
         <f>E43</f>
         <v>103.4</v>
       </c>
       <c r="F17" s="27">
         <f t="shared" ref="F17:F18" si="3">ROUND(D17*$I17,2)</f>
         <v>0</v>
       </c>
       <c r="G17" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H17" s="27"/>
       <c r="I17" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:49" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:49" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C18" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D18" s="28">
         <f>D33</f>
         <v>14.1</v>
       </c>
       <c r="E18" s="28">
         <f>E33</f>
         <v>10.6</v>
       </c>
       <c r="F18" s="28">
         <f t="shared" si="3"/>
         <v>14.1</v>
       </c>
       <c r="G18" s="28">
         <f t="shared" si="2"/>
         <v>10.6</v>
       </c>
       <c r="H18" s="128"/>
       <c r="I18" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:49" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:49" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D19" s="15"/>
       <c r="E19" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F19" s="29">
         <f>SUM(F15:F18)</f>
         <v>564.25</v>
       </c>
       <c r="G19" s="27">
         <f>SUM(G15:G18)</f>
         <v>425.3</v>
       </c>
       <c r="H19" s="27"/>
     </row>
-    <row r="20" spans="1:49" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:49" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C20" s="7"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="28">
         <f>F19*26</f>
         <v>14670.5</v>
       </c>
       <c r="G20" s="28">
         <f>G19*26</f>
         <v>11057.800000000001</v>
       </c>
       <c r="H20" s="128"/>
     </row>
-    <row r="21" spans="1:49" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:49" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
     </row>
-    <row r="22" spans="1:49" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:49" ht="15" x14ac:dyDescent="0.25">
       <c r="C22" s="17" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="23" spans="1:49" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:49" ht="15" x14ac:dyDescent="0.25">
       <c r="C23" s="17" t="s">
         <v>257</v>
       </c>
       <c r="F23" s="16"/>
     </row>
-    <row r="24" spans="1:49" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:49" ht="15" x14ac:dyDescent="0.25">
       <c r="C24" s="17" t="s">
         <v>258</v>
       </c>
       <c r="F24" s="16"/>
     </row>
-    <row r="25" spans="1:49" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:49" ht="15" x14ac:dyDescent="0.25">
       <c r="C25" s="17" t="s">
         <v>259</v>
       </c>
       <c r="F25" s="16"/>
     </row>
-    <row r="26" spans="1:49" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:49" ht="15" x14ac:dyDescent="0.25">
       <c r="C26" s="17" t="s">
         <v>260</v>
       </c>
       <c r="F26" s="16"/>
     </row>
-    <row r="27" spans="1:49" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:49" ht="15" x14ac:dyDescent="0.25">
       <c r="C27" s="17" t="s">
         <v>261</v>
       </c>
       <c r="F27" s="16"/>
     </row>
-    <row r="28" spans="1:49" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="29" spans="1:49" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:49" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:49" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="18"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="19"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
       <c r="AB29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
       <c r="AP29" s="1"/>
       <c r="AQ29" s="1"/>
       <c r="AR29" s="1"/>
       <c r="AS29" s="1"/>
       <c r="AT29" s="1"/>
       <c r="AU29" s="1"/>
       <c r="AV29" s="1"/>
       <c r="AW29" s="1"/>
     </row>
-    <row r="30" spans="1:49" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:49" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="132"/>
       <c r="C30" s="185" t="s">
         <v>262</v>
       </c>
       <c r="D30" s="62" t="s">
         <v>263</v>
       </c>
       <c r="E30" s="62" t="s">
         <v>264</v>
       </c>
       <c r="F30" s="62" t="s">
         <v>265</v>
       </c>
       <c r="G30" s="133"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
     </row>
-    <row r="31" spans="1:49" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:49" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="132"/>
       <c r="C31" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D31" s="27">
         <v>1100.3</v>
       </c>
       <c r="E31" s="27">
         <v>829.4</v>
       </c>
       <c r="F31" s="134">
         <f>E31*2</f>
         <v>1658.8</v>
       </c>
       <c r="G31" s="135"/>
       <c r="H31" s="186"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
     </row>
-    <row r="32" spans="1:49" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:49" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="132"/>
       <c r="C32" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D32" s="27">
         <v>86.5</v>
       </c>
       <c r="E32" s="27">
         <v>65.2</v>
       </c>
       <c r="F32" s="134">
         <f t="shared" ref="F32:F33" si="4">E32*2</f>
         <v>130.4</v>
       </c>
       <c r="G32" s="136"/>
       <c r="H32" s="16"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
     </row>
-    <row r="33" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="132"/>
       <c r="C33" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D33" s="134">
         <v>14.1</v>
       </c>
       <c r="E33" s="134">
         <v>10.6</v>
       </c>
       <c r="F33" s="134">
         <f t="shared" si="4"/>
         <v>21.2</v>
       </c>
       <c r="G33" s="133"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
-    <row r="34" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="132"/>
       <c r="C34" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D34" s="134">
         <f>SUM(D31:D33)</f>
         <v>1200.8999999999999</v>
       </c>
       <c r="E34" s="134">
         <f t="shared" ref="E34:F34" si="5">SUM(E31:E33)</f>
         <v>905.2</v>
       </c>
       <c r="F34" s="134">
         <f t="shared" si="5"/>
         <v>1810.4</v>
       </c>
       <c r="G34" s="136"/>
       <c r="H34" s="16"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
     </row>
-    <row r="35" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="132"/>
       <c r="C35" s="1"/>
       <c r="D35" s="134"/>
       <c r="E35" s="134"/>
       <c r="F35" s="134"/>
       <c r="G35" s="133"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
     </row>
-    <row r="36" spans="1:10" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="1"/>
       <c r="B36" s="132"/>
       <c r="C36" s="137" t="s">
         <v>270</v>
       </c>
       <c r="D36" s="138">
         <f>D34*26</f>
         <v>31223.399999999998</v>
       </c>
       <c r="E36" s="138">
         <f>E34*26</f>
         <v>23535.200000000001</v>
       </c>
       <c r="F36" s="138">
         <f>F34*26</f>
         <v>47070.400000000001</v>
       </c>
       <c r="G36" s="133"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
     </row>
-    <row r="37" spans="1:10" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:10" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="132"/>
       <c r="C37" s="1"/>
       <c r="D37" s="134"/>
       <c r="E37" s="134"/>
       <c r="F37" s="134"/>
       <c r="G37" s="133"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="132"/>
       <c r="C38" s="187" t="s">
         <v>271</v>
       </c>
       <c r="D38" s="134"/>
       <c r="E38" s="134"/>
       <c r="F38" s="134"/>
       <c r="G38" s="133"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="139"/>
       <c r="C39" s="140"/>
       <c r="D39" s="7"/>
       <c r="E39" s="141"/>
       <c r="F39" s="7"/>
       <c r="G39" s="142"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
     </row>
-    <row r="41" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="18"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="19"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
     </row>
-    <row r="42" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="132"/>
       <c r="C42" s="185" t="s">
         <v>272</v>
       </c>
       <c r="D42" s="62" t="s">
         <v>263</v>
       </c>
       <c r="E42" s="62" t="s">
         <v>264</v>
       </c>
       <c r="F42" s="62" t="s">
         <v>265</v>
       </c>
       <c r="G42" s="133"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
     </row>
-    <row r="43" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="1"/>
       <c r="B43" s="132"/>
       <c r="C43" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D43" s="128">
         <v>219.4</v>
       </c>
       <c r="E43" s="128">
         <f>F43/2</f>
         <v>103.4</v>
       </c>
       <c r="F43" s="193">
         <v>206.8</v>
       </c>
       <c r="G43" s="133"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
     </row>
-    <row r="44" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="1"/>
       <c r="B44" s="132"/>
       <c r="C44" s="2"/>
       <c r="D44" s="134"/>
       <c r="E44" s="134"/>
       <c r="F44" s="134"/>
       <c r="G44" s="133"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
     </row>
-    <row r="45" spans="1:10" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="45" spans="1:10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
       <c r="B45" s="132"/>
       <c r="C45" s="137" t="s">
         <v>270</v>
       </c>
       <c r="D45" s="138">
         <f>D43*26</f>
         <v>5704.4000000000005</v>
       </c>
       <c r="E45" s="138">
         <f>F45/2</f>
         <v>2688.4</v>
       </c>
       <c r="F45" s="138">
         <f>F43*26</f>
         <v>5376.8</v>
       </c>
       <c r="G45" s="133"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
     </row>
-    <row r="46" spans="1:10" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:10" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="132"/>
       <c r="C46" s="1"/>
       <c r="D46" s="188"/>
       <c r="E46" s="16"/>
       <c r="F46" s="1"/>
       <c r="G46" s="133"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
     </row>
-    <row r="47" spans="1:10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="1"/>
       <c r="B47" s="132"/>
       <c r="C47" s="189" t="s">
         <v>271</v>
       </c>
       <c r="D47" s="188"/>
       <c r="E47" s="16"/>
       <c r="F47" s="1"/>
       <c r="G47" s="133"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
     </row>
-    <row r="48" spans="1:10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="139"/>
       <c r="C48" s="7"/>
       <c r="D48" s="141"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="142"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
     </row>
-    <row r="49" spans="1:10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
     </row>
-    <row r="50" spans="1:10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
         <v>274</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="AQoMbC5DLlUvqxfHVTtLU/xIt/GLycQIneZ1dZq6bwc=" saltValue="W6G53wscaYdECJuKHROTHw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="C38" r:id="rId1" xr:uid="{81ACBE95-D4B1-49C7-914B-31A8B06EB36F}"/>
     <hyperlink ref="C47" r:id="rId2" xr:uid="{DF64BDEB-35F5-485D-A51E-870C5FE67B9D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1D1121B-6430-4CFD-955B-8376F1272767}">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="4" width="38.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="8" width="35.81640625" customWidth="1"/>
+    <col min="1" max="4" width="38.5703125" customWidth="1"/>
+    <col min="5" max="5" width="35.85546875" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="100" customWidth="1"/>
+    <col min="7" max="8" width="35.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="E1" s="108" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="101" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="102">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="103" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="104">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="103" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="105">
         <v>2</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E6" s="103" t="s">
         <v>65</v>
       </c>
       <c r="F6" s="105">
         <v>2</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="103" t="s">
         <v>66</v>
       </c>
       <c r="F7" s="105">
         <v>1</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="103" t="s">
         <v>67</v>
       </c>
       <c r="F8" s="105">
         <v>2</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="103" t="s">
         <v>68</v>
       </c>
       <c r="F9" s="105">
         <v>3</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="103" t="s">
         <v>69</v>
       </c>
       <c r="F10" s="105">
         <v>2</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="1"/>
       <c r="B11" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="103" t="s">
         <v>70</v>
       </c>
       <c r="F11" s="105">
         <v>3</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
       <c r="B12" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="103" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="105">
         <v>4</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
       <c r="B13" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="103" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="105">
         <v>5</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E14" s="103" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="105">
         <v>6</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="103" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="105">
         <v>7</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="103" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="105">
         <v>8</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="103" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="104">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="107">
         <v>10</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="D19" s="1" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="YTIrig1mHHrFwQlcy0T1xd5Hy9rox2ftcyzcrY2rhow=" saltValue="FfUZTZtkO01Fvl5B22hDRw==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C12" sqref="C12"/>
       <selection pane="bottomLeft" activeCell="H7" sqref="H7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
-    <col min="2" max="2" width="2.1796875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="16.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="37.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
-    <col min="7" max="7" width="19.1796875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="8.81640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.140625" style="1" customWidth="1"/>
+    <col min="8" max="9" width="18.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="9" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="58" customFormat="1" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:26" s="58" customFormat="1" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8"/>
       <c r="B1" s="56" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="57"/>
       <c r="G1" s="59"/>
       <c r="R1" s="60"/>
     </row>
-    <row r="2" spans="1:26" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:26" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="B2" s="9" t="s">
         <v>283</v>
       </c>
       <c r="C2" s="9"/>
       <c r="G2" s="61"/>
       <c r="I2" s="62"/>
       <c r="J2" s="127"/>
       <c r="R2" s="63"/>
     </row>
-    <row r="3" spans="1:26" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:26" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="64"/>
       <c r="C3" s="203" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="203"/>
       <c r="E3" s="203"/>
       <c r="F3" s="203"/>
       <c r="G3" s="203"/>
       <c r="H3" s="203"/>
       <c r="I3" s="203"/>
       <c r="J3" s="203"/>
       <c r="K3" s="203"/>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
       <c r="Q4" s="65"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="66" t="s">
         <v>10</v>
       </c>
       <c r="Q5" s="65"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="L6" s="66"/>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B7"/>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="197" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="198"/>
       <c r="L7" s="66">
         <f>MATCH(H7,LISTS!A3:A6,0)</f>
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
       <c r="G8" s="67"/>
       <c r="L8" s="66"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B9"/>
       <c r="C9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="197" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="198"/>
       <c r="L9" s="66">
         <f>IFERROR(IF(L7=4, MATCH(H9,LISTS!B23:B27,0), MATCH(H9,LISTS!B3:B13,0)),100)</f>
         <v>2</v>
       </c>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="G10" s="67"/>
       <c r="I10" s="71"/>
       <c r="J10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="66"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B11"/>
       <c r="C11" s="68" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="68"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="204">
         <f>VLOOKUP(H9,LISTS!E3:F18,2,FALSE)</f>
         <v>7</v>
       </c>
       <c r="I11" s="205"/>
       <c r="L11" s="66">
         <f>H11</f>
         <v>7</v>
       </c>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B12"/>
       <c r="C12" s="68"/>
       <c r="D12" s="68"/>
       <c r="E12" s="68"/>
       <c r="F12" s="68"/>
       <c r="G12" s="69"/>
       <c r="H12" s="71" t="str">
         <f>IF(L9=100, "Invalid Selection: Please change the Stock or Building Type", "")</f>
         <v/>
       </c>
       <c r="I12" s="70"/>
       <c r="L12" s="66"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B13"/>
       <c r="C13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="197" t="s">
         <v>58</v>
       </c>
       <c r="I13" s="198"/>
       <c r="L13" s="66">
         <f>MATCH($H$13,'Benchmark Amounts'!$E$71:$O$71,FALSE)</f>
         <v>6</v>
       </c>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
       <c r="G14" s="67"/>
       <c r="H14" s="71" t="str">
         <f>IF(RIGHT(H7,9)&amp;H13="New Build"&amp;"Basic", "Invalid Selection - Basic New Builds are not funded", "")</f>
         <v/>
       </c>
       <c r="I14" s="71"/>
       <c r="L14" s="66"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="72"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="197" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="198"/>
       <c r="L15" s="66">
         <f>IF(H15="Without OOA", 0, 1)</f>
         <v>0</v>
       </c>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
     </row>
-    <row r="17" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="17" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="197" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="198"/>
       <c r="L17" s="66">
         <f>IF($H$17="Without Fire Sprinklers",0,1)</f>
         <v>0</v>
       </c>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
     </row>
-    <row r="18" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="18" spans="3:26" x14ac:dyDescent="0.25">
       <c r="G18" s="67"/>
       <c r="H18" s="71" t="str">
         <f>IF(AND($H$13="Basic",$H$15="With OOA"),"Invalid Selection - please change the above cell to: Without OOA",IF($H$15="Without OOA","",""))</f>
         <v/>
       </c>
       <c r="I18" s="71"/>
       <c r="L18" s="66"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="S18" s="72"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
     </row>
-    <row r="19" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="19" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="197" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="198"/>
       <c r="L19" s="66">
         <f>IF($H$19="Input Tax Credits were claimed",0,1)</f>
         <v>0</v>
       </c>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="S19" s="72"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
     </row>
-    <row r="20" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="20" spans="3:26" x14ac:dyDescent="0.25">
       <c r="G20" s="67"/>
       <c r="H20" s="71" t="str">
         <f>IF(AND(L7&gt;1,L19=1), "Invalid Selection - Choose 'Input Tax Credits were claimed'.", "")</f>
         <v/>
       </c>
       <c r="I20" s="71"/>
       <c r="L20" s="66"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="72"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
     </row>
-    <row r="21" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="21" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C21" s="68" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="199" cm="1">
         <f t="array" ref="H21">IFERROR(
 IF(AND(L7=1,L17=0,L19=0), INDEX(Benchmark_New_Build_NS_GC, L9, L13+L15),
 IF(AND(L7=1,L17=1,L19=0), INDEX(Benchmark_New_Build_WS_GC, L9, L13+L15),
 IF(AND(L7=1,L17=0,L19=1), INDEX(Benchmark_New_Build_NS_GN, L9, L13+L15),
 IF(AND(L7=1,L17=1,L19=1), INDEX(Benchmark_New_Build_WS_GN, L9, L13+L15),
 IF(AND(L7=2,L17=0), INDEX(Benchmark_New_Build_NS_GC, L9, L13+L15),
 IF(AND(L7=2,L17=1), INDEX(Benchmark_New_Build_WS_GC, L9, L13+L15),
 IF(AND(L7=3,L17=0), INDEX(Benchmark_Existing_NS, L9, L13+L15),
 IF(AND(L7=3,L17=1), INDEX(Benchmark_Existing_WS, L9, L13+L15),
 IF(AND(L7=4,L17=0), INDEX(Benchmark_Legacy_NS, L9, L13+L15),
 IF(AND(L7=4,L17=1), INDEX(Benchmark_Legacy_WS, L9, L13+L15))))))))))),0)</f>
         <v>10327</v>
       </c>
       <c r="I21" s="200"/>
       <c r="L21" s="66"/>
       <c r="N21" s="2"/>
       <c r="O21" s="98"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
     </row>
-    <row r="22" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="22" spans="3:26" x14ac:dyDescent="0.25">
       <c r="G22" s="67"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="L22" s="66"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
     </row>
-    <row r="23" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="23" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="197" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="198"/>
       <c r="L23" s="66">
         <f>MATCH($H$23,'Location Factors - Other'!$B$6:$B$94,FALSE)</f>
         <v>72</v>
       </c>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
     </row>
-    <row r="24" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="24" spans="3:26" x14ac:dyDescent="0.25">
       <c r="G24" s="67"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
     </row>
-    <row r="25" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="25" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C25" s="68" t="s">
         <v>30</v>
       </c>
       <c r="G25" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="201">
         <f>IFERROR(
 IF(L7&lt;3,INDEX('Location Factors - New Builds'!$C$6:$M$94,$L$23,$L$9),
 IF(L7=3,INDEX('Location Factors - Other'!$C$6:$M$94,$L$23,$L$9),INDEX('Location Factors - Other'!$C$6:$M$94,$L$23,11))), 0)</f>
         <v>0.91</v>
       </c>
       <c r="I25" s="202"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
     </row>
-    <row r="26" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="26" spans="3:26" x14ac:dyDescent="0.25">
       <c r="G26" s="67"/>
       <c r="H26" s="71" t="str">
         <f>IF(AND($H$13="Basic",$H$15="With OOA"),"Invalid Selection - please change the above cell to: Without OOA",IF($H$15="Without OOA","",""))</f>
         <v/>
       </c>
       <c r="I26" s="71"/>
       <c r="L26" s="66"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="72"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
     </row>
-    <row r="27" spans="3:26" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="3:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C27" s="73" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="195">
         <f>ROUND(H25*H21,0)</f>
         <v>9398</v>
       </c>
       <c r="I27" s="196"/>
       <c r="L27" s="66"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
     </row>
-    <row r="28" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="28" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C28" s="68"/>
       <c r="D28" s="68"/>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
       <c r="G28" s="69"/>
       <c r="H28" s="69"/>
       <c r="I28" s="69"/>
       <c r="J28" s="69"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
     </row>
-    <row r="29" spans="3:26" x14ac:dyDescent="0.35">
+    <row r="29" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C29" s="74"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
     </row>
-    <row r="30" spans="3:26" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="3:26" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C30" s="75" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="76"/>
       <c r="E30" s="76"/>
       <c r="F30" s="77" t="s">
         <v>33</v>
       </c>
       <c r="G30" s="77" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="77" t="s">
         <v>35</v>
       </c>
       <c r="I30" s="77" t="s">
         <v>36</v>
       </c>
       <c r="J30" s="78"/>
     </row>
-    <row r="31" spans="3:26" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="54">
         <f>SDA_Amount</f>
         <v>9398</v>
       </c>
       <c r="G31" s="52">
         <f>MRRC_Single</f>
         <v>13418.86</v>
       </c>
       <c r="H31" s="53">
         <f>IFERROR(F31+G31, "na")</f>
         <v>22816.86</v>
       </c>
       <c r="I31" s="79">
         <f>H31</f>
         <v>22816.86</v>
       </c>
       <c r="J31" s="80"/>
     </row>
-    <row r="32" spans="3:26" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="54">
         <f>F31/2-0.15*MRRC!F11</f>
         <v>2686.1710000000003</v>
       </c>
       <c r="G32" s="52">
         <f>MRRC_Single</f>
         <v>13418.86</v>
       </c>
       <c r="H32" s="53">
         <f>IFERROR(F32+G32, "na")</f>
         <v>16105.031000000001</v>
       </c>
       <c r="I32" s="79">
         <f t="shared" ref="I32:I33" si="0">H32</f>
         <v>16105.031000000001</v>
       </c>
       <c r="J32" s="81"/>
     </row>
-    <row r="33" spans="3:10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="3:10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="54">
         <f>IFERROR(SDA_Amount, "na")</f>
         <v>9398</v>
       </c>
       <c r="G33" s="52">
         <f>MRRC_Single</f>
         <v>13418.86</v>
       </c>
       <c r="H33" s="53">
         <f>IFERROR(F33+G33, "na")</f>
         <v>22816.86</v>
       </c>
       <c r="I33" s="79">
         <f t="shared" si="0"/>
         <v>22816.86</v>
       </c>
       <c r="J33" s="81"/>
     </row>
-    <row r="34" spans="3:10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="3:10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C34" t="s">
         <v>40</v>
       </c>
       <c r="F34" s="54">
         <f>IFERROR(SDA_Amount/2-0.15*MRRC_Single, "na")</f>
         <v>2686.1710000000003</v>
       </c>
       <c r="G34" s="52">
         <f>MRRC_Member_of_a_Couple</f>
         <v>8503.3000000000011</v>
       </c>
       <c r="H34" s="53">
         <f>IFERROR(G34+F34, "na")</f>
         <v>11189.471000000001</v>
       </c>
       <c r="I34" s="79">
         <f>2*H34</f>
         <v>22378.942000000003</v>
       </c>
       <c r="J34" s="81"/>
     </row>
-    <row r="35" spans="3:10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="3:10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="54">
         <f>IFERROR(SDA_Amount-0.3*MRRC_Single, "na")</f>
         <v>5372.3420000000006</v>
       </c>
       <c r="G35" s="52">
         <f>MRRC_Member_of_a_Couple</f>
         <v>8503.3000000000011</v>
       </c>
       <c r="H35" s="53">
         <f>IFERROR(F35+G35, "na")</f>
         <v>13875.642000000002</v>
       </c>
       <c r="I35" s="79">
         <f>H35+G36</f>
         <v>13875.642000000002</v>
       </c>
       <c r="J35" s="81"/>
     </row>
-    <row r="36" spans="3:10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="3:10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C36" s="84" t="s">
         <v>291</v>
       </c>
       <c r="G36" s="55"/>
       <c r="H36" s="83"/>
       <c r="I36" s="83"/>
     </row>
-    <row r="37" spans="3:10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="3:10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H37" s="83"/>
       <c r="I37" s="83"/>
     </row>
-    <row r="38" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="85"/>
       <c r="D38" s="86"/>
       <c r="G38" s="82"/>
     </row>
-    <row r="39" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="40" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C40" s="85"/>
     </row>
-    <row r="41" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C41" s="85"/>
     </row>
-    <row r="42" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="85"/>
     </row>
-    <row r="43" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
-[...21 lines deleted...]
-    <row r="65" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="3:10" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="03DLFpshg3+IU6rE7b/dMtqSkgNIexHb1gi9GrHkHOM=" saltValue="GdprvcI8NIjJEIqC3osjdA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="12">
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="H25:I25"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H16" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"With OOA,Without OOA"</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G36" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H17:I17" xr:uid="{1D647DB9-7436-4C3E-89F3-46E8C756F535}">
       <formula1>"Without Fire Sprinklers, With Fire Sprinklers"</formula1>
@@ -6313,961 +6339,970 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A6B1C26C-2D4F-4FFE-A3C0-97F2472D2139}">
           <x14:formula1>
             <xm:f>IF($L$7&gt;2,LISTS!$C$3:$C$8,LISTS!$C$13:$C$17)</xm:f>
           </x14:formula1>
           <xm:sqref>H13:I13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAD3B57A-777B-42B5-850F-8A75E5B4874F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C12" sqref="C12"/>
       <selection pane="bottomLeft" activeCell="H7" sqref="H7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
-    <col min="2" max="2" width="2.1796875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="16.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="37.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
-    <col min="7" max="7" width="19.1796875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="27" max="16384" width="9" style="1" hidden="1"/>
+    <col min="7" max="7" width="19.140625" style="1" customWidth="1"/>
+    <col min="8" max="9" width="18.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="58" customFormat="1" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:26" s="58" customFormat="1" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8"/>
       <c r="B1" s="56" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="57"/>
       <c r="G1" s="59"/>
       <c r="R1" s="60"/>
     </row>
-    <row r="2" spans="1:26" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:26" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="B2" s="9" t="s">
         <v>283</v>
       </c>
       <c r="C2" s="9"/>
       <c r="G2" s="61"/>
       <c r="I2" s="62"/>
       <c r="J2" s="127"/>
       <c r="R2" s="63"/>
     </row>
-    <row r="3" spans="1:26" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:26" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="64"/>
       <c r="C3" s="203" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="203"/>
       <c r="E3" s="203"/>
       <c r="F3" s="203"/>
       <c r="G3" s="203"/>
       <c r="H3" s="203"/>
       <c r="I3" s="203"/>
       <c r="J3" s="203"/>
       <c r="K3" s="203"/>
     </row>
-    <row r="4" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
       <c r="Q4" s="65"/>
     </row>
-    <row r="5" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="66" t="s">
         <v>10</v>
       </c>
       <c r="Q5" s="65"/>
     </row>
-    <row r="6" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="L6" s="66"/>
     </row>
-    <row r="7" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B7"/>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="197" t="s">
-        <v>42</v>
+        <v>276</v>
       </c>
       <c r="I7" s="198"/>
       <c r="L7" s="66">
         <f>MATCH(H7,LISTS!A3:A6,0)</f>
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
       <c r="G8" s="67"/>
       <c r="H8" s="64" t="str">
         <f>IF(L7=4, "Invalid Selection: Appendix H does not apply to Legacy Stock.", "")</f>
         <v/>
       </c>
       <c r="L8" s="66"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B9"/>
       <c r="C9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="197" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="I9" s="198"/>
       <c r="L9" s="66">
         <f>MATCH(H9,'Appendix H Amounts'!C11:C36,0)</f>
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="G10" s="67"/>
       <c r="H10" s="71" t="str">
         <f>IF(L9=100, "Invalid Selection: Please change the Stock or Building Type", "")</f>
         <v/>
       </c>
       <c r="I10" s="71"/>
       <c r="J10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="66">
         <f>MATCH(H9,'Location Factors - Other'!C5:M5,0)</f>
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
-    <row r="11" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B11"/>
       <c r="C11" s="68" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="68"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="204">
         <f>VLOOKUP(H9,LISTS!E3:F18,2,FALSE)</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" s="205"/>
       <c r="L11" s="66">
         <f>H11</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
-    <row r="12" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
-    <row r="13" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C13" s="20" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="208" t="str">
         <f>IF(L7=4,"Appendix H cannot apply in this case.","")</f>
         <v/>
       </c>
       <c r="I13" s="209"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
     </row>
-    <row r="14" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C14" s="74"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
-    <row r="15" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="H15" s="197">
+      <c r="H15" s="237">
         <v>1</v>
       </c>
-      <c r="I15" s="198"/>
+      <c r="I15" s="238"/>
       <c r="L15" s="66">
         <f>H11-H15</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
     </row>
-    <row r="16" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B16"/>
       <c r="C16" s="68"/>
       <c r="D16" s="68"/>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
-      <c r="G16" s="69"/>
-[...1 lines deleted...]
-      <c r="I16" s="70"/>
+      <c r="H16" s="239" t="str">
+        <f>IF(OR(ISBLANK(H15), H15=""), "Please input the number of bendrooms", "")</f>
+        <v/>
+      </c>
+      <c r="I16" s="239"/>
+      <c r="J16" s="240"/>
       <c r="L16" s="66"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
     </row>
-    <row r="17" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B17"/>
       <c r="C17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="197" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="198"/>
       <c r="L17" s="66">
         <f>MATCH($H$17,'Benchmark Amounts'!$E$71:$O$71,FALSE)</f>
         <v>4</v>
       </c>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
     </row>
-    <row r="18" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:26" x14ac:dyDescent="0.25">
       <c r="G18" s="67"/>
       <c r="H18" s="71" t="str">
         <f>IF(RIGHT(H7,9)&amp;H17="New Build"&amp;"Basic", "Invalid Selection - Basic New Builds are not funded", "")</f>
         <v/>
       </c>
       <c r="I18" s="71"/>
       <c r="L18" s="66"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="72"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
     </row>
-    <row r="19" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="197" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="198"/>
       <c r="L19" s="66">
         <f>IF(H19="Without OOA", 0, 1)</f>
         <v>0</v>
       </c>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
     </row>
-    <row r="20" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
     </row>
-    <row r="21" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="197" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="198"/>
       <c r="L21" s="66">
         <f>IF($H$21="Without Fire Sprinklers",0,1)</f>
         <v>0</v>
       </c>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
     </row>
-    <row r="22" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:26" x14ac:dyDescent="0.25">
       <c r="G22" s="67"/>
       <c r="H22" s="71" t="str">
         <f>IF(AND($H$17="Basic",$H$19="With OOA"),"Invalid Selection - please change the above cell to: Without OOA",IF($H$19="Without OOA","",""))</f>
         <v/>
       </c>
       <c r="I22" s="71"/>
       <c r="L22" s="66"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="72"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
     </row>
-    <row r="23" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G23" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="197" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="198"/>
       <c r="L23" s="66">
         <f>IF($H$23="Input Tax Credits were claimed",0,1)</f>
         <v>0</v>
       </c>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="72"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
     </row>
-    <row r="24" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:26" x14ac:dyDescent="0.25">
       <c r="G24" s="67"/>
       <c r="H24" s="71" t="str">
         <f>IF(AND(L7&gt;1,L23=1), "Invalid Selection - Choose 'Input Tax Credits were claimed'.", "")</f>
         <v/>
       </c>
       <c r="I24" s="71"/>
       <c r="L24" s="66"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="S24" s="72"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
     </row>
-    <row r="25" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C25" s="68" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="68"/>
       <c r="E25" s="68"/>
       <c r="F25" s="68"/>
       <c r="G25" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="199" cm="1">
         <f t="array" ref="H25">IFERROR(
 IF(AND(L7=1,L21=0,L23=0), INDEX(H_Benchmark_New_Build_NS_GC, L9+L15, L17+L19),
 IF(AND(L7=1,L21=1,L23=0), INDEX(H_Benchmark_New_Build_WS_GC, L9+L15, L17+L19),
 IF(AND(L7=1,L21=0,L23=1), INDEX(H_Benchmark_New_Build_NS_GN, L9+L15, L17+L19),
 IF(AND(L7=1,L21=1,L23=1), INDEX(H_Benchmark_New_Build_WS_GN, L9+L15, L17+L19),
 IF(AND(L7=2,L21=0), INDEX(H_Benchmark_New_Build_NS_GC, L9+L15, L17+L19),
 IF(AND(L7=2,L21=1), INDEX(H_Benchmark_New_Build_WS_GC, L9+L15, L17+L19),
 IF(AND(L7=3,L21=0), INDEX("H_Benchmark_Existing_NS", L9+L15, L17+L19),
 IF(AND(L7=3,L21=1), INDEX(H_Benchmark_Existing_WS, L9+L15, L17+L19),)))))))),0)</f>
-        <v>0</v>
+        <v>83954</v>
       </c>
       <c r="I25" s="200"/>
       <c r="L25" s="66"/>
       <c r="N25" s="2"/>
       <c r="O25" s="98"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
     </row>
-    <row r="26" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:26" x14ac:dyDescent="0.25">
       <c r="G26" s="67"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="L26" s="66"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
     </row>
-    <row r="27" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="67" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="197" t="s">
         <v>234</v>
       </c>
       <c r="I27" s="198"/>
       <c r="L27" s="66">
         <f>MATCH($H$27,'Location Factors - Other'!$B$6:$B$94,FALSE)</f>
         <v>84</v>
       </c>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
     </row>
-    <row r="28" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:26" x14ac:dyDescent="0.25">
       <c r="G28" s="67"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
     </row>
-    <row r="29" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C29" s="68" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="201" cm="1">
         <f t="array" ref="H29">IF(L7&lt;3,INDEX('Location Factors - New Builds'!$C$6:$M$94,$L$27,$L$10), INDEX('Location Factors - Other'!$C$6:$M$94,$L$27,$L$10))</f>
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="I29" s="202"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
     </row>
-    <row r="30" spans="2:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:26" x14ac:dyDescent="0.25">
       <c r="G30" s="67"/>
       <c r="H30" s="71" t="str">
         <f>IF(AND($H$17="Basic",$H$19="With OOA"),"Invalid Selection - please change the above cell to: Without OOA",IF($H$19="Without OOA","",""))</f>
         <v/>
       </c>
       <c r="I30" s="71"/>
       <c r="L30" s="66"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="S30" s="72"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
     </row>
-    <row r="31" spans="2:26" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C31" s="73" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="68"/>
       <c r="E31" s="68"/>
       <c r="F31" s="68"/>
       <c r="G31" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="195">
         <f>IFERROR(ROUND(H29*H25,0), "na")</f>
-        <v>0</v>
+        <v>83114</v>
       </c>
       <c r="I31" s="196"/>
       <c r="L31" s="66"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
     </row>
-    <row r="32" spans="2:26" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="C32" s="68" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="68"/>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
       <c r="G32" s="69" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="206" t="e" cm="1">
         <f t="array" ref="H32">ROUND(IF(OR($L$21=0,#REF!= 0),0,INDEX(#REF!,$L$21)),3)</f>
         <v>#REF!</v>
       </c>
       <c r="I32" s="207"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
     </row>
-    <row r="33" spans="3:26" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C33" s="74"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
     </row>
-    <row r="34" spans="3:26" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="3:26" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C34" s="75" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="76"/>
       <c r="E34" s="76"/>
       <c r="F34" s="77" t="s">
         <v>33</v>
       </c>
       <c r="G34" s="77" t="s">
         <v>34</v>
       </c>
       <c r="H34" s="77" t="s">
         <v>35</v>
       </c>
       <c r="I34" s="77" t="s">
         <v>36</v>
       </c>
       <c r="J34" s="78"/>
     </row>
-    <row r="35" spans="3:26" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="54">
         <f>SDA_Amount</f>
-        <v>0</v>
+        <v>83114</v>
       </c>
       <c r="G35" s="52">
         <f>MRRC_Single</f>
         <v>13418.86</v>
       </c>
       <c r="H35" s="53">
         <f>IFERROR(F35+G35, "na")</f>
-        <v>13418.86</v>
+        <v>96532.86</v>
       </c>
       <c r="I35" s="79">
         <f>H35</f>
-        <v>13418.86</v>
+        <v>96532.86</v>
       </c>
       <c r="J35" s="80"/>
     </row>
-    <row r="36" spans="3:26" customFormat="1" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="3:26" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="F36" s="54">
         <f>F35/2-0.15*MRRC!F11</f>
-        <v>-2012.829</v>
+        <v>39544.171000000002</v>
       </c>
       <c r="G36" s="52">
         <f>MRRC_Single</f>
         <v>13418.86</v>
       </c>
       <c r="H36" s="53">
         <f t="shared" ref="H36" si="0">F36+G36</f>
-        <v>11406.031000000001</v>
+        <v>52963.031000000003</v>
       </c>
       <c r="I36" s="79">
         <f t="shared" ref="I36:I37" si="1">H36</f>
-        <v>11406.031000000001</v>
+        <v>52963.031000000003</v>
       </c>
       <c r="J36" s="81" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="37" spans="3:26" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="54">
         <f>SDA_Amount</f>
-        <v>0</v>
+        <v>83114</v>
       </c>
       <c r="G37" s="52">
         <f>MRRC_Single</f>
         <v>13418.86</v>
       </c>
       <c r="H37" s="53">
         <f>IFERROR(F37+G37, "na")</f>
-        <v>13418.86</v>
+        <v>96532.86</v>
       </c>
       <c r="I37" s="79">
         <f t="shared" si="1"/>
-        <v>13418.86</v>
+        <v>96532.86</v>
       </c>
       <c r="J37" s="81"/>
     </row>
-    <row r="38" spans="3:26" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C38" t="s">
         <v>40</v>
       </c>
       <c r="F38" s="54">
         <f>IFERROR(SDA_Amount/2-0.15*MRRC_Single, "na")</f>
-        <v>-2012.829</v>
+        <v>39544.171000000002</v>
       </c>
       <c r="G38" s="52">
         <f>MRRC_Member_of_a_Couple</f>
         <v>8503.3000000000011</v>
       </c>
       <c r="H38" s="53">
         <f>IFERROR(G38+F38, "na")</f>
-        <v>6490.4710000000014</v>
+        <v>48047.471000000005</v>
       </c>
       <c r="I38" s="79">
         <f>IFERROR(2*H38, "na")</f>
-        <v>12980.942000000003</v>
+        <v>96094.94200000001</v>
       </c>
       <c r="J38" s="81"/>
     </row>
-    <row r="39" spans="3:26" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C39" t="s">
         <v>41</v>
       </c>
       <c r="F39" s="54">
         <f>IFERROR(SDA_Amount-0.3*MRRC_Single, "na")</f>
-        <v>-4025.6579999999999</v>
+        <v>79088.342000000004</v>
       </c>
       <c r="G39" s="52">
         <f>MRRC_Member_of_a_Couple</f>
         <v>8503.3000000000011</v>
       </c>
       <c r="H39" s="53">
         <f>IFERROR(F39+G39, "na")</f>
-        <v>4477.6420000000016</v>
+        <v>87591.642000000007</v>
       </c>
       <c r="I39" s="79">
         <f>IFERROR(H39+G40, "na")</f>
-        <v>12477.642000000002</v>
+        <v>95591.642000000007</v>
       </c>
       <c r="J39" s="81"/>
     </row>
-    <row r="40" spans="3:26" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="3:26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C40" s="84" t="s">
         <v>291</v>
       </c>
       <c r="G40" s="55">
         <v>8000</v>
       </c>
       <c r="H40" s="83"/>
       <c r="I40" s="83"/>
     </row>
-    <row r="41" spans="3:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="3:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H41" s="83"/>
       <c r="I41" s="83"/>
     </row>
-    <row r="42" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="85"/>
       <c r="D42" s="86"/>
       <c r="G42" s="82"/>
     </row>
-    <row r="43" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="44" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="85"/>
     </row>
-    <row r="45" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="85"/>
     </row>
-    <row r="46" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C46" s="85"/>
     </row>
-    <row r="47" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
-[...10 lines deleted...]
-    <row r="58" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="3:26" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="gnlYIwxKTesUaYIortGiNVRAhZSZyUUz6PbEGjFuT2Q=" saltValue="v6KLE2vg4CdTLyJr9kqqlg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-  <mergeCells count="15">
+  <sheetProtection algorithmName="SHA-256" hashValue="C+YMQ3nyUxz2q8FjSeHOIgElIu0qxj4IO8qg+H1eAGo=" saltValue="LhqyaVkk98K8QN3VeD421g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="16">
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H16:I16"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="H17:I17"/>
   </mergeCells>
+  <conditionalFormatting sqref="H15:I15">
+    <cfRule type="cellIs" priority="1" operator="between">
+      <formula>1</formula>
+      <formula>$H$11</formula>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H19:I19" xr:uid="{F546A833-91FF-49BD-AE0F-287F556CA34F}">
       <formula1>"Without OOA,With OOA"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H21:I21" xr:uid="{92FA9319-4AE5-4CA7-AB43-4798F043C026}">
       <formula1>"Without Fire Sprinklers, With Fire Sprinklers"</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G40" xr:uid="{AEBC169C-A5B2-432F-9F1F-75E441463A9B}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H20" xr:uid="{B3D8309C-47F9-4600-A6A5-C11E02D09FA6}">
       <formula1>"With OOA,Without OOA"</formula1>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="ERROR" error="Number must be between 1 and one less than the maximum number of bedrooms in the dwelling (inclusive)." sqref="H15:I15" xr:uid="{44E4000F-809D-4C72-8F3A-7100B2AE6D1A}">
+    <dataValidation type="whole" showInputMessage="1" showErrorMessage="1" errorTitle="ERROR" error="Number must be between 1 and one less than the maximum number of bedrooms in the dwelling (inclusive)." sqref="H15:I15" xr:uid="{44E4000F-809D-4C72-8F3A-7100B2AE6D1A}">
       <formula1>1</formula1>
-      <formula2>H11-1</formula2>
+      <formula2>IF(ISBLANK(H11), 1)</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{27095AB1-DB50-40C8-9668-D123659F4DAF}">
           <x14:formula1>
             <xm:f>LISTS!$D$18:$D$19</xm:f>
           </x14:formula1>
           <xm:sqref>H23:I23</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C1E820A3-E26B-4D9E-B626-82B7706FCEFE}">
           <x14:formula1>
             <xm:f>IF(LEFT($H$7,1)="L",LISTS!$B$23:$B$27,LISTS!$B$3:$B$13)</xm:f>
           </x14:formula1>
           <xm:sqref>H9:I11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{80C17675-1CBA-4F08-9312-1135C122254F}">
           <x14:formula1>
             <xm:f>'Location Factors - Other'!$B$6:$B$94</xm:f>
           </x14:formula1>
           <xm:sqref>H27:I27</xm:sqref>
         </x14:dataValidation>
@@ -7276,88 +7311,88 @@
             <xm:f>LISTS!$A$3:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>H7:I7</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{42A2198B-06CC-49F6-B45F-EC8AB81B1514}">
           <x14:formula1>
             <xm:f>IF($L$7&gt;2,LISTS!$C$3:$C$8,LISTS!$C$13:$C$17)</xm:f>
           </x14:formula1>
           <xm:sqref>H17:I17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6B32EE2-1716-487A-B6EC-4538FD1AB8B1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q121"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.54296875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="30.54296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="15" width="18" style="1" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="5.453125" style="1" customWidth="1"/>
-    <col min="17" max="17" width="6.81640625" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="5.42578125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="11" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:17" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="1:17" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:17" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.35"/>
-    <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="L4" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="C5" s="1">
         <v>1</v>
       </c>
       <c r="D5" s="1">
         <f>C5+1</f>
         <v>2</v>
       </c>
       <c r="E5" s="1">
         <f t="shared" ref="E5:Q5" si="0">D5+1</f>
         <v>3</v>
       </c>
       <c r="F5" s="1">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="G5" s="1">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="H5" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="I5" s="1">
         <f t="shared" si="0"/>
@@ -7374,15368 +7409,15368 @@
       <c r="L5" s="1">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="M5" s="1">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="N5" s="1">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="O5" s="1">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="P5" s="1">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="Q5" s="1">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.35"/>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B8" s="3"/>
       <c r="C8" s="44"/>
       <c r="D8" s="4"/>
       <c r="E8" s="11" t="s">
         <v>280</v>
       </c>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="11"/>
       <c r="O8" s="11"/>
     </row>
-    <row r="9" spans="1:17" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:17" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B9" s="3"/>
       <c r="C9" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="50"/>
       <c r="F9" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H9" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
       <c r="C10" s="34"/>
       <c r="D10" s="211"/>
       <c r="E10" s="35"/>
       <c r="F10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B11" s="3"/>
       <c r="C11" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="37">
         <v>1</v>
       </c>
       <c r="E11" s="38"/>
       <c r="F11" s="38">
         <v>81414</v>
       </c>
       <c r="G11" s="38">
         <v>94983</v>
       </c>
       <c r="H11" s="38">
         <v>83954</v>
       </c>
       <c r="I11" s="38">
         <v>97523</v>
       </c>
       <c r="J11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="38">
         <v>91248</v>
       </c>
       <c r="O11" s="38">
         <v>104817</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B12" s="3"/>
       <c r="C12" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="40">
         <v>1</v>
       </c>
       <c r="E12" s="38"/>
       <c r="F12" s="38">
         <v>85732</v>
       </c>
       <c r="G12" s="38">
         <v>99302</v>
       </c>
       <c r="H12" s="38">
         <v>87618</v>
       </c>
       <c r="I12" s="38">
         <v>101187</v>
       </c>
       <c r="J12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="38">
         <v>95163</v>
       </c>
       <c r="O12" s="38">
         <v>108733</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B13" s="3"/>
       <c r="C13" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="40">
         <v>2</v>
       </c>
       <c r="E13" s="38"/>
       <c r="F13" s="38">
         <v>36768</v>
       </c>
       <c r="G13" s="38">
         <v>43552</v>
       </c>
       <c r="H13" s="38">
         <v>37663</v>
       </c>
       <c r="I13" s="38">
         <v>44448</v>
       </c>
       <c r="J13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="38">
         <v>41478</v>
       </c>
       <c r="O13" s="38">
         <v>48262</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B14" s="3"/>
       <c r="C14" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D14" s="40">
         <v>2</v>
       </c>
       <c r="E14" s="38"/>
       <c r="F14" s="38">
         <v>45760</v>
       </c>
       <c r="G14" s="38">
         <v>52545</v>
       </c>
       <c r="H14" s="38">
         <v>47070</v>
       </c>
       <c r="I14" s="38">
         <v>53854</v>
       </c>
       <c r="J14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N14" s="38">
         <v>51232</v>
       </c>
       <c r="O14" s="38">
         <v>58017</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B15" s="3"/>
       <c r="C15" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="40">
         <v>1</v>
       </c>
       <c r="E15" s="38"/>
       <c r="F15" s="38">
         <v>58894</v>
       </c>
       <c r="G15" s="38">
         <v>61445</v>
       </c>
       <c r="H15" s="38">
         <v>61708</v>
       </c>
       <c r="I15" s="38">
         <v>64432</v>
       </c>
       <c r="J15" s="38">
         <v>62992</v>
       </c>
       <c r="K15" s="38">
         <v>67712</v>
       </c>
       <c r="L15" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="38">
         <v>69208</v>
       </c>
       <c r="O15" s="38">
         <v>72392</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B16" s="3"/>
       <c r="C16" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="40">
         <v>2</v>
       </c>
       <c r="E16" s="38"/>
       <c r="F16" s="38">
         <v>34099</v>
       </c>
       <c r="G16" s="38">
         <v>37005</v>
       </c>
       <c r="H16" s="38">
         <v>36143</v>
       </c>
       <c r="I16" s="38">
         <v>39315</v>
       </c>
       <c r="J16" s="38">
         <v>39511</v>
       </c>
       <c r="K16" s="38">
         <v>42247</v>
       </c>
       <c r="L16" s="38">
         <v>41815</v>
       </c>
       <c r="M16" s="38">
         <v>44550</v>
       </c>
       <c r="N16" s="38">
         <v>40075</v>
       </c>
       <c r="O16" s="38">
         <v>43758</v>
       </c>
     </row>
-    <row r="17" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B17" s="3"/>
       <c r="C17" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="40">
         <v>3</v>
       </c>
       <c r="E17" s="38"/>
       <c r="F17" s="38">
         <v>27878</v>
       </c>
       <c r="G17" s="38">
         <v>30425</v>
       </c>
       <c r="H17" s="38">
         <v>30201</v>
       </c>
       <c r="I17" s="38">
         <v>33049</v>
       </c>
       <c r="J17" s="38">
         <v>32779</v>
       </c>
       <c r="K17" s="38">
         <v>35562</v>
       </c>
       <c r="L17" s="38">
         <v>35124</v>
       </c>
       <c r="M17" s="38">
         <v>37905</v>
       </c>
       <c r="N17" s="38">
         <v>33621</v>
       </c>
       <c r="O17" s="38">
         <v>36469</v>
       </c>
     </row>
-    <row r="18" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B18" s="3"/>
       <c r="C18" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="40">
         <v>2</v>
       </c>
       <c r="E18" s="38"/>
       <c r="F18" s="38">
         <v>67791</v>
       </c>
       <c r="G18" s="38">
         <v>74288</v>
       </c>
       <c r="H18" s="38">
         <v>69574</v>
       </c>
       <c r="I18" s="38">
         <v>75830</v>
       </c>
       <c r="J18" s="38">
         <v>77083</v>
       </c>
       <c r="K18" s="38">
         <v>83589</v>
       </c>
       <c r="L18" s="38">
         <v>82564</v>
       </c>
       <c r="M18" s="38">
         <v>89070</v>
       </c>
       <c r="N18" s="38">
         <v>81767</v>
       </c>
       <c r="O18" s="38">
         <v>88821</v>
       </c>
     </row>
-    <row r="19" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
       <c r="C19" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="40">
         <v>3</v>
       </c>
       <c r="E19" s="38"/>
       <c r="F19" s="38">
         <v>47551</v>
       </c>
       <c r="G19" s="38">
         <v>51205</v>
       </c>
       <c r="H19" s="38">
         <v>48881</v>
       </c>
       <c r="I19" s="38">
         <v>52463</v>
       </c>
       <c r="J19" s="38">
         <v>52828</v>
       </c>
       <c r="K19" s="38">
         <v>57624</v>
       </c>
       <c r="L19" s="38">
         <v>56869</v>
       </c>
       <c r="M19" s="38">
         <v>61667</v>
       </c>
       <c r="N19" s="38">
         <v>57685</v>
       </c>
       <c r="O19" s="38">
         <v>61539</v>
       </c>
     </row>
-    <row r="20" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B20" s="3"/>
       <c r="C20" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="40">
         <v>4</v>
       </c>
       <c r="E20" s="38"/>
       <c r="F20" s="38">
         <v>39310</v>
       </c>
       <c r="G20" s="38">
         <v>41919</v>
       </c>
       <c r="H20" s="38">
         <v>40789</v>
       </c>
       <c r="I20" s="38">
         <v>43120</v>
       </c>
       <c r="J20" s="38">
         <v>44336</v>
       </c>
       <c r="K20" s="38">
         <v>47531</v>
       </c>
       <c r="L20" s="38">
         <v>47028</v>
       </c>
       <c r="M20" s="38">
         <v>50223</v>
       </c>
       <c r="N20" s="38">
         <v>47689</v>
       </c>
       <c r="O20" s="38">
         <v>50585</v>
       </c>
     </row>
-    <row r="21" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B21" s="3"/>
       <c r="C21" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="42">
         <v>5</v>
       </c>
       <c r="E21" s="43"/>
       <c r="F21" s="43">
         <v>32783</v>
       </c>
       <c r="G21" s="43">
         <v>34499</v>
       </c>
       <c r="H21" s="43">
         <v>34123</v>
       </c>
       <c r="I21" s="43">
         <v>36808</v>
       </c>
       <c r="J21" s="43">
         <v>37702</v>
       </c>
       <c r="K21" s="43">
         <v>38955</v>
       </c>
       <c r="L21" s="43">
         <v>38757</v>
       </c>
       <c r="M21" s="43">
         <v>40010</v>
       </c>
       <c r="N21" s="43">
         <v>39886</v>
       </c>
       <c r="O21" s="43">
         <v>42164</v>
       </c>
     </row>
-    <row r="22" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B22" s="3"/>
       <c r="C22" s="17"/>
       <c r="D22" s="4"/>
       <c r="E22" s="94"/>
       <c r="F22" s="94"/>
       <c r="G22" s="94"/>
       <c r="H22" s="94"/>
       <c r="I22" s="94"/>
       <c r="J22" s="94"/>
       <c r="K22" s="94"/>
       <c r="L22" s="94"/>
       <c r="M22" s="94"/>
       <c r="N22" s="94"/>
       <c r="O22" s="184"/>
     </row>
-    <row r="23" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
       <c r="C23" s="44"/>
       <c r="D23" s="4"/>
       <c r="E23" s="11" t="s">
         <v>281</v>
       </c>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="11"/>
       <c r="O23" s="11"/>
     </row>
-    <row r="24" spans="2:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B24" s="3"/>
       <c r="C24" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="10"/>
       <c r="F24" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G24" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H24" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I24" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J24" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K24" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L24" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M24" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N24" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O24" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="25" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B25" s="3"/>
       <c r="C25" s="34"/>
       <c r="D25" s="211"/>
       <c r="E25" s="35"/>
       <c r="F25" s="95" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="96" t="s">
         <v>48</v>
       </c>
       <c r="H25" s="95" t="s">
         <v>61</v>
       </c>
       <c r="I25" s="96" t="s">
         <v>48</v>
       </c>
       <c r="J25" s="95" t="s">
         <v>61</v>
       </c>
       <c r="K25" s="96" t="s">
         <v>48</v>
       </c>
       <c r="L25" s="95" t="s">
         <v>61</v>
       </c>
       <c r="M25" s="96" t="s">
         <v>48</v>
       </c>
       <c r="N25" s="95" t="s">
         <v>61</v>
       </c>
       <c r="O25" s="96" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="26" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B26" s="3"/>
       <c r="C26" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="37">
         <v>1</v>
       </c>
       <c r="E26" s="38"/>
       <c r="F26" s="38">
         <v>83059</v>
       </c>
       <c r="G26" s="38">
         <v>96901</v>
       </c>
       <c r="H26" s="38">
         <v>85617</v>
       </c>
       <c r="I26" s="38">
         <v>99461</v>
       </c>
       <c r="J26" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K26" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L26" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M26" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N26" s="38">
         <v>92928</v>
       </c>
       <c r="O26" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="27" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B27" s="3"/>
       <c r="C27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="40">
         <v>1</v>
       </c>
       <c r="E27" s="38"/>
       <c r="F27" s="38">
         <v>87584</v>
       </c>
       <c r="G27" s="38">
         <v>101429</v>
       </c>
       <c r="H27" s="38">
         <v>89511</v>
       </c>
       <c r="I27" s="38">
         <v>103354</v>
       </c>
       <c r="J27" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K27" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L27" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M27" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N27" s="38">
         <v>97078</v>
       </c>
       <c r="O27" s="38">
         <v>110922</v>
       </c>
     </row>
-    <row r="28" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B28" s="3"/>
       <c r="C28" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D28" s="40">
         <v>2</v>
       </c>
       <c r="E28" s="38"/>
       <c r="F28" s="38">
         <v>37704</v>
       </c>
       <c r="G28" s="38">
         <v>44625</v>
       </c>
       <c r="H28" s="38">
         <v>38625</v>
       </c>
       <c r="I28" s="38">
         <v>45547</v>
       </c>
       <c r="J28" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L28" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M28" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N28" s="38">
         <v>42452</v>
       </c>
       <c r="O28" s="38">
         <v>49373</v>
       </c>
     </row>
-    <row r="29" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B29" s="3"/>
       <c r="C29" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="40">
         <v>2</v>
       </c>
       <c r="E29" s="38"/>
       <c r="F29" s="38">
         <v>46874</v>
       </c>
       <c r="G29" s="38">
         <v>53795</v>
       </c>
       <c r="H29" s="38">
         <v>48194</v>
       </c>
       <c r="I29" s="38">
         <v>55115</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L29" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M29" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N29" s="38">
         <v>52377</v>
       </c>
       <c r="O29" s="38">
         <v>59299</v>
       </c>
     </row>
-    <row r="30" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B30" s="3"/>
       <c r="C30" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="40">
         <v>1</v>
       </c>
       <c r="E30" s="38"/>
       <c r="F30" s="38">
         <v>63942</v>
       </c>
       <c r="G30" s="38">
         <v>66799</v>
       </c>
       <c r="H30" s="38">
         <v>66757</v>
       </c>
       <c r="I30" s="38">
         <v>69785</v>
       </c>
       <c r="J30" s="38">
         <v>68157</v>
       </c>
       <c r="K30" s="38">
         <v>73202</v>
       </c>
       <c r="L30" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M30" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N30" s="38">
         <v>74335</v>
       </c>
       <c r="O30" s="38">
         <v>77836</v>
       </c>
     </row>
-    <row r="31" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B31" s="3"/>
       <c r="C31" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="40">
         <v>2</v>
       </c>
       <c r="E31" s="38"/>
       <c r="F31" s="38">
         <v>36951</v>
       </c>
       <c r="G31" s="38">
         <v>40013</v>
       </c>
       <c r="H31" s="38">
         <v>38995</v>
       </c>
       <c r="I31" s="38">
         <v>42321</v>
       </c>
       <c r="J31" s="38">
         <v>42441</v>
       </c>
       <c r="K31" s="38">
         <v>45344</v>
       </c>
       <c r="L31" s="38">
         <v>44746</v>
       </c>
       <c r="M31" s="38">
         <v>47649</v>
       </c>
       <c r="N31" s="38">
         <v>42979</v>
       </c>
       <c r="O31" s="38">
         <v>46825</v>
       </c>
     </row>
-    <row r="32" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B32" s="3"/>
       <c r="C32" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="40">
         <v>3</v>
       </c>
       <c r="E32" s="38"/>
       <c r="F32" s="38">
         <v>29995</v>
       </c>
       <c r="G32" s="38">
         <v>32648</v>
       </c>
       <c r="H32" s="38">
         <v>32316</v>
       </c>
       <c r="I32" s="38">
         <v>35270</v>
       </c>
       <c r="J32" s="38">
         <v>34963</v>
       </c>
       <c r="K32" s="38">
         <v>37858</v>
       </c>
       <c r="L32" s="38">
         <v>37307</v>
       </c>
       <c r="M32" s="38">
         <v>40202</v>
       </c>
       <c r="N32" s="38">
         <v>35783</v>
       </c>
       <c r="O32" s="38">
         <v>38742</v>
       </c>
     </row>
-    <row r="33" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B33" s="3"/>
       <c r="C33" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D33" s="40">
         <v>2</v>
       </c>
       <c r="E33" s="38"/>
       <c r="F33" s="38">
         <v>71663</v>
       </c>
       <c r="G33" s="38">
         <v>78421</v>
       </c>
       <c r="H33" s="38">
         <v>73445</v>
       </c>
       <c r="I33" s="38">
         <v>79964</v>
       </c>
       <c r="J33" s="38">
         <v>81106</v>
       </c>
       <c r="K33" s="38">
         <v>87893</v>
       </c>
       <c r="L33" s="38">
         <v>86588</v>
       </c>
       <c r="M33" s="38">
         <v>93375</v>
       </c>
       <c r="N33" s="38">
         <v>85740</v>
       </c>
       <c r="O33" s="38">
         <v>93068</v>
       </c>
     </row>
-    <row r="34" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B34" s="3"/>
       <c r="C34" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="40">
         <v>3</v>
       </c>
       <c r="E34" s="38"/>
       <c r="F34" s="38">
         <v>50354</v>
       </c>
       <c r="G34" s="38">
         <v>54186</v>
       </c>
       <c r="H34" s="38">
         <v>51684</v>
       </c>
       <c r="I34" s="38">
         <v>55443</v>
       </c>
       <c r="J34" s="38">
         <v>55748</v>
       </c>
       <c r="K34" s="38">
         <v>60736</v>
       </c>
       <c r="L34" s="38">
         <v>59789</v>
       </c>
       <c r="M34" s="38">
         <v>64778</v>
       </c>
       <c r="N34" s="38">
         <v>60564</v>
       </c>
       <c r="O34" s="38">
         <v>64608</v>
       </c>
     </row>
-    <row r="35" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B35" s="3"/>
       <c r="C35" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="40">
         <v>4</v>
       </c>
       <c r="E35" s="38"/>
       <c r="F35" s="38">
         <v>41590</v>
       </c>
       <c r="G35" s="38">
         <v>44269</v>
       </c>
       <c r="H35" s="38">
         <v>43069</v>
       </c>
       <c r="I35" s="38">
         <v>45470</v>
       </c>
       <c r="J35" s="38">
         <v>46716</v>
       </c>
       <c r="K35" s="38">
         <v>49985</v>
       </c>
       <c r="L35" s="38">
         <v>49407</v>
       </c>
       <c r="M35" s="38">
         <v>52676</v>
       </c>
       <c r="N35" s="38">
         <v>50035</v>
       </c>
       <c r="O35" s="38">
         <v>53005</v>
       </c>
     </row>
-    <row r="36" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B36" s="3"/>
       <c r="C36" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="42">
         <v>5</v>
       </c>
       <c r="E36" s="43"/>
       <c r="F36" s="43">
         <v>34660</v>
       </c>
       <c r="G36" s="43">
         <v>36433</v>
       </c>
       <c r="H36" s="43">
         <v>36001</v>
       </c>
       <c r="I36" s="43">
         <v>38741</v>
       </c>
       <c r="J36" s="43">
         <v>39665</v>
       </c>
       <c r="K36" s="43">
         <v>40975</v>
       </c>
       <c r="L36" s="43">
         <v>40720</v>
       </c>
       <c r="M36" s="43">
         <v>42031</v>
       </c>
       <c r="N36" s="43">
         <v>41820</v>
       </c>
       <c r="O36" s="43">
         <v>44156</v>
       </c>
     </row>
-    <row r="37" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B37" s="3"/>
       <c r="C37" s="17"/>
       <c r="D37" s="4"/>
       <c r="E37" s="94"/>
       <c r="F37" s="94"/>
       <c r="G37" s="94"/>
       <c r="H37" s="94"/>
       <c r="I37" s="94"/>
       <c r="J37" s="94"/>
       <c r="K37" s="94"/>
       <c r="L37" s="94"/>
       <c r="M37" s="94"/>
       <c r="N37" s="94"/>
       <c r="O37" s="184"/>
     </row>
-    <row r="38" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B38" s="3"/>
       <c r="C38" s="44"/>
       <c r="D38" s="4"/>
       <c r="E38" s="11" t="s">
         <v>282</v>
       </c>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
     </row>
-    <row r="39" spans="2:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B39" s="3"/>
       <c r="C39" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="50"/>
       <c r="F39" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G39" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J39" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K39" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L39" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M39" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N39" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O39" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="40" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B40" s="3"/>
       <c r="C40" s="34"/>
       <c r="D40" s="211"/>
       <c r="E40" s="35"/>
       <c r="F40" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G40" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H40" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I40" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J40" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K40" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L40" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M40" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N40" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O40" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="41" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B41" s="3"/>
       <c r="C41" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="37">
         <v>1</v>
       </c>
       <c r="E41" s="38"/>
       <c r="F41" s="38">
         <v>87469</v>
       </c>
       <c r="G41" s="38">
         <v>102048</v>
       </c>
       <c r="H41" s="38">
         <v>90255</v>
       </c>
       <c r="I41" s="38">
         <v>104833</v>
       </c>
       <c r="J41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N41" s="38">
         <v>98278</v>
       </c>
       <c r="O41" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="42" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B42" s="3"/>
       <c r="C42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D42" s="40">
         <v>1</v>
       </c>
       <c r="E42" s="38"/>
       <c r="F42" s="38">
         <v>92162</v>
       </c>
       <c r="G42" s="38">
         <v>106741</v>
       </c>
       <c r="H42" s="38">
         <v>94225</v>
       </c>
       <c r="I42" s="38">
         <v>108803</v>
       </c>
       <c r="J42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N42" s="38">
         <v>102525</v>
       </c>
       <c r="O42" s="38">
         <v>117103</v>
       </c>
     </row>
-    <row r="43" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B43" s="3"/>
       <c r="C43" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="40">
         <v>2</v>
       </c>
       <c r="E43" s="38"/>
       <c r="F43" s="38">
         <v>39992</v>
       </c>
       <c r="G43" s="38">
         <v>47281</v>
       </c>
       <c r="H43" s="38">
         <v>40971</v>
       </c>
       <c r="I43" s="38">
         <v>48260</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N43" s="38">
         <v>45167</v>
       </c>
       <c r="O43" s="38">
         <v>52457</v>
       </c>
     </row>
-    <row r="44" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B44" s="3"/>
       <c r="C44" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D44" s="40">
         <v>2</v>
       </c>
       <c r="E44" s="38"/>
       <c r="F44" s="38">
         <v>49313</v>
       </c>
       <c r="G44" s="38">
         <v>56601</v>
       </c>
       <c r="H44" s="38">
         <v>50749</v>
       </c>
       <c r="I44" s="38">
         <v>58038</v>
       </c>
       <c r="J44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N44" s="38">
         <v>55329</v>
       </c>
       <c r="O44" s="38">
         <v>62617</v>
       </c>
     </row>
-    <row r="45" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B45" s="3"/>
       <c r="C45" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D45" s="40">
         <v>1</v>
       </c>
       <c r="E45" s="38"/>
       <c r="F45" s="38">
         <v>62161</v>
       </c>
       <c r="G45" s="38">
         <v>64913</v>
       </c>
       <c r="H45" s="38">
         <v>65256</v>
       </c>
       <c r="I45" s="38">
         <v>68197</v>
       </c>
       <c r="J45" s="38">
         <v>66836</v>
       </c>
       <c r="K45" s="38">
         <v>71983</v>
       </c>
       <c r="L45" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M45" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N45" s="38">
         <v>73507</v>
       </c>
       <c r="O45" s="38">
         <v>76953</v>
       </c>
     </row>
-    <row r="46" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B46" s="3"/>
       <c r="C46" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D46" s="40">
         <v>2</v>
       </c>
       <c r="E46" s="38"/>
       <c r="F46" s="38">
         <v>36028</v>
       </c>
       <c r="G46" s="38">
         <v>39185</v>
       </c>
       <c r="H46" s="38">
         <v>38278</v>
       </c>
       <c r="I46" s="38">
         <v>41727</v>
       </c>
       <c r="J46" s="38">
         <v>41982</v>
       </c>
       <c r="K46" s="38">
         <v>44951</v>
       </c>
       <c r="L46" s="38">
         <v>44484</v>
       </c>
       <c r="M46" s="38">
         <v>47453</v>
       </c>
       <c r="N46" s="38">
         <v>42603</v>
       </c>
       <c r="O46" s="38">
         <v>46613</v>
       </c>
     </row>
-    <row r="47" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
       <c r="C47" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D47" s="40">
         <v>3</v>
       </c>
       <c r="E47" s="38"/>
       <c r="F47" s="38">
         <v>29525</v>
       </c>
       <c r="G47" s="38">
         <v>32285</v>
       </c>
       <c r="H47" s="38">
         <v>32080</v>
       </c>
       <c r="I47" s="38">
         <v>35172</v>
       </c>
       <c r="J47" s="38">
         <v>34917</v>
       </c>
       <c r="K47" s="38">
         <v>37936</v>
       </c>
       <c r="L47" s="38">
         <v>37460</v>
       </c>
       <c r="M47" s="38">
         <v>40480</v>
       </c>
       <c r="N47" s="38">
         <v>35841</v>
       </c>
       <c r="O47" s="38">
         <v>38934</v>
       </c>
     </row>
-    <row r="48" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B48" s="3"/>
       <c r="C48" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D48" s="40">
         <v>2</v>
       </c>
       <c r="E48" s="38"/>
       <c r="F48" s="38">
         <v>71719</v>
       </c>
       <c r="G48" s="38">
         <v>78781</v>
       </c>
       <c r="H48" s="38">
         <v>73604</v>
       </c>
       <c r="I48" s="38">
         <v>80402</v>
       </c>
       <c r="J48" s="38">
         <v>81938</v>
       </c>
       <c r="K48" s="38">
         <v>89011</v>
       </c>
       <c r="L48" s="38">
         <v>87899</v>
       </c>
       <c r="M48" s="38">
         <v>94971</v>
       </c>
       <c r="N48" s="38">
         <v>87008</v>
       </c>
       <c r="O48" s="38">
         <v>94684</v>
       </c>
     </row>
-    <row r="49" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B49" s="3"/>
       <c r="C49" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D49" s="40">
         <v>3</v>
       </c>
       <c r="E49" s="38"/>
       <c r="F49" s="38">
         <v>50514</v>
       </c>
       <c r="G49" s="38">
         <v>54436</v>
       </c>
       <c r="H49" s="38">
         <v>51899</v>
       </c>
       <c r="I49" s="38">
         <v>55781</v>
       </c>
       <c r="J49" s="38">
         <v>56319</v>
       </c>
       <c r="K49" s="38">
         <v>61497</v>
       </c>
       <c r="L49" s="38">
         <v>60683</v>
       </c>
       <c r="M49" s="38">
         <v>65861</v>
       </c>
       <c r="N49" s="38">
         <v>61577</v>
       </c>
       <c r="O49" s="38">
         <v>65759</v>
       </c>
     </row>
-    <row r="50" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B50" s="3"/>
       <c r="C50" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="40">
         <v>4</v>
       </c>
       <c r="E50" s="38"/>
       <c r="F50" s="38">
         <v>41907</v>
       </c>
       <c r="G50" s="38">
         <v>44711</v>
       </c>
       <c r="H50" s="38">
         <v>43459</v>
       </c>
       <c r="I50" s="38">
         <v>45981</v>
       </c>
       <c r="J50" s="38">
         <v>47435</v>
       </c>
       <c r="K50" s="38">
         <v>50884</v>
       </c>
       <c r="L50" s="38">
         <v>50341</v>
       </c>
       <c r="M50" s="38">
         <v>53790</v>
       </c>
       <c r="N50" s="38">
         <v>51045</v>
       </c>
       <c r="O50" s="38">
         <v>54188</v>
       </c>
     </row>
-    <row r="51" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B51" s="3"/>
       <c r="C51" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D51" s="42">
         <v>5</v>
       </c>
       <c r="E51" s="43"/>
       <c r="F51" s="43">
         <v>35061</v>
       </c>
       <c r="G51" s="43">
         <v>36916</v>
       </c>
       <c r="H51" s="43">
         <v>36496</v>
       </c>
       <c r="I51" s="43">
         <v>39393</v>
       </c>
       <c r="J51" s="43">
         <v>40474</v>
       </c>
       <c r="K51" s="43">
         <v>41818</v>
       </c>
       <c r="L51" s="43">
         <v>41606</v>
       </c>
       <c r="M51" s="43">
         <v>42950</v>
       </c>
       <c r="N51" s="43">
         <v>42836</v>
       </c>
       <c r="O51" s="43">
         <v>45286</v>
       </c>
     </row>
-    <row r="52" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B52" s="3"/>
       <c r="C52" s="17"/>
       <c r="D52" s="4"/>
       <c r="E52" s="94"/>
       <c r="F52" s="94"/>
       <c r="G52" s="94"/>
       <c r="H52" s="94"/>
       <c r="I52" s="94"/>
       <c r="J52" s="94"/>
       <c r="K52" s="94"/>
       <c r="L52" s="94"/>
       <c r="M52" s="94"/>
       <c r="N52" s="94"/>
       <c r="O52" s="184"/>
       <c r="P52" s="94"/>
     </row>
-    <row r="53" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B53" s="3"/>
       <c r="C53" s="44"/>
       <c r="D53" s="4"/>
       <c r="E53" s="11" t="s">
         <v>284</v>
       </c>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
       <c r="J53" s="11"/>
       <c r="K53" s="11"/>
       <c r="L53" s="11"/>
       <c r="M53" s="11"/>
       <c r="N53" s="11"/>
       <c r="O53" s="11"/>
     </row>
-    <row r="54" spans="2:16" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:16" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B54" s="3"/>
       <c r="C54" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D54" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E54" s="10"/>
       <c r="F54" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G54" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H54" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I54" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J54" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K54" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L54" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M54" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N54" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O54" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="55" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B55" s="3"/>
       <c r="C55" s="34"/>
       <c r="D55" s="211"/>
       <c r="E55" s="35"/>
       <c r="F55" s="95" t="s">
         <v>61</v>
       </c>
       <c r="G55" s="96" t="s">
         <v>48</v>
       </c>
       <c r="H55" s="95" t="s">
         <v>61</v>
       </c>
       <c r="I55" s="96" t="s">
         <v>48</v>
       </c>
       <c r="J55" s="95" t="s">
         <v>61</v>
       </c>
       <c r="K55" s="96" t="s">
         <v>48</v>
       </c>
       <c r="L55" s="95" t="s">
         <v>61</v>
       </c>
       <c r="M55" s="96" t="s">
         <v>48</v>
       </c>
       <c r="N55" s="95" t="s">
         <v>61</v>
       </c>
       <c r="O55" s="96" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="56" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B56" s="3"/>
       <c r="C56" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D56" s="37">
         <v>1</v>
       </c>
       <c r="E56" s="38"/>
       <c r="F56" s="38">
         <v>89177</v>
       </c>
       <c r="G56" s="38">
         <v>104039</v>
       </c>
       <c r="H56" s="38">
         <v>91986</v>
       </c>
       <c r="I56" s="38">
         <v>106849</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K56" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L56" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M56" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N56" s="38">
         <v>100028</v>
       </c>
       <c r="O56" s="38">
         <v>114891</v>
       </c>
     </row>
-    <row r="57" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B57" s="3"/>
       <c r="C57" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="40">
         <v>1</v>
       </c>
       <c r="E57" s="38"/>
       <c r="F57" s="38">
         <v>94100</v>
       </c>
       <c r="G57" s="38">
         <v>108964</v>
       </c>
       <c r="H57" s="38">
         <v>96209</v>
       </c>
       <c r="I57" s="38">
         <v>111072</v>
       </c>
       <c r="J57" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K57" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L57" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M57" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N57" s="38">
         <v>104533</v>
       </c>
       <c r="O57" s="38">
         <v>119396</v>
       </c>
     </row>
-    <row r="58" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B58" s="3"/>
       <c r="C58" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="40">
         <v>2</v>
       </c>
       <c r="E58" s="38"/>
       <c r="F58" s="38">
         <v>40973</v>
       </c>
       <c r="G58" s="38">
         <v>48405</v>
       </c>
       <c r="H58" s="38">
         <v>41981</v>
       </c>
       <c r="I58" s="38">
         <v>49412</v>
       </c>
       <c r="J58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N58" s="38">
         <v>46190</v>
       </c>
       <c r="O58" s="38">
         <v>53621</v>
       </c>
     </row>
-    <row r="59" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B59" s="3"/>
       <c r="C59" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D59" s="40">
         <v>2</v>
       </c>
       <c r="E59" s="38"/>
       <c r="F59" s="38">
         <v>50487</v>
       </c>
       <c r="G59" s="38">
         <v>57919</v>
       </c>
       <c r="H59" s="38">
         <v>51937</v>
       </c>
       <c r="I59" s="38">
         <v>59368</v>
       </c>
       <c r="J59" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K59" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L59" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M59" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N59" s="38">
         <v>56538</v>
       </c>
       <c r="O59" s="38">
         <v>63969</v>
       </c>
     </row>
-    <row r="60" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B60" s="3"/>
       <c r="C60" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D60" s="40">
         <v>1</v>
       </c>
       <c r="E60" s="38"/>
       <c r="F60" s="38">
         <v>67370</v>
       </c>
       <c r="G60" s="38">
         <v>70456</v>
       </c>
       <c r="H60" s="38">
         <v>70465</v>
       </c>
       <c r="I60" s="38">
         <v>73740</v>
       </c>
       <c r="J60" s="38">
         <v>72172</v>
       </c>
       <c r="K60" s="38">
         <v>77678</v>
       </c>
       <c r="L60" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M60" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N60" s="38">
         <v>78800</v>
       </c>
       <c r="O60" s="38">
         <v>82597</v>
       </c>
     </row>
-    <row r="61" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B61" s="3"/>
       <c r="C61" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D61" s="40">
         <v>2</v>
       </c>
       <c r="E61" s="38"/>
       <c r="F61" s="38">
         <v>38990</v>
       </c>
       <c r="G61" s="38">
         <v>42317</v>
       </c>
       <c r="H61" s="38">
         <v>41238</v>
       </c>
       <c r="I61" s="38">
         <v>44858</v>
       </c>
       <c r="J61" s="38">
         <v>45029</v>
       </c>
       <c r="K61" s="38">
         <v>48182</v>
       </c>
       <c r="L61" s="38">
         <v>47531</v>
       </c>
       <c r="M61" s="38">
         <v>50684</v>
       </c>
       <c r="N61" s="38">
         <v>45620</v>
       </c>
       <c r="O61" s="38">
         <v>49812</v>
       </c>
     </row>
-    <row r="62" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B62" s="3"/>
       <c r="C62" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D62" s="40">
         <v>3</v>
       </c>
       <c r="E62" s="38"/>
       <c r="F62" s="38">
         <v>31735</v>
       </c>
       <c r="G62" s="38">
         <v>34611</v>
       </c>
       <c r="H62" s="38">
         <v>34287</v>
       </c>
       <c r="I62" s="38">
         <v>37496</v>
       </c>
       <c r="J62" s="38">
         <v>37200</v>
       </c>
       <c r="K62" s="38">
         <v>40343</v>
       </c>
       <c r="L62" s="38">
         <v>39744</v>
       </c>
       <c r="M62" s="38">
         <v>42887</v>
       </c>
       <c r="N62" s="38">
         <v>38100</v>
       </c>
       <c r="O62" s="38">
         <v>41314</v>
       </c>
     </row>
-    <row r="63" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B63" s="3"/>
       <c r="C63" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D63" s="40">
         <v>2</v>
       </c>
       <c r="E63" s="38"/>
       <c r="F63" s="38">
         <v>75798</v>
       </c>
       <c r="G63" s="38">
         <v>83151</v>
       </c>
       <c r="H63" s="38">
         <v>77685</v>
       </c>
       <c r="I63" s="38">
         <v>84772</v>
       </c>
       <c r="J63" s="38">
         <v>86187</v>
       </c>
       <c r="K63" s="38">
         <v>93573</v>
       </c>
       <c r="L63" s="38">
         <v>92147</v>
       </c>
       <c r="M63" s="38">
         <v>99531</v>
       </c>
       <c r="N63" s="38">
         <v>91202</v>
       </c>
       <c r="O63" s="38">
         <v>99180</v>
       </c>
     </row>
-    <row r="64" spans="2:16" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B64" s="3"/>
       <c r="C64" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="40">
         <v>3</v>
       </c>
       <c r="E64" s="38"/>
       <c r="F64" s="38">
         <v>53477</v>
       </c>
       <c r="G64" s="38">
         <v>57596</v>
       </c>
       <c r="H64" s="38">
         <v>54862</v>
       </c>
       <c r="I64" s="38">
         <v>58940</v>
       </c>
       <c r="J64" s="38">
         <v>59410</v>
       </c>
       <c r="K64" s="38">
         <v>64800</v>
       </c>
       <c r="L64" s="38">
         <v>63774</v>
       </c>
       <c r="M64" s="38">
         <v>69164</v>
       </c>
       <c r="N64" s="38">
         <v>64626</v>
       </c>
       <c r="O64" s="38">
         <v>69014</v>
       </c>
     </row>
-    <row r="65" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B65" s="3"/>
       <c r="C65" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="40">
         <v>4</v>
       </c>
       <c r="E65" s="38"/>
       <c r="F65" s="38">
         <v>44323</v>
       </c>
       <c r="G65" s="38">
         <v>47203</v>
       </c>
       <c r="H65" s="38">
         <v>45875</v>
       </c>
       <c r="I65" s="38">
         <v>48473</v>
       </c>
       <c r="J65" s="38">
         <v>49961</v>
       </c>
       <c r="K65" s="38">
         <v>53490</v>
       </c>
       <c r="L65" s="38">
         <v>52868</v>
       </c>
       <c r="M65" s="38">
         <v>56396</v>
       </c>
       <c r="N65" s="38">
         <v>53535</v>
       </c>
       <c r="O65" s="38">
         <v>56757</v>
       </c>
     </row>
-    <row r="66" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B66" s="3"/>
       <c r="C66" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D66" s="42">
         <v>5</v>
       </c>
       <c r="E66" s="43"/>
       <c r="F66" s="43">
         <v>37055</v>
       </c>
       <c r="G66" s="43">
         <v>38970</v>
       </c>
       <c r="H66" s="43">
         <v>38489</v>
       </c>
       <c r="I66" s="43">
         <v>41447</v>
       </c>
       <c r="J66" s="43">
         <v>42561</v>
       </c>
       <c r="K66" s="43">
         <v>43967</v>
       </c>
       <c r="L66" s="43">
         <v>43692</v>
       </c>
       <c r="M66" s="43">
         <v>45099</v>
       </c>
       <c r="N66" s="43">
         <v>44890</v>
       </c>
       <c r="O66" s="43">
         <v>47404</v>
       </c>
     </row>
-    <row r="67" spans="1:15" x14ac:dyDescent="0.35"/>
-    <row r="68" spans="1:15" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="1:15" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A68" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B68" s="9"/>
       <c r="C68" s="9"/>
     </row>
-    <row r="69" spans="1:15" x14ac:dyDescent="0.35"/>
-    <row r="70" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B70" s="3"/>
       <c r="C70" s="93"/>
       <c r="D70" s="4"/>
       <c r="E70" s="11" t="s">
         <v>285</v>
       </c>
       <c r="F70" s="11"/>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="11"/>
       <c r="J70" s="11"/>
       <c r="K70" s="11"/>
       <c r="L70" s="11"/>
       <c r="M70" s="11"/>
       <c r="N70" s="11"/>
       <c r="O70" s="11"/>
     </row>
-    <row r="71" spans="1:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B71" s="3"/>
       <c r="C71" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D71" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E71" s="97" t="s">
         <v>74</v>
       </c>
       <c r="F71" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G71" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H71" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I71" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J71" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K71" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L71" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M71" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N71" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O71" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="72" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B72" s="3"/>
       <c r="C72" s="34"/>
       <c r="D72" s="211"/>
       <c r="E72" s="90" t="s">
         <v>61</v>
       </c>
       <c r="F72" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G72" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H72" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I72" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J72" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K72" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L72" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M72" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N72" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O72" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="73" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B73" s="3"/>
       <c r="C73" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D73" s="37">
         <v>1</v>
       </c>
       <c r="E73" s="38">
         <v>25598</v>
       </c>
       <c r="F73" s="38">
         <v>26165</v>
       </c>
       <c r="G73" s="38">
         <v>30528</v>
       </c>
       <c r="H73" s="38">
         <v>44418</v>
       </c>
       <c r="I73" s="38">
         <v>51823</v>
       </c>
       <c r="J73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N73" s="38">
         <v>69158</v>
       </c>
       <c r="O73" s="38">
         <v>80686</v>
       </c>
     </row>
-    <row r="74" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B74" s="3"/>
       <c r="C74" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D74" s="40">
         <v>1</v>
       </c>
       <c r="E74" s="38">
         <v>33808</v>
       </c>
       <c r="F74" s="38">
         <v>34501</v>
       </c>
       <c r="G74" s="38">
         <v>40252</v>
       </c>
       <c r="H74" s="38">
         <v>57698</v>
       </c>
       <c r="I74" s="38">
         <v>67315</v>
       </c>
       <c r="J74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N74" s="38">
         <v>89936</v>
       </c>
       <c r="O74" s="38">
         <v>104924</v>
       </c>
     </row>
-    <row r="75" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B75" s="3"/>
       <c r="C75" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D75" s="40">
         <v>2</v>
       </c>
       <c r="E75" s="38">
         <v>10891</v>
       </c>
       <c r="F75" s="38">
         <v>11241</v>
       </c>
       <c r="G75" s="38">
         <v>13114</v>
       </c>
       <c r="H75" s="38">
         <v>22838</v>
       </c>
       <c r="I75" s="38">
         <v>26645</v>
       </c>
       <c r="J75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N75" s="38">
         <v>38959</v>
       </c>
       <c r="O75" s="38">
         <v>45452</v>
       </c>
     </row>
-    <row r="76" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B76" s="3"/>
       <c r="C76" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D76" s="40">
         <v>2</v>
       </c>
       <c r="E76" s="38">
         <v>16947</v>
       </c>
       <c r="F76" s="38">
         <v>17396</v>
       </c>
       <c r="G76" s="38">
         <v>20296</v>
       </c>
       <c r="H76" s="38">
         <v>32785</v>
       </c>
       <c r="I76" s="38">
         <v>38248</v>
       </c>
       <c r="J76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N76" s="38">
         <v>55196</v>
       </c>
       <c r="O76" s="38">
         <v>64394</v>
       </c>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B77" s="3"/>
       <c r="C77" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D77" s="40">
         <v>1</v>
       </c>
       <c r="E77" s="38">
         <v>12942</v>
       </c>
       <c r="F77" s="38">
         <v>13284</v>
       </c>
       <c r="G77" s="38">
         <v>15864</v>
       </c>
       <c r="H77" s="38">
         <v>22218</v>
       </c>
       <c r="I77" s="38">
         <v>24935</v>
       </c>
       <c r="J77" s="38">
         <v>27593</v>
       </c>
       <c r="K77" s="38">
         <v>30973</v>
       </c>
       <c r="L77" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M77" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N77" s="38">
         <v>36878</v>
       </c>
       <c r="O77" s="38">
         <v>40455</v>
       </c>
     </row>
-    <row r="78" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B78" s="3"/>
       <c r="C78" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D78" s="40">
         <v>2</v>
       </c>
       <c r="E78" s="38">
         <v>6845</v>
       </c>
       <c r="F78" s="38">
         <v>7071</v>
       </c>
       <c r="G78" s="38">
         <v>8326</v>
       </c>
       <c r="H78" s="38">
         <v>12600</v>
       </c>
       <c r="I78" s="38">
         <v>13921</v>
       </c>
       <c r="J78" s="38">
         <v>16193</v>
       </c>
       <c r="K78" s="38">
         <v>17821</v>
       </c>
       <c r="L78" s="38">
         <v>17565</v>
       </c>
       <c r="M78" s="38">
         <v>19192</v>
       </c>
       <c r="N78" s="38">
         <v>22633</v>
       </c>
       <c r="O78" s="38">
         <v>24355</v>
       </c>
     </row>
-    <row r="79" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B79" s="3"/>
       <c r="C79" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D79" s="40">
         <v>3</v>
       </c>
       <c r="E79" s="38">
         <v>5540</v>
       </c>
       <c r="F79" s="38">
         <v>5737</v>
       </c>
       <c r="G79" s="38">
         <v>6575</v>
       </c>
       <c r="H79" s="38">
         <v>10738</v>
       </c>
       <c r="I79" s="38">
         <v>11620</v>
       </c>
       <c r="J79" s="38">
         <v>14127</v>
       </c>
       <c r="K79" s="38">
         <v>15214</v>
       </c>
       <c r="L79" s="38">
         <v>15040</v>
       </c>
       <c r="M79" s="38">
         <v>16126</v>
       </c>
       <c r="N79" s="38">
         <v>20116</v>
       </c>
       <c r="O79" s="38">
         <v>21261</v>
       </c>
     </row>
-    <row r="80" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B80" s="3"/>
       <c r="C80" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D80" s="40">
         <v>2</v>
       </c>
       <c r="E80" s="38">
         <v>7883</v>
       </c>
       <c r="F80" s="38">
         <v>8046</v>
       </c>
       <c r="G80" s="38">
         <v>9302</v>
       </c>
       <c r="H80" s="38">
         <v>13597</v>
       </c>
       <c r="I80" s="38">
         <v>14917</v>
       </c>
       <c r="J80" s="38">
         <v>17647</v>
       </c>
       <c r="K80" s="38">
         <v>19276</v>
       </c>
       <c r="L80" s="38">
         <v>19018</v>
       </c>
       <c r="M80" s="38">
         <v>20648</v>
       </c>
       <c r="N80" s="38">
         <v>24130</v>
       </c>
       <c r="O80" s="38">
         <v>25849</v>
       </c>
     </row>
-    <row r="81" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B81" s="3"/>
       <c r="C81" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D81" s="40">
         <v>3</v>
       </c>
       <c r="E81" s="38">
         <v>6049</v>
       </c>
       <c r="F81" s="38">
         <v>7216</v>
       </c>
       <c r="G81" s="38">
         <v>8156</v>
       </c>
       <c r="H81" s="38">
         <v>12784</v>
       </c>
       <c r="I81" s="38">
         <v>13775</v>
       </c>
       <c r="J81" s="38">
         <v>16389</v>
       </c>
       <c r="K81" s="38">
         <v>17588</v>
       </c>
       <c r="L81" s="38">
         <v>17398</v>
       </c>
       <c r="M81" s="38">
         <v>18597</v>
       </c>
       <c r="N81" s="38">
         <v>25133</v>
       </c>
       <c r="O81" s="38">
         <v>26521</v>
       </c>
     </row>
-    <row r="82" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B82" s="3"/>
       <c r="C82" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D82" s="40">
         <v>4</v>
       </c>
       <c r="E82" s="38">
         <v>7462</v>
       </c>
       <c r="F82" s="38">
         <v>7702</v>
       </c>
       <c r="G82" s="38">
         <v>8417</v>
       </c>
       <c r="H82" s="38">
         <v>12846</v>
       </c>
       <c r="I82" s="38">
         <v>13601</v>
       </c>
       <c r="J82" s="38">
         <v>16246</v>
       </c>
       <c r="K82" s="38">
         <v>17155</v>
       </c>
       <c r="L82" s="38">
         <v>17012</v>
       </c>
       <c r="M82" s="38">
         <v>17922</v>
       </c>
       <c r="N82" s="38">
         <v>24147</v>
       </c>
       <c r="O82" s="38">
         <v>25191</v>
       </c>
     </row>
-    <row r="83" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B83" s="3"/>
       <c r="C83" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D83" s="42">
         <v>5</v>
       </c>
       <c r="E83" s="43">
         <v>5993</v>
       </c>
       <c r="F83" s="43">
         <v>6188</v>
       </c>
       <c r="G83" s="43">
         <v>6752</v>
       </c>
       <c r="H83" s="43">
         <v>10991</v>
       </c>
       <c r="I83" s="43">
         <v>11589</v>
       </c>
       <c r="J83" s="43">
         <v>14027</v>
       </c>
       <c r="K83" s="43">
         <v>14751</v>
       </c>
       <c r="L83" s="43">
         <v>14632</v>
       </c>
       <c r="M83" s="43">
         <v>15353</v>
       </c>
       <c r="N83" s="43">
         <v>21366</v>
       </c>
       <c r="O83" s="43">
         <v>22188</v>
       </c>
     </row>
-    <row r="84" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="4"/>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
       <c r="K84" s="5"/>
       <c r="L84" s="5"/>
       <c r="M84" s="6"/>
       <c r="N84" s="5"/>
       <c r="O84" s="184"/>
     </row>
-    <row r="85" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B85" s="3"/>
       <c r="C85" s="93"/>
       <c r="D85" s="4"/>
       <c r="E85" s="11" t="s">
         <v>286</v>
       </c>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
       <c r="I85" s="11"/>
       <c r="J85" s="11"/>
       <c r="K85" s="11"/>
       <c r="L85" s="11"/>
       <c r="M85" s="11"/>
       <c r="N85" s="11"/>
       <c r="O85" s="11"/>
     </row>
-    <row r="86" spans="2:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B86" s="3"/>
       <c r="C86" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D86" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E86" s="97" t="s">
         <v>74</v>
       </c>
       <c r="F86" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G86" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H86" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I86" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J86" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K86" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L86" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M86" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N86" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O86" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="87" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B87" s="3"/>
       <c r="C87" s="34"/>
       <c r="D87" s="211"/>
       <c r="E87" s="90" t="s">
         <v>61</v>
       </c>
       <c r="F87" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G87" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H87" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I87" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J87" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K87" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L87" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M87" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N87" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O87" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="88" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B88" s="3"/>
       <c r="C88" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D88" s="37">
         <v>1</v>
       </c>
       <c r="E88" s="38">
         <v>25904</v>
       </c>
       <c r="F88" s="38">
         <v>26478</v>
       </c>
       <c r="G88" s="38">
         <v>30894</v>
       </c>
       <c r="H88" s="38">
         <v>44951</v>
       </c>
       <c r="I88" s="38">
         <v>52444</v>
       </c>
       <c r="J88" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K88" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L88" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M88" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N88" s="38">
         <v>69988</v>
       </c>
       <c r="O88" s="38">
         <v>81655</v>
       </c>
     </row>
-    <row r="89" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B89" s="3"/>
       <c r="C89" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D89" s="40">
         <v>1</v>
       </c>
       <c r="E89" s="38">
         <v>34214</v>
       </c>
       <c r="F89" s="38">
         <v>34915</v>
       </c>
       <c r="G89" s="38">
         <v>40735</v>
       </c>
       <c r="H89" s="38">
         <v>58390</v>
       </c>
       <c r="I89" s="38">
         <v>68123</v>
       </c>
       <c r="J89" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K89" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L89" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M89" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N89" s="38">
         <v>91016</v>
       </c>
       <c r="O89" s="38">
         <v>106184</v>
       </c>
     </row>
-    <row r="90" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B90" s="3"/>
       <c r="C90" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D90" s="40">
         <v>2</v>
       </c>
       <c r="E90" s="38">
         <v>11023</v>
       </c>
       <c r="F90" s="38">
         <v>11376</v>
       </c>
       <c r="G90" s="38">
         <v>13272</v>
       </c>
       <c r="H90" s="38">
         <v>23112</v>
       </c>
       <c r="I90" s="38">
         <v>26965</v>
       </c>
       <c r="J90" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K90" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L90" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M90" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N90" s="38">
         <v>39426</v>
       </c>
       <c r="O90" s="38">
         <v>45998</v>
       </c>
     </row>
-    <row r="91" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="91" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B91" s="3"/>
       <c r="C91" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D91" s="40">
         <v>2</v>
       </c>
       <c r="E91" s="38">
         <v>17149</v>
       </c>
       <c r="F91" s="38">
         <v>17604</v>
       </c>
       <c r="G91" s="38">
         <v>20538</v>
       </c>
       <c r="H91" s="38">
         <v>33177</v>
       </c>
       <c r="I91" s="38">
         <v>38707</v>
       </c>
       <c r="J91" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K91" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L91" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M91" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N91" s="38">
         <v>55858</v>
       </c>
       <c r="O91" s="38">
         <v>65166</v>
       </c>
     </row>
-    <row r="92" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="92" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B92" s="3"/>
       <c r="C92" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D92" s="40">
         <v>1</v>
       </c>
       <c r="E92" s="38">
         <v>13189</v>
       </c>
       <c r="F92" s="38">
         <v>13535</v>
       </c>
       <c r="G92" s="38">
         <v>16165</v>
       </c>
       <c r="H92" s="38">
         <v>22639</v>
       </c>
       <c r="I92" s="38">
         <v>25407</v>
       </c>
       <c r="J92" s="38">
         <v>28118</v>
       </c>
       <c r="K92" s="38">
         <v>31561</v>
       </c>
       <c r="L92" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M92" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N92" s="38">
         <v>37579</v>
       </c>
       <c r="O92" s="38">
         <v>41225</v>
       </c>
     </row>
-    <row r="93" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="93" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B93" s="3"/>
       <c r="C93" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D93" s="40">
         <v>2</v>
       </c>
       <c r="E93" s="38">
         <v>6975</v>
       </c>
       <c r="F93" s="38">
         <v>7206</v>
       </c>
       <c r="G93" s="38">
         <v>8484</v>
       </c>
       <c r="H93" s="38">
         <v>12841</v>
       </c>
       <c r="I93" s="38">
         <v>14185</v>
       </c>
       <c r="J93" s="38">
         <v>16501</v>
       </c>
       <c r="K93" s="38">
         <v>18160</v>
       </c>
       <c r="L93" s="38">
         <v>17899</v>
       </c>
       <c r="M93" s="38">
         <v>19556</v>
       </c>
       <c r="N93" s="38">
         <v>23064</v>
       </c>
       <c r="O93" s="38">
         <v>24817</v>
       </c>
     </row>
-    <row r="94" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="94" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B94" s="3"/>
       <c r="C94" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D94" s="40">
         <v>3</v>
       </c>
       <c r="E94" s="38">
         <v>5644</v>
       </c>
       <c r="F94" s="38">
         <v>5846</v>
       </c>
       <c r="G94" s="38">
         <v>6701</v>
       </c>
       <c r="H94" s="38">
         <v>10942</v>
       </c>
       <c r="I94" s="38">
         <v>11841</v>
       </c>
       <c r="J94" s="38">
         <v>14396</v>
       </c>
       <c r="K94" s="38">
         <v>15502</v>
       </c>
       <c r="L94" s="38">
         <v>15326</v>
       </c>
       <c r="M94" s="38">
         <v>16433</v>
       </c>
       <c r="N94" s="38">
         <v>20496</v>
       </c>
       <c r="O94" s="38">
         <v>21665</v>
       </c>
     </row>
-    <row r="95" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="95" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B95" s="3"/>
       <c r="C95" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D95" s="40">
         <v>2</v>
       </c>
       <c r="E95" s="38">
         <v>8032</v>
       </c>
       <c r="F95" s="38">
         <v>8200</v>
       </c>
       <c r="G95" s="38">
         <v>9479</v>
       </c>
       <c r="H95" s="38">
         <v>13854</v>
       </c>
       <c r="I95" s="38">
         <v>15200</v>
       </c>
       <c r="J95" s="38">
         <v>17982</v>
       </c>
       <c r="K95" s="38">
         <v>19642</v>
       </c>
       <c r="L95" s="38">
         <v>19380</v>
       </c>
       <c r="M95" s="38">
         <v>21040</v>
       </c>
       <c r="N95" s="38">
         <v>24588</v>
       </c>
       <c r="O95" s="38">
         <v>26340</v>
       </c>
     </row>
-    <row r="96" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="96" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B96" s="3"/>
       <c r="C96" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D96" s="40">
         <v>3</v>
       </c>
       <c r="E96" s="38">
         <v>6164</v>
       </c>
       <c r="F96" s="38">
         <v>7354</v>
       </c>
       <c r="G96" s="38">
         <v>8310</v>
       </c>
       <c r="H96" s="38">
         <v>13028</v>
       </c>
       <c r="I96" s="38">
         <v>14035</v>
       </c>
       <c r="J96" s="38">
         <v>16700</v>
       </c>
       <c r="K96" s="38">
         <v>17922</v>
       </c>
       <c r="L96" s="38">
         <v>17729</v>
       </c>
       <c r="M96" s="38">
         <v>18950</v>
       </c>
       <c r="N96" s="38">
         <v>25611</v>
       </c>
       <c r="O96" s="38">
         <v>27027</v>
       </c>
     </row>
-    <row r="97" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B97" s="3"/>
       <c r="C97" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D97" s="40">
         <v>4</v>
       </c>
       <c r="E97" s="38">
         <v>7604</v>
       </c>
       <c r="F97" s="38">
         <v>7848</v>
       </c>
       <c r="G97" s="38">
         <v>8576</v>
       </c>
       <c r="H97" s="38">
         <v>13090</v>
       </c>
       <c r="I97" s="38">
         <v>13861</v>
       </c>
       <c r="J97" s="38">
         <v>16555</v>
       </c>
       <c r="K97" s="38">
         <v>17482</v>
       </c>
       <c r="L97" s="38">
         <v>17334</v>
       </c>
       <c r="M97" s="38">
         <v>18262</v>
       </c>
       <c r="N97" s="38">
         <v>24605</v>
       </c>
       <c r="O97" s="38">
         <v>25670</v>
       </c>
     </row>
-    <row r="98" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B98" s="3"/>
       <c r="C98" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D98" s="42">
         <v>5</v>
       </c>
       <c r="E98" s="43">
         <v>6108</v>
       </c>
       <c r="F98" s="43">
         <v>6305</v>
       </c>
       <c r="G98" s="43">
         <v>6881</v>
       </c>
       <c r="H98" s="43">
         <v>11200</v>
       </c>
       <c r="I98" s="43">
         <v>11808</v>
       </c>
       <c r="J98" s="43">
         <v>14294</v>
       </c>
       <c r="K98" s="43">
         <v>15031</v>
       </c>
       <c r="L98" s="43">
         <v>14911</v>
       </c>
       <c r="M98" s="43">
         <v>15646</v>
       </c>
       <c r="N98" s="43">
         <v>21771</v>
       </c>
       <c r="O98" s="43">
         <v>22610</v>
       </c>
     </row>
-    <row r="99" spans="1:15" x14ac:dyDescent="0.35"/>
-    <row r="100" spans="1:15" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="99" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="100" spans="1:15" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A100" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="9"/>
     </row>
-    <row r="101" spans="1:15" x14ac:dyDescent="0.35"/>
-    <row r="102" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="102" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B102" s="3"/>
       <c r="C102" s="44"/>
       <c r="D102" s="4"/>
       <c r="E102" s="11" t="s">
         <v>287</v>
       </c>
       <c r="F102" s="45"/>
       <c r="G102" s="45"/>
       <c r="H102" s="45"/>
       <c r="I102" s="45"/>
       <c r="J102" s="45"/>
       <c r="K102" s="45"/>
       <c r="L102" s="45"/>
       <c r="M102" s="45"/>
       <c r="N102" s="45"/>
       <c r="O102" s="45"/>
     </row>
-    <row r="103" spans="1:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B103" s="3"/>
       <c r="C103" s="46" t="s">
         <v>56</v>
       </c>
       <c r="D103" s="212" t="s">
         <v>57</v>
       </c>
       <c r="E103" s="87" t="s">
         <v>74</v>
       </c>
       <c r="F103" s="88" t="s">
         <v>47</v>
       </c>
       <c r="G103" s="88" t="s">
         <v>47</v>
       </c>
       <c r="H103" s="88" t="s">
         <v>20</v>
       </c>
       <c r="I103" s="88" t="s">
         <v>20</v>
       </c>
       <c r="J103" s="88" t="s">
         <v>58</v>
       </c>
       <c r="K103" s="88" t="s">
         <v>58</v>
       </c>
       <c r="L103" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M103" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N103" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O103" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="104" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B104" s="3"/>
       <c r="C104" s="47"/>
       <c r="D104" s="211"/>
       <c r="E104" s="90" t="s">
         <v>61</v>
       </c>
       <c r="F104" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G104" s="90" t="s">
         <v>48</v>
       </c>
       <c r="H104" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I104" s="90" t="s">
         <v>48</v>
       </c>
       <c r="J104" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K104" s="90" t="s">
         <v>48</v>
       </c>
       <c r="L104" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M104" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N104" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O104" s="92" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="105" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B105" s="3"/>
       <c r="C105" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D105" s="40">
         <v>6</v>
       </c>
       <c r="E105" s="38">
         <v>4585</v>
       </c>
       <c r="F105" s="38">
         <v>4763</v>
       </c>
       <c r="G105" s="38">
         <v>5284</v>
       </c>
       <c r="H105" s="38">
         <v>9183</v>
       </c>
       <c r="I105" s="38">
         <v>9734</v>
       </c>
       <c r="J105" s="38">
         <v>11977</v>
       </c>
       <c r="K105" s="38">
         <v>12640</v>
       </c>
       <c r="L105" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M105" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N105" s="38">
         <v>18729</v>
       </c>
       <c r="O105" s="38">
         <v>19486</v>
       </c>
     </row>
-    <row r="106" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B106" s="3"/>
       <c r="C106" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="40">
         <v>7</v>
       </c>
       <c r="E106" s="38">
         <v>3448</v>
       </c>
       <c r="F106" s="38">
         <v>3616</v>
       </c>
       <c r="G106" s="38">
         <v>4102</v>
       </c>
       <c r="H106" s="38">
         <v>7728</v>
       </c>
       <c r="I106" s="38">
         <v>8240</v>
       </c>
       <c r="J106" s="38">
         <v>10327</v>
       </c>
       <c r="K106" s="38">
         <v>10941</v>
       </c>
       <c r="L106" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M106" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N106" s="38">
         <v>16607</v>
       </c>
       <c r="O106" s="38">
         <v>17311</v>
       </c>
     </row>
-    <row r="107" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B107" s="3"/>
       <c r="C107" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D107" s="40">
         <v>8</v>
       </c>
       <c r="E107" s="38">
         <v>2525</v>
       </c>
       <c r="F107" s="38">
         <v>2679</v>
       </c>
       <c r="G107" s="38">
         <v>3136</v>
       </c>
       <c r="H107" s="38">
         <v>6541</v>
       </c>
       <c r="I107" s="38">
         <v>7020</v>
       </c>
       <c r="J107" s="38">
         <v>8979</v>
       </c>
       <c r="K107" s="38">
         <v>9558</v>
       </c>
       <c r="L107" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M107" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N107" s="38">
         <v>14876</v>
       </c>
       <c r="O107" s="38">
         <v>15536</v>
       </c>
     </row>
-    <row r="108" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B108" s="3"/>
       <c r="C108" s="48" t="s">
         <v>77</v>
       </c>
       <c r="D108" s="40">
         <v>9</v>
       </c>
       <c r="E108" s="38">
         <v>1761</v>
       </c>
       <c r="F108" s="38">
         <v>1911</v>
       </c>
       <c r="G108" s="38">
         <v>2339</v>
       </c>
       <c r="H108" s="38">
         <v>5561</v>
       </c>
       <c r="I108" s="38">
         <v>6018</v>
       </c>
       <c r="J108" s="38">
         <v>7870</v>
       </c>
       <c r="K108" s="38">
         <v>8418</v>
       </c>
       <c r="L108" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M108" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N108" s="38">
         <v>13448</v>
       </c>
       <c r="O108" s="38">
         <v>14074</v>
       </c>
     </row>
-    <row r="109" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B109" s="3"/>
       <c r="C109" s="51" t="s">
         <v>78</v>
       </c>
       <c r="D109" s="49">
         <v>10</v>
       </c>
       <c r="E109" s="43">
         <v>1127</v>
       </c>
       <c r="F109" s="43">
         <v>1269</v>
       </c>
       <c r="G109" s="43">
         <v>1682</v>
       </c>
       <c r="H109" s="43">
         <v>4748</v>
       </c>
       <c r="I109" s="43">
         <v>5181</v>
       </c>
       <c r="J109" s="43">
         <v>6950</v>
       </c>
       <c r="K109" s="43">
         <v>7467</v>
       </c>
       <c r="L109" s="43" t="s">
         <v>73</v>
       </c>
       <c r="M109" s="43" t="s">
         <v>73</v>
       </c>
       <c r="N109" s="43">
         <v>12264</v>
       </c>
       <c r="O109" s="43">
         <v>12860</v>
       </c>
     </row>
-    <row r="110" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B110" s="3"/>
       <c r="C110" s="3"/>
       <c r="D110" s="4"/>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
       <c r="J110" s="5"/>
       <c r="K110" s="5"/>
       <c r="L110" s="5"/>
       <c r="M110" s="6"/>
       <c r="N110" s="5"/>
       <c r="O110" s="184"/>
     </row>
-    <row r="111" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B111" s="3"/>
       <c r="C111" s="44"/>
       <c r="D111" s="4"/>
       <c r="E111" s="11" t="s">
         <v>288</v>
       </c>
       <c r="F111" s="45"/>
       <c r="G111" s="45"/>
       <c r="H111" s="45"/>
       <c r="I111" s="45"/>
       <c r="J111" s="45"/>
       <c r="K111" s="45"/>
       <c r="L111" s="45"/>
       <c r="M111" s="45"/>
       <c r="N111" s="45"/>
       <c r="O111" s="45"/>
     </row>
-    <row r="112" spans="1:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B112" s="3"/>
       <c r="C112" s="46" t="s">
         <v>56</v>
       </c>
       <c r="D112" s="212" t="s">
         <v>57</v>
       </c>
       <c r="E112" s="87" t="s">
         <v>74</v>
       </c>
       <c r="F112" s="88" t="s">
         <v>47</v>
       </c>
       <c r="G112" s="88" t="s">
         <v>47</v>
       </c>
       <c r="H112" s="88" t="s">
         <v>20</v>
       </c>
       <c r="I112" s="88" t="s">
         <v>20</v>
       </c>
       <c r="J112" s="88" t="s">
         <v>58</v>
       </c>
       <c r="K112" s="88" t="s">
         <v>58</v>
       </c>
       <c r="L112" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M112" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N112" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O112" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="113" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B113" s="3"/>
       <c r="C113" s="47"/>
       <c r="D113" s="211"/>
       <c r="E113" s="90" t="s">
         <v>61</v>
       </c>
       <c r="F113" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G113" s="90" t="s">
         <v>48</v>
       </c>
       <c r="H113" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I113" s="90" t="s">
         <v>48</v>
       </c>
       <c r="J113" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K113" s="90" t="s">
         <v>48</v>
       </c>
       <c r="L113" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M113" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N113" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O113" s="92" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="114" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B114" s="3"/>
       <c r="C114" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D114" s="40">
         <v>6</v>
       </c>
       <c r="E114" s="38">
         <v>4671</v>
       </c>
       <c r="F114" s="38">
         <v>4853</v>
       </c>
       <c r="G114" s="38">
         <v>5386</v>
       </c>
       <c r="H114" s="38">
         <v>9358</v>
       </c>
       <c r="I114" s="38">
         <v>9919</v>
       </c>
       <c r="J114" s="38">
         <v>12204</v>
       </c>
       <c r="K114" s="38">
         <v>12880</v>
       </c>
       <c r="L114" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M114" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N114" s="38">
         <v>19084</v>
       </c>
       <c r="O114" s="38">
         <v>19856</v>
       </c>
     </row>
-    <row r="115" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B115" s="3"/>
       <c r="C115" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="40">
         <v>7</v>
       </c>
       <c r="E115" s="38">
         <v>3514</v>
       </c>
       <c r="F115" s="38">
         <v>3686</v>
       </c>
       <c r="G115" s="38">
         <v>4181</v>
       </c>
       <c r="H115" s="38">
         <v>7873</v>
       </c>
       <c r="I115" s="38">
         <v>8396</v>
       </c>
       <c r="J115" s="38">
         <v>10524</v>
       </c>
       <c r="K115" s="38">
         <v>11149</v>
       </c>
       <c r="L115" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M115" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N115" s="38">
         <v>16922</v>
       </c>
       <c r="O115" s="38">
         <v>17639</v>
       </c>
     </row>
-    <row r="116" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A116" s="3"/>
       <c r="B116" s="3"/>
       <c r="C116" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D116" s="40">
         <v>8</v>
       </c>
       <c r="E116" s="38">
         <v>2572</v>
       </c>
       <c r="F116" s="38">
         <v>2730</v>
       </c>
       <c r="G116" s="38">
         <v>3197</v>
       </c>
       <c r="H116" s="38">
         <v>6664</v>
       </c>
       <c r="I116" s="38">
         <v>7153</v>
       </c>
       <c r="J116" s="38">
         <v>9150</v>
       </c>
       <c r="K116" s="38">
         <v>9740</v>
       </c>
       <c r="L116" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M116" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N116" s="38">
         <v>15160</v>
       </c>
       <c r="O116" s="38">
         <v>15832</v>
       </c>
     </row>
-    <row r="117" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B117" s="3"/>
       <c r="C117" s="48" t="s">
         <v>77</v>
       </c>
       <c r="D117" s="40">
         <v>9</v>
       </c>
       <c r="E117" s="38">
         <v>1795</v>
       </c>
       <c r="F117" s="38">
         <v>1948</v>
       </c>
       <c r="G117" s="38">
         <v>2383</v>
       </c>
       <c r="H117" s="38">
         <v>5666</v>
       </c>
       <c r="I117" s="38">
         <v>6132</v>
       </c>
       <c r="J117" s="38">
         <v>8021</v>
       </c>
       <c r="K117" s="38">
         <v>8577</v>
       </c>
       <c r="L117" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M117" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N117" s="38">
         <v>13705</v>
       </c>
       <c r="O117" s="38">
         <v>14341</v>
       </c>
     </row>
-    <row r="118" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B118" s="3"/>
       <c r="C118" s="51" t="s">
         <v>78</v>
       </c>
       <c r="D118" s="49">
         <v>10</v>
       </c>
       <c r="E118" s="43">
         <v>1147</v>
       </c>
       <c r="F118" s="43">
         <v>1294</v>
       </c>
       <c r="G118" s="43">
         <v>1713</v>
       </c>
       <c r="H118" s="43">
         <v>4838</v>
       </c>
       <c r="I118" s="43">
         <v>5279</v>
       </c>
       <c r="J118" s="43">
         <v>7082</v>
       </c>
       <c r="K118" s="43">
         <v>7611</v>
       </c>
       <c r="L118" s="43" t="s">
         <v>73</v>
       </c>
       <c r="M118" s="43" t="s">
         <v>73</v>
       </c>
       <c r="N118" s="43">
         <v>12497</v>
       </c>
       <c r="O118" s="43">
         <v>13104</v>
       </c>
     </row>
-    <row r="119" spans="1:15" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:15" x14ac:dyDescent="0.35"/>
+    <row r="119" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="120" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="121" spans="1:15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="wxweHGH3yulmGU2qr1SrQvq3WPsadXkBRDAxWP4uZTo=" saltValue="7BtFinMo6jFu/bI1cZ8dqA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="D86:D87"/>
     <mergeCell ref="D103:D104"/>
     <mergeCell ref="D112:D113"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="D39:D40"/>
     <mergeCell ref="D54:D55"/>
     <mergeCell ref="D71:D72"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="67" max="16383" man="1"/>
     <brk id="99" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6C358B2-3E8D-4FBA-B8FB-A3C70CAC38BD}">
   <dimension ref="A3:J26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B3" s="108" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B4" s="181" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B5" s="181" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B6" s="181" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B7" s="181" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B8" s="108" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="145"/>
       <c r="B9" s="182" t="s">
         <v>85</v>
       </c>
       <c r="C9" s="145"/>
       <c r="D9" s="145"/>
       <c r="E9" s="145"/>
       <c r="F9" s="145"/>
       <c r="G9" s="145"/>
       <c r="H9" s="145"/>
       <c r="I9" s="145"/>
       <c r="J9" s="145"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="145"/>
       <c r="B10" s="182" t="s">
         <v>86</v>
       </c>
       <c r="C10" s="145"/>
       <c r="D10" s="145"/>
       <c r="E10" s="145"/>
       <c r="F10" s="145"/>
       <c r="G10" s="145"/>
       <c r="H10" s="145"/>
       <c r="I10" s="145"/>
       <c r="J10" s="145"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B11" s="108" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B12" s="181" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B13" s="181" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B14" s="108" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B15" s="181" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B16" s="181" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B17" s="108" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="145"/>
       <c r="B18" s="182" t="s">
         <v>94</v>
       </c>
       <c r="C18" s="145"/>
       <c r="D18" s="145"/>
       <c r="E18" s="145"/>
       <c r="F18" s="145"/>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="145"/>
       <c r="J18" s="145"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B19" s="181" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B20" s="181" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B21" s="181" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B22" s="181" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B23" s="181" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B24" s="181" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B25" s="181" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B26" s="181" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B4" location="Table7" display="Table 7: Annual Base Price per Participant for Post-2023 New Builds, No Sprinklers, GST was not paid OR GST was paid and input tax credits were claimed" xr:uid="{BB43B35C-EB57-4A99-9257-09894C04CAA9}"/>
     <hyperlink ref="B5" location="Table8" display="Table 8: Annual Base Price per Participant for Post-2023 New Builds, With Sprinklers, GST was not paid OR GST was paid and input tax credits were claimed" xr:uid="{51D90F20-79D6-4425-8E8A-1920C5A799A3}"/>
     <hyperlink ref="B6" location="Table9" display="Table 9: Annual Base Price per Participant for Post-2023 New Builds, No Sprinklers, GST was paid and input tax credits were not claimed" xr:uid="{150FDB95-E3B3-4573-ABDE-4B4F90DC0061}"/>
     <hyperlink ref="B7" location="table10" display="Table 10: Annual Base Price per Participant for Post-2023 New Builds, With Sprinklers, GST was paid and input tax credits were not claimed" xr:uid="{8C40D08E-2E05-44FD-91AD-C3BE29C76D5C}"/>
     <hyperlink ref="B9" location="Table11" display="Table 11: Annual Base Price per Participant for Pre-2023 New Builds, No Sprinklers" xr:uid="{EE89F5C3-A18E-4E17-92DF-9AC06A9ECE30}"/>
     <hyperlink ref="B10" location="Table12" display="Table 12: Annual Base Price per Participant for Pre-2023 New Builds, With Sprinklers" xr:uid="{9F1DE706-5DEA-422E-B349-701507ACB552}"/>
     <hyperlink ref="B12" location="Table13" display="Table 13: Annual Base Price per Participant for Existing Stock, No Sprinklers" xr:uid="{F7550B34-195E-49DE-BE0B-08D5364BF2F5}"/>
     <hyperlink ref="B13" location="Table14" display="Table 14: Annual Base Price per Participant for Existing Stock, With Sprinklers" xr:uid="{7ACF2D13-88BD-4BC3-9628-C88B51F3F075}"/>
     <hyperlink ref="B15" location="Table15" display="Table 15: Annual Price per Participant for Legacy Stock, No Sprinklers" xr:uid="{1339BC07-6EA6-45DD-87AD-72469E58769E}"/>
     <hyperlink ref="B16" location="Table16" display="Table 16: Annual Price per Participant for Legacy Stock, With Sprinklers" xr:uid="{8E7B149B-59C9-43A2-B6A4-9F04B85D6E21}"/>
     <hyperlink ref="B18" location="Table19" display="Table 19: Minimum Refurbishment Costs for New Builds (costs are inclusive of GST)" xr:uid="{353896C6-4A1E-4EA3-94FA-61BAB0C101E8}"/>
     <hyperlink ref="B19" location="Table20" display="Table 20: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Post-2023 New Build, Without Sprinklers, GST was not paid OR GST was paid and input tax credits were claimed" xr:uid="{096D7514-9899-44F0-97FD-14C5A3194A0D}"/>
     <hyperlink ref="B20" location="Table21" display="Table 21: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Post-2023 New Build, With Sprinklers, GST was not paid OR GST was paid and input tax credits were claimed" xr:uid="{737DDBA5-5F79-4010-B91E-88C723B03BAF}"/>
     <hyperlink ref="B21" location="Table22" display="Table 22: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Post-2023 New Build, Without Sprinklers, GST was paid and input tax credits were not claimed" xr:uid="{68A44C5A-E3A6-4250-B6C3-53E8D5C6C7A1}"/>
     <hyperlink ref="B22" location="Table23" display="Table 23: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Post-2023 New Build, With Sprinklers, GST was paid and input tax credits were not claimed" xr:uid="{A3F04B92-32F4-4CEB-9522-A6E89A2FE9CF}"/>
     <hyperlink ref="B23" location="Table24" display="Table 24: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Pre-2023 New Build, Without Sprinklers" xr:uid="{0CCE1E08-2CA6-4B47-9C1E-CCD41F04DBDB}"/>
     <hyperlink ref="B24" location="Table25" display="Table 25: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Pre-2023 New Build, With Sprinklers" xr:uid="{B29158BB-54ED-4866-A33D-FE7D2319FBB2}"/>
     <hyperlink ref="B25" location="Table26" display="Table 26: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Existing Stock, Without Sprinklers" xr:uid="{A744EC1B-8138-4329-BFE2-3C8E3F0DDAE9}"/>
     <hyperlink ref="B26" location="Table27" display="Table 27: Appendix H – Annual Base Price Limit per SDA-eligible Participant for Existing Stock, Without Sprinklers" xr:uid="{EA88AC26-682B-4DB9-A32D-5330CDF4F53F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF946C5B-3CDB-4DB7-94D8-6AE226BAE44D}">
   <dimension ref="C2:AR569"/>
   <sheetViews>
     <sheetView topLeftCell="A271" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D287" sqref="D287"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="47.1796875" customWidth="1"/>
-    <col min="10" max="10" width="8.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47.140625" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="C2" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D2" s="9"/>
       <c r="S2" s="143"/>
       <c r="T2" s="144"/>
       <c r="U2" s="143"/>
       <c r="V2" s="144"/>
       <c r="W2" s="143"/>
       <c r="X2" s="144"/>
       <c r="Y2" s="143"/>
       <c r="Z2" s="144"/>
       <c r="AA2" s="143"/>
       <c r="AB2" s="144"/>
       <c r="AC2" s="143"/>
       <c r="AH2" s="143"/>
       <c r="AI2" s="143"/>
       <c r="AJ2" s="143"/>
       <c r="AK2" s="143"/>
       <c r="AL2" s="143"/>
       <c r="AM2" s="143"/>
       <c r="AN2" s="143"/>
       <c r="AO2" s="143"/>
       <c r="AP2" s="143"/>
       <c r="AQ2" s="143"/>
       <c r="AR2" s="143"/>
     </row>
-    <row r="4" spans="3:44" x14ac:dyDescent="0.35">
+    <row r="4" spans="3:44" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="5" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="6" spans="3:44" ht="27.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="3:44" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C6" s="146" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="147" t="s">
         <v>104</v>
       </c>
       <c r="E6" s="147" t="s">
         <v>105</v>
       </c>
       <c r="F6" s="147" t="s">
         <v>58</v>
       </c>
       <c r="G6" s="147" t="s">
         <v>59</v>
       </c>
       <c r="H6" s="148" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C7" s="213" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="214"/>
       <c r="E7" s="214"/>
       <c r="F7" s="214"/>
       <c r="G7" s="214"/>
       <c r="H7" s="215"/>
     </row>
-    <row r="8" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C8" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D8" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E8" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F8" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G8" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H8" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="9" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C9" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D9" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E9" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F9" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G9" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H9" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="10" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C10" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D10" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E10" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F10" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G10" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H10" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="11" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C11" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D11" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E11" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F11" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G11" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H11" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="12" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C12" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D12" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E12" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F12" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G12" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H12" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="13" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C13" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D13" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E13" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F13" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G13" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H13" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="14" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C14" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D14" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E14" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F14" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G14" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H14" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="15" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C15" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D15" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E15" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F15" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G15" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H15" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="16" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C16" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D16" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E16" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F16" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G16" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H16" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="17" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C17" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D17" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E17" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F17" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G17" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H17" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="18" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C18" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D18" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E18" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F18" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G18" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H18" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="19" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C19" s="216" t="s">
         <v>118</v>
       </c>
       <c r="D19" s="217"/>
       <c r="E19" s="217"/>
       <c r="F19" s="217"/>
       <c r="G19" s="217"/>
       <c r="H19" s="218"/>
     </row>
-    <row r="20" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C20" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D20" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E20" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F20" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G20" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H20" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="21" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C21" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E21" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F21" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G21" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H21" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="22" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C22" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D22" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E22" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F22" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G22" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H22" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="23" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C23" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D23" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E23" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F23" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G23" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H23" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="24" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C24" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D24" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E24" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F24" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G24" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H24" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="25" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C25" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E25" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F25" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G25" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H25" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="26" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C26" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E26" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F26" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G26" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H26" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="27" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C27" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E27" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F27" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G27" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H27" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="28" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E28" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F28" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G28" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H28" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="29" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C29" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E29" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F29" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G29" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H29" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="30" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C30" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D30" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E30" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F30" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G30" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H30" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="32" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="32" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C32" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="33" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="34" spans="3:8" ht="27.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="34" spans="3:8" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C34" s="146" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="147" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="147" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="147" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="147" t="s">
         <v>59</v>
       </c>
       <c r="H34" s="148" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="35" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="35" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C35" s="213" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="214"/>
       <c r="E35" s="214"/>
       <c r="F35" s="214"/>
       <c r="G35" s="214"/>
       <c r="H35" s="215"/>
     </row>
-    <row r="36" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C36" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E36" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F36" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G36" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H36" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="37" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="37" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C37" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D37" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E37" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F37" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G37" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H37" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="38" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C38" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D38" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E38" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F38" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G38" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H38" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="39" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C39" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D39" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E39" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F39" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G39" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H39" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="40" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="40" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C40" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E40" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F40" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G40" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H40" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="41" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="41" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C41" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E41" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F41" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G41" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H41" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="42" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="42" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C42" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E42" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F42" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G42" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H42" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="43" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="43" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C43" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D43" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E43" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F43" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G43" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H43" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="44" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="44" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C44" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E44" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F44" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G44" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H44" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="45" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="45" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C45" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D45" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E45" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F45" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G45" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H45" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="46" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="46" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C46" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D46" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E46" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F46" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G46" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H46" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="47" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="47" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C47" s="216" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="217"/>
       <c r="E47" s="217"/>
       <c r="F47" s="217"/>
       <c r="G47" s="217"/>
       <c r="H47" s="218"/>
     </row>
-    <row r="48" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="48" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C48" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D48" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E48" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F48" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G48" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H48" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="49" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="49" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C49" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E49" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F49" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G49" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H49" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="50" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="50" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C50" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E50" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F50" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G50" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H50" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="51" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="51" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C51" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D51" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E51" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F51" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G51" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H51" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="52" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="52" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C52" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E52" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F52" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G52" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H52" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="53" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="53" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C53" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D53" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E53" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F53" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G53" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H53" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="54" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="54" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C54" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E54" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F54" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G54" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H54" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="55" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="55" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C55" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D55" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E55" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F55" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G55" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H55" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="56" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="56" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C56" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E56" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F56" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G56" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H56" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="57" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="57" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C57" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D57" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E57" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F57" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G57" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H57" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="58" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="58" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C58" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D58" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E58" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F58" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G58" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H58" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="60" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="60" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C60" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="61" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="62" spans="3:8" ht="27.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="61" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="62" spans="3:8" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C62" s="146" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="147" t="s">
         <v>104</v>
       </c>
       <c r="E62" s="147" t="s">
         <v>105</v>
       </c>
       <c r="F62" s="147" t="s">
         <v>58</v>
       </c>
       <c r="G62" s="147" t="s">
         <v>59</v>
       </c>
       <c r="H62" s="148" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="63" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="63" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C63" s="213" t="s">
         <v>106</v>
       </c>
       <c r="D63" s="214"/>
       <c r="E63" s="214"/>
       <c r="F63" s="214"/>
       <c r="G63" s="214"/>
       <c r="H63" s="215"/>
     </row>
-    <row r="64" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="64" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C64" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D64" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E64" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F64" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G64" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H64" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="65" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="65" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C65" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D65" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E65" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F65" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G65" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H65" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="66" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="66" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C66" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D66" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E66" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F66" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G66" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H66" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="67" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="67" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C67" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D67" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E67" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F67" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G67" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H67" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="68" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="68" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C68" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D68" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E68" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F68" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G68" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H68" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="69" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="69" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C69" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D69" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E69" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F69" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G69" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H69" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="70" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="70" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C70" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D70" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E70" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F70" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G70" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H70" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="71" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="71" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C71" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D71" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E71" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F71" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G71" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H71" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="72" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="72" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C72" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D72" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E72" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F72" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G72" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H72" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="73" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="73" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C73" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D73" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E73" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F73" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G73" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H73" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="74" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="74" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C74" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D74" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E74" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F74" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G74" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H74" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="75" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="75" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C75" s="216" t="s">
         <v>118</v>
       </c>
       <c r="D75" s="217"/>
       <c r="E75" s="217"/>
       <c r="F75" s="217"/>
       <c r="G75" s="217"/>
       <c r="H75" s="218"/>
     </row>
-    <row r="76" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="76" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C76" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D76" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E76" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F76" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G76" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H76" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="77" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="77" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C77" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D77" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E77" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F77" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G77" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H77" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="78" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="78" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C78" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D78" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E78" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F78" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G78" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H78" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="79" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="79" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C79" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D79" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E79" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F79" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G79" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H79" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="80" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="80" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C80" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D80" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E80" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F80" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G80" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H80" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="81" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="81" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C81" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D81" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E81" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F81" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G81" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H81" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="82" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="82" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C82" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D82" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E82" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F82" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G82" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H82" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="83" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="83" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C83" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D83" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E83" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F83" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G83" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H83" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="84" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="84" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C84" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D84" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E84" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F84" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G84" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H84" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="85" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="85" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C85" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D85" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E85" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F85" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G85" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H85" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="86" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="86" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C86" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D86" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E86" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F86" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G86" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H86" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="88" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="88" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C88" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="89" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="90" spans="3:8" ht="27.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="89" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="90" spans="3:8" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C90" s="146" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="147" t="s">
         <v>104</v>
       </c>
       <c r="E90" s="147" t="s">
         <v>105</v>
       </c>
       <c r="F90" s="147" t="s">
         <v>58</v>
       </c>
       <c r="G90" s="147" t="s">
         <v>59</v>
       </c>
       <c r="H90" s="148" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="91" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="91" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C91" s="213" t="s">
         <v>106</v>
       </c>
       <c r="D91" s="214"/>
       <c r="E91" s="214"/>
       <c r="F91" s="214"/>
       <c r="G91" s="214"/>
       <c r="H91" s="215"/>
     </row>
-    <row r="92" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="92" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C92" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D92" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E92" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F92" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G92" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H92" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="93" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="93" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C93" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D93" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E93" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F93" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G93" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H93" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="94" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="94" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C94" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D94" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E94" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F94" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G94" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H94" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="95" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="95" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C95" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D95" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E95" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F95" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G95" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H95" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="96" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="96" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C96" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D96" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E96" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F96" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G96" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H96" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="97" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="97" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C97" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D97" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E97" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F97" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G97" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H97" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="98" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="98" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C98" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D98" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E98" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F98" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G98" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H98" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="99" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="99" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C99" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D99" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E99" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F99" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G99" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H99" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="100" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="100" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C100" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D100" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E100" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F100" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G100" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H100" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="101" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="101" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C101" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D101" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E101" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F101" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G101" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H101" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="102" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="102" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C102" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D102" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E102" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F102" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G102" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H102" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="103" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="103" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C103" s="216" t="s">
         <v>119</v>
       </c>
       <c r="D103" s="217"/>
       <c r="E103" s="217"/>
       <c r="F103" s="217"/>
       <c r="G103" s="217"/>
       <c r="H103" s="218"/>
     </row>
-    <row r="104" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="104" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C104" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D104" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E104" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F104" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G104" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H104" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="105" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="105" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C105" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D105" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E105" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F105" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G105" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H105" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="106" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="106" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C106" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D106" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E106" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F106" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G106" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H106" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="107" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="107" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C107" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D107" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E107" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F107" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G107" s="154" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H107" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="108" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="108" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C108" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D108" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E108" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F108" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G108" s="151" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H108" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="109" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="109" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C109" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D109" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E109" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F109" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G109" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H109" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="110" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="110" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C110" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D110" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E110" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F110" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G110" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H110" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="111" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="111" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C111" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D111" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E111" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F111" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G111" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H111" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="112" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="112" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C112" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D112" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E112" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F112" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G112" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H112" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="113" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="113" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C113" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D113" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E113" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F113" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G113" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H113" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="114" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="114" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C114" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D114" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E114" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F114" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G114" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H114" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="117" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="117" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="C117" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D117" s="9"/>
       <c r="U117" s="143"/>
       <c r="V117" s="144"/>
       <c r="W117" s="143"/>
       <c r="X117" s="144"/>
       <c r="Y117" s="143"/>
       <c r="Z117" s="144"/>
       <c r="AA117" s="143"/>
       <c r="AB117" s="144"/>
       <c r="AC117" s="143"/>
       <c r="AH117" s="143"/>
       <c r="AI117" s="143"/>
       <c r="AJ117" s="143"/>
       <c r="AK117" s="143"/>
       <c r="AL117" s="143"/>
       <c r="AM117" s="143"/>
       <c r="AN117" s="143"/>
       <c r="AO117" s="143"/>
       <c r="AP117" s="143"/>
       <c r="AQ117" s="143"/>
       <c r="AR117" s="143"/>
     </row>
-    <row r="119" spans="3:44" x14ac:dyDescent="0.35">
+    <row r="119" spans="3:44" x14ac:dyDescent="0.25">
       <c r="C119" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="120" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="121" spans="3:44" ht="27.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="120" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="121" spans="3:44" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C121" s="146" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="147" t="s">
         <v>104</v>
       </c>
       <c r="E121" s="147" t="s">
         <v>105</v>
       </c>
       <c r="F121" s="147" t="s">
         <v>58</v>
       </c>
       <c r="G121" s="147" t="s">
         <v>59</v>
       </c>
       <c r="H121" s="148" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="122" spans="3:44" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="122" spans="3:44" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C122" s="213" t="s">
         <v>106</v>
       </c>
       <c r="D122" s="214"/>
       <c r="E122" s="214"/>
       <c r="F122" s="214"/>
       <c r="G122" s="214"/>
       <c r="H122" s="215"/>
     </row>
-    <row r="123" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="123" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C123" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D123" s="150">
         <v>77834</v>
       </c>
       <c r="E123" s="150">
         <v>80262</v>
       </c>
       <c r="F123" s="151" t="s">
         <v>62</v>
       </c>
       <c r="G123" s="151" t="s">
         <v>62</v>
       </c>
       <c r="H123" s="150">
         <v>87235</v>
       </c>
     </row>
-    <row r="124" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="124" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C124" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D124" s="153">
         <v>81962</v>
       </c>
       <c r="E124" s="153">
         <v>83765</v>
       </c>
       <c r="F124" s="154" t="s">
         <v>62</v>
       </c>
       <c r="G124" s="154" t="s">
         <v>62</v>
       </c>
       <c r="H124" s="153">
         <v>90978</v>
       </c>
     </row>
-    <row r="125" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="125" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C125" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D125" s="150">
         <v>35151</v>
       </c>
       <c r="E125" s="150">
         <v>36007</v>
       </c>
       <c r="F125" s="151" t="s">
         <v>62</v>
       </c>
       <c r="G125" s="151" t="s">
         <v>62</v>
       </c>
       <c r="H125" s="150">
         <v>39654</v>
       </c>
     </row>
-    <row r="126" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="126" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C126" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D126" s="153">
         <v>43748</v>
       </c>
       <c r="E126" s="153">
         <v>45000</v>
       </c>
       <c r="F126" s="154" t="s">
         <v>62</v>
       </c>
       <c r="G126" s="154" t="s">
         <v>62</v>
       </c>
       <c r="H126" s="153">
         <v>48979</v>
       </c>
     </row>
-    <row r="127" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="127" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C127" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D127" s="150">
         <v>56304</v>
       </c>
       <c r="E127" s="150">
         <v>58994</v>
       </c>
       <c r="F127" s="150">
         <v>60222</v>
       </c>
       <c r="G127" s="151" t="s">
         <v>62</v>
       </c>
       <c r="H127" s="150">
         <v>66164</v>
       </c>
     </row>
-    <row r="128" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="128" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C128" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D128" s="153">
         <v>32599</v>
       </c>
       <c r="E128" s="153">
         <v>34554</v>
       </c>
       <c r="F128" s="153">
         <v>37773</v>
       </c>
       <c r="G128" s="153">
         <v>39976</v>
       </c>
       <c r="H128" s="153">
         <v>38313</v>
       </c>
     </row>
-    <row r="129" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="129" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C129" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D129" s="150">
         <v>26652</v>
       </c>
       <c r="E129" s="150">
         <v>28873</v>
       </c>
       <c r="F129" s="150">
         <v>31337</v>
       </c>
       <c r="G129" s="150">
         <v>33579</v>
       </c>
       <c r="H129" s="150">
         <v>32142</v>
       </c>
     </row>
-    <row r="130" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="130" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C130" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D130" s="153">
         <v>64810</v>
       </c>
       <c r="E130" s="153">
         <v>66514</v>
       </c>
       <c r="F130" s="153">
         <v>73693</v>
       </c>
       <c r="G130" s="153">
         <v>78933</v>
       </c>
       <c r="H130" s="153">
         <v>78171</v>
       </c>
     </row>
-    <row r="131" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="131" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C131" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D131" s="150">
         <v>45460</v>
       </c>
       <c r="E131" s="150">
         <v>46731</v>
       </c>
       <c r="F131" s="150">
         <v>50505</v>
       </c>
       <c r="G131" s="150">
         <v>54368</v>
       </c>
       <c r="H131" s="150">
         <v>55148</v>
       </c>
     </row>
-    <row r="132" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="132" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C132" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D132" s="153">
         <v>37581</v>
       </c>
       <c r="E132" s="153">
         <v>38995</v>
       </c>
       <c r="F132" s="153">
         <v>42386</v>
       </c>
       <c r="G132" s="153">
         <v>44960</v>
       </c>
       <c r="H132" s="153">
         <v>45592</v>
       </c>
     </row>
-    <row r="133" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="133" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C133" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D133" s="150">
         <v>31341</v>
       </c>
       <c r="E133" s="150">
         <v>32622</v>
       </c>
       <c r="F133" s="150">
         <v>36044</v>
       </c>
       <c r="G133" s="150">
         <v>37053</v>
       </c>
       <c r="H133" s="150">
         <v>38132</v>
       </c>
     </row>
-    <row r="134" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="134" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C134" s="216" t="s">
         <v>118</v>
       </c>
       <c r="D134" s="217"/>
       <c r="E134" s="217"/>
       <c r="F134" s="217"/>
       <c r="G134" s="217"/>
       <c r="H134" s="218"/>
     </row>
-    <row r="135" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="135" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C135" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D135" s="150">
         <v>90806</v>
       </c>
       <c r="E135" s="150">
         <v>93234</v>
       </c>
       <c r="F135" s="151" t="s">
         <v>62</v>
       </c>
       <c r="G135" s="151" t="s">
         <v>62</v>
       </c>
       <c r="H135" s="150">
         <v>100207</v>
       </c>
     </row>
-    <row r="136" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="136" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C136" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D136" s="153">
         <v>94935</v>
       </c>
       <c r="E136" s="153">
         <v>96737</v>
       </c>
       <c r="F136" s="154" t="s">
         <v>62</v>
       </c>
       <c r="G136" s="154" t="s">
         <v>62</v>
       </c>
       <c r="H136" s="153">
         <v>103951</v>
       </c>
     </row>
-    <row r="137" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="137" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C137" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D137" s="150">
         <v>41637</v>
       </c>
       <c r="E137" s="150">
         <v>42493</v>
       </c>
       <c r="F137" s="151" t="s">
         <v>62</v>
       </c>
       <c r="G137" s="151" t="s">
         <v>62</v>
       </c>
       <c r="H137" s="150">
         <v>46140</v>
       </c>
     </row>
-    <row r="138" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="138" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C138" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D138" s="153">
         <v>50234</v>
       </c>
       <c r="E138" s="153">
         <v>51486</v>
       </c>
       <c r="F138" s="154" t="s">
         <v>62</v>
       </c>
       <c r="G138" s="154" t="s">
         <v>62</v>
       </c>
       <c r="H138" s="153">
         <v>55466</v>
       </c>
     </row>
-    <row r="139" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="139" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C139" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D139" s="150">
         <v>58743</v>
       </c>
       <c r="E139" s="150">
         <v>61598</v>
       </c>
       <c r="F139" s="150">
         <v>64734</v>
       </c>
       <c r="G139" s="151" t="s">
         <v>62</v>
       </c>
       <c r="H139" s="150">
         <v>69208</v>
       </c>
     </row>
-    <row r="140" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="140" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C140" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D140" s="153">
         <v>35378</v>
       </c>
       <c r="E140" s="153">
         <v>37586</v>
       </c>
       <c r="F140" s="153">
         <v>40389</v>
       </c>
       <c r="G140" s="153">
         <v>42591</v>
       </c>
       <c r="H140" s="153">
         <v>41834</v>
       </c>
     </row>
-    <row r="141" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="141" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C141" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D141" s="150">
         <v>29087</v>
       </c>
       <c r="E141" s="150">
         <v>31596</v>
       </c>
       <c r="F141" s="150">
         <v>33998</v>
       </c>
       <c r="G141" s="150">
         <v>36238</v>
       </c>
       <c r="H141" s="150">
         <v>34865</v>
       </c>
     </row>
-    <row r="142" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="142" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C142" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D142" s="153">
         <v>71021</v>
       </c>
       <c r="E142" s="153">
         <v>72495</v>
       </c>
       <c r="F142" s="153">
         <v>79913</v>
       </c>
       <c r="G142" s="153">
         <v>85153</v>
       </c>
       <c r="H142" s="153">
         <v>84915</v>
       </c>
     </row>
-    <row r="143" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="143" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C143" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D143" s="150">
         <v>48953</v>
       </c>
       <c r="E143" s="150">
         <v>50156</v>
       </c>
       <c r="F143" s="150">
         <v>55090</v>
       </c>
       <c r="G143" s="150">
         <v>58955</v>
       </c>
       <c r="H143" s="150">
         <v>58833</v>
       </c>
     </row>
-    <row r="144" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="144" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C144" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D144" s="153">
         <v>40076</v>
       </c>
       <c r="E144" s="153">
         <v>41224</v>
       </c>
       <c r="F144" s="153">
         <v>45441</v>
       </c>
       <c r="G144" s="153">
         <v>48014</v>
       </c>
       <c r="H144" s="153">
         <v>48360</v>
       </c>
     </row>
-    <row r="145" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="145" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C145" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D145" s="150">
         <v>32982</v>
       </c>
       <c r="E145" s="150">
         <v>35189</v>
       </c>
       <c r="F145" s="150">
         <v>37242</v>
       </c>
       <c r="G145" s="150">
         <v>38250</v>
       </c>
       <c r="H145" s="150">
         <v>40310</v>
       </c>
     </row>
-    <row r="147" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="147" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C147" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="148" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="149" spans="3:8" ht="27.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="148" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="149" spans="3:8" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C149" s="146" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="147" t="s">
         <v>104</v>
       </c>
       <c r="E149" s="147" t="s">
         <v>105</v>
       </c>
       <c r="F149" s="147" t="s">
         <v>58</v>
       </c>
       <c r="G149" s="147" t="s">
         <v>59</v>
       </c>
       <c r="H149" s="148" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="150" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="150" spans="3:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C150" s="213" t="s">
         <v>120</v>
       </c>
       <c r="D150" s="214"/>
       <c r="E150" s="214"/>
       <c r="F150" s="214"/>
       <c r="G150" s="214"/>
       <c r="H150" s="215"/>
     </row>
-    <row r="151" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="151" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C151" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D151" s="150">
         <v>79406</v>
       </c>
       <c r="E151" s="150">
         <v>81852</v>
       </c>
       <c r="F151" s="151" t="s">
         <v>73</v>
       </c>
       <c r="G151" s="151" t="s">
         <v>73</v>
       </c>
       <c r="H151" s="150">
         <v>88841</v>
       </c>
     </row>
-    <row r="152" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="152" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C152" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D152" s="153">
         <v>83732</v>
       </c>
       <c r="E152" s="153">
         <v>85575</v>
       </c>
       <c r="F152" s="154" t="s">
         <v>73</v>
       </c>
       <c r="G152" s="154" t="s">
         <v>73</v>
       </c>
       <c r="H152" s="153">
         <v>92809</v>
       </c>
     </row>
-    <row r="153" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="153" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C153" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D153" s="150">
         <v>36046</v>
       </c>
       <c r="E153" s="150">
         <v>36926</v>
       </c>
       <c r="F153" s="151" t="s">
         <v>73</v>
       </c>
       <c r="G153" s="151" t="s">
         <v>73</v>
       </c>
       <c r="H153" s="150">
         <v>40585</v>
       </c>
     </row>
-    <row r="154" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="154" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C154" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D154" s="153">
         <v>44813</v>
       </c>
       <c r="E154" s="153">
         <v>46075</v>
       </c>
       <c r="F154" s="154" t="s">
         <v>73</v>
       </c>
       <c r="G154" s="154" t="s">
         <v>73</v>
       </c>
       <c r="H154" s="153">
         <v>50074</v>
       </c>
     </row>
-    <row r="155" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="155" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C155" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D155" s="150">
         <v>61130</v>
       </c>
       <c r="E155" s="150">
         <v>63821</v>
       </c>
       <c r="F155" s="150">
         <v>65160</v>
       </c>
       <c r="G155" s="151" t="s">
         <v>73</v>
       </c>
       <c r="H155" s="150">
         <v>71066</v>
       </c>
     </row>
-    <row r="156" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="156" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C156" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D156" s="153">
         <v>35326</v>
       </c>
       <c r="E156" s="153">
         <v>37280</v>
       </c>
       <c r="F156" s="153">
         <v>40575</v>
       </c>
       <c r="G156" s="153">
         <v>42778</v>
       </c>
       <c r="H156" s="153">
         <v>41089</v>
       </c>
     </row>
-    <row r="157" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="157" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C157" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D157" s="150">
         <v>28676</v>
       </c>
       <c r="E157" s="150">
         <v>30895</v>
       </c>
       <c r="F157" s="150">
         <v>33425</v>
       </c>
       <c r="G157" s="150">
         <v>35666</v>
       </c>
       <c r="H157" s="150">
         <v>34209</v>
       </c>
     </row>
-    <row r="158" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="158" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C158" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D158" s="153">
         <v>68511</v>
       </c>
       <c r="E158" s="153">
         <v>70215</v>
       </c>
       <c r="F158" s="153">
         <v>77539</v>
       </c>
       <c r="G158" s="153">
         <v>82780</v>
       </c>
       <c r="H158" s="153">
         <v>81969</v>
       </c>
     </row>
-    <row r="159" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="159" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C159" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D159" s="150">
         <v>48140</v>
       </c>
       <c r="E159" s="150">
         <v>49411</v>
       </c>
       <c r="F159" s="150">
         <v>53296</v>
       </c>
       <c r="G159" s="150">
         <v>57160</v>
       </c>
       <c r="H159" s="150">
         <v>57901</v>
       </c>
     </row>
-    <row r="160" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="160" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C160" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D160" s="153">
         <v>39761</v>
       </c>
       <c r="E160" s="153">
         <v>41175</v>
       </c>
       <c r="F160" s="153">
         <v>44662</v>
       </c>
       <c r="G160" s="153">
         <v>47234</v>
       </c>
       <c r="H160" s="153">
         <v>47835</v>
       </c>
     </row>
-    <row r="161" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="161" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C161" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D161" s="150">
         <v>33136</v>
       </c>
       <c r="E161" s="150">
         <v>34418</v>
       </c>
       <c r="F161" s="150">
         <v>37921</v>
       </c>
       <c r="G161" s="150">
         <v>38929</v>
       </c>
       <c r="H161" s="150">
         <v>39981</v>
       </c>
     </row>
-    <row r="162" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="162" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C162" s="216" t="s">
         <v>118</v>
       </c>
       <c r="D162" s="217"/>
       <c r="E162" s="217"/>
       <c r="F162" s="217"/>
       <c r="G162" s="217"/>
       <c r="H162" s="218"/>
     </row>
-    <row r="163" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="163" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C163" s="149" t="s">
         <v>107</v>
       </c>
       <c r="D163" s="150">
         <v>92640</v>
       </c>
       <c r="E163" s="150">
         <v>95087</v>
       </c>
       <c r="F163" s="151" t="s">
         <v>73</v>
       </c>
       <c r="G163" s="151" t="s">
         <v>73</v>
       </c>
       <c r="H163" s="150">
         <v>102075</v>
       </c>
     </row>
-    <row r="164" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="164" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C164" s="152" t="s">
         <v>108</v>
       </c>
       <c r="D164" s="153">
         <v>96968</v>
       </c>
       <c r="E164" s="153">
         <v>98809</v>
       </c>
       <c r="F164" s="154" t="s">
         <v>73</v>
       </c>
       <c r="G164" s="154" t="s">
         <v>73</v>
       </c>
       <c r="H164" s="153">
         <v>106044</v>
       </c>
     </row>
-    <row r="165" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="165" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C165" s="149" t="s">
         <v>109</v>
       </c>
       <c r="D165" s="150">
         <v>42663</v>
       </c>
       <c r="E165" s="150">
         <v>43544</v>
       </c>
       <c r="F165" s="151" t="s">
         <v>73</v>
       </c>
       <c r="G165" s="151" t="s">
         <v>73</v>
       </c>
       <c r="H165" s="150">
         <v>47202</v>
       </c>
     </row>
-    <row r="166" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="166" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C166" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D166" s="153">
         <v>51429</v>
       </c>
       <c r="E166" s="153">
         <v>52691</v>
       </c>
       <c r="F166" s="154" t="s">
         <v>73</v>
       </c>
       <c r="G166" s="154" t="s">
         <v>73</v>
       </c>
       <c r="H166" s="153">
         <v>56691</v>
       </c>
     </row>
-    <row r="167" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="167" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C167" s="149" t="s">
         <v>111</v>
       </c>
       <c r="D167" s="150">
         <v>63861</v>
       </c>
       <c r="E167" s="150">
         <v>66716</v>
       </c>
       <c r="F167" s="150">
         <v>69983</v>
       </c>
       <c r="G167" s="151" t="s">
         <v>73</v>
       </c>
       <c r="H167" s="150">
         <v>74413</v>
       </c>
     </row>
-    <row r="168" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="168" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C168" s="152" t="s">
         <v>112</v>
       </c>
       <c r="D168" s="153">
         <v>38253</v>
       </c>
       <c r="E168" s="153">
         <v>40460</v>
       </c>
       <c r="F168" s="153">
         <v>43350</v>
       </c>
       <c r="G168" s="153">
         <v>45554</v>
       </c>
       <c r="H168" s="153">
         <v>44766</v>
       </c>
     </row>
-    <row r="169" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="169" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C169" s="149" t="s">
         <v>113</v>
       </c>
       <c r="D169" s="150">
         <v>31212</v>
       </c>
       <c r="E169" s="150">
         <v>33719</v>
       </c>
       <c r="F169" s="150">
         <v>36193</v>
       </c>
       <c r="G169" s="150">
         <v>38434</v>
       </c>
       <c r="H169" s="150">
         <v>37038</v>
       </c>
     </row>
-    <row r="170" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="170" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C170" s="152" t="s">
         <v>114</v>
       </c>
       <c r="D170" s="153">
         <v>74972</v>
       </c>
       <c r="E170" s="153">
         <v>76447</v>
       </c>
       <c r="F170" s="153">
         <v>84028</v>
       </c>
       <c r="G170" s="153">
         <v>89269</v>
       </c>
       <c r="H170" s="153">
         <v>88975</v>
       </c>
     </row>
-    <row r="171" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="171" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C171" s="149" t="s">
         <v>115</v>
       </c>
       <c r="D171" s="150">
         <v>51803</v>
       </c>
       <c r="E171" s="150">
         <v>53005</v>
       </c>
       <c r="F171" s="150">
         <v>58065</v>
       </c>
       <c r="G171" s="150">
         <v>61929</v>
       </c>
       <c r="H171" s="150">
         <v>61767</v>
       </c>
     </row>
-    <row r="172" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="172" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C172" s="152" t="s">
         <v>116</v>
       </c>
       <c r="D172" s="153">
         <v>42322</v>
       </c>
       <c r="E172" s="153">
         <v>43470</v>
       </c>
       <c r="F172" s="153">
         <v>47787</v>
       </c>
       <c r="G172" s="153">
         <v>50359</v>
       </c>
       <c r="H172" s="153">
         <v>50674</v>
       </c>
     </row>
-    <row r="173" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="173" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C173" s="149" t="s">
         <v>117</v>
       </c>
       <c r="D173" s="150">
         <v>34831</v>
       </c>
       <c r="E173" s="150">
         <v>37037</v>
       </c>
       <c r="F173" s="150">
         <v>39173</v>
       </c>
       <c r="G173" s="150">
         <v>40183</v>
       </c>
       <c r="H173" s="150">
         <v>42214</v>
       </c>
     </row>
-    <row r="175" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="175" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="C175" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D175" s="9"/>
       <c r="V175" s="144"/>
       <c r="W175" s="143"/>
       <c r="X175" s="144"/>
       <c r="Y175" s="143"/>
       <c r="Z175" s="144"/>
       <c r="AA175" s="143"/>
       <c r="AB175" s="144"/>
       <c r="AC175" s="143"/>
       <c r="AH175" s="143"/>
       <c r="AI175" s="143"/>
       <c r="AJ175" s="143"/>
       <c r="AK175" s="143"/>
       <c r="AL175" s="143"/>
       <c r="AM175" s="143"/>
       <c r="AN175" s="143"/>
       <c r="AO175" s="143"/>
       <c r="AP175" s="143"/>
       <c r="AQ175" s="143"/>
       <c r="AR175" s="143"/>
     </row>
-    <row r="176" spans="3:44" ht="12" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="176" spans="3:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C176" s="167"/>
       <c r="D176" s="167"/>
       <c r="S176" s="168"/>
       <c r="T176" s="169"/>
       <c r="U176" s="168"/>
       <c r="V176" s="169"/>
       <c r="W176" s="168"/>
       <c r="X176" s="169"/>
       <c r="Y176" s="168"/>
       <c r="Z176" s="169"/>
       <c r="AA176" s="168"/>
       <c r="AB176" s="169"/>
       <c r="AC176" s="168"/>
       <c r="AH176" s="168"/>
       <c r="AI176" s="168"/>
       <c r="AJ176" s="168"/>
       <c r="AK176" s="168"/>
       <c r="AL176" s="168"/>
       <c r="AM176" s="168"/>
       <c r="AN176" s="168"/>
       <c r="AO176" s="168"/>
       <c r="AP176" s="168"/>
       <c r="AQ176" s="168"/>
       <c r="AR176" s="168"/>
     </row>
-    <row r="177" spans="3:9" x14ac:dyDescent="0.35">
+    <row r="177" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C177" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="178" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="179" spans="3:9" x14ac:dyDescent="0.35">
+    <row r="178" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="179" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C179" s="227" t="s">
         <v>121</v>
       </c>
       <c r="D179" s="229" t="s">
         <v>74</v>
       </c>
       <c r="E179" s="231" t="s">
         <v>104</v>
       </c>
       <c r="F179" s="233" t="s">
         <v>105</v>
       </c>
       <c r="G179" s="155" t="s">
         <v>58</v>
       </c>
       <c r="H179" s="233" t="s">
         <v>59</v>
       </c>
       <c r="I179" s="235" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="180" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="180" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C180" s="228"/>
       <c r="D180" s="230"/>
       <c r="E180" s="232"/>
       <c r="F180" s="234"/>
       <c r="G180" s="156" t="s">
         <v>61</v>
       </c>
       <c r="H180" s="234"/>
       <c r="I180" s="236"/>
     </row>
-    <row r="181" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="181" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C181" s="213" t="s">
         <v>123</v>
       </c>
       <c r="D181" s="214"/>
       <c r="E181" s="214"/>
       <c r="F181" s="214"/>
       <c r="G181" s="214"/>
       <c r="H181" s="214"/>
       <c r="I181" s="215"/>
     </row>
-    <row r="182" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="182" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C182" s="157" t="s">
         <v>43</v>
       </c>
       <c r="D182" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E182" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F182" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G182" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H182" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I182" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="183" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="183" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C183" s="160" t="s">
         <v>63</v>
       </c>
       <c r="D183" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E183" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F183" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G183" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H183" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I183" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="184" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="184" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C184" s="157" t="s">
         <v>64</v>
       </c>
       <c r="D184" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E184" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F184" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G184" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H184" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I184" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="185" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="185" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C185" s="160" t="s">
         <v>65</v>
       </c>
       <c r="D185" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E185" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F185" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G185" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H185" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I185" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="186" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="186" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C186" s="157" t="s">
         <v>66</v>
       </c>
       <c r="D186" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E186" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F186" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G186" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H186" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I186" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="187" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="187" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C187" s="160" t="s">
         <v>67</v>
       </c>
       <c r="D187" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E187" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F187" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G187" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H187" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I187" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="188" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="188" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C188" s="157" t="s">
         <v>68</v>
       </c>
       <c r="D188" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E188" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F188" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G188" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H188" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I188" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="189" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="189" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C189" s="160" t="s">
         <v>69</v>
       </c>
       <c r="D189" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E189" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F189" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G189" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H189" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I189" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="190" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="190" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C190" s="157" t="s">
         <v>70</v>
       </c>
       <c r="D190" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E190" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F190" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G190" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H190" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I190" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="191" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="191" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C191" s="160" t="s">
         <v>124</v>
       </c>
       <c r="D191" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E191" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F191" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G191" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H191" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I191" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="192" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="192" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C192" s="157" t="s">
         <v>125</v>
       </c>
       <c r="D192" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E192" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F192" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G192" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H192" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I192" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="193" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="193" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C193" s="216" t="s">
         <v>126</v>
       </c>
       <c r="D193" s="217"/>
       <c r="E193" s="217"/>
       <c r="F193" s="217"/>
       <c r="G193" s="217"/>
       <c r="H193" s="217"/>
       <c r="I193" s="218"/>
     </row>
-    <row r="194" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="194" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C194" s="157" t="s">
         <v>43</v>
       </c>
       <c r="D194" s="150" t="s">
         <v>127</v>
       </c>
       <c r="E194" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F194" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G194" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H194" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I194" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="195" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="195" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C195" s="160" t="s">
         <v>63</v>
       </c>
       <c r="D195" s="153" t="s">
         <v>127</v>
       </c>
       <c r="E195" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F195" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G195" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H195" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I195" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="196" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="196" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C196" s="157" t="s">
         <v>64</v>
       </c>
       <c r="D196" s="150" t="s">
         <v>127</v>
       </c>
       <c r="E196" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F196" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G196" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H196" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I196" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="197" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="197" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C197" s="160" t="s">
         <v>65</v>
       </c>
       <c r="D197" s="153" t="s">
         <v>127</v>
       </c>
       <c r="E197" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F197" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G197" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H197" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I197" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="198" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="198" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C198" s="157" t="s">
         <v>66</v>
       </c>
       <c r="D198" s="150" t="s">
         <v>127</v>
       </c>
       <c r="E198" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F198" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G198" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H198" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I198" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="199" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="199" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C199" s="160" t="s">
         <v>67</v>
       </c>
       <c r="D199" s="153" t="s">
         <v>127</v>
       </c>
       <c r="E199" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F199" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G199" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H199" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I199" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="200" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="200" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C200" s="157" t="s">
         <v>68</v>
       </c>
       <c r="D200" s="150" t="s">
         <v>127</v>
       </c>
       <c r="E200" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F200" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G200" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H200" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I200" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="201" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="201" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C201" s="160" t="s">
         <v>69</v>
       </c>
       <c r="D201" s="153" t="s">
         <v>127</v>
       </c>
       <c r="E201" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F201" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G201" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H201" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I201" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="202" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="202" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C202" s="157" t="s">
         <v>70</v>
       </c>
       <c r="D202" s="150" t="s">
         <v>127</v>
       </c>
       <c r="E202" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F202" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G202" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H202" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I202" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="203" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="203" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C203" s="160" t="s">
         <v>124</v>
       </c>
       <c r="D203" s="153" t="s">
         <v>127</v>
       </c>
       <c r="E203" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F203" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G203" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H203" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I203" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="204" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="204" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C204" s="157" t="s">
         <v>125</v>
       </c>
       <c r="D204" s="150" t="s">
         <v>127</v>
       </c>
       <c r="E204" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F204" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G204" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H204" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I204" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="206" spans="3:9" x14ac:dyDescent="0.35">
+    <row r="206" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C206" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="207" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="208" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="207" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="208" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C208" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D208" s="164" t="s">
         <v>74</v>
       </c>
       <c r="E208" s="165" t="s">
         <v>104</v>
       </c>
       <c r="F208" s="165" t="s">
         <v>105</v>
       </c>
       <c r="G208" s="165" t="s">
         <v>58</v>
       </c>
       <c r="H208" s="165" t="s">
         <v>59</v>
       </c>
       <c r="I208" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="209" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="209" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C209" s="213" t="s">
         <v>123</v>
       </c>
       <c r="D209" s="214"/>
       <c r="E209" s="214"/>
       <c r="F209" s="214"/>
       <c r="G209" s="214"/>
       <c r="H209" s="214"/>
       <c r="I209" s="215"/>
     </row>
-    <row r="210" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="210" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C210" s="157" t="s">
         <v>43</v>
       </c>
       <c r="D210" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E210" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F210" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G210" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H210" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I210" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="211" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="211" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C211" s="160" t="s">
         <v>63</v>
       </c>
       <c r="D211" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E211" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F211" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G211" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H211" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I211" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="212" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="212" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C212" s="157" t="s">
         <v>64</v>
       </c>
       <c r="D212" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E212" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F212" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G212" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H212" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I212" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="213" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="213" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C213" s="160" t="s">
         <v>65</v>
       </c>
       <c r="D213" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E213" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F213" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G213" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H213" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I213" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="214" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="214" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C214" s="157" t="s">
         <v>66</v>
       </c>
       <c r="D214" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E214" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F214" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G214" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H214" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I214" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="215" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="215" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C215" s="160" t="s">
         <v>67</v>
       </c>
       <c r="D215" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E215" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F215" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G215" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H215" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I215" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="216" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="216" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C216" s="157" t="s">
         <v>68</v>
       </c>
       <c r="D216" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E216" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F216" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G216" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H216" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I216" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="217" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="217" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C217" s="160" t="s">
         <v>69</v>
       </c>
       <c r="D217" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E217" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F217" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G217" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H217" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I217" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="218" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="218" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C218" s="157" t="s">
         <v>70</v>
       </c>
       <c r="D218" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E218" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F218" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G218" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H218" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I218" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="219" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="219" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C219" s="160" t="s">
         <v>124</v>
       </c>
       <c r="D219" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E219" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F219" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G219" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H219" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I219" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="220" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="220" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C220" s="157" t="s">
         <v>125</v>
       </c>
       <c r="D220" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E220" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F220" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G220" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H220" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I220" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="221" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="221" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C221" s="216" t="s">
         <v>126</v>
       </c>
       <c r="D221" s="217"/>
       <c r="E221" s="217"/>
       <c r="F221" s="217"/>
       <c r="G221" s="217"/>
       <c r="H221" s="217"/>
       <c r="I221" s="218"/>
     </row>
-    <row r="222" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="222" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C222" s="157" t="s">
         <v>43</v>
       </c>
       <c r="D222" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E222" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F222" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G222" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H222" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I222" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="223" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="223" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C223" s="160" t="s">
         <v>63</v>
       </c>
       <c r="D223" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E223" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F223" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G223" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H223" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I223" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="224" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="224" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C224" s="157" t="s">
         <v>64</v>
       </c>
       <c r="D224" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E224" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F224" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G224" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H224" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I224" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="225" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="225" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C225" s="160" t="s">
         <v>65</v>
       </c>
       <c r="D225" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E225" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F225" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G225" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H225" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I225" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="226" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="226" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C226" s="157" t="s">
         <v>66</v>
       </c>
       <c r="D226" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E226" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F226" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G226" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H226" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I226" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="227" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="227" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C227" s="160" t="s">
         <v>67</v>
       </c>
       <c r="D227" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E227" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F227" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G227" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H227" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I227" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="228" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="228" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C228" s="157" t="s">
         <v>68</v>
       </c>
       <c r="D228" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E228" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F228" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G228" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H228" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I228" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="229" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="229" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C229" s="160" t="s">
         <v>69</v>
       </c>
       <c r="D229" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E229" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F229" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G229" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H229" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I229" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="230" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="230" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C230" s="157" t="s">
         <v>70</v>
       </c>
       <c r="D230" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E230" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F230" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G230" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H230" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I230" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="231" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="231" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C231" s="160" t="s">
         <v>124</v>
       </c>
       <c r="D231" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E231" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F231" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G231" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H231" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I231" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="232" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="232" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C232" s="157" t="s">
         <v>125</v>
       </c>
       <c r="D232" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E232" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F232" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G232" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H232" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I232" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="234" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="234" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="C234" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D234" s="9"/>
       <c r="U234" s="143"/>
       <c r="V234" s="144"/>
       <c r="W234" s="143"/>
       <c r="X234" s="144"/>
       <c r="Y234" s="143"/>
       <c r="Z234" s="144"/>
       <c r="AA234" s="143"/>
       <c r="AB234" s="144"/>
       <c r="AC234" s="143"/>
       <c r="AH234" s="143"/>
       <c r="AI234" s="143"/>
       <c r="AJ234" s="143"/>
       <c r="AK234" s="143"/>
       <c r="AL234" s="143"/>
       <c r="AM234" s="143"/>
       <c r="AN234" s="143"/>
       <c r="AO234" s="143"/>
       <c r="AP234" s="143"/>
       <c r="AQ234" s="143"/>
       <c r="AR234" s="143"/>
     </row>
-    <row r="237" spans="3:44" x14ac:dyDescent="0.35">
+    <row r="237" spans="3:44" x14ac:dyDescent="0.25">
       <c r="C237" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="238" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="239" spans="3:44" ht="18" x14ac:dyDescent="0.35">
+    <row r="238" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="239" spans="3:44" ht="18" x14ac:dyDescent="0.25">
       <c r="C239" s="170" t="s">
         <v>128</v>
       </c>
       <c r="D239" s="225" t="s">
         <v>74</v>
       </c>
       <c r="E239" s="172" t="s">
         <v>104</v>
       </c>
       <c r="F239" s="172" t="s">
         <v>104</v>
       </c>
       <c r="G239" s="172" t="s">
         <v>105</v>
       </c>
       <c r="H239" s="172" t="s">
         <v>105</v>
       </c>
       <c r="I239" s="172" t="s">
         <v>58</v>
       </c>
       <c r="J239" s="172" t="s">
         <v>129</v>
       </c>
       <c r="K239" s="172" t="s">
         <v>130</v>
       </c>
       <c r="L239" s="174" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="240" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="240" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C240" s="171" t="s">
         <v>131</v>
       </c>
       <c r="D240" s="226"/>
       <c r="E240" s="173" t="s">
         <v>61</v>
       </c>
       <c r="F240" s="173" t="s">
         <v>48</v>
       </c>
       <c r="G240" s="173" t="s">
         <v>61</v>
       </c>
       <c r="H240" s="173" t="s">
         <v>48</v>
       </c>
       <c r="I240" s="173" t="s">
         <v>61</v>
       </c>
       <c r="J240" s="173" t="s">
         <v>48</v>
       </c>
       <c r="K240" s="173" t="s">
         <v>61</v>
       </c>
       <c r="L240" s="175" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="241" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="241" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C241" s="176">
         <v>6</v>
       </c>
       <c r="D241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L241" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="242" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="242" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C242" s="177">
         <v>7</v>
       </c>
       <c r="D242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L242" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="243" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="243" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C243" s="176">
         <v>8</v>
       </c>
       <c r="D243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L243" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="244" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="244" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C244" s="177">
         <v>9</v>
       </c>
       <c r="D244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L244" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="245" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="245" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C245" s="176">
         <v>10</v>
       </c>
       <c r="D245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L245" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="247" spans="3:12" x14ac:dyDescent="0.35">
+    <row r="247" spans="3:12" x14ac:dyDescent="0.25">
       <c r="C247" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="248" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="249" spans="3:12" ht="18" x14ac:dyDescent="0.35">
+    <row r="248" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="249" spans="3:12" ht="18" x14ac:dyDescent="0.25">
       <c r="C249" s="170" t="s">
         <v>128</v>
       </c>
       <c r="D249" s="225" t="s">
         <v>74</v>
       </c>
       <c r="E249" s="172" t="s">
         <v>104</v>
       </c>
       <c r="F249" s="172" t="s">
         <v>104</v>
       </c>
       <c r="G249" s="172" t="s">
         <v>105</v>
       </c>
       <c r="H249" s="172" t="s">
         <v>105</v>
       </c>
       <c r="I249" s="172" t="s">
         <v>58</v>
       </c>
       <c r="J249" s="172" t="s">
         <v>129</v>
       </c>
       <c r="K249" s="172" t="s">
         <v>130</v>
       </c>
       <c r="L249" s="174" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="250" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="250" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C250" s="171" t="s">
         <v>131</v>
       </c>
       <c r="D250" s="226"/>
       <c r="E250" s="173" t="s">
         <v>61</v>
       </c>
       <c r="F250" s="173" t="s">
         <v>48</v>
       </c>
       <c r="G250" s="173" t="s">
         <v>61</v>
       </c>
       <c r="H250" s="173" t="s">
         <v>48</v>
       </c>
       <c r="I250" s="173" t="s">
         <v>61</v>
       </c>
       <c r="J250" s="173" t="s">
         <v>48</v>
       </c>
       <c r="K250" s="173" t="s">
         <v>61</v>
       </c>
       <c r="L250" s="175" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="251" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="251" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C251" s="176">
         <v>6</v>
       </c>
       <c r="D251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L251" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="252" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="252" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C252" s="177">
         <v>7</v>
       </c>
       <c r="D252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L252" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="253" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="253" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C253" s="176">
         <v>8</v>
       </c>
       <c r="D253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L253" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="254" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="254" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C254" s="177">
         <v>9</v>
       </c>
       <c r="D254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L254" s="150" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="255" spans="3:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="255" spans="3:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C255" s="176">
         <v>10</v>
       </c>
       <c r="D255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L255" s="153" t="e">
         <f>'Benchmark Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="257" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="257" spans="3:44" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="C257" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D257" s="9"/>
       <c r="U257" s="143"/>
       <c r="V257" s="144"/>
       <c r="W257" s="143"/>
       <c r="X257" s="144"/>
       <c r="Y257" s="143"/>
       <c r="Z257" s="144"/>
       <c r="AA257" s="143"/>
       <c r="AB257" s="144"/>
       <c r="AC257" s="143"/>
       <c r="AH257" s="143"/>
       <c r="AI257" s="143"/>
       <c r="AJ257" s="143"/>
       <c r="AK257" s="143"/>
       <c r="AL257" s="143"/>
       <c r="AM257" s="143"/>
       <c r="AN257" s="143"/>
       <c r="AO257" s="143"/>
       <c r="AP257" s="143"/>
       <c r="AQ257" s="143"/>
       <c r="AR257" s="143"/>
     </row>
-    <row r="259" spans="3:44" x14ac:dyDescent="0.35">
+    <row r="259" spans="3:44" x14ac:dyDescent="0.25">
       <c r="C259" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="260" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="261" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="260" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="261" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C261" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D261" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E261" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F261" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G261" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="262" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="262" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C262" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D262" s="220"/>
       <c r="E262" s="220"/>
       <c r="F262" s="220"/>
       <c r="G262" s="221"/>
     </row>
-    <row r="263" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="263" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C263" s="157" t="s">
         <v>43</v>
       </c>
       <c r="D263" s="158">
         <v>337004</v>
       </c>
       <c r="E263" s="158">
         <v>350826</v>
       </c>
       <c r="F263" s="159" t="s">
         <v>73</v>
       </c>
       <c r="G263" s="158">
         <v>382158</v>
       </c>
     </row>
-    <row r="264" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="264" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C264" s="160" t="s">
         <v>63</v>
       </c>
       <c r="D264" s="161">
         <v>357951</v>
       </c>
       <c r="E264" s="161">
         <v>367828</v>
       </c>
       <c r="F264" s="162" t="s">
         <v>73</v>
       </c>
       <c r="G264" s="161">
         <v>400126</v>
       </c>
     </row>
-    <row r="265" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="265" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C265" s="157" t="s">
         <v>64</v>
       </c>
       <c r="D265" s="158">
         <v>359023</v>
       </c>
       <c r="E265" s="158">
         <v>368369</v>
       </c>
       <c r="F265" s="178" t="s">
         <v>73</v>
       </c>
       <c r="G265" s="158">
         <v>401120</v>
       </c>
     </row>
-    <row r="266" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="266" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C266" s="160" t="s">
         <v>65</v>
       </c>
       <c r="D266" s="161">
         <v>395453</v>
       </c>
       <c r="E266" s="161">
         <v>409719</v>
       </c>
       <c r="F266" s="162" t="s">
         <v>73</v>
       </c>
       <c r="G266" s="161">
         <v>445266</v>
       </c>
     </row>
-    <row r="267" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="267" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C267" s="157" t="s">
         <v>66</v>
       </c>
       <c r="D267" s="158">
         <v>179525</v>
       </c>
       <c r="E267" s="158">
         <v>194987</v>
       </c>
       <c r="F267" s="158">
         <v>196860</v>
       </c>
       <c r="G267" s="158">
         <v>225266</v>
       </c>
     </row>
-    <row r="268" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="268" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C268" s="160" t="s">
         <v>67</v>
       </c>
       <c r="D268" s="161">
         <v>207461</v>
       </c>
       <c r="E268" s="161">
         <v>229438</v>
       </c>
       <c r="F268" s="161">
         <v>247619</v>
       </c>
       <c r="G268" s="161">
         <v>259132</v>
       </c>
     </row>
-    <row r="269" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="269" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C269" s="157" t="s">
         <v>68</v>
       </c>
       <c r="D269" s="158">
         <v>261104</v>
       </c>
       <c r="E269" s="158">
         <v>297930</v>
       </c>
       <c r="F269" s="158">
         <v>315841</v>
       </c>
       <c r="G269" s="158">
         <v>335869</v>
       </c>
     </row>
-    <row r="270" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="270" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C270" s="160" t="s">
         <v>69</v>
       </c>
       <c r="D270" s="161">
         <v>422142</v>
       </c>
       <c r="E270" s="161">
         <v>433273</v>
       </c>
       <c r="F270" s="161">
         <v>486597</v>
       </c>
       <c r="G270" s="161">
         <v>537352</v>
       </c>
     </row>
-    <row r="271" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="271" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C271" s="157" t="s">
         <v>70</v>
       </c>
       <c r="D271" s="158">
         <v>469866</v>
       </c>
       <c r="E271" s="158">
         <v>478594</v>
       </c>
       <c r="F271" s="158">
         <v>515976</v>
       </c>
       <c r="G271" s="158">
         <v>588702</v>
       </c>
     </row>
-    <row r="272" spans="3:44" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="272" spans="3:44" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C272" s="160" t="s">
         <v>124</v>
       </c>
       <c r="D272" s="161">
         <v>538166</v>
       </c>
       <c r="E272" s="161">
         <v>553381</v>
       </c>
       <c r="F272" s="161">
         <v>598759</v>
       </c>
       <c r="G272" s="161">
         <v>663284</v>
       </c>
     </row>
-    <row r="273" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="273" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C273" s="157" t="s">
         <v>125</v>
       </c>
       <c r="D273" s="158">
         <v>590659</v>
       </c>
       <c r="E273" s="158">
         <v>614886</v>
       </c>
       <c r="F273" s="158">
         <v>669410</v>
       </c>
       <c r="G273" s="158">
         <v>728837</v>
       </c>
     </row>
-    <row r="274" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="274" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C274" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D274" s="223"/>
       <c r="E274" s="223"/>
       <c r="F274" s="223"/>
       <c r="G274" s="224"/>
     </row>
-    <row r="275" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="275" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C275" s="157" t="s">
         <v>66</v>
       </c>
       <c r="D275" s="158">
         <v>190503</v>
       </c>
       <c r="E275" s="158">
         <v>206908</v>
       </c>
       <c r="F275" s="158">
         <v>218757</v>
       </c>
       <c r="G275" s="158">
         <v>239041</v>
       </c>
     </row>
-    <row r="276" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="276" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C276" s="160" t="s">
         <v>67</v>
       </c>
       <c r="D276" s="161">
         <v>234435</v>
       </c>
       <c r="E276" s="161">
         <v>259269</v>
       </c>
       <c r="F276" s="161">
         <v>271050</v>
       </c>
       <c r="G276" s="161">
         <v>292824</v>
       </c>
     </row>
-    <row r="277" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="277" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C277" s="157" t="s">
         <v>68</v>
       </c>
       <c r="D277" s="158">
         <v>295048</v>
       </c>
       <c r="E277" s="158">
         <v>336660</v>
       </c>
       <c r="F277" s="158">
         <v>350961</v>
       </c>
       <c r="G277" s="158">
         <v>372814</v>
       </c>
     </row>
-    <row r="278" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="278" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C278" s="160" t="s">
         <v>69</v>
       </c>
       <c r="D278" s="161">
         <v>483021</v>
       </c>
       <c r="E278" s="161">
         <v>491572</v>
       </c>
       <c r="F278" s="161">
         <v>543452</v>
       </c>
       <c r="G278" s="161">
         <v>601130</v>
       </c>
     </row>
-    <row r="279" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="279" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C279" s="157" t="s">
         <v>70</v>
       </c>
       <c r="D279" s="158">
         <v>512359</v>
       </c>
       <c r="E279" s="158">
         <v>526130</v>
       </c>
       <c r="F279" s="158">
         <v>572494</v>
       </c>
       <c r="G279" s="158">
         <v>638184</v>
       </c>
     </row>
-    <row r="280" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="280" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C280" s="160" t="s">
         <v>124</v>
       </c>
       <c r="D280" s="161">
         <v>578374</v>
       </c>
       <c r="E280" s="161">
         <v>592766</v>
       </c>
       <c r="F280" s="161">
         <v>647543</v>
       </c>
       <c r="G280" s="161">
         <v>712297</v>
       </c>
     </row>
-    <row r="281" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="281" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C281" s="157" t="s">
         <v>125</v>
       </c>
       <c r="D281" s="158">
         <v>626211</v>
       </c>
       <c r="E281" s="158">
         <v>669896</v>
       </c>
       <c r="F281" s="158">
         <v>691311</v>
       </c>
       <c r="G281" s="158">
         <v>771263</v>
       </c>
     </row>
-    <row r="283" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="283" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C283" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="284" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="285" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="284" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="285" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C285" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D285" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E285" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F285" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G285" s="165" t="s">
         <v>59</v>
       </c>
       <c r="H285" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="286" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="286" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C286" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D286" s="220"/>
       <c r="E286" s="220"/>
       <c r="F286" s="220"/>
       <c r="G286" s="220"/>
       <c r="H286" s="221"/>
     </row>
-    <row r="287" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="287" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C287" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D287" s="158" t="e">
         <f>'Appendix H Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E287" s="158" t="e">
         <f>'Appendix H Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F287" s="158" t="e">
         <f>'Appendix H Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G287" s="158" t="e">
         <f>'Appendix H Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H287" s="158" t="e">
         <f>'Appendix H Amounts'!#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="288" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="288" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C288" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D288" s="161">
         <v>77834</v>
       </c>
       <c r="E288" s="161">
         <v>80262</v>
       </c>
       <c r="F288" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G288" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H288" s="161">
         <v>87235</v>
       </c>
     </row>
-    <row r="289" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="289" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C289" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D289" s="158">
         <v>56304</v>
       </c>
       <c r="E289" s="158">
         <v>58994</v>
       </c>
       <c r="F289" s="158">
         <v>60222</v>
       </c>
       <c r="G289" s="158">
         <v>64629</v>
       </c>
       <c r="H289" s="158">
         <v>66164</v>
       </c>
     </row>
-    <row r="290" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="290" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C290" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D290" s="161">
         <v>32599</v>
       </c>
       <c r="E290" s="161">
         <v>34554</v>
       </c>
       <c r="F290" s="161">
         <v>37773</v>
       </c>
       <c r="G290" s="161">
         <v>39977</v>
       </c>
       <c r="H290" s="161">
         <v>38313</v>
       </c>
     </row>
-    <row r="291" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="291" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C291" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D291" s="158">
         <v>56304</v>
       </c>
       <c r="E291" s="158">
         <v>58994</v>
       </c>
       <c r="F291" s="158">
         <v>60222</v>
       </c>
       <c r="G291" s="158">
         <v>64629</v>
       </c>
       <c r="H291" s="158">
         <v>66164</v>
       </c>
     </row>
-    <row r="292" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="292" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C292" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D292" s="161">
         <v>77834</v>
       </c>
       <c r="E292" s="161">
         <v>80262</v>
       </c>
       <c r="F292" s="161">
         <v>88502</v>
       </c>
       <c r="G292" s="161">
         <v>98983</v>
       </c>
       <c r="H292" s="161">
         <v>87235</v>
       </c>
     </row>
-    <row r="293" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="293" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C293" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D293" s="158">
         <v>64810</v>
       </c>
       <c r="E293" s="158">
         <v>66514</v>
       </c>
       <c r="F293" s="158">
         <v>73693</v>
       </c>
       <c r="G293" s="158">
         <v>78934</v>
       </c>
       <c r="H293" s="158">
         <v>78171</v>
       </c>
     </row>
-    <row r="294" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="294" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C294" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D294" s="161">
         <v>77834</v>
       </c>
       <c r="E294" s="161">
         <v>80262</v>
       </c>
       <c r="F294" s="161">
         <v>88502</v>
       </c>
       <c r="G294" s="161">
         <v>98983</v>
       </c>
       <c r="H294" s="161">
         <v>87235</v>
       </c>
     </row>
-    <row r="295" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="295" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C295" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D295" s="158">
         <v>45460</v>
       </c>
       <c r="E295" s="158">
         <v>46731</v>
       </c>
       <c r="F295" s="158">
         <v>50505</v>
       </c>
       <c r="G295" s="158">
         <v>54368</v>
       </c>
       <c r="H295" s="158">
         <v>55148</v>
       </c>
     </row>
-    <row r="296" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="296" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C296" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D296" s="161">
         <v>64810</v>
       </c>
       <c r="E296" s="161">
         <v>66514</v>
       </c>
       <c r="F296" s="161">
         <v>73693</v>
       </c>
       <c r="G296" s="161">
         <v>78934</v>
       </c>
       <c r="H296" s="161">
         <v>78171</v>
       </c>
     </row>
-    <row r="297" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="297" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C297" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D297" s="158">
         <v>77834</v>
       </c>
       <c r="E297" s="158">
         <v>80262</v>
       </c>
       <c r="F297" s="158">
         <v>88502</v>
       </c>
       <c r="G297" s="158">
         <v>98983</v>
       </c>
       <c r="H297" s="158">
         <v>87235</v>
       </c>
     </row>
-    <row r="298" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="298" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C298" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D298" s="161">
         <v>37581</v>
       </c>
       <c r="E298" s="161">
         <v>38995</v>
       </c>
       <c r="F298" s="161">
         <v>42386</v>
       </c>
       <c r="G298" s="161">
         <v>44961</v>
       </c>
       <c r="H298" s="161">
         <v>45592</v>
       </c>
     </row>
-    <row r="299" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="299" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C299" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D299" s="158">
         <v>45460</v>
       </c>
       <c r="E299" s="158">
         <v>46731</v>
       </c>
       <c r="F299" s="158">
         <v>50505</v>
       </c>
       <c r="G299" s="158">
         <v>54368</v>
       </c>
       <c r="H299" s="158">
         <v>55148</v>
       </c>
     </row>
-    <row r="300" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="300" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C300" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D300" s="161">
         <v>64810</v>
       </c>
       <c r="E300" s="161">
         <v>66514</v>
       </c>
       <c r="F300" s="161">
         <v>73693</v>
       </c>
       <c r="G300" s="161">
         <v>78934</v>
       </c>
       <c r="H300" s="161">
         <v>78171</v>
       </c>
     </row>
-    <row r="301" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="301" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C301" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D301" s="158">
         <v>77834</v>
       </c>
       <c r="E301" s="158">
         <v>80262</v>
       </c>
       <c r="F301" s="158">
         <v>88502</v>
       </c>
       <c r="G301" s="158">
         <v>98983</v>
       </c>
       <c r="H301" s="158">
         <v>87235</v>
       </c>
     </row>
-    <row r="302" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="302" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C302" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D302" s="223"/>
       <c r="E302" s="223"/>
       <c r="F302" s="223"/>
       <c r="G302" s="223"/>
       <c r="H302" s="224"/>
     </row>
-    <row r="303" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="303" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C303" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D303" s="158">
         <v>90806</v>
       </c>
       <c r="E303" s="158">
         <v>93234</v>
       </c>
       <c r="F303" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G303" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H303" s="158">
         <v>100207</v>
       </c>
     </row>
-    <row r="304" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="304" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C304" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D304" s="161">
         <v>90806</v>
       </c>
       <c r="E304" s="161">
         <v>93234</v>
       </c>
       <c r="F304" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G304" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H304" s="161">
         <v>100207</v>
       </c>
     </row>
-    <row r="305" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="305" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C305" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D305" s="158">
         <v>58743</v>
       </c>
       <c r="E305" s="158">
         <v>61598</v>
       </c>
       <c r="F305" s="158">
         <v>64734</v>
       </c>
       <c r="G305" s="158">
         <v>69140</v>
       </c>
       <c r="H305" s="158">
         <v>69208</v>
       </c>
     </row>
-    <row r="306" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="306" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C306" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D306" s="161">
         <v>35378</v>
       </c>
       <c r="E306" s="161">
         <v>37586</v>
       </c>
       <c r="F306" s="161">
         <v>40389</v>
       </c>
       <c r="G306" s="161">
         <v>42591</v>
       </c>
       <c r="H306" s="161">
         <v>41834</v>
       </c>
     </row>
-    <row r="307" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="307" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C307" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D307" s="158">
         <v>58743</v>
       </c>
       <c r="E307" s="158">
         <v>61598</v>
       </c>
       <c r="F307" s="158">
         <v>64734</v>
       </c>
       <c r="G307" s="158">
         <v>69140</v>
       </c>
       <c r="H307" s="158">
         <v>69208</v>
       </c>
     </row>
-    <row r="308" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="308" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C308" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D308" s="161">
         <v>90806</v>
       </c>
       <c r="E308" s="161">
         <v>93234</v>
       </c>
       <c r="F308" s="161">
         <v>102176</v>
       </c>
       <c r="G308" s="161">
         <v>112656</v>
       </c>
       <c r="H308" s="161">
         <v>100207</v>
       </c>
     </row>
-    <row r="309" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="309" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C309" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D309" s="158">
         <v>71021</v>
       </c>
       <c r="E309" s="158">
         <v>72495</v>
       </c>
       <c r="F309" s="158">
         <v>79913</v>
       </c>
       <c r="G309" s="158">
         <v>85154</v>
       </c>
       <c r="H309" s="158">
         <v>84915</v>
       </c>
     </row>
-    <row r="310" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="310" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C310" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D310" s="161">
         <v>90806</v>
       </c>
       <c r="E310" s="161">
         <v>93234</v>
       </c>
       <c r="F310" s="161">
         <v>102176</v>
       </c>
       <c r="G310" s="161">
         <v>112656</v>
       </c>
       <c r="H310" s="161">
         <v>100207</v>
       </c>
     </row>
-    <row r="311" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="311" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C311" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D311" s="158">
         <v>48953</v>
       </c>
       <c r="E311" s="158">
         <v>50156</v>
       </c>
       <c r="F311" s="158">
         <v>55090</v>
       </c>
       <c r="G311" s="158">
         <v>58955</v>
       </c>
       <c r="H311" s="158">
         <v>58833</v>
       </c>
     </row>
-    <row r="312" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="312" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C312" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D312" s="161">
         <v>71021</v>
       </c>
       <c r="E312" s="161">
         <v>72495</v>
       </c>
       <c r="F312" s="161">
         <v>79913</v>
       </c>
       <c r="G312" s="161">
         <v>85154</v>
       </c>
       <c r="H312" s="161">
         <v>84915</v>
       </c>
     </row>
-    <row r="313" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="313" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C313" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D313" s="158">
         <v>90806</v>
       </c>
       <c r="E313" s="158">
         <v>93234</v>
       </c>
       <c r="F313" s="158">
         <v>102176</v>
       </c>
       <c r="G313" s="158">
         <v>112656</v>
       </c>
       <c r="H313" s="158">
         <v>100207</v>
       </c>
     </row>
-    <row r="314" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="314" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C314" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D314" s="161">
         <v>40076</v>
       </c>
       <c r="E314" s="161">
         <v>41224</v>
       </c>
       <c r="F314" s="161">
         <v>45441</v>
       </c>
       <c r="G314" s="161">
         <v>48014</v>
       </c>
       <c r="H314" s="161">
         <v>48360</v>
       </c>
     </row>
-    <row r="315" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="315" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C315" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D315" s="158">
         <v>48953</v>
       </c>
       <c r="E315" s="158">
         <v>50156</v>
       </c>
       <c r="F315" s="158">
         <v>55090</v>
       </c>
       <c r="G315" s="158">
         <v>58955</v>
       </c>
       <c r="H315" s="158">
         <v>58833</v>
       </c>
     </row>
-    <row r="316" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="316" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C316" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D316" s="161">
         <v>71021</v>
       </c>
       <c r="E316" s="161">
         <v>72495</v>
       </c>
       <c r="F316" s="161">
         <v>79913</v>
       </c>
       <c r="G316" s="161">
         <v>85154</v>
       </c>
       <c r="H316" s="161">
         <v>84915</v>
       </c>
     </row>
-    <row r="317" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="317" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C317" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D317" s="158">
         <v>90806</v>
       </c>
       <c r="E317" s="158">
         <v>93234</v>
       </c>
       <c r="F317" s="158">
         <v>102176</v>
       </c>
       <c r="G317" s="158">
         <v>112656</v>
       </c>
       <c r="H317" s="158">
         <v>100207</v>
       </c>
     </row>
-    <row r="319" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="319" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C319" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="320" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="321" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="320" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="321" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C321" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D321" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E321" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F321" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G321" s="165" t="s">
         <v>59</v>
       </c>
       <c r="H321" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="322" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="322" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C322" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D322" s="220"/>
       <c r="E322" s="220"/>
       <c r="F322" s="220"/>
       <c r="G322" s="220"/>
       <c r="H322" s="221"/>
     </row>
-    <row r="323" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="323" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C323" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D323" s="158">
         <v>79406</v>
       </c>
       <c r="E323" s="158">
         <v>81852</v>
       </c>
       <c r="F323" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G323" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H323" s="158">
         <v>88841</v>
       </c>
     </row>
-    <row r="324" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="324" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C324" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D324" s="161">
         <v>79406</v>
       </c>
       <c r="E324" s="161">
         <v>81852</v>
       </c>
       <c r="F324" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G324" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H324" s="161">
         <v>88841</v>
       </c>
     </row>
-    <row r="325" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="325" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C325" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D325" s="158">
         <v>61130</v>
       </c>
       <c r="E325" s="158">
         <v>63821</v>
       </c>
       <c r="F325" s="158">
         <v>65160</v>
       </c>
       <c r="G325" s="158">
         <v>69567</v>
       </c>
       <c r="H325" s="158">
         <v>71066</v>
       </c>
     </row>
-    <row r="326" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="326" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C326" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D326" s="161">
         <v>35326</v>
       </c>
       <c r="E326" s="161">
         <v>37280</v>
       </c>
       <c r="F326" s="161">
         <v>40575</v>
       </c>
       <c r="G326" s="161">
         <v>42779</v>
       </c>
       <c r="H326" s="161">
         <v>41089</v>
       </c>
     </row>
-    <row r="327" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="327" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C327" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D327" s="158">
         <v>61130</v>
       </c>
       <c r="E327" s="158">
         <v>63821</v>
       </c>
       <c r="F327" s="158">
         <v>65160</v>
       </c>
       <c r="G327" s="158">
         <v>69567</v>
       </c>
       <c r="H327" s="158">
         <v>71066</v>
       </c>
     </row>
-    <row r="328" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="328" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C328" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D328" s="161">
         <v>79406</v>
       </c>
       <c r="E328" s="161">
         <v>81852</v>
       </c>
       <c r="F328" s="161">
         <v>89870</v>
       </c>
       <c r="G328" s="161">
         <v>100351</v>
       </c>
       <c r="H328" s="161">
         <v>88841</v>
       </c>
     </row>
-    <row r="329" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="329" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C329" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D329" s="158">
         <v>68511</v>
       </c>
       <c r="E329" s="158">
         <v>70215</v>
       </c>
       <c r="F329" s="158">
         <v>77539</v>
       </c>
       <c r="G329" s="158">
         <v>82780</v>
       </c>
       <c r="H329" s="158">
         <v>81969</v>
       </c>
     </row>
-    <row r="330" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="330" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C330" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D330" s="161">
         <v>79406</v>
       </c>
       <c r="E330" s="161">
         <v>81852</v>
       </c>
       <c r="F330" s="161">
         <v>89870</v>
       </c>
       <c r="G330" s="161">
         <v>100351</v>
       </c>
       <c r="H330" s="161">
         <v>88841</v>
       </c>
     </row>
-    <row r="331" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="331" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C331" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D331" s="158">
         <v>48140</v>
       </c>
       <c r="E331" s="158">
         <v>49411</v>
       </c>
       <c r="F331" s="158">
         <v>53296</v>
       </c>
       <c r="G331" s="158">
         <v>57160</v>
       </c>
       <c r="H331" s="158">
         <v>57901</v>
       </c>
     </row>
-    <row r="332" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="332" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C332" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D332" s="161">
         <v>68511</v>
       </c>
       <c r="E332" s="161">
         <v>70215</v>
       </c>
       <c r="F332" s="161">
         <v>77539</v>
       </c>
       <c r="G332" s="161">
         <v>82780</v>
       </c>
       <c r="H332" s="161">
         <v>81969</v>
       </c>
     </row>
-    <row r="333" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="333" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C333" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D333" s="158">
         <v>79406</v>
       </c>
       <c r="E333" s="158">
         <v>81852</v>
       </c>
       <c r="F333" s="158">
         <v>89870</v>
       </c>
       <c r="G333" s="158">
         <v>100351</v>
       </c>
       <c r="H333" s="158">
         <v>88841</v>
       </c>
     </row>
-    <row r="334" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="334" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C334" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D334" s="161">
         <v>39761</v>
       </c>
       <c r="E334" s="161">
         <v>41175</v>
       </c>
       <c r="F334" s="161">
         <v>44662</v>
       </c>
       <c r="G334" s="161">
         <v>47235</v>
       </c>
       <c r="H334" s="161">
         <v>47835</v>
       </c>
     </row>
-    <row r="335" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="335" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C335" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D335" s="158">
         <v>48140</v>
       </c>
       <c r="E335" s="158">
         <v>49411</v>
       </c>
       <c r="F335" s="158">
         <v>53296</v>
       </c>
       <c r="G335" s="158">
         <v>57160</v>
       </c>
       <c r="H335" s="158">
         <v>57901</v>
       </c>
     </row>
-    <row r="336" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="336" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C336" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D336" s="161">
         <v>68511</v>
       </c>
       <c r="E336" s="161">
         <v>70215</v>
       </c>
       <c r="F336" s="161">
         <v>77539</v>
       </c>
       <c r="G336" s="161">
         <v>82780</v>
       </c>
       <c r="H336" s="161">
         <v>81969</v>
       </c>
     </row>
-    <row r="337" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="337" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C337" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D337" s="158">
         <v>79406</v>
       </c>
       <c r="E337" s="158">
         <v>81852</v>
       </c>
       <c r="F337" s="158">
         <v>89870</v>
       </c>
       <c r="G337" s="158">
         <v>100351</v>
       </c>
       <c r="H337" s="158">
         <v>88841</v>
       </c>
     </row>
-    <row r="338" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="338" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C338" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D338" s="223"/>
       <c r="E338" s="223"/>
       <c r="F338" s="223"/>
       <c r="G338" s="223"/>
       <c r="H338" s="224"/>
     </row>
-    <row r="339" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="339" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C339" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D339" s="158">
         <v>92640</v>
       </c>
       <c r="E339" s="158">
         <v>95087</v>
       </c>
       <c r="F339" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G339" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H339" s="158">
         <v>102075</v>
       </c>
     </row>
-    <row r="340" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="340" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C340" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D340" s="161">
         <v>92640</v>
       </c>
       <c r="E340" s="161">
         <v>95087</v>
       </c>
       <c r="F340" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G340" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H340" s="161">
         <v>102075</v>
       </c>
     </row>
-    <row r="341" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="341" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C341" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D341" s="158">
         <v>63861</v>
       </c>
       <c r="E341" s="158">
         <v>66716</v>
       </c>
       <c r="F341" s="158">
         <v>69983</v>
       </c>
       <c r="G341" s="158">
         <v>74390</v>
       </c>
       <c r="H341" s="158">
         <v>74413</v>
       </c>
     </row>
-    <row r="342" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="342" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C342" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D342" s="161">
         <v>38253</v>
       </c>
       <c r="E342" s="161">
         <v>40460</v>
       </c>
       <c r="F342" s="161">
         <v>43350</v>
       </c>
       <c r="G342" s="161">
         <v>45554</v>
       </c>
       <c r="H342" s="161">
         <v>44766</v>
       </c>
     </row>
-    <row r="343" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="343" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C343" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D343" s="158">
         <v>63861</v>
       </c>
       <c r="E343" s="158">
         <v>66716</v>
       </c>
       <c r="F343" s="158">
         <v>69983</v>
       </c>
       <c r="G343" s="158">
         <v>74390</v>
       </c>
       <c r="H343" s="158">
         <v>74413</v>
       </c>
     </row>
-    <row r="344" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="344" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C344" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D344" s="161">
         <v>92640</v>
       </c>
       <c r="E344" s="161">
         <v>95087</v>
       </c>
       <c r="F344" s="161">
         <v>103831</v>
       </c>
       <c r="G344" s="161">
         <v>114316</v>
       </c>
       <c r="H344" s="161">
         <v>102075</v>
       </c>
     </row>
-    <row r="345" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="345" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C345" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D345" s="158">
         <v>74972</v>
       </c>
       <c r="E345" s="158">
         <v>76447</v>
       </c>
       <c r="F345" s="158">
         <v>84028</v>
       </c>
       <c r="G345" s="158">
         <v>89269</v>
       </c>
       <c r="H345" s="158">
         <v>88975</v>
       </c>
     </row>
-    <row r="346" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="346" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C346" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D346" s="161">
         <v>92640</v>
       </c>
       <c r="E346" s="161">
         <v>95087</v>
       </c>
       <c r="F346" s="161">
         <v>103831</v>
       </c>
       <c r="G346" s="161">
         <v>114316</v>
       </c>
       <c r="H346" s="161">
         <v>102075</v>
       </c>
     </row>
-    <row r="347" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="347" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C347" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D347" s="158">
         <v>51803</v>
       </c>
       <c r="E347" s="158">
         <v>53005</v>
       </c>
       <c r="F347" s="158">
         <v>58065</v>
       </c>
       <c r="G347" s="158">
         <v>61929</v>
       </c>
       <c r="H347" s="158">
         <v>61767</v>
       </c>
     </row>
-    <row r="348" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="348" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C348" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D348" s="161">
         <v>74972</v>
       </c>
       <c r="E348" s="161">
         <v>76447</v>
       </c>
       <c r="F348" s="161">
         <v>84028</v>
       </c>
       <c r="G348" s="161">
         <v>89269</v>
       </c>
       <c r="H348" s="161">
         <v>88975</v>
       </c>
     </row>
-    <row r="349" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="349" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C349" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D349" s="158">
         <v>92640</v>
       </c>
       <c r="E349" s="158">
         <v>95087</v>
       </c>
       <c r="F349" s="158">
         <v>103831</v>
       </c>
       <c r="G349" s="158">
         <v>114316</v>
       </c>
       <c r="H349" s="158">
         <v>102075</v>
       </c>
     </row>
-    <row r="350" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="350" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C350" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D350" s="161">
         <v>42322</v>
       </c>
       <c r="E350" s="161">
         <v>43470</v>
       </c>
       <c r="F350" s="161">
         <v>47787</v>
       </c>
       <c r="G350" s="161">
         <v>50360</v>
       </c>
       <c r="H350" s="161">
         <v>50674</v>
       </c>
     </row>
-    <row r="351" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="351" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C351" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D351" s="158">
         <v>51803</v>
       </c>
       <c r="E351" s="158">
         <v>53005</v>
       </c>
       <c r="F351" s="158">
         <v>58065</v>
       </c>
       <c r="G351" s="158">
         <v>61929</v>
       </c>
       <c r="H351" s="158">
         <v>61767</v>
       </c>
     </row>
-    <row r="352" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="352" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C352" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D352" s="161">
         <v>74972</v>
       </c>
       <c r="E352" s="161">
         <v>76447</v>
       </c>
       <c r="F352" s="161">
         <v>84028</v>
       </c>
       <c r="G352" s="161">
         <v>89269</v>
       </c>
       <c r="H352" s="161">
         <v>88975</v>
       </c>
     </row>
-    <row r="353" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="353" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C353" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D353" s="158">
         <v>92640</v>
       </c>
       <c r="E353" s="158">
         <v>95087</v>
       </c>
       <c r="F353" s="158">
         <v>103831</v>
       </c>
       <c r="G353" s="158">
         <v>114316</v>
       </c>
       <c r="H353" s="158">
         <v>102075</v>
       </c>
     </row>
-    <row r="355" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="355" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C355" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="356" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="357" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="356" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="357" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C357" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D357" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E357" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F357" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G357" s="165" t="s">
         <v>59</v>
       </c>
       <c r="H357" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="358" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="358" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C358" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D358" s="220"/>
       <c r="E358" s="220"/>
       <c r="F358" s="220"/>
       <c r="G358" s="220"/>
       <c r="H358" s="221"/>
     </row>
-    <row r="359" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="359" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C359" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D359" s="158">
         <v>83622</v>
       </c>
       <c r="E359" s="158">
         <v>86286</v>
       </c>
       <c r="F359" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G359" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H359" s="158">
         <v>93956</v>
       </c>
     </row>
-    <row r="360" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="360" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C360" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D360" s="161">
         <v>83622</v>
       </c>
       <c r="E360" s="161">
         <v>86286</v>
       </c>
       <c r="F360" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G360" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H360" s="161">
         <v>93956</v>
       </c>
     </row>
-    <row r="361" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="361" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C361" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D361" s="158">
         <v>59427</v>
       </c>
       <c r="E361" s="158">
         <v>62386</v>
       </c>
       <c r="F361" s="158">
         <v>60222</v>
       </c>
       <c r="G361" s="158">
         <v>68987</v>
       </c>
       <c r="H361" s="158">
         <v>70274</v>
       </c>
     </row>
-    <row r="362" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="362" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C362" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D362" s="161">
         <v>34444</v>
       </c>
       <c r="E362" s="161">
         <v>36595</v>
       </c>
       <c r="F362" s="161">
         <v>37773</v>
       </c>
       <c r="G362" s="161">
         <v>42156</v>
       </c>
       <c r="H362" s="161">
         <v>40729</v>
       </c>
     </row>
-    <row r="363" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="363" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C363" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D363" s="158">
         <v>59427</v>
       </c>
       <c r="E363" s="158">
         <v>62386</v>
       </c>
       <c r="F363" s="158">
         <v>60222</v>
       </c>
       <c r="G363" s="158">
         <v>68987</v>
       </c>
       <c r="H363" s="158">
         <v>70274</v>
       </c>
     </row>
-    <row r="364" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="364" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C364" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D364" s="161">
         <v>83622</v>
       </c>
       <c r="E364" s="161">
         <v>86286</v>
       </c>
       <c r="F364" s="161">
         <v>95538</v>
       </c>
       <c r="G364" s="161">
         <v>106932</v>
       </c>
       <c r="H364" s="161">
         <v>93956</v>
       </c>
     </row>
-    <row r="365" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="365" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C365" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D365" s="158">
         <v>68565</v>
       </c>
       <c r="E365" s="158">
         <v>70367</v>
       </c>
       <c r="F365" s="158">
         <v>73693</v>
       </c>
       <c r="G365" s="158">
         <v>83301</v>
       </c>
       <c r="H365" s="158">
         <v>83182</v>
       </c>
     </row>
-    <row r="366" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="366" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C366" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D366" s="161">
         <v>83622</v>
       </c>
       <c r="E366" s="161">
         <v>86286</v>
       </c>
       <c r="F366" s="161">
         <v>95538</v>
       </c>
       <c r="G366" s="161">
         <v>106932</v>
       </c>
       <c r="H366" s="161">
         <v>93956</v>
       </c>
     </row>
-    <row r="367" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="367" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C367" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D367" s="158">
         <v>48293</v>
       </c>
       <c r="E367" s="158">
         <v>49617</v>
       </c>
       <c r="F367" s="158">
         <v>50505</v>
       </c>
       <c r="G367" s="158">
         <v>57487</v>
       </c>
       <c r="H367" s="158">
         <v>58869</v>
       </c>
     </row>
-    <row r="368" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="368" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C368" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D368" s="161">
         <v>68565</v>
       </c>
       <c r="E368" s="161">
         <v>70367</v>
       </c>
       <c r="F368" s="161">
         <v>73693</v>
       </c>
       <c r="G368" s="161">
         <v>83301</v>
       </c>
       <c r="H368" s="161">
         <v>83182</v>
       </c>
     </row>
-    <row r="369" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="369" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C369" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D369" s="158">
         <v>83622</v>
       </c>
       <c r="E369" s="158">
         <v>86286</v>
       </c>
       <c r="F369" s="158">
         <v>95538</v>
       </c>
       <c r="G369" s="158">
         <v>106932</v>
       </c>
       <c r="H369" s="158">
         <v>93956</v>
       </c>
     </row>
-    <row r="370" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="370" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C370" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D370" s="161">
         <v>40064</v>
       </c>
       <c r="E370" s="161">
         <v>41548</v>
       </c>
       <c r="F370" s="161">
         <v>42386</v>
       </c>
       <c r="G370" s="161">
         <v>47660</v>
       </c>
       <c r="H370" s="161">
         <v>48800</v>
       </c>
     </row>
-    <row r="371" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="371" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C371" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D371" s="158">
         <v>48293</v>
       </c>
       <c r="E371" s="158">
         <v>49617</v>
       </c>
       <c r="F371" s="158">
         <v>50505</v>
       </c>
       <c r="G371" s="158">
         <v>57487</v>
       </c>
       <c r="H371" s="158">
         <v>58869</v>
       </c>
     </row>
-    <row r="372" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="372" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C372" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D372" s="161">
         <v>68565</v>
       </c>
       <c r="E372" s="161">
         <v>70367</v>
       </c>
       <c r="F372" s="161">
         <v>73693</v>
       </c>
       <c r="G372" s="161">
         <v>83301</v>
       </c>
       <c r="H372" s="161">
         <v>83182</v>
       </c>
     </row>
-    <row r="373" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="373" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C373" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D373" s="158">
         <v>83622</v>
       </c>
       <c r="E373" s="158">
         <v>86286</v>
       </c>
       <c r="F373" s="158">
         <v>95538</v>
       </c>
       <c r="G373" s="158">
         <v>106932</v>
       </c>
       <c r="H373" s="158">
         <v>93956</v>
       </c>
     </row>
-    <row r="374" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="374" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C374" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D374" s="223"/>
       <c r="E374" s="223"/>
       <c r="F374" s="223"/>
       <c r="G374" s="223"/>
       <c r="H374" s="224"/>
     </row>
-    <row r="375" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="375" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C375" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D375" s="158">
         <v>97560</v>
       </c>
       <c r="E375" s="158">
         <v>100223</v>
       </c>
       <c r="F375" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G375" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H375" s="158">
         <v>107893</v>
       </c>
     </row>
-    <row r="376" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="376" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C376" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D376" s="161">
         <v>97560</v>
       </c>
       <c r="E376" s="161">
         <v>100223</v>
       </c>
       <c r="F376" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G376" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H376" s="161">
         <v>107893</v>
       </c>
     </row>
-    <row r="377" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="377" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C377" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D377" s="158">
         <v>62058</v>
       </c>
       <c r="E377" s="158">
         <v>65198</v>
       </c>
       <c r="F377" s="158">
         <v>68817</v>
       </c>
       <c r="G377" s="158">
         <v>77582</v>
       </c>
       <c r="H377" s="158">
         <v>73569</v>
       </c>
     </row>
-    <row r="378" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="378" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C378" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D378" s="161">
         <v>37462</v>
       </c>
       <c r="E378" s="161">
         <v>39892</v>
       </c>
       <c r="F378" s="161">
         <v>42974</v>
       </c>
       <c r="G378" s="161">
         <v>47357</v>
       </c>
       <c r="H378" s="161">
         <v>44563</v>
       </c>
     </row>
-    <row r="379" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="379" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C379" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D379" s="158">
         <v>62058</v>
       </c>
       <c r="E379" s="158">
         <v>65198</v>
       </c>
       <c r="F379" s="158">
         <v>68817</v>
       </c>
       <c r="G379" s="158">
         <v>77582</v>
       </c>
       <c r="H379" s="158">
         <v>73569</v>
       </c>
     </row>
-    <row r="380" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="380" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C380" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D380" s="161">
         <v>97560</v>
       </c>
       <c r="E380" s="161">
         <v>100223</v>
       </c>
       <c r="F380" s="161">
         <v>110230</v>
       </c>
       <c r="G380" s="161">
         <v>121623</v>
       </c>
       <c r="H380" s="161">
         <v>107893</v>
       </c>
     </row>
-    <row r="381" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="381" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C381" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D381" s="158">
         <v>75316</v>
       </c>
       <c r="E381" s="158">
         <v>76866</v>
       </c>
       <c r="F381" s="158">
         <v>85097</v>
       </c>
       <c r="G381" s="158">
         <v>94706</v>
       </c>
       <c r="H381" s="158">
         <v>90520</v>
       </c>
     </row>
-    <row r="382" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="382" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C382" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D382" s="161">
         <v>97560</v>
       </c>
       <c r="E382" s="161">
         <v>100223</v>
       </c>
       <c r="F382" s="161">
         <v>110230</v>
       </c>
       <c r="G382" s="161">
         <v>121623</v>
       </c>
       <c r="H382" s="161">
         <v>107893</v>
       </c>
     </row>
-    <row r="383" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="383" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C383" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D383" s="158">
         <v>52042</v>
       </c>
       <c r="E383" s="158">
         <v>53328</v>
       </c>
       <c r="F383" s="158">
         <v>58793</v>
       </c>
       <c r="G383" s="158">
         <v>65776</v>
       </c>
       <c r="H383" s="158">
         <v>62867</v>
       </c>
     </row>
-    <row r="384" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="384" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C384" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D384" s="161">
         <v>75316</v>
       </c>
       <c r="E384" s="161">
         <v>76866</v>
       </c>
       <c r="F384" s="161">
         <v>85097</v>
       </c>
       <c r="G384" s="161">
         <v>94706</v>
       </c>
       <c r="H384" s="161">
         <v>90520</v>
       </c>
     </row>
-    <row r="385" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="385" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C385" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D385" s="158">
         <v>97560</v>
       </c>
       <c r="E385" s="158">
         <v>100223</v>
       </c>
       <c r="F385" s="158">
         <v>110230</v>
       </c>
       <c r="G385" s="158">
         <v>121623</v>
       </c>
       <c r="H385" s="158">
         <v>107893</v>
       </c>
     </row>
-    <row r="386" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="386" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C386" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D386" s="161">
         <v>42745</v>
       </c>
       <c r="E386" s="161">
         <v>43959</v>
       </c>
       <c r="F386" s="161">
         <v>48646</v>
       </c>
       <c r="G386" s="161">
         <v>53920</v>
       </c>
       <c r="H386" s="161">
         <v>51805</v>
       </c>
     </row>
-    <row r="387" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="387" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C387" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D387" s="158">
         <v>52042</v>
       </c>
       <c r="E387" s="158">
         <v>53328</v>
       </c>
       <c r="F387" s="158">
         <v>58793</v>
       </c>
       <c r="G387" s="158">
         <v>65776</v>
       </c>
       <c r="H387" s="158">
         <v>62867</v>
       </c>
     </row>
-    <row r="388" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="388" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C388" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D388" s="161">
         <v>75316</v>
       </c>
       <c r="E388" s="161">
         <v>76866</v>
       </c>
       <c r="F388" s="161">
         <v>85097</v>
       </c>
       <c r="G388" s="161">
         <v>94706</v>
       </c>
       <c r="H388" s="161">
         <v>90520</v>
       </c>
     </row>
-    <row r="389" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="389" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C389" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D389" s="158">
         <v>97560</v>
       </c>
       <c r="E389" s="158">
         <v>100223</v>
       </c>
       <c r="F389" s="158">
         <v>110230</v>
       </c>
       <c r="G389" s="158">
         <v>121623</v>
       </c>
       <c r="H389" s="158">
         <v>107893</v>
       </c>
     </row>
-    <row r="391" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="391" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C391" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="392" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="393" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="392" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="393" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C393" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D393" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E393" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F393" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G393" s="165" t="s">
         <v>59</v>
       </c>
       <c r="H393" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="394" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="394" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C394" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D394" s="220"/>
       <c r="E394" s="220"/>
       <c r="F394" s="220"/>
       <c r="G394" s="220"/>
       <c r="H394" s="221"/>
     </row>
-    <row r="395" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="395" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C395" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D395" s="158">
         <v>85255</v>
       </c>
       <c r="E395" s="158">
         <v>87941</v>
       </c>
       <c r="F395" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G395" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H395" s="158">
         <v>95629</v>
       </c>
     </row>
-    <row r="396" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="396" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C396" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D396" s="161">
         <v>85255</v>
       </c>
       <c r="E396" s="161">
         <v>87941</v>
       </c>
       <c r="F396" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G396" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H396" s="161">
         <v>95629</v>
       </c>
     </row>
-    <row r="397" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="397" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C397" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D397" s="158">
         <v>64407</v>
       </c>
       <c r="E397" s="158">
         <v>67366</v>
       </c>
       <c r="F397" s="158">
         <v>65160</v>
       </c>
       <c r="G397" s="158">
         <v>73926</v>
       </c>
       <c r="H397" s="158">
         <v>75335</v>
       </c>
     </row>
-    <row r="398" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="398" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C398" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D398" s="161">
         <v>37275</v>
       </c>
       <c r="E398" s="161">
         <v>39424</v>
       </c>
       <c r="F398" s="161">
         <v>40575</v>
       </c>
       <c r="G398" s="161">
         <v>44958</v>
       </c>
       <c r="H398" s="161">
         <v>43614</v>
       </c>
     </row>
-    <row r="399" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="399" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C399" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D399" s="158">
         <v>64407</v>
       </c>
       <c r="E399" s="158">
         <v>67366</v>
       </c>
       <c r="F399" s="158">
         <v>65160</v>
       </c>
       <c r="G399" s="158">
         <v>73926</v>
       </c>
       <c r="H399" s="158">
         <v>75335</v>
       </c>
     </row>
-    <row r="400" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="400" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C400" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D400" s="161">
         <v>85255</v>
       </c>
       <c r="E400" s="161">
         <v>87941</v>
       </c>
       <c r="F400" s="161">
         <v>96940</v>
       </c>
       <c r="G400" s="161">
         <v>108334</v>
       </c>
       <c r="H400" s="161">
         <v>95629</v>
       </c>
     </row>
-    <row r="401" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="401" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C401" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D401" s="158">
         <v>72465</v>
       </c>
       <c r="E401" s="158">
         <v>74269</v>
       </c>
       <c r="F401" s="158">
         <v>77539</v>
       </c>
       <c r="G401" s="158">
         <v>87148</v>
       </c>
       <c r="H401" s="158">
         <v>87191</v>
       </c>
     </row>
-    <row r="402" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="402" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C402" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D402" s="161">
         <v>85255</v>
       </c>
       <c r="E402" s="161">
         <v>87941</v>
       </c>
       <c r="F402" s="161">
         <v>96940</v>
       </c>
       <c r="G402" s="161">
         <v>108334</v>
       </c>
       <c r="H402" s="161">
         <v>95629</v>
       </c>
     </row>
-    <row r="403" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="403" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C403" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D403" s="158">
         <v>51125</v>
       </c>
       <c r="E403" s="158">
         <v>52449</v>
       </c>
       <c r="F403" s="158">
         <v>53296</v>
       </c>
       <c r="G403" s="158">
         <v>60279</v>
       </c>
       <c r="H403" s="158">
         <v>61784</v>
       </c>
     </row>
-    <row r="404" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="404" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C404" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D404" s="161">
         <v>72465</v>
       </c>
       <c r="E404" s="161">
         <v>74269</v>
       </c>
       <c r="F404" s="161">
         <v>77539</v>
       </c>
       <c r="G404" s="161">
         <v>87148</v>
       </c>
       <c r="H404" s="161">
         <v>87191</v>
       </c>
     </row>
-    <row r="405" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="405" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C405" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D405" s="158">
         <v>85255</v>
       </c>
       <c r="E405" s="158">
         <v>87941</v>
       </c>
       <c r="F405" s="158">
         <v>96940</v>
       </c>
       <c r="G405" s="158">
         <v>108334</v>
       </c>
       <c r="H405" s="158">
         <v>95629</v>
       </c>
     </row>
-    <row r="406" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="406" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C406" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D406" s="161">
         <v>42374</v>
       </c>
       <c r="E406" s="161">
         <v>43858</v>
       </c>
       <c r="F406" s="161">
         <v>44662</v>
       </c>
       <c r="G406" s="161">
         <v>49935</v>
       </c>
       <c r="H406" s="161">
         <v>51181</v>
       </c>
     </row>
-    <row r="407" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="407" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C407" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D407" s="158">
         <v>51125</v>
       </c>
       <c r="E407" s="158">
         <v>52449</v>
       </c>
       <c r="F407" s="158">
         <v>53296</v>
       </c>
       <c r="G407" s="158">
         <v>60279</v>
       </c>
       <c r="H407" s="158">
         <v>61784</v>
       </c>
     </row>
-    <row r="408" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="408" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C408" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D408" s="161">
         <v>72465</v>
       </c>
       <c r="E408" s="161">
         <v>74269</v>
       </c>
       <c r="F408" s="161">
         <v>77539</v>
       </c>
       <c r="G408" s="161">
         <v>87148</v>
       </c>
       <c r="H408" s="161">
         <v>87191</v>
       </c>
     </row>
-    <row r="409" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="409" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C409" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D409" s="158">
         <v>85255</v>
       </c>
       <c r="E409" s="158">
         <v>87941</v>
       </c>
       <c r="F409" s="158">
         <v>96940</v>
       </c>
       <c r="G409" s="158">
         <v>108334</v>
       </c>
       <c r="H409" s="158">
         <v>95629</v>
       </c>
     </row>
-    <row r="410" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="410" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C410" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D410" s="223"/>
       <c r="E410" s="223"/>
       <c r="F410" s="223"/>
       <c r="G410" s="223"/>
       <c r="H410" s="224"/>
     </row>
-    <row r="411" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="411" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C411" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D411" s="158">
         <v>99464</v>
       </c>
       <c r="E411" s="158">
         <v>102150</v>
       </c>
       <c r="F411" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G411" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H411" s="158">
         <v>109838</v>
       </c>
     </row>
-    <row r="412" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="412" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C412" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D412" s="161">
         <v>99464</v>
       </c>
       <c r="E412" s="161">
         <v>102150</v>
       </c>
       <c r="F412" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G412" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H412" s="161">
         <v>109838</v>
       </c>
     </row>
-    <row r="413" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="413" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C413" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D413" s="158">
         <v>67358</v>
       </c>
       <c r="E413" s="158">
         <v>70497</v>
       </c>
       <c r="F413" s="158">
         <v>74262</v>
       </c>
       <c r="G413" s="158">
         <v>83026</v>
       </c>
       <c r="H413" s="158">
         <v>78965</v>
       </c>
     </row>
-    <row r="414" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="414" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C414" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D414" s="161">
         <v>40456</v>
       </c>
       <c r="E414" s="161">
         <v>42885</v>
       </c>
       <c r="F414" s="161">
         <v>46063</v>
       </c>
       <c r="G414" s="161">
         <v>50445</v>
       </c>
       <c r="H414" s="161">
         <v>47621</v>
       </c>
     </row>
-    <row r="415" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="415" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C415" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D415" s="158">
         <v>67358</v>
       </c>
       <c r="E415" s="158">
         <v>70497</v>
       </c>
       <c r="F415" s="158">
         <v>74262</v>
       </c>
       <c r="G415" s="158">
         <v>83026</v>
       </c>
       <c r="H415" s="158">
         <v>78965</v>
       </c>
     </row>
-    <row r="416" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="416" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C416" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D416" s="161">
         <v>99464</v>
       </c>
       <c r="E416" s="161">
         <v>102150</v>
       </c>
       <c r="F416" s="161">
         <v>112</v>
       </c>
       <c r="G416" s="161">
         <v>123325</v>
       </c>
       <c r="H416" s="161">
         <v>109838</v>
       </c>
     </row>
-    <row r="417" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="417" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C417" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D417" s="158">
         <v>79494</v>
       </c>
       <c r="E417" s="158">
         <v>81044</v>
       </c>
       <c r="F417" s="158">
         <v>89458</v>
       </c>
       <c r="G417" s="158">
         <v>99066</v>
       </c>
       <c r="H417" s="158">
         <v>94818</v>
       </c>
     </row>
-    <row r="418" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="418" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C418" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D418" s="161">
         <v>99464</v>
       </c>
       <c r="E418" s="161">
         <v>102150</v>
       </c>
       <c r="F418" s="161">
         <v>112</v>
       </c>
       <c r="G418" s="161">
         <v>123325</v>
       </c>
       <c r="H418" s="161">
         <v>109838</v>
       </c>
     </row>
-    <row r="419" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="419" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C419" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D419" s="158">
         <v>55063</v>
       </c>
       <c r="E419" s="158">
         <v>56348</v>
       </c>
       <c r="F419" s="158">
         <v>61950</v>
       </c>
       <c r="G419" s="158">
         <v>68933</v>
       </c>
       <c r="H419" s="158">
         <v>65979</v>
       </c>
     </row>
-    <row r="420" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="420" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C420" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D420" s="161">
         <v>79494</v>
       </c>
       <c r="E420" s="161">
         <v>81044</v>
       </c>
       <c r="F420" s="161">
         <v>89458</v>
       </c>
       <c r="G420" s="161">
         <v>99066</v>
       </c>
       <c r="H420" s="161">
         <v>94818</v>
       </c>
     </row>
-    <row r="421" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="421" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C421" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D421" s="158">
         <v>99464</v>
       </c>
       <c r="E421" s="158">
         <v>102150</v>
       </c>
       <c r="F421" s="158">
         <v>112</v>
       </c>
       <c r="G421" s="158">
         <v>123325</v>
       </c>
       <c r="H421" s="158">
         <v>109838</v>
       </c>
     </row>
-    <row r="422" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="422" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C422" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D422" s="161">
         <v>45127</v>
       </c>
       <c r="E422" s="161">
         <v>46341</v>
       </c>
       <c r="F422" s="161">
         <v>51138</v>
       </c>
       <c r="G422" s="161">
         <v>56411</v>
       </c>
       <c r="H422" s="161">
         <v>54261</v>
       </c>
     </row>
-    <row r="423" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="423" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C423" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D423" s="158">
         <v>55063</v>
       </c>
       <c r="E423" s="158">
         <v>56348</v>
       </c>
       <c r="F423" s="158">
         <v>61950</v>
       </c>
       <c r="G423" s="158">
         <v>68933</v>
       </c>
       <c r="H423" s="158">
         <v>65979</v>
       </c>
     </row>
-    <row r="424" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="424" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C424" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D424" s="161">
         <v>79494</v>
       </c>
       <c r="E424" s="161">
         <v>81044</v>
       </c>
       <c r="F424" s="161">
         <v>89458</v>
       </c>
       <c r="G424" s="161">
         <v>99066</v>
       </c>
       <c r="H424" s="161">
         <v>94818</v>
       </c>
     </row>
-    <row r="425" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="425" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C425" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D425" s="158">
         <v>99464</v>
       </c>
       <c r="E425" s="158">
         <v>102150</v>
       </c>
       <c r="F425" s="158">
         <v>111931</v>
       </c>
       <c r="G425" s="158">
         <v>123325</v>
       </c>
       <c r="H425" s="158">
         <v>109838</v>
       </c>
     </row>
-    <row r="427" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="427" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C427" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="428" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="429" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="428" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="429" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C429" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D429" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E429" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F429" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G429" s="165" t="s">
         <v>59</v>
       </c>
       <c r="H429" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="430" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="430" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C430" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D430" s="220"/>
       <c r="E430" s="220"/>
       <c r="F430" s="220"/>
       <c r="G430" s="220"/>
       <c r="H430" s="221"/>
     </row>
-    <row r="431" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="431" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C431" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D431" s="158">
         <v>77834</v>
       </c>
       <c r="E431" s="158">
         <v>80262</v>
       </c>
       <c r="F431" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G431" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H431" s="158">
         <v>87235</v>
       </c>
     </row>
-    <row r="432" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="432" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C432" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D432" s="161">
         <v>77834</v>
       </c>
       <c r="E432" s="161">
         <v>80262</v>
       </c>
       <c r="F432" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G432" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H432" s="161">
         <v>87235</v>
       </c>
     </row>
-    <row r="433" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="433" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C433" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D433" s="158">
         <v>56304</v>
       </c>
       <c r="E433" s="158">
         <v>58994</v>
       </c>
       <c r="F433" s="158">
         <v>60222</v>
       </c>
       <c r="G433" s="158">
         <v>64629</v>
       </c>
       <c r="H433" s="158">
         <v>66164</v>
       </c>
     </row>
-    <row r="434" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="434" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C434" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D434" s="161">
         <v>32599</v>
       </c>
       <c r="E434" s="161">
         <v>34554</v>
       </c>
       <c r="F434" s="161">
         <v>37773</v>
       </c>
       <c r="G434" s="161">
         <v>39977</v>
       </c>
       <c r="H434" s="161">
         <v>38313</v>
       </c>
     </row>
-    <row r="435" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="435" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C435" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D435" s="158">
         <v>56304</v>
       </c>
       <c r="E435" s="158">
         <v>58994</v>
       </c>
       <c r="F435" s="158">
         <v>60222</v>
       </c>
       <c r="G435" s="158">
         <v>64629</v>
       </c>
       <c r="H435" s="158">
         <v>66164</v>
       </c>
     </row>
-    <row r="436" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="436" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C436" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D436" s="161">
         <v>77834</v>
       </c>
       <c r="E436" s="161">
         <v>80262</v>
       </c>
       <c r="F436" s="161">
         <v>88502</v>
       </c>
       <c r="G436" s="161">
         <v>98983</v>
       </c>
       <c r="H436" s="161">
         <v>87235</v>
       </c>
     </row>
-    <row r="437" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="437" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C437" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D437" s="158">
         <v>64810</v>
       </c>
       <c r="E437" s="158">
         <v>66514</v>
       </c>
       <c r="F437" s="158">
         <v>73693</v>
       </c>
       <c r="G437" s="158">
         <v>78934</v>
       </c>
       <c r="H437" s="158">
         <v>78171</v>
       </c>
     </row>
-    <row r="438" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="438" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C438" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D438" s="161">
         <v>77834</v>
       </c>
       <c r="E438" s="161">
         <v>80262</v>
       </c>
       <c r="F438" s="161">
         <v>88502</v>
       </c>
       <c r="G438" s="161">
         <v>98983</v>
       </c>
       <c r="H438" s="161">
         <v>87235</v>
       </c>
     </row>
-    <row r="439" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="439" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C439" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D439" s="158">
         <v>45460</v>
       </c>
       <c r="E439" s="158">
         <v>46731</v>
       </c>
       <c r="F439" s="158">
         <v>50505</v>
       </c>
       <c r="G439" s="158">
         <v>54368</v>
       </c>
       <c r="H439" s="158">
         <v>55148</v>
       </c>
     </row>
-    <row r="440" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="440" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C440" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D440" s="161">
         <v>64810</v>
       </c>
       <c r="E440" s="161">
         <v>66514</v>
       </c>
       <c r="F440" s="161">
         <v>73693</v>
       </c>
       <c r="G440" s="161">
         <v>78934</v>
       </c>
       <c r="H440" s="161">
         <v>78171</v>
       </c>
     </row>
-    <row r="441" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="441" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C441" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D441" s="158">
         <v>77834</v>
       </c>
       <c r="E441" s="158">
         <v>80262</v>
       </c>
       <c r="F441" s="158">
         <v>88502</v>
       </c>
       <c r="G441" s="158">
         <v>98983</v>
       </c>
       <c r="H441" s="158">
         <v>87235</v>
       </c>
     </row>
-    <row r="442" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="442" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C442" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D442" s="161">
         <v>37581</v>
       </c>
       <c r="E442" s="161">
         <v>38995</v>
       </c>
       <c r="F442" s="161">
         <v>42386</v>
       </c>
       <c r="G442" s="161">
         <v>44961</v>
       </c>
       <c r="H442" s="161">
         <v>45592</v>
       </c>
     </row>
-    <row r="443" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="443" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C443" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D443" s="158">
         <v>45460</v>
       </c>
       <c r="E443" s="158">
         <v>46731</v>
       </c>
       <c r="F443" s="158">
         <v>50505</v>
       </c>
       <c r="G443" s="158">
         <v>54368</v>
       </c>
       <c r="H443" s="158">
         <v>55148</v>
       </c>
     </row>
-    <row r="444" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="444" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C444" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D444" s="161">
         <v>64810</v>
       </c>
       <c r="E444" s="161">
         <v>66514</v>
       </c>
       <c r="F444" s="161">
         <v>73693</v>
       </c>
       <c r="G444" s="161">
         <v>78934</v>
       </c>
       <c r="H444" s="161">
         <v>78171</v>
       </c>
     </row>
-    <row r="445" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="445" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C445" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D445" s="158">
         <v>77834</v>
       </c>
       <c r="E445" s="158">
         <v>80262</v>
       </c>
       <c r="F445" s="158">
         <v>88502</v>
       </c>
       <c r="G445" s="158">
         <v>98983</v>
       </c>
       <c r="H445" s="158">
         <v>87235</v>
       </c>
     </row>
-    <row r="446" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="446" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C446" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D446" s="223"/>
       <c r="E446" s="223"/>
       <c r="F446" s="223"/>
       <c r="G446" s="223"/>
       <c r="H446" s="224"/>
     </row>
-    <row r="447" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="447" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C447" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D447" s="158">
         <v>90806</v>
       </c>
       <c r="E447" s="158">
         <v>93234</v>
       </c>
       <c r="F447" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G447" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H447" s="158">
         <v>100207</v>
       </c>
     </row>
-    <row r="448" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="448" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C448" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D448" s="161">
         <v>90806</v>
       </c>
       <c r="E448" s="161">
         <v>93234</v>
       </c>
       <c r="F448" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G448" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H448" s="161">
         <v>100207</v>
       </c>
     </row>
-    <row r="449" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="449" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C449" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D449" s="158">
         <v>58743</v>
       </c>
       <c r="E449" s="158">
         <v>61598</v>
       </c>
       <c r="F449" s="158">
         <v>64734</v>
       </c>
       <c r="G449" s="158">
         <v>69140</v>
       </c>
       <c r="H449" s="158">
         <v>69208</v>
       </c>
     </row>
-    <row r="450" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="450" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C450" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D450" s="161">
         <v>35378</v>
       </c>
       <c r="E450" s="161">
         <v>37586</v>
       </c>
       <c r="F450" s="161">
         <v>40389</v>
       </c>
       <c r="G450" s="161">
         <v>42591</v>
       </c>
       <c r="H450" s="161">
         <v>41834</v>
       </c>
     </row>
-    <row r="451" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="451" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C451" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D451" s="158">
         <v>58743</v>
       </c>
       <c r="E451" s="158">
         <v>61598</v>
       </c>
       <c r="F451" s="158">
         <v>64734</v>
       </c>
       <c r="G451" s="158">
         <v>69140</v>
       </c>
       <c r="H451" s="158">
         <v>69208</v>
       </c>
     </row>
-    <row r="452" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="452" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C452" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D452" s="161">
         <v>90806</v>
       </c>
       <c r="E452" s="161">
         <v>93234</v>
       </c>
       <c r="F452" s="161">
         <v>102176</v>
       </c>
       <c r="G452" s="161">
         <v>112656</v>
       </c>
       <c r="H452" s="161">
         <v>100207</v>
       </c>
     </row>
-    <row r="453" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="453" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C453" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D453" s="158">
         <v>71021</v>
       </c>
       <c r="E453" s="158">
         <v>72495</v>
       </c>
       <c r="F453" s="158">
         <v>79913</v>
       </c>
       <c r="G453" s="158">
         <v>85154</v>
       </c>
       <c r="H453" s="158">
         <v>84915</v>
       </c>
     </row>
-    <row r="454" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="454" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C454" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D454" s="161">
         <v>90806</v>
       </c>
       <c r="E454" s="161">
         <v>93234</v>
       </c>
       <c r="F454" s="161">
         <v>102176</v>
       </c>
       <c r="G454" s="161">
         <v>112656</v>
       </c>
       <c r="H454" s="161">
         <v>100207</v>
       </c>
     </row>
-    <row r="455" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="455" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C455" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D455" s="158">
         <v>48953</v>
       </c>
       <c r="E455" s="158">
         <v>50156</v>
       </c>
       <c r="F455" s="158">
         <v>55090</v>
       </c>
       <c r="G455" s="158">
         <v>58955</v>
       </c>
       <c r="H455" s="158">
         <v>58833</v>
       </c>
     </row>
-    <row r="456" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="456" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C456" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D456" s="161">
         <v>71021</v>
       </c>
       <c r="E456" s="161">
         <v>72495</v>
       </c>
       <c r="F456" s="161">
         <v>79913</v>
       </c>
       <c r="G456" s="161">
         <v>85154</v>
       </c>
       <c r="H456" s="161">
         <v>84915</v>
       </c>
     </row>
-    <row r="457" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="457" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C457" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D457" s="158">
         <v>90806</v>
       </c>
       <c r="E457" s="158">
         <v>93234</v>
       </c>
       <c r="F457" s="158">
         <v>102176</v>
       </c>
       <c r="G457" s="158">
         <v>112656</v>
       </c>
       <c r="H457" s="158">
         <v>100207</v>
       </c>
     </row>
-    <row r="458" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="458" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C458" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D458" s="161">
         <v>40076</v>
       </c>
       <c r="E458" s="161">
         <v>41224</v>
       </c>
       <c r="F458" s="161">
         <v>45441</v>
       </c>
       <c r="G458" s="161">
         <v>48014</v>
       </c>
       <c r="H458" s="161">
         <v>48360</v>
       </c>
     </row>
-    <row r="459" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="459" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C459" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D459" s="158">
         <v>48953</v>
       </c>
       <c r="E459" s="158">
         <v>50156</v>
       </c>
       <c r="F459" s="158">
         <v>55090</v>
       </c>
       <c r="G459" s="158">
         <v>58955</v>
       </c>
       <c r="H459" s="158">
         <v>58833</v>
       </c>
     </row>
-    <row r="460" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="460" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C460" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D460" s="161">
         <v>71021</v>
       </c>
       <c r="E460" s="161">
         <v>72495</v>
       </c>
       <c r="F460" s="161">
         <v>79913</v>
       </c>
       <c r="G460" s="161">
         <v>85154</v>
       </c>
       <c r="H460" s="161">
         <v>84915</v>
       </c>
     </row>
-    <row r="461" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="461" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C461" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D461" s="158">
         <v>90806</v>
       </c>
       <c r="E461" s="158">
         <v>93234</v>
       </c>
       <c r="F461" s="158">
         <v>102176</v>
       </c>
       <c r="G461" s="158">
         <v>112656</v>
       </c>
       <c r="H461" s="158">
         <v>100207</v>
       </c>
     </row>
-    <row r="463" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="463" spans="3:8" x14ac:dyDescent="0.25">
       <c r="C463" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="464" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="465" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="464" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="465" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C465" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D465" s="165" t="s">
         <v>104</v>
       </c>
       <c r="E465" s="165" t="s">
         <v>105</v>
       </c>
       <c r="F465" s="165" t="s">
         <v>58</v>
       </c>
       <c r="G465" s="165" t="s">
         <v>59</v>
       </c>
       <c r="H465" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="466" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="466" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C466" s="219" t="s">
         <v>123</v>
       </c>
       <c r="D466" s="220"/>
       <c r="E466" s="220"/>
       <c r="F466" s="220"/>
       <c r="G466" s="220"/>
       <c r="H466" s="221"/>
     </row>
-    <row r="467" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="467" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C467" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D467" s="158">
         <v>79406</v>
       </c>
       <c r="E467" s="158">
         <v>81852</v>
       </c>
       <c r="F467" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G467" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H467" s="158">
         <v>88841</v>
       </c>
     </row>
-    <row r="468" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="468" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C468" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D468" s="161">
         <v>79406</v>
       </c>
       <c r="E468" s="161">
         <v>81852</v>
       </c>
       <c r="F468" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G468" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H468" s="161">
         <v>88841</v>
       </c>
     </row>
-    <row r="469" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="469" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C469" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D469" s="158">
         <v>61130</v>
       </c>
       <c r="E469" s="158">
         <v>63821</v>
       </c>
       <c r="F469" s="158">
         <v>65160</v>
       </c>
       <c r="G469" s="158">
         <v>69567</v>
       </c>
       <c r="H469" s="158">
         <v>71066</v>
       </c>
     </row>
-    <row r="470" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="470" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C470" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D470" s="161">
         <v>35326</v>
       </c>
       <c r="E470" s="161">
         <v>37280</v>
       </c>
       <c r="F470" s="161">
         <v>40575</v>
       </c>
       <c r="G470" s="161">
         <v>42779</v>
       </c>
       <c r="H470" s="161">
         <v>41089</v>
       </c>
     </row>
-    <row r="471" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="471" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C471" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D471" s="158">
         <v>61130</v>
       </c>
       <c r="E471" s="158">
         <v>63821</v>
       </c>
       <c r="F471" s="158">
         <v>65160</v>
       </c>
       <c r="G471" s="158">
         <v>69567</v>
       </c>
       <c r="H471" s="158">
         <v>71066</v>
       </c>
     </row>
-    <row r="472" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="472" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C472" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D472" s="161">
         <v>79406</v>
       </c>
       <c r="E472" s="161">
         <v>81852</v>
       </c>
       <c r="F472" s="161">
         <v>89870</v>
       </c>
       <c r="G472" s="161">
         <v>100351</v>
       </c>
       <c r="H472" s="161">
         <v>88841</v>
       </c>
     </row>
-    <row r="473" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="473" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C473" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D473" s="158">
         <v>68511</v>
       </c>
       <c r="E473" s="158">
         <v>70215</v>
       </c>
       <c r="F473" s="158">
         <v>77539</v>
       </c>
       <c r="G473" s="158">
         <v>82780</v>
       </c>
       <c r="H473" s="158">
         <v>81969</v>
       </c>
     </row>
-    <row r="474" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="474" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C474" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D474" s="161">
         <v>79406</v>
       </c>
       <c r="E474" s="161">
         <v>81852</v>
       </c>
       <c r="F474" s="161">
         <v>89870</v>
       </c>
       <c r="G474" s="161">
         <v>100351</v>
       </c>
       <c r="H474" s="161">
         <v>88841</v>
       </c>
     </row>
-    <row r="475" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="475" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C475" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D475" s="158">
         <v>48140</v>
       </c>
       <c r="E475" s="158">
         <v>49411</v>
       </c>
       <c r="F475" s="158">
         <v>53296</v>
       </c>
       <c r="G475" s="158">
         <v>57160</v>
       </c>
       <c r="H475" s="158">
         <v>57901</v>
       </c>
     </row>
-    <row r="476" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="476" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C476" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D476" s="161">
         <v>68511</v>
       </c>
       <c r="E476" s="161">
         <v>70215</v>
       </c>
       <c r="F476" s="161">
         <v>77539</v>
       </c>
       <c r="G476" s="161">
         <v>82780</v>
       </c>
       <c r="H476" s="161">
         <v>81969</v>
       </c>
     </row>
-    <row r="477" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="477" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C477" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D477" s="158">
         <v>79406</v>
       </c>
       <c r="E477" s="158">
         <v>81852</v>
       </c>
       <c r="F477" s="158">
         <v>89870</v>
       </c>
       <c r="G477" s="158">
         <v>100351</v>
       </c>
       <c r="H477" s="158">
         <v>88841</v>
       </c>
     </row>
-    <row r="478" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="478" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C478" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D478" s="161">
         <v>39761</v>
       </c>
       <c r="E478" s="161">
         <v>41175</v>
       </c>
       <c r="F478" s="161">
         <v>44662</v>
       </c>
       <c r="G478" s="161">
         <v>47235</v>
       </c>
       <c r="H478" s="161">
         <v>47835</v>
       </c>
     </row>
-    <row r="479" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="479" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C479" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D479" s="158">
         <v>48140</v>
       </c>
       <c r="E479" s="158">
         <v>49411</v>
       </c>
       <c r="F479" s="158">
         <v>53296</v>
       </c>
       <c r="G479" s="158">
         <v>57160</v>
       </c>
       <c r="H479" s="158">
         <v>57901</v>
       </c>
     </row>
-    <row r="480" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="480" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C480" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D480" s="161">
         <v>68511</v>
       </c>
       <c r="E480" s="161">
         <v>70215</v>
       </c>
       <c r="F480" s="161">
         <v>77539</v>
       </c>
       <c r="G480" s="161">
         <v>82780</v>
       </c>
       <c r="H480" s="161">
         <v>81969</v>
       </c>
     </row>
-    <row r="481" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="481" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C481" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D481" s="158">
         <v>79406</v>
       </c>
       <c r="E481" s="158">
         <v>81852</v>
       </c>
       <c r="F481" s="158">
         <v>89870</v>
       </c>
       <c r="G481" s="158">
         <v>100351</v>
       </c>
       <c r="H481" s="158">
         <v>88841</v>
       </c>
     </row>
-    <row r="482" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="482" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C482" s="222" t="s">
         <v>126</v>
       </c>
       <c r="D482" s="223"/>
       <c r="E482" s="223"/>
       <c r="F482" s="223"/>
       <c r="G482" s="223"/>
       <c r="H482" s="224"/>
     </row>
-    <row r="483" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="483" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C483" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D483" s="158">
         <v>92640</v>
       </c>
       <c r="E483" s="158">
         <v>95087</v>
       </c>
       <c r="F483" s="159" t="s">
         <v>127</v>
       </c>
       <c r="G483" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H483" s="158">
         <v>102075</v>
       </c>
     </row>
-    <row r="484" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="484" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C484" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D484" s="161">
         <v>92640</v>
       </c>
       <c r="E484" s="161">
         <v>95087</v>
       </c>
       <c r="F484" s="162" t="s">
         <v>127</v>
       </c>
       <c r="G484" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H484" s="161">
         <v>102075</v>
       </c>
     </row>
-    <row r="485" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="485" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C485" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D485" s="158">
         <v>63861</v>
       </c>
       <c r="E485" s="158">
         <v>66716</v>
       </c>
       <c r="F485" s="158">
         <v>69983</v>
       </c>
       <c r="G485" s="158">
         <v>74390</v>
       </c>
       <c r="H485" s="158">
         <v>74413</v>
       </c>
     </row>
-    <row r="486" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="486" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C486" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D486" s="161">
         <v>38253</v>
       </c>
       <c r="E486" s="161">
         <v>40460</v>
       </c>
       <c r="F486" s="161">
         <v>43350</v>
       </c>
       <c r="G486" s="161">
         <v>45554</v>
       </c>
       <c r="H486" s="161">
         <v>44766</v>
       </c>
     </row>
-    <row r="487" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="487" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C487" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D487" s="158">
         <v>63861</v>
       </c>
       <c r="E487" s="158">
         <v>66716</v>
       </c>
       <c r="F487" s="158">
         <v>69983</v>
       </c>
       <c r="G487" s="158">
         <v>74390</v>
       </c>
       <c r="H487" s="158">
         <v>74413</v>
       </c>
     </row>
-    <row r="488" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="488" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C488" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D488" s="161">
         <v>92640</v>
       </c>
       <c r="E488" s="161">
         <v>95087</v>
       </c>
       <c r="F488" s="161">
         <v>103831</v>
       </c>
       <c r="G488" s="161">
         <v>114316</v>
       </c>
       <c r="H488" s="161">
         <v>102075</v>
       </c>
     </row>
-    <row r="489" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="489" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C489" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D489" s="158">
         <v>74972</v>
       </c>
       <c r="E489" s="158">
         <v>76447</v>
       </c>
       <c r="F489" s="158">
         <v>84028</v>
       </c>
       <c r="G489" s="158">
         <v>89269</v>
       </c>
       <c r="H489" s="158">
         <v>88975</v>
       </c>
     </row>
-    <row r="490" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="490" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C490" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D490" s="161">
         <v>92640</v>
       </c>
       <c r="E490" s="161">
         <v>95087</v>
       </c>
       <c r="F490" s="161">
         <v>103831</v>
       </c>
       <c r="G490" s="161">
         <v>114316</v>
       </c>
       <c r="H490" s="161">
         <v>102075</v>
       </c>
     </row>
-    <row r="491" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="491" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C491" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D491" s="158">
         <v>51803</v>
       </c>
       <c r="E491" s="158">
         <v>53005</v>
       </c>
       <c r="F491" s="158">
         <v>58065</v>
       </c>
       <c r="G491" s="158">
         <v>61929</v>
       </c>
       <c r="H491" s="158">
         <v>61767</v>
       </c>
     </row>
-    <row r="492" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="492" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C492" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D492" s="161">
         <v>74972</v>
       </c>
       <c r="E492" s="161">
         <v>76447</v>
       </c>
       <c r="F492" s="161">
         <v>84028</v>
       </c>
       <c r="G492" s="161">
         <v>89269</v>
       </c>
       <c r="H492" s="161">
         <v>88975</v>
       </c>
     </row>
-    <row r="493" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="493" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C493" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D493" s="158">
         <v>92640</v>
       </c>
       <c r="E493" s="158">
         <v>95087</v>
       </c>
       <c r="F493" s="158">
         <v>103831</v>
       </c>
       <c r="G493" s="158">
         <v>114316</v>
       </c>
       <c r="H493" s="158">
         <v>102075</v>
       </c>
     </row>
-    <row r="494" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="494" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C494" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D494" s="161">
         <v>42322</v>
       </c>
       <c r="E494" s="161">
         <v>43470</v>
       </c>
       <c r="F494" s="161">
         <v>47787</v>
       </c>
       <c r="G494" s="161">
         <v>50360</v>
       </c>
       <c r="H494" s="161">
         <v>50674</v>
       </c>
     </row>
-    <row r="495" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="495" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C495" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D495" s="158">
         <v>51803</v>
       </c>
       <c r="E495" s="158">
         <v>53005</v>
       </c>
       <c r="F495" s="158">
         <v>58065</v>
       </c>
       <c r="G495" s="158">
         <v>61929</v>
       </c>
       <c r="H495" s="158">
         <v>61767</v>
       </c>
     </row>
-    <row r="496" spans="3:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="496" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C496" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D496" s="161">
         <v>74972</v>
       </c>
       <c r="E496" s="161">
         <v>76447</v>
       </c>
       <c r="F496" s="161">
         <v>84028</v>
       </c>
       <c r="G496" s="161">
         <v>89269</v>
       </c>
       <c r="H496" s="161">
         <v>88975</v>
       </c>
     </row>
-    <row r="497" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="497" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C497" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D497" s="158">
         <v>92640</v>
       </c>
       <c r="E497" s="158">
         <v>95087</v>
       </c>
       <c r="F497" s="158">
         <v>103831</v>
       </c>
       <c r="G497" s="158">
         <v>114316</v>
       </c>
       <c r="H497" s="158">
         <v>102075</v>
       </c>
     </row>
-    <row r="499" spans="3:9" x14ac:dyDescent="0.35">
+    <row r="499" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C499" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="500" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="501" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="500" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="501" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C501" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D501" s="164" t="s">
         <v>74</v>
       </c>
       <c r="E501" s="165" t="s">
         <v>104</v>
       </c>
       <c r="F501" s="165" t="s">
         <v>105</v>
       </c>
       <c r="G501" s="165" t="s">
         <v>58</v>
       </c>
       <c r="H501" s="165" t="s">
         <v>59</v>
       </c>
       <c r="I501" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="502" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="502" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C502" s="213" t="s">
         <v>123</v>
       </c>
       <c r="D502" s="214"/>
       <c r="E502" s="214"/>
       <c r="F502" s="214"/>
       <c r="G502" s="214"/>
       <c r="H502" s="214"/>
       <c r="I502" s="215"/>
     </row>
-    <row r="503" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="503" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C503" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D503" s="150">
         <v>24472</v>
       </c>
       <c r="E503" s="158">
         <v>25014</v>
       </c>
       <c r="F503" s="158">
         <v>42465</v>
       </c>
       <c r="G503" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H503" s="159" t="s">
         <v>127</v>
       </c>
       <c r="I503" s="158">
         <v>66117</v>
       </c>
     </row>
-    <row r="504" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="504" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C504" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D504" s="153">
         <v>24472</v>
       </c>
       <c r="E504" s="161">
         <v>25014</v>
       </c>
       <c r="F504" s="161">
         <v>42465</v>
       </c>
       <c r="G504" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H504" s="162" t="s">
         <v>127</v>
       </c>
       <c r="I504" s="161">
         <v>66117</v>
       </c>
     </row>
-    <row r="505" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="505" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C505" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D505" s="150">
         <v>12373</v>
       </c>
       <c r="E505" s="158">
         <v>12700</v>
       </c>
       <c r="F505" s="158">
         <v>21241</v>
       </c>
       <c r="G505" s="158">
         <v>26380</v>
       </c>
       <c r="H505" s="158">
         <v>29003</v>
       </c>
       <c r="I505" s="158">
         <v>35256</v>
       </c>
     </row>
-    <row r="506" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="506" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C506" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D506" s="153">
         <v>6544</v>
       </c>
       <c r="E506" s="161">
         <v>6760</v>
       </c>
       <c r="F506" s="161">
         <v>12046</v>
       </c>
       <c r="G506" s="161">
         <v>15481</v>
       </c>
       <c r="H506" s="161">
         <v>16793</v>
       </c>
       <c r="I506" s="161">
         <v>21638</v>
       </c>
     </row>
-    <row r="507" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="507" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C507" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D507" s="150">
         <v>12373</v>
       </c>
       <c r="E507" s="158">
         <v>12700</v>
       </c>
       <c r="F507" s="158">
         <v>21241</v>
       </c>
       <c r="G507" s="158">
         <v>26380</v>
       </c>
       <c r="H507" s="158">
         <v>29003</v>
       </c>
       <c r="I507" s="158">
         <v>35256</v>
       </c>
     </row>
-    <row r="508" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="508" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C508" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D508" s="153">
         <v>7536</v>
       </c>
       <c r="E508" s="161">
         <v>7692</v>
       </c>
       <c r="F508" s="161">
         <v>12999</v>
       </c>
       <c r="G508" s="161">
         <v>16871</v>
       </c>
       <c r="H508" s="161">
         <v>18182</v>
       </c>
       <c r="I508" s="161">
         <v>23069</v>
       </c>
     </row>
-    <row r="509" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="509" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C509" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D509" s="150">
         <v>7536</v>
       </c>
       <c r="E509" s="158">
         <v>7692</v>
       </c>
       <c r="F509" s="158">
         <v>12999</v>
       </c>
       <c r="G509" s="158">
         <v>16871</v>
       </c>
       <c r="H509" s="158">
         <v>18182</v>
       </c>
       <c r="I509" s="158">
         <v>23069</v>
       </c>
     </row>
-    <row r="510" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="510" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C510" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D510" s="153">
         <v>7536</v>
       </c>
       <c r="E510" s="161">
         <v>7692</v>
       </c>
       <c r="F510" s="161">
         <v>12999</v>
       </c>
       <c r="G510" s="161">
         <v>16871</v>
       </c>
       <c r="H510" s="161">
         <v>18182</v>
       </c>
       <c r="I510" s="161">
         <v>23069</v>
       </c>
     </row>
-    <row r="511" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="511" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C511" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D511" s="150">
         <v>5783</v>
       </c>
       <c r="E511" s="158">
         <v>6899</v>
       </c>
       <c r="F511" s="158">
         <v>12222</v>
       </c>
       <c r="G511" s="158">
         <v>15668</v>
       </c>
       <c r="H511" s="158">
         <v>16633</v>
       </c>
       <c r="I511" s="158">
         <v>24028</v>
       </c>
     </row>
-    <row r="512" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="512" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C512" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D512" s="153">
         <v>7536</v>
       </c>
       <c r="E512" s="161">
         <v>7692</v>
       </c>
       <c r="F512" s="161">
         <v>12999</v>
       </c>
       <c r="G512" s="161">
         <v>16871</v>
       </c>
       <c r="H512" s="161">
         <v>18182</v>
       </c>
       <c r="I512" s="161">
         <v>23069</v>
       </c>
     </row>
-    <row r="513" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="513" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C513" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D513" s="150">
         <v>7536</v>
       </c>
       <c r="E513" s="158">
         <v>7692</v>
       </c>
       <c r="F513" s="158">
         <v>12999</v>
       </c>
       <c r="G513" s="158">
         <v>16871</v>
       </c>
       <c r="H513" s="158">
         <v>18182</v>
       </c>
       <c r="I513" s="158">
         <v>23069</v>
       </c>
     </row>
-    <row r="514" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="514" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C514" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D514" s="153">
         <v>7134</v>
       </c>
       <c r="E514" s="161">
         <v>7363</v>
       </c>
       <c r="F514" s="161">
         <v>12281</v>
       </c>
       <c r="G514" s="161">
         <v>15532</v>
       </c>
       <c r="H514" s="161">
         <v>16264</v>
       </c>
       <c r="I514" s="161">
         <v>23085</v>
       </c>
     </row>
-    <row r="515" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="515" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C515" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D515" s="150">
         <v>5783</v>
       </c>
       <c r="E515" s="158">
         <v>6899</v>
       </c>
       <c r="F515" s="158">
         <v>12222</v>
       </c>
       <c r="G515" s="158">
         <v>15668</v>
       </c>
       <c r="H515" s="158">
         <v>16633</v>
       </c>
       <c r="I515" s="158">
         <v>24028</v>
       </c>
     </row>
-    <row r="516" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="516" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C516" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D516" s="153">
         <v>7536</v>
       </c>
       <c r="E516" s="161">
         <v>7692</v>
       </c>
       <c r="F516" s="161">
         <v>12999</v>
       </c>
       <c r="G516" s="161">
         <v>16871</v>
       </c>
       <c r="H516" s="161">
         <v>18182</v>
       </c>
       <c r="I516" s="161">
         <v>23069</v>
       </c>
     </row>
-    <row r="517" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="517" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C517" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D517" s="150">
         <v>7536</v>
       </c>
       <c r="E517" s="158">
         <v>7692</v>
       </c>
       <c r="F517" s="158">
         <v>12999</v>
       </c>
       <c r="G517" s="158">
         <v>16871</v>
       </c>
       <c r="H517" s="158">
         <v>18182</v>
       </c>
       <c r="I517" s="158">
         <v>23069</v>
       </c>
     </row>
-    <row r="518" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="518" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C518" s="216" t="s">
         <v>126</v>
       </c>
       <c r="D518" s="217"/>
       <c r="E518" s="217"/>
       <c r="F518" s="217"/>
       <c r="G518" s="217"/>
       <c r="H518" s="217"/>
       <c r="I518" s="218"/>
     </row>
-    <row r="519" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="519" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C519" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D519" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E519" s="158">
         <v>29185</v>
       </c>
       <c r="F519" s="158">
         <v>49544</v>
       </c>
       <c r="G519" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H519" s="159" t="s">
         <v>127</v>
       </c>
       <c r="I519" s="158">
         <v>77138</v>
       </c>
     </row>
-    <row r="520" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="520" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C520" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D520" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E520" s="161">
         <v>29185</v>
       </c>
       <c r="F520" s="161">
         <v>49544</v>
       </c>
       <c r="G520" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H520" s="162" t="s">
         <v>127</v>
       </c>
       <c r="I520" s="161">
         <v>77138</v>
       </c>
     </row>
-    <row r="521" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="521" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C521" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D521" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E521" s="158">
         <v>15166</v>
       </c>
       <c r="F521" s="158">
         <v>23838</v>
       </c>
       <c r="G521" s="158">
         <v>29611</v>
       </c>
       <c r="H521" s="158">
         <v>32231</v>
       </c>
       <c r="I521" s="158">
         <v>38676</v>
       </c>
     </row>
-    <row r="522" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="522" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C522" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D522" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E522" s="161">
         <v>7960</v>
       </c>
       <c r="F522" s="161">
         <v>13309</v>
       </c>
       <c r="G522" s="161">
         <v>17037</v>
       </c>
       <c r="H522" s="161">
         <v>18348</v>
       </c>
       <c r="I522" s="161">
         <v>23284</v>
       </c>
     </row>
-    <row r="523" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="523" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C523" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D523" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E523" s="158">
         <v>15166</v>
       </c>
       <c r="F523" s="158">
         <v>23838</v>
       </c>
       <c r="G523" s="158">
         <v>29611</v>
       </c>
       <c r="H523" s="158">
         <v>32231</v>
       </c>
       <c r="I523" s="158">
         <v>38676</v>
       </c>
     </row>
-    <row r="524" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="524" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C524" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D524" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E524" s="161">
         <v>8893</v>
       </c>
       <c r="F524" s="161">
         <v>14261</v>
       </c>
       <c r="G524" s="161">
         <v>18428</v>
       </c>
       <c r="H524" s="161">
         <v>19740</v>
       </c>
       <c r="I524" s="161">
         <v>24712</v>
       </c>
     </row>
-    <row r="525" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="525" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C525" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D525" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E525" s="158">
         <v>8893</v>
       </c>
       <c r="F525" s="158">
         <v>14261</v>
       </c>
       <c r="G525" s="158">
         <v>18428</v>
       </c>
       <c r="H525" s="158">
         <v>19740</v>
       </c>
       <c r="I525" s="158">
         <v>24712</v>
       </c>
     </row>
-    <row r="526" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="526" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C526" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D526" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E526" s="161">
         <v>8893</v>
       </c>
       <c r="F526" s="161">
         <v>14261</v>
       </c>
       <c r="G526" s="161">
         <v>18428</v>
       </c>
       <c r="H526" s="161">
         <v>19740</v>
       </c>
       <c r="I526" s="161">
         <v>24712</v>
       </c>
     </row>
-    <row r="527" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="527" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C527" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D527" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E527" s="158">
         <v>7797</v>
       </c>
       <c r="F527" s="158">
         <v>13169</v>
       </c>
       <c r="G527" s="158">
         <v>16815</v>
       </c>
       <c r="H527" s="158">
         <v>17779</v>
       </c>
       <c r="I527" s="158">
         <v>25355</v>
       </c>
     </row>
-    <row r="528" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="528" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C528" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D528" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E528" s="161">
         <v>8893</v>
       </c>
       <c r="F528" s="161">
         <v>14261</v>
       </c>
       <c r="G528" s="161">
         <v>18428</v>
       </c>
       <c r="H528" s="161">
         <v>19740</v>
       </c>
       <c r="I528" s="161">
         <v>24712</v>
       </c>
     </row>
-    <row r="529" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="529" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C529" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D529" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E529" s="158">
         <v>8893</v>
       </c>
       <c r="F529" s="158">
         <v>14261</v>
       </c>
       <c r="G529" s="158">
         <v>18428</v>
       </c>
       <c r="H529" s="158">
         <v>19740</v>
       </c>
       <c r="I529" s="158">
         <v>24712</v>
       </c>
     </row>
-    <row r="530" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="530" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C530" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D530" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E530" s="161">
         <v>8047</v>
       </c>
       <c r="F530" s="161">
         <v>13003</v>
       </c>
       <c r="G530" s="161">
         <v>16401</v>
       </c>
       <c r="H530" s="161">
         <v>17134</v>
       </c>
       <c r="I530" s="161">
         <v>24083</v>
       </c>
     </row>
-    <row r="531" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="531" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C531" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D531" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E531" s="158">
         <v>7797</v>
       </c>
       <c r="F531" s="158">
         <v>13169</v>
       </c>
       <c r="G531" s="158">
         <v>16815</v>
       </c>
       <c r="H531" s="158">
         <v>17779</v>
       </c>
       <c r="I531" s="158">
         <v>25355</v>
       </c>
     </row>
-    <row r="532" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="532" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C532" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D532" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E532" s="161">
         <v>8893</v>
       </c>
       <c r="F532" s="161">
         <v>14261</v>
       </c>
       <c r="G532" s="161">
         <v>18428</v>
       </c>
       <c r="H532" s="161">
         <v>19740</v>
       </c>
       <c r="I532" s="161">
         <v>24712</v>
       </c>
     </row>
-    <row r="533" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="533" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C533" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D533" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E533" s="158">
         <v>8893</v>
       </c>
       <c r="F533" s="158">
         <v>14261</v>
       </c>
       <c r="G533" s="158">
         <v>18428</v>
       </c>
       <c r="H533" s="158">
         <v>19740</v>
       </c>
       <c r="I533" s="158">
         <v>24712</v>
       </c>
     </row>
-    <row r="535" spans="3:9" x14ac:dyDescent="0.35">
+    <row r="535" spans="3:9" x14ac:dyDescent="0.25">
       <c r="C535" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="536" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="537" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="536" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="537" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C537" s="163" t="s">
         <v>121</v>
       </c>
       <c r="D537" s="164" t="s">
         <v>74</v>
       </c>
       <c r="E537" s="165" t="s">
         <v>104</v>
       </c>
       <c r="F537" s="165" t="s">
         <v>105</v>
       </c>
       <c r="G537" s="165" t="s">
         <v>58</v>
       </c>
       <c r="H537" s="165" t="s">
         <v>59</v>
       </c>
       <c r="I537" s="166" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="538" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="538" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C538" s="213" t="s">
         <v>123</v>
       </c>
       <c r="D538" s="214"/>
       <c r="E538" s="214"/>
       <c r="F538" s="214"/>
       <c r="G538" s="214"/>
       <c r="H538" s="214"/>
       <c r="I538" s="215"/>
     </row>
-    <row r="539" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="539" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C539" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D539" s="150">
         <v>24765</v>
       </c>
       <c r="E539" s="158">
         <v>25313</v>
       </c>
       <c r="F539" s="158">
         <v>42974</v>
       </c>
       <c r="G539" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H539" s="159" t="s">
         <v>127</v>
       </c>
       <c r="I539" s="158">
         <v>66910</v>
       </c>
     </row>
-    <row r="540" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="540" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C540" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D540" s="153">
         <v>24765</v>
       </c>
       <c r="E540" s="161">
         <v>25313</v>
       </c>
       <c r="F540" s="161">
         <v>42974</v>
       </c>
       <c r="G540" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H540" s="162" t="s">
         <v>127</v>
       </c>
       <c r="I540" s="161">
         <v>66910</v>
       </c>
     </row>
-    <row r="541" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="541" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C541" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D541" s="150">
         <v>12609</v>
       </c>
       <c r="E541" s="158">
         <v>12941</v>
       </c>
       <c r="F541" s="158">
         <v>21643</v>
       </c>
       <c r="G541" s="158">
         <v>26881</v>
       </c>
       <c r="H541" s="158">
         <v>41624</v>
       </c>
       <c r="I541" s="158">
         <v>35927</v>
       </c>
     </row>
-    <row r="542" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="542" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C542" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D542" s="153">
         <v>6668</v>
       </c>
       <c r="E542" s="161">
         <v>6889</v>
       </c>
       <c r="F542" s="161">
         <v>12276</v>
       </c>
       <c r="G542" s="161">
         <v>15775</v>
       </c>
       <c r="H542" s="161">
         <v>23146</v>
       </c>
       <c r="I542" s="161">
         <v>22050</v>
       </c>
     </row>
-    <row r="543" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="543" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C543" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D543" s="150">
         <v>12609</v>
       </c>
       <c r="E543" s="158">
         <v>12941</v>
       </c>
       <c r="F543" s="158">
         <v>21643</v>
       </c>
       <c r="G543" s="158">
         <v>26881</v>
       </c>
       <c r="H543" s="158">
         <v>41624</v>
       </c>
       <c r="I543" s="158">
         <v>35927</v>
       </c>
     </row>
-    <row r="544" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="544" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C544" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D544" s="153">
         <v>7679</v>
       </c>
       <c r="E544" s="161">
         <v>7839</v>
       </c>
       <c r="F544" s="161">
         <v>13244</v>
       </c>
       <c r="G544" s="161">
         <v>17192</v>
       </c>
       <c r="H544" s="161">
         <v>25580</v>
       </c>
       <c r="I544" s="161">
         <v>23507</v>
       </c>
     </row>
-    <row r="545" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="545" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C545" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D545" s="150">
         <v>7679</v>
       </c>
       <c r="E545" s="158">
         <v>7839</v>
       </c>
       <c r="F545" s="158">
         <v>13244</v>
       </c>
       <c r="G545" s="158">
         <v>17192</v>
       </c>
       <c r="H545" s="158">
         <v>25580</v>
       </c>
       <c r="I545" s="158">
         <v>23507</v>
       </c>
     </row>
-    <row r="546" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="546" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C546" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D546" s="153">
         <v>7679</v>
       </c>
       <c r="E546" s="161">
         <v>7839</v>
       </c>
       <c r="F546" s="161">
         <v>13244</v>
       </c>
       <c r="G546" s="161">
         <v>17192</v>
       </c>
       <c r="H546" s="161">
         <v>25580</v>
       </c>
       <c r="I546" s="161">
         <v>23507</v>
       </c>
     </row>
-    <row r="547" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="547" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C547" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D547" s="150">
         <v>5892</v>
       </c>
       <c r="E547" s="158">
         <v>7031</v>
       </c>
       <c r="F547" s="158">
         <v>12455</v>
       </c>
       <c r="G547" s="158">
         <v>15966</v>
       </c>
       <c r="H547" s="158">
         <v>23489</v>
       </c>
       <c r="I547" s="158">
         <v>24485</v>
       </c>
     </row>
-    <row r="548" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="548" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C548" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D548" s="153">
         <v>7679</v>
       </c>
       <c r="E548" s="161">
         <v>7839</v>
       </c>
       <c r="F548" s="161">
         <v>13244</v>
       </c>
       <c r="G548" s="161">
         <v>17192</v>
       </c>
       <c r="H548" s="161">
         <v>25580</v>
       </c>
       <c r="I548" s="161">
         <v>23507</v>
       </c>
     </row>
-    <row r="549" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="549" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C549" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D549" s="150">
         <v>7679</v>
       </c>
       <c r="E549" s="158">
         <v>7839</v>
       </c>
       <c r="F549" s="158">
         <v>13244</v>
       </c>
       <c r="G549" s="158">
         <v>17192</v>
       </c>
       <c r="H549" s="158">
         <v>25580</v>
       </c>
       <c r="I549" s="158">
         <v>23507</v>
       </c>
     </row>
-    <row r="550" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="550" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C550" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D550" s="153">
         <v>7270</v>
       </c>
       <c r="E550" s="161">
         <v>7503</v>
       </c>
       <c r="F550" s="161">
         <v>12514</v>
       </c>
       <c r="G550" s="161">
         <v>15827</v>
       </c>
       <c r="H550" s="161">
         <v>23854</v>
       </c>
       <c r="I550" s="161">
         <v>23523</v>
       </c>
     </row>
-    <row r="551" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="551" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C551" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D551" s="150">
         <v>5892</v>
       </c>
       <c r="E551" s="158">
         <v>7031</v>
       </c>
       <c r="F551" s="158">
         <v>12455</v>
       </c>
       <c r="G551" s="158">
         <v>15966</v>
       </c>
       <c r="H551" s="158">
         <v>23489</v>
       </c>
       <c r="I551" s="158">
         <v>24485</v>
       </c>
     </row>
-    <row r="552" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="552" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C552" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D552" s="153">
         <v>7679</v>
       </c>
       <c r="E552" s="161">
         <v>7839</v>
       </c>
       <c r="F552" s="161">
         <v>13244</v>
       </c>
       <c r="G552" s="161">
         <v>17192</v>
       </c>
       <c r="H552" s="161">
         <v>25580</v>
       </c>
       <c r="I552" s="161">
         <v>23507</v>
       </c>
     </row>
-    <row r="553" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="553" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C553" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D553" s="150">
         <v>7679</v>
       </c>
       <c r="E553" s="158">
         <v>7839</v>
       </c>
       <c r="F553" s="158">
         <v>13244</v>
       </c>
       <c r="G553" s="158">
         <v>17192</v>
       </c>
       <c r="H553" s="158">
         <v>25580</v>
       </c>
       <c r="I553" s="158">
         <v>23507</v>
       </c>
     </row>
-    <row r="554" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="554" spans="3:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C554" s="216" t="s">
         <v>126</v>
       </c>
       <c r="D554" s="217"/>
       <c r="E554" s="217"/>
       <c r="F554" s="217"/>
       <c r="G554" s="217"/>
       <c r="H554" s="217"/>
       <c r="I554" s="218"/>
     </row>
-    <row r="555" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="555" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C555" s="179" t="s">
         <v>132</v>
       </c>
       <c r="D555" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E555" s="158">
         <v>29535</v>
       </c>
       <c r="F555" s="158">
         <v>50139</v>
       </c>
       <c r="G555" s="159" t="s">
         <v>127</v>
       </c>
       <c r="H555" s="159" t="s">
         <v>127</v>
       </c>
       <c r="I555" s="158">
         <v>78063</v>
       </c>
     </row>
-    <row r="556" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="556" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C556" s="180" t="s">
         <v>133</v>
       </c>
       <c r="D556" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E556" s="161">
         <v>29535</v>
       </c>
       <c r="F556" s="161">
         <v>50139</v>
       </c>
       <c r="G556" s="162" t="s">
         <v>127</v>
       </c>
       <c r="H556" s="162" t="s">
         <v>127</v>
       </c>
       <c r="I556" s="161">
         <v>78063</v>
       </c>
     </row>
-    <row r="557" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="557" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C557" s="179" t="s">
         <v>134</v>
       </c>
       <c r="D557" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E557" s="158">
         <v>15454</v>
       </c>
       <c r="F557" s="158">
         <v>24290</v>
       </c>
       <c r="G557" s="158">
         <v>30173</v>
       </c>
       <c r="H557" s="158">
         <v>44917</v>
       </c>
       <c r="I557" s="158">
         <v>39412</v>
       </c>
     </row>
-    <row r="558" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="558" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C558" s="180" t="s">
         <v>135</v>
       </c>
       <c r="D558" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E558" s="161">
         <v>8110</v>
       </c>
       <c r="F558" s="161">
         <v>13561</v>
       </c>
       <c r="G558" s="161">
         <v>17361</v>
       </c>
       <c r="H558" s="161">
         <v>24732</v>
       </c>
       <c r="I558" s="161">
         <v>23726</v>
       </c>
     </row>
-    <row r="559" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="559" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C559" s="179" t="s">
         <v>136</v>
       </c>
       <c r="D559" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E559" s="158">
         <v>15454</v>
       </c>
       <c r="F559" s="158">
         <v>24290</v>
       </c>
       <c r="G559" s="158">
         <v>30173</v>
       </c>
       <c r="H559" s="158">
         <v>44917</v>
       </c>
       <c r="I559" s="158">
         <v>39412</v>
       </c>
     </row>
-    <row r="560" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="560" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C560" s="180" t="s">
         <v>137</v>
       </c>
       <c r="D560" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E560" s="161">
         <v>9063</v>
       </c>
       <c r="F560" s="161">
         <v>14533</v>
       </c>
       <c r="G560" s="161">
         <v>18779</v>
       </c>
       <c r="H560" s="161">
         <v>27167</v>
       </c>
       <c r="I560" s="161">
         <v>25180</v>
       </c>
     </row>
-    <row r="561" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="561" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C561" s="179" t="s">
         <v>138</v>
       </c>
       <c r="D561" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E561" s="158">
         <v>9063</v>
       </c>
       <c r="F561" s="158">
         <v>14533</v>
       </c>
       <c r="G561" s="158">
         <v>18779</v>
       </c>
       <c r="H561" s="158">
         <v>27167</v>
       </c>
       <c r="I561" s="158">
         <v>25180</v>
       </c>
     </row>
-    <row r="562" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="562" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C562" s="180" t="s">
         <v>139</v>
       </c>
       <c r="D562" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E562" s="161">
         <v>9063</v>
       </c>
       <c r="F562" s="161">
         <v>14533</v>
       </c>
       <c r="G562" s="161">
         <v>18779</v>
       </c>
       <c r="H562" s="161">
         <v>27167</v>
       </c>
       <c r="I562" s="161">
         <v>25180</v>
       </c>
     </row>
-    <row r="563" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="563" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C563" s="179" t="s">
         <v>140</v>
       </c>
       <c r="D563" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E563" s="158">
         <v>7944</v>
       </c>
       <c r="F563" s="158">
         <v>13418</v>
       </c>
       <c r="G563" s="158">
         <v>17134</v>
       </c>
       <c r="H563" s="158">
         <v>24657</v>
       </c>
       <c r="I563" s="158">
         <v>25838</v>
       </c>
     </row>
-    <row r="564" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="564" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C564" s="180" t="s">
         <v>141</v>
       </c>
       <c r="D564" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E564" s="161">
         <v>9063</v>
       </c>
       <c r="F564" s="161">
         <v>14533</v>
       </c>
       <c r="G564" s="161">
         <v>18779</v>
       </c>
       <c r="H564" s="161">
         <v>27167</v>
       </c>
       <c r="I564" s="161">
         <v>25180</v>
       </c>
     </row>
-    <row r="565" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="565" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C565" s="179" t="s">
         <v>142</v>
       </c>
       <c r="D565" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E565" s="158">
         <v>9063</v>
       </c>
       <c r="F565" s="158">
         <v>14533</v>
       </c>
       <c r="G565" s="158">
         <v>18779</v>
       </c>
       <c r="H565" s="158">
         <v>27167</v>
       </c>
       <c r="I565" s="158">
         <v>25180</v>
       </c>
     </row>
-    <row r="566" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="566" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C566" s="180" t="s">
         <v>143</v>
       </c>
       <c r="D566" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E566" s="161">
         <v>8199</v>
       </c>
       <c r="F566" s="161">
         <v>13251</v>
       </c>
       <c r="G566" s="161">
         <v>16713</v>
       </c>
       <c r="H566" s="161">
         <v>24741</v>
       </c>
       <c r="I566" s="161">
         <v>24542</v>
       </c>
     </row>
-    <row r="567" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="567" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C567" s="179" t="s">
         <v>144</v>
       </c>
       <c r="D567" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E567" s="158">
         <v>7944</v>
       </c>
       <c r="F567" s="158">
         <v>13418</v>
       </c>
       <c r="G567" s="158">
         <v>17134</v>
       </c>
       <c r="H567" s="158">
         <v>24657</v>
       </c>
       <c r="I567" s="158">
         <v>25838</v>
       </c>
     </row>
-    <row r="568" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="568" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C568" s="180" t="s">
         <v>145</v>
       </c>
       <c r="D568" s="154" t="s">
         <v>127</v>
       </c>
       <c r="E568" s="161">
         <v>9063</v>
       </c>
       <c r="F568" s="161">
         <v>14533</v>
       </c>
       <c r="G568" s="161">
         <v>18779</v>
       </c>
       <c r="H568" s="161">
         <v>27167</v>
       </c>
       <c r="I568" s="161">
         <v>25180</v>
       </c>
     </row>
-    <row r="569" spans="3:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="569" spans="3:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C569" s="179" t="s">
         <v>146</v>
       </c>
       <c r="D569" s="151" t="s">
         <v>127</v>
       </c>
       <c r="E569" s="158">
         <v>9063</v>
       </c>
       <c r="F569" s="158">
         <v>14533</v>
       </c>
       <c r="G569" s="158">
         <v>18779</v>
       </c>
       <c r="H569" s="158">
         <v>27167</v>
       </c>
       <c r="I569" s="158">
         <v>25180</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="C7:H7"/>
@@ -22776,7401 +22811,7401 @@
     <mergeCell ref="C518:I518"/>
     <mergeCell ref="C538:I538"/>
     <mergeCell ref="C554:I554"/>
     <mergeCell ref="C430:H430"/>
     <mergeCell ref="C446:H446"/>
     <mergeCell ref="C466:H466"/>
     <mergeCell ref="C482:H482"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BFCDE82-6036-4572-BA7B-207E1F0BAB80}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q189"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="H7" sqref="H7:I7"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" hidden="1" customWidth="1"/>
-    <col min="3" max="3" width="30.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="14" width="11" style="1" customWidth="1"/>
-    <col min="15" max="15" width="11.81640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="4.7265625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.42578125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="11" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="9" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.35"/>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="L4" s="1" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.35"/>
-    <row r="6" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="O7" s="184"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B8" s="3"/>
       <c r="C8" s="44"/>
       <c r="D8" s="4"/>
       <c r="E8" s="11" t="s">
         <v>280</v>
       </c>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="11"/>
       <c r="O8" s="11"/>
     </row>
-    <row r="9" spans="1:16" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:16" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B9" s="3"/>
       <c r="C9" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="210" t="s">
         <v>148</v>
       </c>
       <c r="E9" s="50"/>
       <c r="F9" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H9" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
       <c r="C10" s="34"/>
       <c r="D10" s="211"/>
       <c r="E10" s="35"/>
       <c r="F10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N10" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1"/>
       <c r="B11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="37">
         <v>1</v>
       </c>
       <c r="E11" s="38"/>
       <c r="F11" s="38">
         <v>81414</v>
       </c>
       <c r="G11" s="38">
         <v>94983</v>
       </c>
       <c r="H11" s="38">
         <v>83954</v>
       </c>
       <c r="I11" s="38">
         <v>97523</v>
       </c>
       <c r="J11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="38">
         <v>91248</v>
       </c>
       <c r="O11" s="38">
         <v>104817</v>
       </c>
       <c r="P11" s="1"/>
     </row>
-    <row r="12" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
       <c r="B12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="40">
         <v>1</v>
       </c>
       <c r="E12" s="38"/>
       <c r="F12" s="38">
         <v>85732</v>
       </c>
       <c r="G12" s="38">
         <v>99302</v>
       </c>
       <c r="H12" s="38">
         <v>87618</v>
       </c>
       <c r="I12" s="38">
         <v>101187</v>
       </c>
       <c r="J12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="38">
         <v>95163</v>
       </c>
       <c r="O12" s="38">
         <v>108733</v>
       </c>
       <c r="P12" s="1"/>
     </row>
-    <row r="13" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
       <c r="B13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="40">
         <v>2</v>
       </c>
       <c r="E13" s="38"/>
       <c r="F13" s="38">
         <v>36768</v>
       </c>
       <c r="G13" s="38">
         <v>43552</v>
       </c>
       <c r="H13" s="38">
         <v>37663</v>
       </c>
       <c r="I13" s="38">
         <v>44448</v>
       </c>
       <c r="J13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="38">
         <v>41478</v>
       </c>
       <c r="O13" s="38">
         <v>48262</v>
       </c>
       <c r="P13" s="1"/>
     </row>
-    <row r="14" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
       <c r="B14" s="3"/>
       <c r="C14" s="39"/>
       <c r="D14" s="40">
         <v>1</v>
       </c>
       <c r="E14" s="38"/>
       <c r="F14" s="38">
         <v>81414</v>
       </c>
       <c r="G14" s="38">
         <v>94983</v>
       </c>
       <c r="H14" s="38">
         <v>83954</v>
       </c>
       <c r="I14" s="38">
         <v>97523</v>
       </c>
       <c r="J14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N14" s="38">
         <v>91248</v>
       </c>
       <c r="O14" s="38">
         <v>104817</v>
       </c>
       <c r="P14" s="1"/>
     </row>
-    <row r="15" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
       <c r="B15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="40">
         <v>2</v>
       </c>
       <c r="E15" s="38"/>
       <c r="F15" s="38">
         <v>45760</v>
       </c>
       <c r="G15" s="38">
         <v>52545</v>
       </c>
       <c r="H15" s="38">
         <v>47070</v>
       </c>
       <c r="I15" s="38">
         <v>53854</v>
       </c>
       <c r="J15" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K15" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L15" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="38">
         <v>51232</v>
       </c>
       <c r="O15" s="38">
         <v>58017</v>
       </c>
       <c r="P15" s="1"/>
     </row>
-    <row r="16" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="3"/>
       <c r="C16" s="39"/>
       <c r="D16" s="40">
         <v>1</v>
       </c>
       <c r="E16" s="38"/>
       <c r="F16" s="38">
         <v>81414</v>
       </c>
       <c r="G16" s="38">
         <v>94983</v>
       </c>
       <c r="H16" s="38">
         <v>83954</v>
       </c>
       <c r="I16" s="38">
         <v>97523</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K16" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L16" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N16" s="38">
         <v>91248</v>
       </c>
       <c r="O16" s="38">
         <v>104817</v>
       </c>
       <c r="P16" s="1"/>
     </row>
-    <row r="17" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="40">
         <v>1</v>
       </c>
       <c r="E17" s="38"/>
       <c r="F17" s="38">
         <v>58894</v>
       </c>
       <c r="G17" s="38">
         <v>61445</v>
       </c>
       <c r="H17" s="38">
         <v>61708</v>
       </c>
       <c r="I17" s="38">
         <v>64432</v>
       </c>
       <c r="J17" s="38">
         <v>62992</v>
       </c>
       <c r="K17" s="38">
         <v>67712</v>
       </c>
       <c r="L17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N17" s="38">
         <v>69208</v>
       </c>
       <c r="O17" s="38">
         <v>72392</v>
       </c>
       <c r="P17" s="1"/>
     </row>
-    <row r="18" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="40">
         <v>2</v>
       </c>
       <c r="E18" s="38"/>
       <c r="F18" s="38">
         <v>34099</v>
       </c>
       <c r="G18" s="38">
         <v>37005</v>
       </c>
       <c r="H18" s="38">
         <v>36143</v>
       </c>
       <c r="I18" s="38">
         <v>39315</v>
       </c>
       <c r="J18" s="38">
         <v>39511</v>
       </c>
       <c r="K18" s="38">
         <v>42247</v>
       </c>
       <c r="L18" s="38">
         <v>41815</v>
       </c>
       <c r="M18" s="38">
         <v>44550</v>
       </c>
       <c r="N18" s="38">
         <v>40075</v>
       </c>
       <c r="O18" s="38">
         <v>43758</v>
       </c>
       <c r="P18" s="1"/>
     </row>
-    <row r="19" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="3"/>
       <c r="C19" s="39"/>
       <c r="D19" s="40">
         <v>1</v>
       </c>
       <c r="E19" s="38"/>
       <c r="F19" s="38">
         <v>58894</v>
       </c>
       <c r="G19" s="38">
         <v>61445</v>
       </c>
       <c r="H19" s="38">
         <v>61708</v>
       </c>
       <c r="I19" s="38">
         <v>64432</v>
       </c>
       <c r="J19" s="38">
         <v>62992</v>
       </c>
       <c r="K19" s="38">
         <v>67712</v>
       </c>
       <c r="L19" s="38">
         <v>67602</v>
       </c>
       <c r="M19" s="38">
         <v>72320</v>
       </c>
       <c r="N19" s="38">
         <v>69208</v>
       </c>
       <c r="O19" s="38">
         <v>72392</v>
       </c>
       <c r="P19" s="1"/>
     </row>
-    <row r="20" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D20" s="40">
         <v>3</v>
       </c>
       <c r="E20" s="38"/>
       <c r="F20" s="38">
         <v>27878</v>
       </c>
       <c r="G20" s="38">
         <v>30425</v>
       </c>
       <c r="H20" s="38">
         <v>30201</v>
       </c>
       <c r="I20" s="38">
         <v>33049</v>
       </c>
       <c r="J20" s="38">
         <v>32779</v>
       </c>
       <c r="K20" s="38">
         <v>35562</v>
       </c>
       <c r="L20" s="38">
         <v>35124</v>
       </c>
       <c r="M20" s="38">
         <v>37905</v>
       </c>
       <c r="N20" s="38">
         <v>33621</v>
       </c>
       <c r="O20" s="38">
         <v>36469</v>
       </c>
       <c r="P20" s="1"/>
     </row>
-    <row r="21" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="3"/>
       <c r="C21" s="39"/>
       <c r="D21" s="40">
         <v>2</v>
       </c>
       <c r="E21" s="38"/>
       <c r="F21" s="38">
         <v>34099</v>
       </c>
       <c r="G21" s="38">
         <v>37005</v>
       </c>
       <c r="H21" s="38">
         <v>36143</v>
       </c>
       <c r="I21" s="38">
         <v>39315</v>
       </c>
       <c r="J21" s="38">
         <v>39511</v>
       </c>
       <c r="K21" s="38">
         <v>42247</v>
       </c>
       <c r="L21" s="38">
         <v>41815</v>
       </c>
       <c r="M21" s="38">
         <v>44550</v>
       </c>
       <c r="N21" s="38">
         <v>40075</v>
       </c>
       <c r="O21" s="38">
         <v>43758</v>
       </c>
       <c r="P21" s="1"/>
     </row>
-    <row r="22" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="3"/>
       <c r="C22" s="39"/>
       <c r="D22" s="40">
         <v>1</v>
       </c>
       <c r="E22" s="38"/>
       <c r="F22" s="38">
         <v>58894</v>
       </c>
       <c r="G22" s="38">
         <v>61445</v>
       </c>
       <c r="H22" s="38">
         <v>61708</v>
       </c>
       <c r="I22" s="38">
         <v>64432</v>
       </c>
       <c r="J22" s="38">
         <v>62992</v>
       </c>
       <c r="K22" s="38">
         <v>67712</v>
       </c>
       <c r="L22" s="38">
         <v>67602</v>
       </c>
       <c r="M22" s="38">
         <v>72320</v>
       </c>
       <c r="N22" s="38">
         <v>69208</v>
       </c>
       <c r="O22" s="38">
         <v>72392</v>
       </c>
       <c r="P22" s="1"/>
     </row>
-    <row r="23" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D23" s="40">
         <v>2</v>
       </c>
       <c r="E23" s="38"/>
       <c r="F23" s="38">
         <v>67791</v>
       </c>
       <c r="G23" s="38">
         <v>74288</v>
       </c>
       <c r="H23" s="38">
         <v>69574</v>
       </c>
       <c r="I23" s="38">
         <v>75830</v>
       </c>
       <c r="J23" s="38">
         <v>77083</v>
       </c>
       <c r="K23" s="38">
         <v>83589</v>
       </c>
       <c r="L23" s="38">
         <v>82564</v>
       </c>
       <c r="M23" s="38">
         <v>89070</v>
       </c>
       <c r="N23" s="38">
         <v>81767</v>
       </c>
       <c r="O23" s="38">
         <v>88821</v>
       </c>
       <c r="P23" s="1"/>
     </row>
-    <row r="24" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="3"/>
       <c r="C24" s="39"/>
       <c r="D24" s="40">
         <v>1</v>
       </c>
       <c r="E24" s="38"/>
       <c r="F24" s="38">
         <v>81414</v>
       </c>
       <c r="G24" s="38">
         <v>94983</v>
       </c>
       <c r="H24" s="38">
         <v>83954</v>
       </c>
       <c r="I24" s="38">
         <v>97523</v>
       </c>
       <c r="J24" s="38">
         <v>92573</v>
       </c>
       <c r="K24" s="38">
         <v>106877</v>
       </c>
       <c r="L24" s="38">
         <v>103536</v>
       </c>
       <c r="M24" s="38">
         <v>117838</v>
       </c>
       <c r="N24" s="38">
         <v>91248</v>
       </c>
       <c r="O24" s="38">
         <v>104817</v>
       </c>
       <c r="P24" s="1"/>
     </row>
-    <row r="25" spans="1:16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="40">
         <v>3</v>
       </c>
       <c r="E25" s="38"/>
       <c r="F25" s="38">
         <v>47551</v>
       </c>
       <c r="G25" s="38">
         <v>51205</v>
       </c>
       <c r="H25" s="38">
         <v>48881</v>
       </c>
       <c r="I25" s="38">
         <v>52463</v>
       </c>
       <c r="J25" s="38">
         <v>52828</v>
       </c>
       <c r="K25" s="38">
         <v>57624</v>
       </c>
       <c r="L25" s="38">
         <v>56869</v>
       </c>
       <c r="M25" s="38">
         <v>61667</v>
       </c>
       <c r="N25" s="38">
         <v>57685</v>
       </c>
       <c r="O25" s="38">
         <v>61539</v>
       </c>
       <c r="P25" s="1"/>
     </row>
-    <row r="26" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="3"/>
       <c r="C26" s="39"/>
       <c r="D26" s="40">
         <v>2</v>
       </c>
       <c r="E26" s="38"/>
       <c r="F26" s="38">
         <v>67791</v>
       </c>
       <c r="G26" s="38">
         <v>74288</v>
       </c>
       <c r="H26" s="38">
         <v>69574</v>
       </c>
       <c r="I26" s="38">
         <v>75830</v>
       </c>
       <c r="J26" s="38">
         <v>77083</v>
       </c>
       <c r="K26" s="38">
         <v>83589</v>
       </c>
       <c r="L26" s="38">
         <v>82564</v>
       </c>
       <c r="M26" s="38">
         <v>89070</v>
       </c>
       <c r="N26" s="38">
         <v>81767</v>
       </c>
       <c r="O26" s="38">
         <v>88821</v>
       </c>
       <c r="P26" s="1"/>
     </row>
-    <row r="27" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="3"/>
       <c r="C27" s="39"/>
       <c r="D27" s="40">
         <v>1</v>
       </c>
       <c r="E27" s="38"/>
       <c r="F27" s="38">
         <v>81414</v>
       </c>
       <c r="G27" s="38">
         <v>94983</v>
       </c>
       <c r="H27" s="38">
         <v>83954</v>
       </c>
       <c r="I27" s="38">
         <v>97523</v>
       </c>
       <c r="J27" s="38">
         <v>92573</v>
       </c>
       <c r="K27" s="38">
         <v>106877</v>
       </c>
       <c r="L27" s="38">
         <v>103536</v>
       </c>
       <c r="M27" s="38">
         <v>117838</v>
       </c>
       <c r="N27" s="38">
         <v>91248</v>
       </c>
       <c r="O27" s="38">
         <v>104817</v>
       </c>
       <c r="P27" s="1"/>
     </row>
-    <row r="28" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="40">
         <v>4</v>
       </c>
       <c r="E28" s="38"/>
       <c r="F28" s="38">
         <v>39310</v>
       </c>
       <c r="G28" s="38">
         <v>41919</v>
       </c>
       <c r="H28" s="38">
         <v>40789</v>
       </c>
       <c r="I28" s="38">
         <v>43120</v>
       </c>
       <c r="J28" s="38">
         <v>44336</v>
       </c>
       <c r="K28" s="38">
         <v>47531</v>
       </c>
       <c r="L28" s="38">
         <v>47028</v>
       </c>
       <c r="M28" s="38">
         <v>50223</v>
       </c>
       <c r="N28" s="38">
         <v>47689</v>
       </c>
       <c r="O28" s="38">
         <v>50585</v>
       </c>
       <c r="P28" s="1"/>
     </row>
-    <row r="29" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="3"/>
       <c r="C29" s="39"/>
       <c r="D29" s="40">
         <v>3</v>
       </c>
       <c r="E29" s="190"/>
       <c r="F29" s="38">
         <v>47551</v>
       </c>
       <c r="G29" s="38">
         <v>51205</v>
       </c>
       <c r="H29" s="38">
         <v>48881</v>
       </c>
       <c r="I29" s="38">
         <v>52463</v>
       </c>
       <c r="J29" s="38">
         <v>52828</v>
       </c>
       <c r="K29" s="38">
         <v>57624</v>
       </c>
       <c r="L29" s="38">
         <v>56869</v>
       </c>
       <c r="M29" s="38">
         <v>61667</v>
       </c>
       <c r="N29" s="38">
         <v>57685</v>
       </c>
       <c r="O29" s="38">
         <v>61539</v>
       </c>
       <c r="P29" s="1"/>
     </row>
-    <row r="30" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="3"/>
       <c r="C30" s="39"/>
       <c r="D30" s="40">
         <v>2</v>
       </c>
       <c r="E30" s="190"/>
       <c r="F30" s="38">
         <v>67791</v>
       </c>
       <c r="G30" s="38">
         <v>74288</v>
       </c>
       <c r="H30" s="38">
         <v>69574</v>
       </c>
       <c r="I30" s="38">
         <v>75830</v>
       </c>
       <c r="J30" s="38">
         <v>77083</v>
       </c>
       <c r="K30" s="38">
         <v>83589</v>
       </c>
       <c r="L30" s="38">
         <v>82564</v>
       </c>
       <c r="M30" s="38">
         <v>89070</v>
       </c>
       <c r="N30" s="38">
         <v>81767</v>
       </c>
       <c r="O30" s="38">
         <v>88821</v>
       </c>
       <c r="P30" s="1"/>
     </row>
-    <row r="31" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="3"/>
       <c r="C31" s="39"/>
       <c r="D31" s="40">
         <v>1</v>
       </c>
       <c r="E31" s="190"/>
       <c r="F31" s="38">
         <v>81414</v>
       </c>
       <c r="G31" s="38">
         <v>94983</v>
       </c>
       <c r="H31" s="38">
         <v>83954</v>
       </c>
       <c r="I31" s="38">
         <v>97523</v>
       </c>
       <c r="J31" s="38">
         <v>92573</v>
       </c>
       <c r="K31" s="38">
         <v>106877</v>
       </c>
       <c r="L31" s="38">
         <v>103536</v>
       </c>
       <c r="M31" s="38">
         <v>117838</v>
       </c>
       <c r="N31" s="38">
         <v>91248</v>
       </c>
       <c r="O31" s="38">
         <v>104817</v>
       </c>
       <c r="P31" s="1"/>
     </row>
-    <row r="32" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="40">
         <v>5</v>
       </c>
       <c r="E32" s="190"/>
       <c r="F32" s="38">
         <v>32783</v>
       </c>
       <c r="G32" s="38">
         <v>34499</v>
       </c>
       <c r="H32" s="38">
         <v>34123</v>
       </c>
       <c r="I32" s="38">
         <v>36808</v>
       </c>
       <c r="J32" s="38">
         <v>37702</v>
       </c>
       <c r="K32" s="38">
         <v>38955</v>
       </c>
       <c r="L32" s="38">
         <v>38757</v>
       </c>
       <c r="M32" s="38">
         <v>40010</v>
       </c>
       <c r="N32" s="38">
         <v>39886</v>
       </c>
       <c r="O32" s="38">
         <v>42164</v>
       </c>
       <c r="P32" s="1"/>
     </row>
-    <row r="33" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="3"/>
       <c r="C33" s="39"/>
       <c r="D33" s="40">
         <v>4</v>
       </c>
       <c r="E33" s="190"/>
       <c r="F33" s="38">
         <v>39310</v>
       </c>
       <c r="G33" s="38">
         <v>41919</v>
       </c>
       <c r="H33" s="38">
         <v>40789</v>
       </c>
       <c r="I33" s="38">
         <v>43120</v>
       </c>
       <c r="J33" s="38">
         <v>44336</v>
       </c>
       <c r="K33" s="38">
         <v>47531</v>
       </c>
       <c r="L33" s="38">
         <v>47028</v>
       </c>
       <c r="M33" s="38">
         <v>50223</v>
       </c>
       <c r="N33" s="38">
         <v>47689</v>
       </c>
       <c r="O33" s="38">
         <v>50585</v>
       </c>
       <c r="P33" s="1"/>
     </row>
-    <row r="34" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="3"/>
       <c r="C34" s="39"/>
       <c r="D34" s="40">
         <v>3</v>
       </c>
       <c r="E34" s="38"/>
       <c r="F34" s="38">
         <v>47551</v>
       </c>
       <c r="G34" s="38">
         <v>51205</v>
       </c>
       <c r="H34" s="38">
         <v>48881</v>
       </c>
       <c r="I34" s="38">
         <v>52463</v>
       </c>
       <c r="J34" s="38">
         <v>52828</v>
       </c>
       <c r="K34" s="38">
         <v>57624</v>
       </c>
       <c r="L34" s="38">
         <v>56869</v>
       </c>
       <c r="M34" s="38">
         <v>61667</v>
       </c>
       <c r="N34" s="38">
         <v>57685</v>
       </c>
       <c r="O34" s="38">
         <v>61539</v>
       </c>
       <c r="P34" s="1"/>
     </row>
-    <row r="35" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="3"/>
       <c r="C35" s="39"/>
       <c r="D35" s="40">
         <v>2</v>
       </c>
       <c r="E35" s="38"/>
       <c r="F35" s="38">
         <v>67791</v>
       </c>
       <c r="G35" s="38">
         <v>74288</v>
       </c>
       <c r="H35" s="38">
         <v>69574</v>
       </c>
       <c r="I35" s="38">
         <v>75830</v>
       </c>
       <c r="J35" s="38">
         <v>77083</v>
       </c>
       <c r="K35" s="38">
         <v>83589</v>
       </c>
       <c r="L35" s="38">
         <v>82564</v>
       </c>
       <c r="M35" s="38">
         <v>89070</v>
       </c>
       <c r="N35" s="38">
         <v>81767</v>
       </c>
       <c r="O35" s="38">
         <v>88821</v>
       </c>
       <c r="P35" s="1"/>
     </row>
-    <row r="36" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="3"/>
       <c r="C36" s="43"/>
       <c r="D36" s="42">
         <v>1</v>
       </c>
       <c r="E36" s="43"/>
       <c r="F36" s="43">
         <v>81414</v>
       </c>
       <c r="G36" s="43">
         <v>94983</v>
       </c>
       <c r="H36" s="43">
         <v>83954</v>
       </c>
       <c r="I36" s="43">
         <v>97523</v>
       </c>
       <c r="J36" s="43">
         <v>92573</v>
       </c>
       <c r="K36" s="43">
         <v>106877</v>
       </c>
       <c r="L36" s="43">
         <v>103536</v>
       </c>
       <c r="M36" s="43">
         <v>117838</v>
       </c>
       <c r="N36" s="43">
         <v>91248</v>
       </c>
       <c r="O36" s="43">
         <v>104817</v>
       </c>
       <c r="P36" s="1"/>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B37" s="3"/>
       <c r="C37" s="17"/>
       <c r="D37" s="4"/>
       <c r="E37" s="94"/>
       <c r="F37" s="94"/>
       <c r="G37" s="94"/>
       <c r="H37" s="94"/>
       <c r="I37" s="94"/>
       <c r="J37" s="94"/>
       <c r="K37" s="94"/>
       <c r="L37" s="94"/>
       <c r="M37" s="94"/>
       <c r="N37" s="94"/>
       <c r="O37" s="184"/>
       <c r="P37" s="94"/>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B38" s="3"/>
       <c r="C38" s="44"/>
       <c r="D38" s="4"/>
       <c r="E38" s="11" t="s">
         <v>289</v>
       </c>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
     </row>
-    <row r="39" spans="1:16" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:16" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B39" s="3"/>
       <c r="C39" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G39" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J39" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K39" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L39" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M39" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N39" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O39" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B40" s="3"/>
       <c r="C40" s="34"/>
       <c r="D40" s="211"/>
       <c r="E40" s="35"/>
       <c r="F40" s="95" t="s">
         <v>61</v>
       </c>
       <c r="G40" s="96" t="s">
         <v>48</v>
       </c>
       <c r="H40" s="95" t="s">
         <v>61</v>
       </c>
       <c r="I40" s="96" t="s">
         <v>48</v>
       </c>
       <c r="J40" s="95" t="s">
         <v>61</v>
       </c>
       <c r="K40" s="96" t="s">
         <v>48</v>
       </c>
       <c r="L40" s="95" t="s">
         <v>61</v>
       </c>
       <c r="M40" s="96" t="s">
         <v>48</v>
       </c>
       <c r="N40" s="95" t="s">
         <v>61</v>
       </c>
       <c r="O40" s="96" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B41" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="37">
         <v>1</v>
       </c>
       <c r="E41" s="38"/>
       <c r="F41" s="38">
         <v>83059</v>
       </c>
       <c r="G41" s="38">
         <v>96901</v>
       </c>
       <c r="H41" s="38">
         <v>85617</v>
       </c>
       <c r="I41" s="38">
         <v>99461</v>
       </c>
       <c r="J41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N41" s="38">
         <v>92928</v>
       </c>
       <c r="O41" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B42" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D42" s="40">
         <v>1</v>
       </c>
       <c r="E42" s="38"/>
       <c r="F42" s="38">
         <v>87584</v>
       </c>
       <c r="G42" s="38">
         <v>101429</v>
       </c>
       <c r="H42" s="38">
         <v>89511</v>
       </c>
       <c r="I42" s="38">
         <v>103354</v>
       </c>
       <c r="J42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M42" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N42" s="38">
         <v>97078</v>
       </c>
       <c r="O42" s="38">
         <v>110922</v>
       </c>
     </row>
-    <row r="43" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="40">
         <v>2</v>
       </c>
       <c r="E43" s="38"/>
       <c r="F43" s="38">
         <v>37704</v>
       </c>
       <c r="G43" s="38">
         <v>44625</v>
       </c>
       <c r="H43" s="38">
         <v>38625</v>
       </c>
       <c r="I43" s="38">
         <v>45547</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M43" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N43" s="38">
         <v>42452</v>
       </c>
       <c r="O43" s="38">
         <v>49373</v>
       </c>
     </row>
-    <row r="44" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="40">
         <v>1</v>
       </c>
       <c r="E44" s="38"/>
       <c r="F44" s="38">
         <v>83059</v>
       </c>
       <c r="G44" s="38">
         <v>96901</v>
       </c>
       <c r="H44" s="38">
         <v>85617</v>
       </c>
       <c r="I44" s="38">
         <v>99461</v>
       </c>
       <c r="J44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M44" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N44" s="38">
         <v>92928</v>
       </c>
       <c r="O44" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="45" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D45" s="40">
         <v>2</v>
       </c>
       <c r="E45" s="38"/>
       <c r="F45" s="38">
         <v>46874</v>
       </c>
       <c r="G45" s="38">
         <v>53795</v>
       </c>
       <c r="H45" s="38">
         <v>48194</v>
       </c>
       <c r="I45" s="38">
         <v>55115</v>
       </c>
       <c r="J45" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K45" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L45" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M45" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N45" s="38">
         <v>52377</v>
       </c>
       <c r="O45" s="38">
         <v>59299</v>
       </c>
     </row>
-    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="39"/>
       <c r="D46" s="40">
         <v>1</v>
       </c>
       <c r="E46" s="38"/>
       <c r="F46" s="38">
         <v>83059</v>
       </c>
       <c r="G46" s="38">
         <v>96901</v>
       </c>
       <c r="H46" s="38">
         <v>85617</v>
       </c>
       <c r="I46" s="38">
         <v>99461</v>
       </c>
       <c r="J46" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K46" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L46" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M46" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N46" s="38">
         <v>92928</v>
       </c>
       <c r="O46" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C47" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D47" s="40">
         <v>1</v>
       </c>
       <c r="E47" s="38"/>
       <c r="F47" s="38">
         <v>63942</v>
       </c>
       <c r="G47" s="38">
         <v>66799</v>
       </c>
       <c r="H47" s="38">
         <v>66757</v>
       </c>
       <c r="I47" s="38">
         <v>69785</v>
       </c>
       <c r="J47" s="38">
         <v>68157</v>
       </c>
       <c r="K47" s="38">
         <v>73202</v>
       </c>
       <c r="L47" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M47" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N47" s="38">
         <v>74335</v>
       </c>
       <c r="O47" s="38">
         <v>77836</v>
       </c>
     </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C48" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D48" s="40">
         <v>2</v>
       </c>
       <c r="E48" s="38"/>
       <c r="F48" s="38">
         <v>36951</v>
       </c>
       <c r="G48" s="38">
         <v>40013</v>
       </c>
       <c r="H48" s="38">
         <v>38995</v>
       </c>
       <c r="I48" s="38">
         <v>42321</v>
       </c>
       <c r="J48" s="38">
         <v>42441</v>
       </c>
       <c r="K48" s="38">
         <v>45344</v>
       </c>
       <c r="L48" s="38">
         <v>44746</v>
       </c>
       <c r="M48" s="38">
         <v>47649</v>
       </c>
       <c r="N48" s="38">
         <v>42979</v>
       </c>
       <c r="O48" s="38">
         <v>46825</v>
       </c>
     </row>
-    <row r="49" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C49" s="39"/>
       <c r="D49" s="40">
         <v>1</v>
       </c>
       <c r="E49" s="38"/>
       <c r="F49" s="38">
         <v>63942</v>
       </c>
       <c r="G49" s="38">
         <v>66799</v>
       </c>
       <c r="H49" s="38">
         <v>66757</v>
       </c>
       <c r="I49" s="38">
         <v>69785</v>
       </c>
       <c r="J49" s="38">
         <v>68157</v>
       </c>
       <c r="K49" s="38">
         <v>73202</v>
       </c>
       <c r="L49" s="38">
         <v>72766</v>
       </c>
       <c r="M49" s="38">
         <v>77812</v>
       </c>
       <c r="N49" s="38">
         <v>74335</v>
       </c>
       <c r="O49" s="38">
         <v>77836</v>
       </c>
     </row>
-    <row r="50" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B50" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C50" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D50" s="40">
         <v>3</v>
       </c>
       <c r="E50" s="38"/>
       <c r="F50" s="38">
         <v>29995</v>
       </c>
       <c r="G50" s="38">
         <v>32648</v>
       </c>
       <c r="H50" s="38">
         <v>32316</v>
       </c>
       <c r="I50" s="38">
         <v>35270</v>
       </c>
       <c r="J50" s="38">
         <v>34963</v>
       </c>
       <c r="K50" s="38">
         <v>37858</v>
       </c>
       <c r="L50" s="38">
         <v>37307</v>
       </c>
       <c r="M50" s="38">
         <v>40202</v>
       </c>
       <c r="N50" s="38">
         <v>35783</v>
       </c>
       <c r="O50" s="38">
         <v>38742</v>
       </c>
     </row>
-    <row r="51" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C51" s="39"/>
       <c r="D51" s="40">
         <v>2</v>
       </c>
       <c r="E51" s="38"/>
       <c r="F51" s="38">
         <v>36951</v>
       </c>
       <c r="G51" s="38">
         <v>40013</v>
       </c>
       <c r="H51" s="38">
         <v>38995</v>
       </c>
       <c r="I51" s="38">
         <v>42321</v>
       </c>
       <c r="J51" s="38">
         <v>42441</v>
       </c>
       <c r="K51" s="38">
         <v>45344</v>
       </c>
       <c r="L51" s="38">
         <v>44746</v>
       </c>
       <c r="M51" s="38">
         <v>47649</v>
       </c>
       <c r="N51" s="38">
         <v>42979</v>
       </c>
       <c r="O51" s="38">
         <v>46825</v>
       </c>
     </row>
-    <row r="52" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B52" s="3"/>
       <c r="C52" s="39"/>
       <c r="D52" s="40">
         <v>1</v>
       </c>
       <c r="E52" s="38"/>
       <c r="F52" s="38">
         <v>63942</v>
       </c>
       <c r="G52" s="38">
         <v>66799</v>
       </c>
       <c r="H52" s="38">
         <v>66757</v>
       </c>
       <c r="I52" s="38">
         <v>69785</v>
       </c>
       <c r="J52" s="38">
         <v>68157</v>
       </c>
       <c r="K52" s="38">
         <v>73202</v>
       </c>
       <c r="L52" s="38">
         <v>72766</v>
       </c>
       <c r="M52" s="38">
         <v>77812</v>
       </c>
       <c r="N52" s="38">
         <v>74335</v>
       </c>
       <c r="O52" s="38">
         <v>77836</v>
       </c>
     </row>
-    <row r="53" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B53" s="3"/>
       <c r="C53" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D53" s="40">
         <v>2</v>
       </c>
       <c r="E53" s="38"/>
       <c r="F53" s="38">
         <v>71663</v>
       </c>
       <c r="G53" s="38">
         <v>78421</v>
       </c>
       <c r="H53" s="38">
         <v>73445</v>
       </c>
       <c r="I53" s="38">
         <v>79964</v>
       </c>
       <c r="J53" s="38">
         <v>81106</v>
       </c>
       <c r="K53" s="38">
         <v>87893</v>
       </c>
       <c r="L53" s="38">
         <v>86588</v>
       </c>
       <c r="M53" s="38">
         <v>93375</v>
       </c>
       <c r="N53" s="38">
         <v>85740</v>
       </c>
       <c r="O53" s="38">
         <v>93068</v>
       </c>
     </row>
-    <row r="54" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B54" s="3"/>
       <c r="C54" s="39"/>
       <c r="D54" s="40">
         <v>1</v>
       </c>
       <c r="E54" s="38"/>
       <c r="F54" s="38">
         <v>83059</v>
       </c>
       <c r="G54" s="38">
         <v>96901</v>
       </c>
       <c r="H54" s="38">
         <v>85617</v>
       </c>
       <c r="I54" s="38">
         <v>99461</v>
       </c>
       <c r="J54" s="38">
         <v>94004</v>
       </c>
       <c r="K54" s="38">
         <v>108607</v>
       </c>
       <c r="L54" s="38">
         <v>104967</v>
       </c>
       <c r="M54" s="38">
         <v>119569</v>
       </c>
       <c r="N54" s="38">
         <v>92928</v>
       </c>
       <c r="O54" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="55" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B55" s="3"/>
       <c r="C55" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D55" s="40">
         <v>3</v>
       </c>
       <c r="E55" s="38"/>
       <c r="F55" s="38">
         <v>50354</v>
       </c>
       <c r="G55" s="38">
         <v>54186</v>
       </c>
       <c r="H55" s="38">
         <v>51684</v>
       </c>
       <c r="I55" s="38">
         <v>55443</v>
       </c>
       <c r="J55" s="38">
         <v>55748</v>
       </c>
       <c r="K55" s="38">
         <v>60736</v>
       </c>
       <c r="L55" s="38">
         <v>59789</v>
       </c>
       <c r="M55" s="38">
         <v>64778</v>
       </c>
       <c r="N55" s="38">
         <v>60564</v>
       </c>
       <c r="O55" s="38">
         <v>64608</v>
       </c>
     </row>
-    <row r="56" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B56" s="3"/>
       <c r="C56" s="39"/>
       <c r="D56" s="40">
         <v>2</v>
       </c>
       <c r="E56" s="38"/>
       <c r="F56" s="38">
         <v>71663</v>
       </c>
       <c r="G56" s="38">
         <v>78421</v>
       </c>
       <c r="H56" s="38">
         <v>73445</v>
       </c>
       <c r="I56" s="38">
         <v>79964</v>
       </c>
       <c r="J56" s="38">
         <v>81106</v>
       </c>
       <c r="K56" s="38">
         <v>87893</v>
       </c>
       <c r="L56" s="38">
         <v>86588</v>
       </c>
       <c r="M56" s="38">
         <v>93375</v>
       </c>
       <c r="N56" s="38">
         <v>85740</v>
       </c>
       <c r="O56" s="38">
         <v>93068</v>
       </c>
     </row>
-    <row r="57" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B57" s="3"/>
       <c r="C57" s="39"/>
       <c r="D57" s="40">
         <v>1</v>
       </c>
       <c r="E57" s="38"/>
       <c r="F57" s="38">
         <v>83059</v>
       </c>
       <c r="G57" s="38">
         <v>96901</v>
       </c>
       <c r="H57" s="38">
         <v>85617</v>
       </c>
       <c r="I57" s="38">
         <v>99461</v>
       </c>
       <c r="J57" s="38">
         <v>94004</v>
       </c>
       <c r="K57" s="38">
         <v>108607</v>
       </c>
       <c r="L57" s="38">
         <v>104967</v>
       </c>
       <c r="M57" s="38">
         <v>119569</v>
       </c>
       <c r="N57" s="38">
         <v>92928</v>
       </c>
       <c r="O57" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="58" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B58" s="3"/>
       <c r="C58" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="40">
         <v>4</v>
       </c>
       <c r="E58" s="38"/>
       <c r="F58" s="38">
         <v>41590</v>
       </c>
       <c r="G58" s="38">
         <v>44269</v>
       </c>
       <c r="H58" s="38">
         <v>43069</v>
       </c>
       <c r="I58" s="38">
         <v>45470</v>
       </c>
       <c r="J58" s="38">
         <v>46716</v>
       </c>
       <c r="K58" s="38">
         <v>49985</v>
       </c>
       <c r="L58" s="38">
         <v>49407</v>
       </c>
       <c r="M58" s="38">
         <v>52676</v>
       </c>
       <c r="N58" s="38">
         <v>50035</v>
       </c>
       <c r="O58" s="38">
         <v>53005</v>
       </c>
     </row>
-    <row r="59" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B59" s="3"/>
       <c r="C59" s="39"/>
       <c r="D59" s="40">
         <v>3</v>
       </c>
       <c r="E59" s="190"/>
       <c r="F59" s="38">
         <v>50354</v>
       </c>
       <c r="G59" s="38">
         <v>54186</v>
       </c>
       <c r="H59" s="38">
         <v>51684</v>
       </c>
       <c r="I59" s="38">
         <v>55443</v>
       </c>
       <c r="J59" s="38">
         <v>55748</v>
       </c>
       <c r="K59" s="38">
         <v>60736</v>
       </c>
       <c r="L59" s="38">
         <v>59789</v>
       </c>
       <c r="M59" s="38">
         <v>64778</v>
       </c>
       <c r="N59" s="38">
         <v>60564</v>
       </c>
       <c r="O59" s="38">
         <v>64608</v>
       </c>
     </row>
-    <row r="60" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B60" s="3"/>
       <c r="C60" s="39"/>
       <c r="D60" s="40">
         <v>2</v>
       </c>
       <c r="E60" s="190"/>
       <c r="F60" s="38">
         <v>71663</v>
       </c>
       <c r="G60" s="38">
         <v>78421</v>
       </c>
       <c r="H60" s="38">
         <v>73445</v>
       </c>
       <c r="I60" s="38">
         <v>79964</v>
       </c>
       <c r="J60" s="38">
         <v>81106</v>
       </c>
       <c r="K60" s="38">
         <v>87893</v>
       </c>
       <c r="L60" s="38">
         <v>86588</v>
       </c>
       <c r="M60" s="38">
         <v>93375</v>
       </c>
       <c r="N60" s="38">
         <v>85740</v>
       </c>
       <c r="O60" s="38">
         <v>93068</v>
       </c>
     </row>
-    <row r="61" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B61" s="3"/>
       <c r="C61" s="39"/>
       <c r="D61" s="40">
         <v>1</v>
       </c>
       <c r="E61" s="190"/>
       <c r="F61" s="38">
         <v>83059</v>
       </c>
       <c r="G61" s="38">
         <v>96901</v>
       </c>
       <c r="H61" s="38">
         <v>85617</v>
       </c>
       <c r="I61" s="38">
         <v>99461</v>
       </c>
       <c r="J61" s="38">
         <v>94004</v>
       </c>
       <c r="K61" s="38">
         <v>108607</v>
       </c>
       <c r="L61" s="38">
         <v>104967</v>
       </c>
       <c r="M61" s="38">
         <v>119569</v>
       </c>
       <c r="N61" s="38">
         <v>92928</v>
       </c>
       <c r="O61" s="38">
         <v>106770</v>
       </c>
     </row>
-    <row r="62" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B62" s="3"/>
       <c r="C62" s="39" t="s">
         <v>72</v>
       </c>
       <c r="D62" s="40">
         <v>5</v>
       </c>
       <c r="E62" s="190"/>
       <c r="F62" s="38">
         <v>34660</v>
       </c>
       <c r="G62" s="38">
         <v>36433</v>
       </c>
       <c r="H62" s="38">
         <v>36001</v>
       </c>
       <c r="I62" s="38">
         <v>38741</v>
       </c>
       <c r="J62" s="38">
         <v>39665</v>
       </c>
       <c r="K62" s="38">
         <v>40975</v>
       </c>
       <c r="L62" s="38">
         <v>40720</v>
       </c>
       <c r="M62" s="38">
         <v>42031</v>
       </c>
       <c r="N62" s="38">
         <v>41820</v>
       </c>
       <c r="O62" s="38">
         <v>44156</v>
       </c>
     </row>
-    <row r="63" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B63" s="3"/>
       <c r="C63" s="39"/>
       <c r="D63" s="40">
         <v>4</v>
       </c>
       <c r="E63" s="190"/>
       <c r="F63" s="38">
         <v>41590</v>
       </c>
       <c r="G63" s="38">
         <v>44269</v>
       </c>
       <c r="H63" s="38">
         <v>43069</v>
       </c>
       <c r="I63" s="38">
         <v>45470</v>
       </c>
       <c r="J63" s="38">
         <v>46716</v>
       </c>
       <c r="K63" s="38">
         <v>49985</v>
       </c>
       <c r="L63" s="38">
         <v>49407</v>
       </c>
       <c r="M63" s="38">
         <v>52676</v>
       </c>
       <c r="N63" s="38">
         <v>50035</v>
       </c>
       <c r="O63" s="38">
         <v>53005</v>
       </c>
     </row>
-    <row r="64" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B64" s="3"/>
       <c r="C64" s="39"/>
       <c r="D64" s="40">
         <v>3</v>
       </c>
       <c r="E64" s="38"/>
       <c r="F64" s="38">
         <v>50354</v>
       </c>
       <c r="G64" s="38">
         <v>54186</v>
       </c>
       <c r="H64" s="38">
         <v>51684</v>
       </c>
       <c r="I64" s="38">
         <v>55443</v>
       </c>
       <c r="J64" s="38">
         <v>55748</v>
       </c>
       <c r="K64" s="38">
         <v>60736</v>
       </c>
       <c r="L64" s="38">
         <v>59789</v>
       </c>
       <c r="M64" s="38">
         <v>64778</v>
       </c>
       <c r="N64" s="38">
         <v>60564</v>
       </c>
       <c r="O64" s="38">
         <v>64608</v>
       </c>
     </row>
-    <row r="65" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="65" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B65" s="3"/>
       <c r="C65" s="39"/>
       <c r="D65" s="40">
         <v>2</v>
       </c>
       <c r="E65" s="38"/>
       <c r="F65" s="38">
         <v>71663</v>
       </c>
       <c r="G65" s="38">
         <v>78421</v>
       </c>
       <c r="H65" s="38">
         <v>73445</v>
       </c>
       <c r="I65" s="38">
         <v>79964</v>
       </c>
       <c r="J65" s="38">
         <v>81106</v>
       </c>
       <c r="K65" s="38">
         <v>87893</v>
       </c>
       <c r="L65" s="38">
         <v>86588</v>
       </c>
       <c r="M65" s="38">
         <v>93375</v>
       </c>
       <c r="N65" s="38">
         <v>85740</v>
       </c>
       <c r="O65" s="38">
         <v>93068</v>
       </c>
     </row>
-    <row r="66" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="66" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B66" s="3"/>
       <c r="C66" s="43"/>
       <c r="D66" s="42">
         <v>1</v>
       </c>
       <c r="E66" s="43"/>
       <c r="F66" s="43">
         <v>83059</v>
       </c>
       <c r="G66" s="43">
         <v>96901</v>
       </c>
       <c r="H66" s="43">
         <v>85617</v>
       </c>
       <c r="I66" s="43">
         <v>99461</v>
       </c>
       <c r="J66" s="43">
         <v>94004</v>
       </c>
       <c r="K66" s="43">
         <v>108607</v>
       </c>
       <c r="L66" s="43">
         <v>104967</v>
       </c>
       <c r="M66" s="43">
         <v>119569</v>
       </c>
       <c r="N66" s="43">
         <v>92928</v>
       </c>
       <c r="O66" s="43">
         <v>106770</v>
       </c>
     </row>
-    <row r="67" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="67" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B67" s="3"/>
       <c r="C67" s="17"/>
       <c r="D67" s="4"/>
       <c r="E67" s="94"/>
       <c r="F67" s="94"/>
       <c r="G67" s="94"/>
       <c r="H67" s="94"/>
       <c r="I67" s="94"/>
       <c r="J67" s="94"/>
       <c r="K67" s="94"/>
       <c r="L67" s="94"/>
       <c r="M67" s="94"/>
       <c r="N67" s="94"/>
       <c r="O67" s="184"/>
     </row>
-    <row r="68" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="68" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B68" s="3"/>
       <c r="C68" s="44"/>
       <c r="D68" s="4"/>
       <c r="E68" s="11" t="s">
         <v>282</v>
       </c>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="11"/>
       <c r="O68" s="11"/>
     </row>
-    <row r="69" spans="2:15" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="69" spans="2:15" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B69" s="3"/>
       <c r="C69" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D69" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E69" s="50"/>
       <c r="F69" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G69" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H69" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I69" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J69" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K69" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L69" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M69" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N69" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O69" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="70" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="70" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B70" s="3"/>
       <c r="C70" s="34"/>
       <c r="D70" s="211"/>
       <c r="E70" s="35"/>
       <c r="F70" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G70" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H70" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I70" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J70" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K70" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L70" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M70" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N70" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O70" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="71" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B71" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C71" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D71" s="37">
         <v>1</v>
       </c>
       <c r="E71" s="38"/>
       <c r="F71" s="38">
         <v>87469</v>
       </c>
       <c r="G71" s="38">
         <v>102048</v>
       </c>
       <c r="H71" s="38">
         <v>90255</v>
       </c>
       <c r="I71" s="38">
         <v>104833</v>
       </c>
       <c r="J71" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K71" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L71" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M71" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N71" s="38">
         <v>98278</v>
       </c>
       <c r="O71" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="72" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="72" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B72" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C72" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D72" s="40">
         <v>1</v>
       </c>
       <c r="E72" s="38"/>
       <c r="F72" s="38">
         <v>92162</v>
       </c>
       <c r="G72" s="38">
         <v>106741</v>
       </c>
       <c r="H72" s="38">
         <v>94225</v>
       </c>
       <c r="I72" s="38">
         <v>108803</v>
       </c>
       <c r="J72" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K72" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L72" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M72" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N72" s="38">
         <v>102525</v>
       </c>
       <c r="O72" s="38">
         <v>117103</v>
       </c>
     </row>
-    <row r="73" spans="2:15" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:15" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C73" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D73" s="40">
         <v>2</v>
       </c>
       <c r="E73" s="38"/>
       <c r="F73" s="38">
         <v>39992</v>
       </c>
       <c r="G73" s="38">
         <v>47281</v>
       </c>
       <c r="H73" s="38">
         <v>40971</v>
       </c>
       <c r="I73" s="38">
         <v>48260</v>
       </c>
       <c r="J73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M73" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N73" s="38">
         <v>45167</v>
       </c>
       <c r="O73" s="38">
         <v>52457</v>
       </c>
     </row>
-    <row r="74" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B74" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C74" s="39"/>
       <c r="D74" s="40">
         <v>1</v>
       </c>
       <c r="E74" s="38"/>
       <c r="F74" s="38">
         <v>87469</v>
       </c>
       <c r="G74" s="38">
         <v>102048</v>
       </c>
       <c r="H74" s="38">
         <v>90255</v>
       </c>
       <c r="I74" s="38">
         <v>104833</v>
       </c>
       <c r="J74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M74" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N74" s="38">
         <v>98278</v>
       </c>
       <c r="O74" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="75" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="75" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B75" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C75" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D75" s="40">
         <v>2</v>
       </c>
       <c r="E75" s="38"/>
       <c r="F75" s="38">
         <v>49313</v>
       </c>
       <c r="G75" s="38">
         <v>56601</v>
       </c>
       <c r="H75" s="38">
         <v>50749</v>
       </c>
       <c r="I75" s="38">
         <v>58038</v>
       </c>
       <c r="J75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M75" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N75" s="38">
         <v>55329</v>
       </c>
       <c r="O75" s="38">
         <v>62617</v>
       </c>
     </row>
-    <row r="76" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="76" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B76" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C76" s="39"/>
       <c r="D76" s="40">
         <v>1</v>
       </c>
       <c r="E76" s="38"/>
       <c r="F76" s="38">
         <v>87469</v>
       </c>
       <c r="G76" s="38">
         <v>102048</v>
       </c>
       <c r="H76" s="38">
         <v>90255</v>
       </c>
       <c r="I76" s="38">
         <v>104833</v>
       </c>
       <c r="J76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M76" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N76" s="38">
         <v>98278</v>
       </c>
       <c r="O76" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="77" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="77" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B77" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C77" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D77" s="40">
         <v>1</v>
       </c>
       <c r="E77" s="38"/>
       <c r="F77" s="38">
         <v>62161</v>
       </c>
       <c r="G77" s="38">
         <v>64913</v>
       </c>
       <c r="H77" s="38">
         <v>65256</v>
       </c>
       <c r="I77" s="38">
         <v>68197</v>
       </c>
       <c r="J77" s="38">
         <v>66836</v>
       </c>
       <c r="K77" s="38">
         <v>71983</v>
       </c>
       <c r="L77" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M77" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N77" s="38">
         <v>73507</v>
       </c>
       <c r="O77" s="38">
         <v>76953</v>
       </c>
     </row>
-    <row r="78" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="78" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B78" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C78" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D78" s="40">
         <v>2</v>
       </c>
       <c r="E78" s="38"/>
       <c r="F78" s="38">
         <v>36028</v>
       </c>
       <c r="G78" s="38">
         <v>39185</v>
       </c>
       <c r="H78" s="38">
         <v>38278</v>
       </c>
       <c r="I78" s="38">
         <v>41727</v>
       </c>
       <c r="J78" s="38">
         <v>41982</v>
       </c>
       <c r="K78" s="38">
         <v>44951</v>
       </c>
       <c r="L78" s="38">
         <v>44484</v>
       </c>
       <c r="M78" s="38">
         <v>47453</v>
       </c>
       <c r="N78" s="38">
         <v>42603</v>
       </c>
       <c r="O78" s="38">
         <v>46613</v>
       </c>
     </row>
-    <row r="79" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="79" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B79" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="40">
         <v>1</v>
       </c>
       <c r="E79" s="38"/>
       <c r="F79" s="38">
         <v>62161</v>
       </c>
       <c r="G79" s="38">
         <v>64913</v>
       </c>
       <c r="H79" s="38">
         <v>65256</v>
       </c>
       <c r="I79" s="38">
         <v>68197</v>
       </c>
       <c r="J79" s="38">
         <v>66836</v>
       </c>
       <c r="K79" s="38">
         <v>71983</v>
       </c>
       <c r="L79" s="38">
         <v>71840</v>
       </c>
       <c r="M79" s="38">
         <v>76987</v>
       </c>
       <c r="N79" s="38">
         <v>73507</v>
       </c>
       <c r="O79" s="38">
         <v>76953</v>
       </c>
     </row>
-    <row r="80" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="80" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B80" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C80" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D80" s="40">
         <v>3</v>
       </c>
       <c r="E80" s="38"/>
       <c r="F80" s="38">
         <v>29525</v>
       </c>
       <c r="G80" s="38">
         <v>32285</v>
       </c>
       <c r="H80" s="38">
         <v>32080</v>
       </c>
       <c r="I80" s="38">
         <v>35172</v>
       </c>
       <c r="J80" s="38">
         <v>34917</v>
       </c>
       <c r="K80" s="38">
         <v>37936</v>
       </c>
       <c r="L80" s="38">
         <v>37460</v>
       </c>
       <c r="M80" s="38">
         <v>40480</v>
       </c>
       <c r="N80" s="38">
         <v>35841</v>
       </c>
       <c r="O80" s="38">
         <v>38934</v>
       </c>
     </row>
-    <row r="81" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B81" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C81" s="39"/>
       <c r="D81" s="40">
         <v>2</v>
       </c>
       <c r="E81" s="38"/>
       <c r="F81" s="38">
         <v>36028</v>
       </c>
       <c r="G81" s="38">
         <v>39185</v>
       </c>
       <c r="H81" s="38">
         <v>38278</v>
       </c>
       <c r="I81" s="38">
         <v>41727</v>
       </c>
       <c r="J81" s="38">
         <v>41982</v>
       </c>
       <c r="K81" s="38">
         <v>44951</v>
       </c>
       <c r="L81" s="38">
         <v>44484</v>
       </c>
       <c r="M81" s="38">
         <v>47453</v>
       </c>
       <c r="N81" s="38">
         <v>42603</v>
       </c>
       <c r="O81" s="38">
         <v>46613</v>
       </c>
     </row>
-    <row r="82" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B82" s="3"/>
       <c r="C82" s="39"/>
       <c r="D82" s="40">
         <v>1</v>
       </c>
       <c r="E82" s="38"/>
       <c r="F82" s="38">
         <v>62161</v>
       </c>
       <c r="G82" s="38">
         <v>64913</v>
       </c>
       <c r="H82" s="38">
         <v>65256</v>
       </c>
       <c r="I82" s="38">
         <v>68197</v>
       </c>
       <c r="J82" s="38">
         <v>66836</v>
       </c>
       <c r="K82" s="38">
         <v>71983</v>
       </c>
       <c r="L82" s="38">
         <v>71840</v>
       </c>
       <c r="M82" s="38">
         <v>76987</v>
       </c>
       <c r="N82" s="38">
         <v>73507</v>
       </c>
       <c r="O82" s="38">
         <v>76953</v>
       </c>
     </row>
-    <row r="83" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B83" s="3"/>
       <c r="C83" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D83" s="40">
         <v>2</v>
       </c>
       <c r="E83" s="38"/>
       <c r="F83" s="38">
         <v>71719</v>
       </c>
       <c r="G83" s="38">
         <v>78781</v>
       </c>
       <c r="H83" s="38">
         <v>73604</v>
       </c>
       <c r="I83" s="38">
         <v>80402</v>
       </c>
       <c r="J83" s="38">
         <v>81938</v>
       </c>
       <c r="K83" s="38">
         <v>89011</v>
       </c>
       <c r="L83" s="38">
         <v>87899</v>
       </c>
       <c r="M83" s="38">
         <v>94971</v>
       </c>
       <c r="N83" s="38">
         <v>87008</v>
       </c>
       <c r="O83" s="38">
         <v>94684</v>
       </c>
     </row>
-    <row r="84" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B84" s="3"/>
       <c r="C84" s="39"/>
       <c r="D84" s="40">
         <v>1</v>
       </c>
       <c r="E84" s="38"/>
       <c r="F84" s="38">
         <v>87469</v>
       </c>
       <c r="G84" s="38">
         <v>102048</v>
       </c>
       <c r="H84" s="38">
         <v>90255</v>
       </c>
       <c r="I84" s="38">
         <v>104833</v>
       </c>
       <c r="J84" s="38">
         <v>99933</v>
       </c>
       <c r="K84" s="38">
         <v>115301</v>
       </c>
       <c r="L84" s="38">
         <v>111850</v>
       </c>
       <c r="M84" s="38">
         <v>127218</v>
       </c>
       <c r="N84" s="38">
         <v>98278</v>
       </c>
       <c r="O84" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="85" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B85" s="3"/>
       <c r="C85" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D85" s="40">
         <v>3</v>
       </c>
       <c r="E85" s="38"/>
       <c r="F85" s="38">
         <v>50514</v>
       </c>
       <c r="G85" s="38">
         <v>54436</v>
       </c>
       <c r="H85" s="38">
         <v>51899</v>
       </c>
       <c r="I85" s="38">
         <v>55781</v>
       </c>
       <c r="J85" s="38">
         <v>56319</v>
       </c>
       <c r="K85" s="38">
         <v>61497</v>
       </c>
       <c r="L85" s="38">
         <v>60683</v>
       </c>
       <c r="M85" s="38">
         <v>65861</v>
       </c>
       <c r="N85" s="38">
         <v>61577</v>
       </c>
       <c r="O85" s="38">
         <v>65759</v>
       </c>
     </row>
-    <row r="86" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B86" s="3"/>
       <c r="C86" s="39"/>
       <c r="D86" s="40">
         <v>2</v>
       </c>
       <c r="E86" s="38"/>
       <c r="F86" s="38">
         <v>71719</v>
       </c>
       <c r="G86" s="38">
         <v>78781</v>
       </c>
       <c r="H86" s="38">
         <v>73604</v>
       </c>
       <c r="I86" s="38">
         <v>80402</v>
       </c>
       <c r="J86" s="38">
         <v>81938</v>
       </c>
       <c r="K86" s="38">
         <v>89011</v>
       </c>
       <c r="L86" s="38">
         <v>87899</v>
       </c>
       <c r="M86" s="38">
         <v>94971</v>
       </c>
       <c r="N86" s="38">
         <v>87008</v>
       </c>
       <c r="O86" s="38">
         <v>94684</v>
       </c>
     </row>
-    <row r="87" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B87" s="3"/>
       <c r="C87" s="39"/>
       <c r="D87" s="40">
         <v>1</v>
       </c>
       <c r="E87" s="38"/>
       <c r="F87" s="38">
         <v>87469</v>
       </c>
       <c r="G87" s="38">
         <v>102048</v>
       </c>
       <c r="H87" s="38">
         <v>90255</v>
       </c>
       <c r="I87" s="38">
         <v>104833</v>
       </c>
       <c r="J87" s="38">
         <v>99933</v>
       </c>
       <c r="K87" s="38">
         <v>115301</v>
       </c>
       <c r="L87" s="38">
         <v>111850</v>
       </c>
       <c r="M87" s="38">
         <v>127218</v>
       </c>
       <c r="N87" s="38">
         <v>98278</v>
       </c>
       <c r="O87" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="88" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B88" s="3"/>
       <c r="C88" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D88" s="40">
         <v>4</v>
       </c>
       <c r="E88" s="38"/>
       <c r="F88" s="38">
         <v>41907</v>
       </c>
       <c r="G88" s="38">
         <v>44711</v>
       </c>
       <c r="H88" s="38">
         <v>43459</v>
       </c>
       <c r="I88" s="38">
         <v>45981</v>
       </c>
       <c r="J88" s="38">
         <v>47435</v>
       </c>
       <c r="K88" s="38">
         <v>50884</v>
       </c>
       <c r="L88" s="38">
         <v>50341</v>
       </c>
       <c r="M88" s="38">
         <v>53790</v>
       </c>
       <c r="N88" s="38">
         <v>51045</v>
       </c>
       <c r="O88" s="38">
         <v>54188</v>
       </c>
     </row>
-    <row r="89" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B89" s="3"/>
       <c r="C89" s="39"/>
       <c r="D89" s="40">
         <v>3</v>
       </c>
       <c r="E89" s="190"/>
       <c r="F89" s="38">
         <v>50514</v>
       </c>
       <c r="G89" s="38">
         <v>54436</v>
       </c>
       <c r="H89" s="38">
         <v>51899</v>
       </c>
       <c r="I89" s="38">
         <v>55781</v>
       </c>
       <c r="J89" s="38">
         <v>56319</v>
       </c>
       <c r="K89" s="38">
         <v>61497</v>
       </c>
       <c r="L89" s="38">
         <v>60683</v>
       </c>
       <c r="M89" s="38">
         <v>65861</v>
       </c>
       <c r="N89" s="38">
         <v>61577</v>
       </c>
       <c r="O89" s="38">
         <v>65759</v>
       </c>
     </row>
-    <row r="90" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B90" s="3"/>
       <c r="C90" s="39"/>
       <c r="D90" s="40">
         <v>2</v>
       </c>
       <c r="E90" s="190"/>
       <c r="F90" s="38">
         <v>71719</v>
       </c>
       <c r="G90" s="38">
         <v>78781</v>
       </c>
       <c r="H90" s="38">
         <v>73604</v>
       </c>
       <c r="I90" s="38">
         <v>80402</v>
       </c>
       <c r="J90" s="38">
         <v>81938</v>
       </c>
       <c r="K90" s="38">
         <v>89011</v>
       </c>
       <c r="L90" s="38">
         <v>87899</v>
       </c>
       <c r="M90" s="38">
         <v>94971</v>
       </c>
       <c r="N90" s="38">
         <v>87008</v>
       </c>
       <c r="O90" s="38">
         <v>94684</v>
       </c>
     </row>
-    <row r="91" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="91" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B91" s="3"/>
       <c r="C91" s="39"/>
       <c r="D91" s="40">
         <v>1</v>
       </c>
       <c r="E91" s="190"/>
       <c r="F91" s="38">
         <v>87469</v>
       </c>
       <c r="G91" s="38">
         <v>102048</v>
       </c>
       <c r="H91" s="38">
         <v>90255</v>
       </c>
       <c r="I91" s="38">
         <v>104833</v>
       </c>
       <c r="J91" s="38">
         <v>99933</v>
       </c>
       <c r="K91" s="38">
         <v>115301</v>
       </c>
       <c r="L91" s="38">
         <v>111850</v>
       </c>
       <c r="M91" s="38">
         <v>127218</v>
       </c>
       <c r="N91" s="38">
         <v>98278</v>
       </c>
       <c r="O91" s="38">
         <v>112856</v>
       </c>
     </row>
-    <row r="92" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="92" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B92" s="3"/>
       <c r="C92" s="39" t="s">
         <v>72</v>
       </c>
       <c r="D92" s="40">
         <v>5</v>
       </c>
       <c r="E92" s="190"/>
       <c r="F92" s="38">
         <v>35061</v>
       </c>
       <c r="G92" s="38">
         <v>36916</v>
       </c>
       <c r="H92" s="38">
         <v>36496</v>
       </c>
       <c r="I92" s="38">
         <v>39393</v>
       </c>
       <c r="J92" s="38">
         <v>40474</v>
       </c>
       <c r="K92" s="38">
         <v>41818</v>
       </c>
       <c r="L92" s="38">
         <v>41606</v>
       </c>
       <c r="M92" s="38">
         <v>42950</v>
       </c>
       <c r="N92" s="38">
         <v>42836</v>
       </c>
       <c r="O92" s="38">
         <v>45286</v>
       </c>
     </row>
-    <row r="93" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="93" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B93" s="3"/>
       <c r="C93" s="39"/>
       <c r="D93" s="40">
         <v>4</v>
       </c>
       <c r="E93" s="190"/>
       <c r="F93" s="38">
         <v>41907</v>
       </c>
       <c r="G93" s="38">
         <v>44711</v>
       </c>
       <c r="H93" s="38">
         <v>43459</v>
       </c>
       <c r="I93" s="38">
         <v>45981</v>
       </c>
       <c r="J93" s="38">
         <v>47435</v>
       </c>
       <c r="K93" s="38">
         <v>50884</v>
       </c>
       <c r="L93" s="38">
         <v>50341</v>
       </c>
       <c r="M93" s="38">
         <v>53790</v>
       </c>
       <c r="N93" s="38">
         <v>51045</v>
       </c>
       <c r="O93" s="38">
         <v>54188</v>
       </c>
     </row>
-    <row r="94" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="94" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B94" s="3"/>
       <c r="C94" s="39"/>
       <c r="D94" s="40">
         <v>3</v>
       </c>
       <c r="E94" s="38"/>
       <c r="F94" s="38">
         <v>50514</v>
       </c>
       <c r="G94" s="38">
         <v>54436</v>
       </c>
       <c r="H94" s="38">
         <v>51899</v>
       </c>
       <c r="I94" s="38">
         <v>55781</v>
       </c>
       <c r="J94" s="38">
         <v>56319</v>
       </c>
       <c r="K94" s="38">
         <v>61497</v>
       </c>
       <c r="L94" s="38">
         <v>60683</v>
       </c>
       <c r="M94" s="38">
         <v>65861</v>
       </c>
       <c r="N94" s="38">
         <v>61577</v>
       </c>
       <c r="O94" s="38">
         <v>65759</v>
       </c>
     </row>
-    <row r="95" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="95" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B95" s="3"/>
       <c r="C95" s="39"/>
       <c r="D95" s="40">
         <v>2</v>
       </c>
       <c r="E95" s="38"/>
       <c r="F95" s="38">
         <v>71719</v>
       </c>
       <c r="G95" s="38">
         <v>78781</v>
       </c>
       <c r="H95" s="38">
         <v>73604</v>
       </c>
       <c r="I95" s="38">
         <v>80402</v>
       </c>
       <c r="J95" s="38">
         <v>81938</v>
       </c>
       <c r="K95" s="38">
         <v>89011</v>
       </c>
       <c r="L95" s="38">
         <v>87899</v>
       </c>
       <c r="M95" s="38">
         <v>94971</v>
       </c>
       <c r="N95" s="38">
         <v>87008</v>
       </c>
       <c r="O95" s="38">
         <v>94684</v>
       </c>
     </row>
-    <row r="96" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="96" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B96" s="3"/>
       <c r="C96" s="43"/>
       <c r="D96" s="42">
         <v>1</v>
       </c>
       <c r="E96" s="43"/>
       <c r="F96" s="43">
         <v>87469</v>
       </c>
       <c r="G96" s="43">
         <v>102048</v>
       </c>
       <c r="H96" s="43">
         <v>90255</v>
       </c>
       <c r="I96" s="43">
         <v>104833</v>
       </c>
       <c r="J96" s="43">
         <v>99933</v>
       </c>
       <c r="K96" s="43">
         <v>115301</v>
       </c>
       <c r="L96" s="43">
         <v>111850</v>
       </c>
       <c r="M96" s="43">
         <v>127218</v>
       </c>
       <c r="N96" s="43">
         <v>98278</v>
       </c>
       <c r="O96" s="43">
         <v>112856</v>
       </c>
     </row>
-    <row r="97" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B97" s="3"/>
       <c r="C97" s="17"/>
       <c r="D97" s="4"/>
       <c r="E97" s="94"/>
       <c r="F97" s="94"/>
       <c r="G97" s="94"/>
       <c r="H97" s="94"/>
       <c r="I97" s="94"/>
       <c r="J97" s="94"/>
       <c r="K97" s="94"/>
       <c r="L97" s="94"/>
       <c r="M97" s="94"/>
       <c r="N97" s="94"/>
       <c r="O97" s="191"/>
     </row>
-    <row r="98" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B98" s="3"/>
       <c r="C98" s="44"/>
       <c r="D98" s="4"/>
       <c r="E98" s="11" t="s">
         <v>284</v>
       </c>
       <c r="F98" s="11"/>
       <c r="G98" s="11"/>
       <c r="H98" s="11"/>
       <c r="I98" s="11"/>
       <c r="J98" s="11"/>
       <c r="K98" s="11"/>
       <c r="L98" s="11"/>
       <c r="M98" s="11"/>
       <c r="N98" s="11"/>
       <c r="O98" s="11"/>
     </row>
-    <row r="99" spans="1:16" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:16" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B99" s="3"/>
       <c r="C99" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D99" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E99" s="10"/>
       <c r="F99" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G99" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H99" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I99" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J99" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K99" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L99" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M99" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N99" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O99" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="100" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B100" s="3"/>
       <c r="C100" s="34"/>
       <c r="D100" s="211"/>
       <c r="E100" s="35"/>
       <c r="F100" s="95" t="s">
         <v>61</v>
       </c>
       <c r="G100" s="96" t="s">
         <v>48</v>
       </c>
       <c r="H100" s="95" t="s">
         <v>61</v>
       </c>
       <c r="I100" s="96" t="s">
         <v>48</v>
       </c>
       <c r="J100" s="95" t="s">
         <v>61</v>
       </c>
       <c r="K100" s="96" t="s">
         <v>48</v>
       </c>
       <c r="L100" s="95" t="s">
         <v>61</v>
       </c>
       <c r="M100" s="96" t="s">
         <v>48</v>
       </c>
       <c r="N100" s="95" t="s">
         <v>61</v>
       </c>
       <c r="O100" s="96" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="101" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B101" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C101" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D101" s="37">
         <v>1</v>
       </c>
       <c r="E101" s="38"/>
       <c r="F101" s="38">
         <v>89177</v>
       </c>
       <c r="G101" s="38">
         <v>104039</v>
       </c>
       <c r="H101" s="38">
         <v>91986</v>
       </c>
       <c r="I101" s="38">
         <v>106849</v>
       </c>
       <c r="J101" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K101" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L101" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M101" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N101" s="38">
         <v>100028</v>
       </c>
       <c r="O101" s="38">
         <v>114891</v>
       </c>
     </row>
-    <row r="102" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B102" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C102" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D102" s="40">
         <v>1</v>
       </c>
       <c r="E102" s="38"/>
       <c r="F102" s="38">
         <v>94100</v>
       </c>
       <c r="G102" s="38">
         <v>108964</v>
       </c>
       <c r="H102" s="38">
         <v>96209</v>
       </c>
       <c r="I102" s="38">
         <v>111072</v>
       </c>
       <c r="J102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N102" s="38">
         <v>104533</v>
       </c>
       <c r="O102" s="38">
         <v>119396</v>
       </c>
     </row>
-    <row r="103" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B103" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C103" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D103" s="40">
         <v>2</v>
       </c>
       <c r="E103" s="38"/>
       <c r="F103" s="38">
         <v>40973</v>
       </c>
       <c r="G103" s="38">
         <v>48405</v>
       </c>
       <c r="H103" s="38">
         <v>41981</v>
       </c>
       <c r="I103" s="38">
         <v>49412</v>
       </c>
       <c r="J103" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K103" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L103" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M103" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N103" s="38">
         <v>46190</v>
       </c>
       <c r="O103" s="38">
         <v>53621</v>
       </c>
     </row>
-    <row r="104" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C104" s="39"/>
       <c r="D104" s="40">
         <v>1</v>
       </c>
       <c r="E104" s="38"/>
       <c r="F104" s="38">
         <v>89177</v>
       </c>
       <c r="G104" s="38">
         <v>104039</v>
       </c>
       <c r="H104" s="38">
         <v>91986</v>
       </c>
       <c r="I104" s="38">
         <v>106849</v>
       </c>
       <c r="J104" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K104" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L104" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M104" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N104" s="38">
         <v>100028</v>
       </c>
       <c r="O104" s="38">
         <v>114891</v>
       </c>
       <c r="P104" s="1"/>
     </row>
-    <row r="105" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C105" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D105" s="40">
         <v>2</v>
       </c>
       <c r="E105" s="38"/>
       <c r="F105" s="38">
         <v>50487</v>
       </c>
       <c r="G105" s="38">
         <v>57919</v>
       </c>
       <c r="H105" s="38">
         <v>51937</v>
       </c>
       <c r="I105" s="38">
         <v>59368</v>
       </c>
       <c r="J105" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K105" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L105" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M105" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N105" s="38">
         <v>56538</v>
       </c>
       <c r="O105" s="38">
         <v>63969</v>
       </c>
       <c r="P105" s="1"/>
     </row>
-    <row r="106" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C106" s="39"/>
       <c r="D106" s="40">
         <v>1</v>
       </c>
       <c r="E106" s="38"/>
       <c r="F106" s="38">
         <v>89177</v>
       </c>
       <c r="G106" s="38">
         <v>104039</v>
       </c>
       <c r="H106" s="38">
         <v>91986</v>
       </c>
       <c r="I106" s="38">
         <v>106849</v>
       </c>
       <c r="J106" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K106" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L106" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M106" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N106" s="38">
         <v>100028</v>
       </c>
       <c r="O106" s="38">
         <v>114891</v>
       </c>
       <c r="P106" s="1"/>
     </row>
-    <row r="107" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C107" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D107" s="40">
         <v>1</v>
       </c>
       <c r="E107" s="38"/>
       <c r="F107" s="38">
         <v>67370</v>
       </c>
       <c r="G107" s="38">
         <v>70456</v>
       </c>
       <c r="H107" s="38">
         <v>70465</v>
       </c>
       <c r="I107" s="38">
         <v>73740</v>
       </c>
       <c r="J107" s="38">
         <v>72172</v>
       </c>
       <c r="K107" s="38">
         <v>77678</v>
       </c>
       <c r="L107" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M107" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N107" s="38">
         <v>78800</v>
       </c>
       <c r="O107" s="38">
         <v>82597</v>
       </c>
       <c r="P107" s="1"/>
     </row>
-    <row r="108" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C108" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D108" s="40">
         <v>2</v>
       </c>
       <c r="E108" s="38"/>
       <c r="F108" s="38">
         <v>38990</v>
       </c>
       <c r="G108" s="38">
         <v>42317</v>
       </c>
       <c r="H108" s="38">
         <v>41238</v>
       </c>
       <c r="I108" s="38">
         <v>44858</v>
       </c>
       <c r="J108" s="38">
         <v>45029</v>
       </c>
       <c r="K108" s="38">
         <v>48182</v>
       </c>
       <c r="L108" s="38">
         <v>47531</v>
       </c>
       <c r="M108" s="38">
         <v>50684</v>
       </c>
       <c r="N108" s="38">
         <v>45620</v>
       </c>
       <c r="O108" s="38">
         <v>49812</v>
       </c>
       <c r="P108" s="1"/>
     </row>
-    <row r="109" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="1"/>
       <c r="B109" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C109" s="39"/>
       <c r="D109" s="40">
         <v>1</v>
       </c>
       <c r="E109" s="38"/>
       <c r="F109" s="38">
         <v>67370</v>
       </c>
       <c r="G109" s="38">
         <v>70456</v>
       </c>
       <c r="H109" s="38">
         <v>70465</v>
       </c>
       <c r="I109" s="38">
         <v>73740</v>
       </c>
       <c r="J109" s="38">
         <v>72172</v>
       </c>
       <c r="K109" s="38">
         <v>77678</v>
       </c>
       <c r="L109" s="38">
         <v>77176</v>
       </c>
       <c r="M109" s="38">
         <v>82681</v>
       </c>
       <c r="N109" s="38">
         <v>78800</v>
       </c>
       <c r="O109" s="38">
         <v>82597</v>
       </c>
       <c r="P109" s="1"/>
     </row>
-    <row r="110" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="1"/>
       <c r="B110" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C110" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D110" s="40">
         <v>3</v>
       </c>
       <c r="E110" s="38"/>
       <c r="F110" s="38">
         <v>31735</v>
       </c>
       <c r="G110" s="38">
         <v>34611</v>
       </c>
       <c r="H110" s="38">
         <v>34287</v>
       </c>
       <c r="I110" s="38">
         <v>37496</v>
       </c>
       <c r="J110" s="38">
         <v>37200</v>
       </c>
       <c r="K110" s="38">
         <v>40343</v>
       </c>
       <c r="L110" s="38">
         <v>39744</v>
       </c>
       <c r="M110" s="38">
         <v>42887</v>
       </c>
       <c r="N110" s="38">
         <v>38100</v>
       </c>
       <c r="O110" s="38">
         <v>41314</v>
       </c>
       <c r="P110" s="1"/>
     </row>
-    <row r="111" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="1"/>
       <c r="B111" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C111" s="39"/>
       <c r="D111" s="40">
         <v>2</v>
       </c>
       <c r="E111" s="38"/>
       <c r="F111" s="38">
         <v>38990</v>
       </c>
       <c r="G111" s="38">
         <v>42317</v>
       </c>
       <c r="H111" s="38">
         <v>41238</v>
       </c>
       <c r="I111" s="38">
         <v>44858</v>
       </c>
       <c r="J111" s="38">
         <v>45029</v>
       </c>
       <c r="K111" s="38">
         <v>48182</v>
       </c>
       <c r="L111" s="38">
         <v>47531</v>
       </c>
       <c r="M111" s="38">
         <v>50684</v>
       </c>
       <c r="N111" s="38">
         <v>45620</v>
       </c>
       <c r="O111" s="38">
         <v>49812</v>
       </c>
       <c r="P111" s="1"/>
     </row>
-    <row r="112" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="1"/>
       <c r="B112" s="3"/>
       <c r="C112" s="39"/>
       <c r="D112" s="40">
         <v>1</v>
       </c>
       <c r="E112" s="38"/>
       <c r="F112" s="38">
         <v>67370</v>
       </c>
       <c r="G112" s="38">
         <v>70456</v>
       </c>
       <c r="H112" s="38">
         <v>70465</v>
       </c>
       <c r="I112" s="38">
         <v>73740</v>
       </c>
       <c r="J112" s="38">
         <v>72172</v>
       </c>
       <c r="K112" s="38">
         <v>77678</v>
       </c>
       <c r="L112" s="38">
         <v>77176</v>
       </c>
       <c r="M112" s="38">
         <v>82681</v>
       </c>
       <c r="N112" s="38">
         <v>78800</v>
       </c>
       <c r="O112" s="38">
         <v>82597</v>
       </c>
       <c r="P112" s="1"/>
     </row>
-    <row r="113" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="1"/>
       <c r="B113" s="3"/>
       <c r="C113" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D113" s="40">
         <v>2</v>
       </c>
       <c r="E113" s="38"/>
       <c r="F113" s="38">
         <v>75798</v>
       </c>
       <c r="G113" s="38">
         <v>83151</v>
       </c>
       <c r="H113" s="38">
         <v>77685</v>
       </c>
       <c r="I113" s="38">
         <v>84772</v>
       </c>
       <c r="J113" s="38">
         <v>86187</v>
       </c>
       <c r="K113" s="38">
         <v>93573</v>
       </c>
       <c r="L113" s="38">
         <v>92147</v>
       </c>
       <c r="M113" s="38">
         <v>99531</v>
       </c>
       <c r="N113" s="38">
         <v>91202</v>
       </c>
       <c r="O113" s="38">
         <v>99180</v>
       </c>
       <c r="P113" s="1"/>
     </row>
-    <row r="114" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="1"/>
       <c r="B114" s="3"/>
       <c r="C114" s="39"/>
       <c r="D114" s="40">
         <v>1</v>
       </c>
       <c r="E114" s="38"/>
       <c r="F114" s="38">
         <v>89177</v>
       </c>
       <c r="G114" s="38">
         <v>104039</v>
       </c>
       <c r="H114" s="38">
         <v>91986</v>
       </c>
       <c r="I114" s="38">
         <v>106849</v>
       </c>
       <c r="J114" s="38">
         <v>101399</v>
       </c>
       <c r="K114" s="38">
         <v>117080</v>
       </c>
       <c r="L114" s="38">
         <v>113317</v>
       </c>
       <c r="M114" s="38">
         <v>128998</v>
       </c>
       <c r="N114" s="38">
         <v>100028</v>
       </c>
       <c r="O114" s="38">
         <v>114891</v>
       </c>
       <c r="P114" s="1"/>
     </row>
-    <row r="115" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="1"/>
       <c r="B115" s="3"/>
       <c r="C115" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D115" s="40">
         <v>3</v>
       </c>
       <c r="E115" s="38"/>
       <c r="F115" s="38">
         <v>53477</v>
       </c>
       <c r="G115" s="38">
         <v>57596</v>
       </c>
       <c r="H115" s="38">
         <v>54862</v>
       </c>
       <c r="I115" s="38">
         <v>58940</v>
       </c>
       <c r="J115" s="38">
         <v>59410</v>
       </c>
       <c r="K115" s="38">
         <v>64800</v>
       </c>
       <c r="L115" s="38">
         <v>63774</v>
       </c>
       <c r="M115" s="38">
         <v>69164</v>
       </c>
       <c r="N115" s="38">
         <v>64626</v>
       </c>
       <c r="O115" s="38">
         <v>69014</v>
       </c>
       <c r="P115" s="1"/>
     </row>
-    <row r="116" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="1"/>
       <c r="B116" s="3"/>
       <c r="C116" s="39"/>
       <c r="D116" s="40">
         <v>2</v>
       </c>
       <c r="E116" s="38"/>
       <c r="F116" s="38">
         <v>75798</v>
       </c>
       <c r="G116" s="38">
         <v>83151</v>
       </c>
       <c r="H116" s="38">
         <v>77685</v>
       </c>
       <c r="I116" s="38">
         <v>84772</v>
       </c>
       <c r="J116" s="38">
         <v>86187</v>
       </c>
       <c r="K116" s="38">
         <v>93573</v>
       </c>
       <c r="L116" s="38">
         <v>92147</v>
       </c>
       <c r="M116" s="38">
         <v>99531</v>
       </c>
       <c r="N116" s="38">
         <v>91202</v>
       </c>
       <c r="O116" s="38">
         <v>99180</v>
       </c>
       <c r="P116" s="1"/>
     </row>
-    <row r="117" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="1"/>
       <c r="B117" s="3"/>
       <c r="C117" s="39"/>
       <c r="D117" s="40">
         <v>1</v>
       </c>
       <c r="E117" s="38"/>
       <c r="F117" s="38">
         <v>89177</v>
       </c>
       <c r="G117" s="38">
         <v>104039</v>
       </c>
       <c r="H117" s="38">
         <v>91986</v>
       </c>
       <c r="I117" s="38">
         <v>106849</v>
       </c>
       <c r="J117" s="38">
         <v>101399</v>
       </c>
       <c r="K117" s="38">
         <v>117080</v>
       </c>
       <c r="L117" s="38">
         <v>113317</v>
       </c>
       <c r="M117" s="38">
         <v>128998</v>
       </c>
       <c r="N117" s="38">
         <v>100028</v>
       </c>
       <c r="O117" s="38">
         <v>114891</v>
       </c>
       <c r="P117" s="1"/>
     </row>
-    <row r="118" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="1"/>
       <c r="B118" s="3"/>
       <c r="C118" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D118" s="40">
         <v>4</v>
       </c>
       <c r="E118" s="38"/>
       <c r="F118" s="38">
         <v>44323</v>
       </c>
       <c r="G118" s="38">
         <v>47203</v>
       </c>
       <c r="H118" s="38">
         <v>45875</v>
       </c>
       <c r="I118" s="38">
         <v>48473</v>
       </c>
       <c r="J118" s="38">
         <v>49961</v>
       </c>
       <c r="K118" s="38">
         <v>53490</v>
       </c>
       <c r="L118" s="38">
         <v>52868</v>
       </c>
       <c r="M118" s="38">
         <v>56396</v>
       </c>
       <c r="N118" s="38">
         <v>53535</v>
       </c>
       <c r="O118" s="38">
         <v>56757</v>
       </c>
       <c r="P118" s="1"/>
     </row>
-    <row r="119" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="1"/>
       <c r="B119" s="3"/>
       <c r="C119" s="39"/>
       <c r="D119" s="40">
         <v>3</v>
       </c>
       <c r="E119" s="190"/>
       <c r="F119" s="38">
         <v>53477</v>
       </c>
       <c r="G119" s="38">
         <v>57596</v>
       </c>
       <c r="H119" s="38">
         <v>54862</v>
       </c>
       <c r="I119" s="38">
         <v>58940</v>
       </c>
       <c r="J119" s="38">
         <v>59410</v>
       </c>
       <c r="K119" s="38">
         <v>64800</v>
       </c>
       <c r="L119" s="38">
         <v>63774</v>
       </c>
       <c r="M119" s="38">
         <v>69164</v>
       </c>
       <c r="N119" s="38">
         <v>64626</v>
       </c>
       <c r="O119" s="38">
         <v>69014</v>
       </c>
       <c r="P119" s="1"/>
     </row>
-    <row r="120" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="1"/>
       <c r="B120" s="3"/>
       <c r="C120" s="39"/>
       <c r="D120" s="40">
         <v>2</v>
       </c>
       <c r="E120" s="190"/>
       <c r="F120" s="38">
         <v>75798</v>
       </c>
       <c r="G120" s="38">
         <v>83151</v>
       </c>
       <c r="H120" s="38">
         <v>77685</v>
       </c>
       <c r="I120" s="38">
         <v>84772</v>
       </c>
       <c r="J120" s="38">
         <v>86187</v>
       </c>
       <c r="K120" s="38">
         <v>93573</v>
       </c>
       <c r="L120" s="38">
         <v>92147</v>
       </c>
       <c r="M120" s="38">
         <v>99531</v>
       </c>
       <c r="N120" s="38">
         <v>91202</v>
       </c>
       <c r="O120" s="38">
         <v>99180</v>
       </c>
       <c r="P120" s="1"/>
     </row>
-    <row r="121" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="1"/>
       <c r="B121" s="3"/>
       <c r="C121" s="39"/>
       <c r="D121" s="40">
         <v>1</v>
       </c>
       <c r="E121" s="190"/>
       <c r="F121" s="38">
         <v>89177</v>
       </c>
       <c r="G121" s="38">
         <v>104039</v>
       </c>
       <c r="H121" s="38">
         <v>91986</v>
       </c>
       <c r="I121" s="38">
         <v>106849</v>
       </c>
       <c r="J121" s="38">
         <v>101399</v>
       </c>
       <c r="K121" s="38">
         <v>117080</v>
       </c>
       <c r="L121" s="38">
         <v>113317</v>
       </c>
       <c r="M121" s="38">
         <v>128998</v>
       </c>
       <c r="N121" s="38">
         <v>100028</v>
       </c>
       <c r="O121" s="38">
         <v>114891</v>
       </c>
       <c r="P121" s="1"/>
     </row>
-    <row r="122" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="1"/>
       <c r="B122" s="3"/>
       <c r="C122" s="39" t="s">
         <v>72</v>
       </c>
       <c r="D122" s="40">
         <v>5</v>
       </c>
       <c r="E122" s="190"/>
       <c r="F122" s="38">
         <v>37055</v>
       </c>
       <c r="G122" s="38">
         <v>38970</v>
       </c>
       <c r="H122" s="38">
         <v>38489</v>
       </c>
       <c r="I122" s="38">
         <v>41447</v>
       </c>
       <c r="J122" s="38">
         <v>42561</v>
       </c>
       <c r="K122" s="38">
         <v>43967</v>
       </c>
       <c r="L122" s="38">
         <v>43692</v>
       </c>
       <c r="M122" s="38">
         <v>45099</v>
       </c>
       <c r="N122" s="38">
         <v>44890</v>
       </c>
       <c r="O122" s="38">
         <v>47404</v>
       </c>
       <c r="P122" s="1"/>
     </row>
-    <row r="123" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="1"/>
       <c r="B123" s="3"/>
       <c r="C123" s="39"/>
       <c r="D123" s="40">
         <v>4</v>
       </c>
       <c r="E123" s="190"/>
       <c r="F123" s="38">
         <v>44323</v>
       </c>
       <c r="G123" s="38">
         <v>47203</v>
       </c>
       <c r="H123" s="38">
         <v>45875</v>
       </c>
       <c r="I123" s="38">
         <v>48473</v>
       </c>
       <c r="J123" s="38">
         <v>49961</v>
       </c>
       <c r="K123" s="38">
         <v>53490</v>
       </c>
       <c r="L123" s="38">
         <v>52868</v>
       </c>
       <c r="M123" s="38">
         <v>56396</v>
       </c>
       <c r="N123" s="38">
         <v>53535</v>
       </c>
       <c r="O123" s="38">
         <v>56757</v>
       </c>
       <c r="P123" s="1"/>
     </row>
-    <row r="124" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="1"/>
       <c r="B124" s="3"/>
       <c r="C124" s="39"/>
       <c r="D124" s="40">
         <v>3</v>
       </c>
       <c r="E124" s="38"/>
       <c r="F124" s="38">
         <v>53477</v>
       </c>
       <c r="G124" s="38">
         <v>57596</v>
       </c>
       <c r="H124" s="38">
         <v>54862</v>
       </c>
       <c r="I124" s="38">
         <v>58940</v>
       </c>
       <c r="J124" s="38">
         <v>59410</v>
       </c>
       <c r="K124" s="38">
         <v>64800</v>
       </c>
       <c r="L124" s="38">
         <v>63774</v>
       </c>
       <c r="M124" s="38">
         <v>69164</v>
       </c>
       <c r="N124" s="38">
         <v>64626</v>
       </c>
       <c r="O124" s="38">
         <v>69014</v>
       </c>
       <c r="P124" s="1"/>
     </row>
-    <row r="125" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1"/>
       <c r="B125" s="3"/>
       <c r="C125" s="39"/>
       <c r="D125" s="40">
         <v>2</v>
       </c>
       <c r="E125" s="38"/>
       <c r="F125" s="38">
         <v>75798</v>
       </c>
       <c r="G125" s="38">
         <v>83151</v>
       </c>
       <c r="H125" s="38">
         <v>77685</v>
       </c>
       <c r="I125" s="38">
         <v>84772</v>
       </c>
       <c r="J125" s="38">
         <v>86187</v>
       </c>
       <c r="K125" s="38">
         <v>93573</v>
       </c>
       <c r="L125" s="38">
         <v>92147</v>
       </c>
       <c r="M125" s="38">
         <v>99531</v>
       </c>
       <c r="N125" s="38">
         <v>91202</v>
       </c>
       <c r="O125" s="38">
         <v>99180</v>
       </c>
       <c r="P125" s="1"/>
     </row>
-    <row r="126" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="1"/>
       <c r="B126" s="3"/>
       <c r="C126" s="43"/>
       <c r="D126" s="42">
         <v>1</v>
       </c>
       <c r="E126" s="43"/>
       <c r="F126" s="43">
         <v>89177</v>
       </c>
       <c r="G126" s="43">
         <v>104039</v>
       </c>
       <c r="H126" s="43">
         <v>91986</v>
       </c>
       <c r="I126" s="43">
         <v>106849</v>
       </c>
       <c r="J126" s="43">
         <v>101399</v>
       </c>
       <c r="K126" s="43">
         <v>117080</v>
       </c>
       <c r="L126" s="43">
         <v>113317</v>
       </c>
       <c r="M126" s="43">
         <v>128998</v>
       </c>
       <c r="N126" s="43">
         <v>100028</v>
       </c>
       <c r="O126" s="43">
         <v>114891</v>
       </c>
       <c r="P126" s="1"/>
     </row>
-    <row r="127" spans="1:16" x14ac:dyDescent="0.35"/>
-    <row r="128" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="127" spans="1:16" x14ac:dyDescent="0.25"/>
+    <row r="128" spans="1:16" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A128" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B128" s="9"/>
       <c r="C128" s="9"/>
     </row>
-    <row r="129" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
       <c r="O129" s="184"/>
     </row>
-    <row r="130" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B130" s="3"/>
       <c r="C130" s="93"/>
       <c r="D130" s="4"/>
       <c r="E130" s="11" t="s">
         <v>285</v>
       </c>
       <c r="F130" s="11"/>
       <c r="G130" s="11"/>
       <c r="H130" s="11"/>
       <c r="I130" s="11"/>
       <c r="J130" s="11"/>
       <c r="K130" s="11"/>
       <c r="L130" s="11"/>
       <c r="M130" s="11"/>
       <c r="N130" s="11"/>
       <c r="O130" s="11"/>
     </row>
-    <row r="131" spans="1:16" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:16" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B131" s="3"/>
       <c r="C131" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D131" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E131" s="97" t="s">
         <v>74</v>
       </c>
       <c r="F131" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G131" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H131" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I131" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J131" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K131" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L131" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M131" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N131" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O131" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="132" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B132" s="3"/>
       <c r="C132" s="34"/>
       <c r="D132" s="211"/>
       <c r="E132" s="90" t="s">
         <v>61</v>
       </c>
       <c r="F132" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G132" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H132" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I132" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J132" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K132" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L132" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M132" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N132" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O132" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="133" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B133" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C133" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D133" s="37">
         <v>1</v>
       </c>
       <c r="E133" s="38">
         <v>25598</v>
       </c>
       <c r="F133" s="38">
         <v>26165</v>
       </c>
       <c r="G133" s="38">
         <v>30528</v>
       </c>
       <c r="H133" s="38">
         <v>44418</v>
       </c>
       <c r="I133" s="38">
         <v>51823</v>
       </c>
       <c r="J133" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K133" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L133" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M133" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N133" s="38">
         <v>69158</v>
       </c>
       <c r="O133" s="38">
         <v>80686</v>
       </c>
     </row>
-    <row r="134" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B134" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C134" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D134" s="40">
         <v>1</v>
       </c>
       <c r="E134" s="38">
         <v>33808</v>
       </c>
       <c r="F134" s="38">
         <v>34501</v>
       </c>
       <c r="G134" s="38">
         <v>40252</v>
       </c>
       <c r="H134" s="38">
         <v>57698</v>
       </c>
       <c r="I134" s="38">
         <v>67315</v>
       </c>
       <c r="J134" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K134" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L134" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M134" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N134" s="38">
         <v>89936</v>
       </c>
       <c r="O134" s="38">
         <v>104924</v>
       </c>
     </row>
-    <row r="135" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B135" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C135" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D135" s="40">
         <v>2</v>
       </c>
       <c r="E135" s="38">
         <v>10891</v>
       </c>
       <c r="F135" s="38">
         <v>11241</v>
       </c>
       <c r="G135" s="38">
         <v>13114</v>
       </c>
       <c r="H135" s="38">
         <v>22838</v>
       </c>
       <c r="I135" s="38">
         <v>26645</v>
       </c>
       <c r="J135" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K135" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L135" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M135" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N135" s="38">
         <v>38959</v>
       </c>
       <c r="O135" s="38">
         <v>45452</v>
       </c>
     </row>
-    <row r="136" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="1"/>
       <c r="B136" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C136" s="39"/>
       <c r="D136" s="40">
         <v>1</v>
       </c>
       <c r="E136" s="38">
         <v>25598</v>
       </c>
       <c r="F136" s="38">
         <v>26165</v>
       </c>
       <c r="G136" s="38">
         <v>30528</v>
       </c>
       <c r="H136" s="38">
         <v>44418</v>
       </c>
       <c r="I136" s="38">
         <v>51823</v>
       </c>
       <c r="J136" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K136" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L136" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M136" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N136" s="38">
         <v>69158</v>
       </c>
       <c r="O136" s="38">
         <v>80686</v>
       </c>
       <c r="P136" s="1"/>
     </row>
-    <row r="137" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="1"/>
       <c r="B137" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C137" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D137" s="40">
         <v>2</v>
       </c>
       <c r="E137" s="38">
         <v>16947</v>
       </c>
       <c r="F137" s="38">
         <v>17396</v>
       </c>
       <c r="G137" s="38">
         <v>20296</v>
       </c>
       <c r="H137" s="38">
         <v>32785</v>
       </c>
       <c r="I137" s="38">
         <v>38248</v>
       </c>
       <c r="J137" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K137" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L137" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M137" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N137" s="38">
         <v>55196</v>
       </c>
       <c r="O137" s="38">
         <v>64394</v>
       </c>
       <c r="P137" s="1"/>
     </row>
-    <row r="138" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="1"/>
       <c r="B138" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C138" s="39"/>
       <c r="D138" s="40">
         <v>1</v>
       </c>
       <c r="E138" s="38">
         <v>25598</v>
       </c>
       <c r="F138" s="38">
         <v>26165</v>
       </c>
       <c r="G138" s="38">
         <v>30528</v>
       </c>
       <c r="H138" s="38">
         <v>44418</v>
       </c>
       <c r="I138" s="38">
         <v>51823</v>
       </c>
       <c r="J138" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K138" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L138" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M138" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N138" s="38">
         <v>69158</v>
       </c>
       <c r="O138" s="38">
         <v>80686</v>
       </c>
       <c r="P138" s="1"/>
     </row>
-    <row r="139" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="1"/>
       <c r="B139" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C139" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D139" s="40">
         <v>1</v>
       </c>
       <c r="E139" s="38">
         <v>12942</v>
       </c>
       <c r="F139" s="38">
         <v>13284</v>
       </c>
       <c r="G139" s="38">
         <v>15864</v>
       </c>
       <c r="H139" s="38">
         <v>22218</v>
       </c>
       <c r="I139" s="38">
         <v>24935</v>
       </c>
       <c r="J139" s="38">
         <v>27593</v>
       </c>
       <c r="K139" s="38">
         <v>30973</v>
       </c>
       <c r="L139" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M139" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N139" s="38">
         <v>36878</v>
       </c>
       <c r="O139" s="38">
         <v>40455</v>
       </c>
       <c r="P139" s="1"/>
     </row>
-    <row r="140" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="1"/>
       <c r="B140" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C140" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D140" s="40">
         <v>2</v>
       </c>
       <c r="E140" s="38">
         <v>6845</v>
       </c>
       <c r="F140" s="38">
         <v>7071</v>
       </c>
       <c r="G140" s="38">
         <v>8326</v>
       </c>
       <c r="H140" s="38">
         <v>12600</v>
       </c>
       <c r="I140" s="38">
         <v>13921</v>
       </c>
       <c r="J140" s="38">
         <v>16193</v>
       </c>
       <c r="K140" s="38">
         <v>17821</v>
       </c>
       <c r="L140" s="38">
         <v>17565</v>
       </c>
       <c r="M140" s="38">
         <v>19192</v>
       </c>
       <c r="N140" s="38">
         <v>22633</v>
       </c>
       <c r="O140" s="38">
         <v>24355</v>
       </c>
       <c r="P140" s="1"/>
     </row>
-    <row r="141" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="1"/>
       <c r="B141" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C141" s="39"/>
       <c r="D141" s="40">
         <v>1</v>
       </c>
       <c r="E141" s="38">
         <v>12942</v>
       </c>
       <c r="F141" s="38">
         <v>13284</v>
       </c>
       <c r="G141" s="38">
         <v>15864</v>
       </c>
       <c r="H141" s="38">
         <v>22218</v>
       </c>
       <c r="I141" s="38">
         <v>24935</v>
       </c>
       <c r="J141" s="38">
         <v>27593</v>
       </c>
       <c r="K141" s="38">
         <v>30973</v>
       </c>
       <c r="L141" s="38">
         <v>30337</v>
       </c>
       <c r="M141" s="38">
         <v>33714</v>
       </c>
       <c r="N141" s="38">
         <v>36878</v>
       </c>
       <c r="O141" s="38">
         <v>40455</v>
       </c>
       <c r="P141" s="1"/>
     </row>
-    <row r="142" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="1"/>
       <c r="B142" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C142" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D142" s="40">
         <v>3</v>
       </c>
       <c r="E142" s="38">
         <v>5540</v>
       </c>
       <c r="F142" s="38">
         <v>5737</v>
       </c>
       <c r="G142" s="38">
         <v>6575</v>
       </c>
       <c r="H142" s="38">
         <v>10738</v>
       </c>
       <c r="I142" s="38">
         <v>11620</v>
       </c>
       <c r="J142" s="38">
         <v>14127</v>
       </c>
       <c r="K142" s="38">
         <v>15214</v>
       </c>
       <c r="L142" s="38">
         <v>15040</v>
       </c>
       <c r="M142" s="38">
         <v>16126</v>
       </c>
       <c r="N142" s="38">
         <v>20116</v>
       </c>
       <c r="O142" s="38">
         <v>21261</v>
       </c>
       <c r="P142" s="1"/>
     </row>
-    <row r="143" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="1"/>
       <c r="B143" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C143" s="39"/>
       <c r="D143" s="40">
         <v>2</v>
       </c>
       <c r="E143" s="38">
         <v>6845</v>
       </c>
       <c r="F143" s="38">
         <v>7071</v>
       </c>
       <c r="G143" s="38">
         <v>8326</v>
       </c>
       <c r="H143" s="38">
         <v>12600</v>
       </c>
       <c r="I143" s="38">
         <v>13921</v>
       </c>
       <c r="J143" s="38">
         <v>16193</v>
       </c>
       <c r="K143" s="38">
         <v>17821</v>
       </c>
       <c r="L143" s="38">
         <v>17565</v>
       </c>
       <c r="M143" s="38">
         <v>19192</v>
       </c>
       <c r="N143" s="38">
         <v>22633</v>
       </c>
       <c r="O143" s="38">
         <v>24355</v>
       </c>
       <c r="P143" s="1"/>
     </row>
-    <row r="144" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="1"/>
       <c r="B144" s="3"/>
       <c r="C144" s="39"/>
       <c r="D144" s="40">
         <v>1</v>
       </c>
       <c r="E144" s="38">
         <v>12942</v>
       </c>
       <c r="F144" s="38">
         <v>13284</v>
       </c>
       <c r="G144" s="38">
         <v>15864</v>
       </c>
       <c r="H144" s="38">
         <v>22218</v>
       </c>
       <c r="I144" s="38">
         <v>24935</v>
       </c>
       <c r="J144" s="38">
         <v>27593</v>
       </c>
       <c r="K144" s="38">
         <v>30973</v>
       </c>
       <c r="L144" s="38">
         <v>30337</v>
       </c>
       <c r="M144" s="38">
         <v>33714</v>
       </c>
       <c r="N144" s="38">
         <v>36878</v>
       </c>
       <c r="O144" s="38">
         <v>40455</v>
       </c>
       <c r="P144" s="1"/>
     </row>
-    <row r="145" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="1"/>
       <c r="B145" s="3"/>
       <c r="C145" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D145" s="40">
         <v>2</v>
       </c>
       <c r="E145" s="38">
         <v>7883</v>
       </c>
       <c r="F145" s="38">
         <v>8046</v>
       </c>
       <c r="G145" s="38">
         <v>9302</v>
       </c>
       <c r="H145" s="38">
         <v>13597</v>
       </c>
       <c r="I145" s="38">
         <v>14917</v>
       </c>
       <c r="J145" s="38">
         <v>17647</v>
       </c>
       <c r="K145" s="38">
         <v>19276</v>
       </c>
       <c r="L145" s="38">
         <v>19018</v>
       </c>
       <c r="M145" s="38">
         <v>20648</v>
       </c>
       <c r="N145" s="38">
         <v>24130</v>
       </c>
       <c r="O145" s="38">
         <v>25849</v>
       </c>
       <c r="P145" s="1"/>
     </row>
-    <row r="146" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="1"/>
       <c r="B146" s="3"/>
       <c r="C146" s="39"/>
       <c r="D146" s="40">
         <v>1</v>
       </c>
       <c r="E146" s="38">
         <v>7883</v>
       </c>
       <c r="F146" s="38">
         <v>8046</v>
       </c>
       <c r="G146" s="38">
         <v>9302</v>
       </c>
       <c r="H146" s="38">
         <v>13597</v>
       </c>
       <c r="I146" s="38">
         <v>14917</v>
       </c>
       <c r="J146" s="38">
         <v>17647</v>
       </c>
       <c r="K146" s="38">
         <v>19276</v>
       </c>
       <c r="L146" s="38">
         <v>19018</v>
       </c>
       <c r="M146" s="38">
         <v>20648</v>
       </c>
       <c r="N146" s="38">
         <v>24130</v>
       </c>
       <c r="O146" s="38">
         <v>25849</v>
       </c>
       <c r="P146" s="1"/>
     </row>
-    <row r="147" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="1"/>
       <c r="B147" s="3"/>
       <c r="C147" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D147" s="40">
         <v>3</v>
       </c>
       <c r="E147" s="38">
         <v>6049</v>
       </c>
       <c r="F147" s="38">
         <v>7216</v>
       </c>
       <c r="G147" s="38">
         <v>8156</v>
       </c>
       <c r="H147" s="38">
         <v>12784</v>
       </c>
       <c r="I147" s="38">
         <v>13775</v>
       </c>
       <c r="J147" s="38">
         <v>16389</v>
       </c>
       <c r="K147" s="38">
         <v>17588</v>
       </c>
       <c r="L147" s="38">
         <v>17398</v>
       </c>
       <c r="M147" s="38">
         <v>18597</v>
       </c>
       <c r="N147" s="38">
         <v>25133</v>
       </c>
       <c r="O147" s="38">
         <v>26521</v>
       </c>
       <c r="P147" s="1"/>
     </row>
-    <row r="148" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="1"/>
       <c r="B148" s="3"/>
       <c r="C148" s="39"/>
       <c r="D148" s="40">
         <v>2</v>
       </c>
       <c r="E148" s="38">
         <v>7883</v>
       </c>
       <c r="F148" s="38">
         <v>8046</v>
       </c>
       <c r="G148" s="38">
         <v>9302</v>
       </c>
       <c r="H148" s="38">
         <v>13597</v>
       </c>
       <c r="I148" s="38">
         <v>14917</v>
       </c>
       <c r="J148" s="38">
         <v>17647</v>
       </c>
       <c r="K148" s="38">
         <v>19276</v>
       </c>
       <c r="L148" s="38">
         <v>19018</v>
       </c>
       <c r="M148" s="38">
         <v>20648</v>
       </c>
       <c r="N148" s="38">
         <v>24130</v>
       </c>
       <c r="O148" s="38">
         <v>25849</v>
       </c>
       <c r="P148" s="1"/>
     </row>
-    <row r="149" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1"/>
       <c r="B149" s="3"/>
       <c r="C149" s="39"/>
       <c r="D149" s="40">
         <v>1</v>
       </c>
       <c r="E149" s="38">
         <v>7883</v>
       </c>
       <c r="F149" s="38">
         <v>8046</v>
       </c>
       <c r="G149" s="38">
         <v>9302</v>
       </c>
       <c r="H149" s="38">
         <v>13597</v>
       </c>
       <c r="I149" s="38">
         <v>14917</v>
       </c>
       <c r="J149" s="38">
         <v>17647</v>
       </c>
       <c r="K149" s="38">
         <v>19276</v>
       </c>
       <c r="L149" s="38">
         <v>19018</v>
       </c>
       <c r="M149" s="38">
         <v>20648</v>
       </c>
       <c r="N149" s="38">
         <v>24130</v>
       </c>
       <c r="O149" s="38">
         <v>25849</v>
       </c>
       <c r="P149" s="1"/>
     </row>
-    <row r="150" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="1"/>
       <c r="B150" s="3"/>
       <c r="C150" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D150" s="40">
         <v>4</v>
       </c>
       <c r="E150" s="38">
         <v>7462</v>
       </c>
       <c r="F150" s="38">
         <v>7702</v>
       </c>
       <c r="G150" s="38">
         <v>8417</v>
       </c>
       <c r="H150" s="38">
         <v>12846</v>
       </c>
       <c r="I150" s="38">
         <v>13601</v>
       </c>
       <c r="J150" s="38">
         <v>16246</v>
       </c>
       <c r="K150" s="38">
         <v>17155</v>
       </c>
       <c r="L150" s="38">
         <v>17012</v>
       </c>
       <c r="M150" s="38">
         <v>17922</v>
       </c>
       <c r="N150" s="38">
         <v>24147</v>
       </c>
       <c r="O150" s="38">
         <v>25191</v>
       </c>
       <c r="P150" s="1"/>
     </row>
-    <row r="151" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="1"/>
       <c r="B151" s="3"/>
       <c r="C151" s="39"/>
       <c r="D151" s="40">
         <v>3</v>
       </c>
       <c r="E151" s="38">
         <v>6049</v>
       </c>
       <c r="F151" s="38">
         <v>7216</v>
       </c>
       <c r="G151" s="38">
         <v>8156</v>
       </c>
       <c r="H151" s="38">
         <v>12784</v>
       </c>
       <c r="I151" s="38">
         <v>13775</v>
       </c>
       <c r="J151" s="38">
         <v>16389</v>
       </c>
       <c r="K151" s="38">
         <v>17588</v>
       </c>
       <c r="L151" s="38">
         <v>17398</v>
       </c>
       <c r="M151" s="38">
         <v>18597</v>
       </c>
       <c r="N151" s="38">
         <v>25133</v>
       </c>
       <c r="O151" s="38">
         <v>26521</v>
       </c>
       <c r="P151" s="1"/>
     </row>
-    <row r="152" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="1"/>
       <c r="B152" s="3"/>
       <c r="C152" s="39"/>
       <c r="D152" s="40">
         <v>2</v>
       </c>
       <c r="E152" s="38">
         <v>7883</v>
       </c>
       <c r="F152" s="38">
         <v>8046</v>
       </c>
       <c r="G152" s="38">
         <v>9302</v>
       </c>
       <c r="H152" s="38">
         <v>13597</v>
       </c>
       <c r="I152" s="38">
         <v>14917</v>
       </c>
       <c r="J152" s="38">
         <v>17647</v>
       </c>
       <c r="K152" s="38">
         <v>19276</v>
       </c>
       <c r="L152" s="38">
         <v>19018</v>
       </c>
       <c r="M152" s="38">
         <v>20648</v>
       </c>
       <c r="N152" s="38">
         <v>24130</v>
       </c>
       <c r="O152" s="38">
         <v>25849</v>
       </c>
       <c r="P152" s="1"/>
     </row>
-    <row r="153" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="1"/>
       <c r="B153" s="3"/>
       <c r="C153" s="39"/>
       <c r="D153" s="40">
         <v>1</v>
       </c>
       <c r="E153" s="38">
         <v>7883</v>
       </c>
       <c r="F153" s="38">
         <v>8046</v>
       </c>
       <c r="G153" s="38">
         <v>9302</v>
       </c>
       <c r="H153" s="38">
         <v>13597</v>
       </c>
       <c r="I153" s="38">
         <v>14917</v>
       </c>
       <c r="J153" s="38">
         <v>17647</v>
       </c>
       <c r="K153" s="38">
         <v>19276</v>
       </c>
       <c r="L153" s="38">
         <v>19018</v>
       </c>
       <c r="M153" s="38">
         <v>20648</v>
       </c>
       <c r="N153" s="38">
         <v>24130</v>
       </c>
       <c r="O153" s="38">
         <v>25849</v>
       </c>
       <c r="P153" s="1"/>
     </row>
-    <row r="154" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="1"/>
       <c r="B154" s="3"/>
       <c r="C154" s="39" t="s">
         <v>72</v>
       </c>
       <c r="D154" s="40">
         <v>5</v>
       </c>
       <c r="E154" s="38">
         <v>5993</v>
       </c>
       <c r="F154" s="38">
         <v>6188</v>
       </c>
       <c r="G154" s="38">
         <v>6752</v>
       </c>
       <c r="H154" s="38">
         <v>10991</v>
       </c>
       <c r="I154" s="38">
         <v>11589</v>
       </c>
       <c r="J154" s="38">
         <v>14027</v>
       </c>
       <c r="K154" s="38">
         <v>14751</v>
       </c>
       <c r="L154" s="38">
         <v>14632</v>
       </c>
       <c r="M154" s="38">
         <v>15353</v>
       </c>
       <c r="N154" s="38">
         <v>21366</v>
       </c>
       <c r="O154" s="38">
         <v>22188</v>
       </c>
       <c r="P154" s="1"/>
     </row>
-    <row r="155" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="1"/>
       <c r="B155" s="3"/>
       <c r="C155" s="39"/>
       <c r="D155" s="40">
         <v>4</v>
       </c>
       <c r="E155" s="38">
         <v>7462</v>
       </c>
       <c r="F155" s="38">
         <v>7702</v>
       </c>
       <c r="G155" s="38">
         <v>8417</v>
       </c>
       <c r="H155" s="38">
         <v>12846</v>
       </c>
       <c r="I155" s="38">
         <v>13601</v>
       </c>
       <c r="J155" s="38">
         <v>16246</v>
       </c>
       <c r="K155" s="38">
         <v>17155</v>
       </c>
       <c r="L155" s="38">
         <v>17012</v>
       </c>
       <c r="M155" s="38">
         <v>17922</v>
       </c>
       <c r="N155" s="38">
         <v>24147</v>
       </c>
       <c r="O155" s="38">
         <v>25191</v>
       </c>
       <c r="P155" s="1"/>
     </row>
-    <row r="156" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="1"/>
       <c r="B156" s="3"/>
       <c r="C156" s="39"/>
       <c r="D156" s="40">
         <v>3</v>
       </c>
       <c r="E156" s="38">
         <v>6049</v>
       </c>
       <c r="F156" s="38">
         <v>7216</v>
       </c>
       <c r="G156" s="38">
         <v>8156</v>
       </c>
       <c r="H156" s="38">
         <v>12784</v>
       </c>
       <c r="I156" s="38">
         <v>13775</v>
       </c>
       <c r="J156" s="38">
         <v>16389</v>
       </c>
       <c r="K156" s="38">
         <v>17588</v>
       </c>
       <c r="L156" s="38">
         <v>17398</v>
       </c>
       <c r="M156" s="38">
         <v>18597</v>
       </c>
       <c r="N156" s="38">
         <v>25133</v>
       </c>
       <c r="O156" s="38">
         <v>26521</v>
       </c>
       <c r="P156" s="1"/>
     </row>
-    <row r="157" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="1"/>
       <c r="B157" s="3"/>
       <c r="C157" s="39"/>
       <c r="D157" s="40">
         <v>2</v>
       </c>
       <c r="E157" s="38">
         <v>7883</v>
       </c>
       <c r="F157" s="38">
         <v>8046</v>
       </c>
       <c r="G157" s="38">
         <v>9302</v>
       </c>
       <c r="H157" s="38">
         <v>13597</v>
       </c>
       <c r="I157" s="38">
         <v>14917</v>
       </c>
       <c r="J157" s="38">
         <v>17647</v>
       </c>
       <c r="K157" s="38">
         <v>19276</v>
       </c>
       <c r="L157" s="38">
         <v>19018</v>
       </c>
       <c r="M157" s="38">
         <v>20648</v>
       </c>
       <c r="N157" s="38">
         <v>24130</v>
       </c>
       <c r="O157" s="38">
         <v>25849</v>
       </c>
       <c r="P157" s="1"/>
     </row>
-    <row r="158" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="1"/>
       <c r="B158" s="3"/>
       <c r="C158" s="43"/>
       <c r="D158" s="42">
         <v>1</v>
       </c>
       <c r="E158" s="43">
         <v>7883</v>
       </c>
       <c r="F158" s="43">
         <v>8046</v>
       </c>
       <c r="G158" s="43">
         <v>9302</v>
       </c>
       <c r="H158" s="43">
         <v>13597</v>
       </c>
       <c r="I158" s="43">
         <v>14917</v>
       </c>
       <c r="J158" s="43">
         <v>17647</v>
       </c>
       <c r="K158" s="43">
         <v>19276</v>
       </c>
       <c r="L158" s="43">
         <v>19018</v>
       </c>
       <c r="M158" s="43">
         <v>20648</v>
       </c>
       <c r="N158" s="43">
         <v>24130</v>
       </c>
       <c r="O158" s="43">
         <v>25849</v>
       </c>
       <c r="P158" s="1"/>
     </row>
-    <row r="159" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B159" s="3"/>
       <c r="C159" s="17"/>
       <c r="D159" s="4"/>
       <c r="E159" s="99"/>
       <c r="F159" s="99"/>
       <c r="G159" s="99"/>
       <c r="H159" s="99"/>
       <c r="I159" s="99"/>
       <c r="J159" s="99"/>
       <c r="K159" s="99"/>
       <c r="L159" s="99"/>
       <c r="M159" s="99"/>
       <c r="N159" s="99"/>
       <c r="O159" s="184"/>
       <c r="P159" s="99"/>
     </row>
-    <row r="160" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B160" s="3"/>
       <c r="C160" s="93"/>
       <c r="D160" s="4"/>
       <c r="E160" s="11" t="s">
         <v>286</v>
       </c>
       <c r="F160" s="11"/>
       <c r="G160" s="11"/>
       <c r="H160" s="11"/>
       <c r="I160" s="11"/>
       <c r="J160" s="11"/>
       <c r="K160" s="11"/>
       <c r="L160" s="11"/>
       <c r="M160" s="11"/>
       <c r="N160" s="11"/>
       <c r="O160" s="11"/>
     </row>
-    <row r="161" spans="1:16" ht="36.5" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:16" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B161" s="3"/>
       <c r="C161" s="33" t="s">
         <v>56</v>
       </c>
       <c r="D161" s="210" t="s">
         <v>57</v>
       </c>
       <c r="E161" s="97" t="s">
         <v>74</v>
       </c>
       <c r="F161" s="89" t="s">
         <v>47</v>
       </c>
       <c r="G161" s="89" t="s">
         <v>47</v>
       </c>
       <c r="H161" s="89" t="s">
         <v>20</v>
       </c>
       <c r="I161" s="89" t="s">
         <v>20</v>
       </c>
       <c r="J161" s="89" t="s">
         <v>58</v>
       </c>
       <c r="K161" s="89" t="s">
         <v>58</v>
       </c>
       <c r="L161" s="89" t="s">
         <v>59</v>
       </c>
       <c r="M161" s="89" t="s">
         <v>59</v>
       </c>
       <c r="N161" s="89" t="s">
         <v>60</v>
       </c>
       <c r="O161" s="89" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="162" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B162" s="3"/>
       <c r="C162" s="34"/>
       <c r="D162" s="211"/>
       <c r="E162" s="90" t="s">
         <v>61</v>
       </c>
       <c r="F162" s="90" t="s">
         <v>61</v>
       </c>
       <c r="G162" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H162" s="90" t="s">
         <v>61</v>
       </c>
       <c r="I162" s="91" t="s">
         <v>48</v>
       </c>
       <c r="J162" s="90" t="s">
         <v>61</v>
       </c>
       <c r="K162" s="91" t="s">
         <v>48</v>
       </c>
       <c r="L162" s="90" t="s">
         <v>61</v>
       </c>
       <c r="M162" s="91" t="s">
         <v>48</v>
       </c>
       <c r="N162" s="90" t="s">
         <v>61</v>
       </c>
       <c r="O162" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="163" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B163" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C163" s="36" t="s">
         <v>43</v>
       </c>
       <c r="D163" s="37">
         <v>1</v>
       </c>
       <c r="E163" s="38">
         <v>25904</v>
       </c>
       <c r="F163" s="38">
         <v>26478</v>
       </c>
       <c r="G163" s="38">
         <v>30894</v>
       </c>
       <c r="H163" s="38">
         <v>44951</v>
       </c>
       <c r="I163" s="38">
         <v>52444</v>
       </c>
       <c r="J163" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K163" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L163" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M163" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N163" s="38">
         <v>69988</v>
       </c>
       <c r="O163" s="38">
         <v>81655</v>
       </c>
     </row>
-    <row r="164" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B164" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C164" s="39" t="s">
         <v>63</v>
       </c>
       <c r="D164" s="40">
         <v>1</v>
       </c>
       <c r="E164" s="38">
         <v>34214</v>
       </c>
       <c r="F164" s="38">
         <v>34915</v>
       </c>
       <c r="G164" s="38">
         <v>40735</v>
       </c>
       <c r="H164" s="38">
         <v>58390</v>
       </c>
       <c r="I164" s="38">
         <v>68123</v>
       </c>
       <c r="J164" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K164" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L164" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M164" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N164" s="38">
         <v>91016</v>
       </c>
       <c r="O164" s="38">
         <v>106184</v>
       </c>
     </row>
-    <row r="165" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B165" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C165" s="39" t="s">
         <v>64</v>
       </c>
       <c r="D165" s="40">
         <v>2</v>
       </c>
       <c r="E165" s="38">
         <v>11023</v>
       </c>
       <c r="F165" s="38">
         <v>11376</v>
       </c>
       <c r="G165" s="38">
         <v>13272</v>
       </c>
       <c r="H165" s="38">
         <v>23112</v>
       </c>
       <c r="I165" s="38">
         <v>26965</v>
       </c>
       <c r="J165" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K165" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L165" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M165" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N165" s="38">
         <v>39426</v>
       </c>
       <c r="O165" s="38">
         <v>45998</v>
       </c>
     </row>
-    <row r="166" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="1"/>
       <c r="B166" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C166" s="39"/>
       <c r="D166" s="40">
         <v>1</v>
       </c>
       <c r="E166" s="38">
         <v>25904</v>
       </c>
       <c r="F166" s="38">
         <v>26478</v>
       </c>
       <c r="G166" s="38">
         <v>30894</v>
       </c>
       <c r="H166" s="38">
         <v>44951</v>
       </c>
       <c r="I166" s="38">
         <v>52444</v>
       </c>
       <c r="J166" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K166" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L166" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M166" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N166" s="38">
         <v>69988</v>
       </c>
       <c r="O166" s="38">
         <v>81655</v>
       </c>
       <c r="P166" s="1"/>
     </row>
-    <row r="167" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="1"/>
       <c r="B167" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C167" s="39" t="s">
         <v>65</v>
       </c>
       <c r="D167" s="40">
         <v>2</v>
       </c>
       <c r="E167" s="38">
         <v>17149</v>
       </c>
       <c r="F167" s="38">
         <v>17604</v>
       </c>
       <c r="G167" s="38">
         <v>20538</v>
       </c>
       <c r="H167" s="38">
         <v>33177</v>
       </c>
       <c r="I167" s="38">
         <v>38707</v>
       </c>
       <c r="J167" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K167" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L167" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M167" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N167" s="38">
         <v>55858</v>
       </c>
       <c r="O167" s="38">
         <v>65166</v>
       </c>
       <c r="P167" s="1"/>
     </row>
-    <row r="168" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="1"/>
       <c r="B168" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C168" s="39"/>
       <c r="D168" s="40">
         <v>1</v>
       </c>
       <c r="E168" s="38">
         <v>25904</v>
       </c>
       <c r="F168" s="38">
         <v>26478</v>
       </c>
       <c r="G168" s="38">
         <v>30894</v>
       </c>
       <c r="H168" s="38">
         <v>44951</v>
       </c>
       <c r="I168" s="38">
         <v>52444</v>
       </c>
       <c r="J168" s="38" t="s">
         <v>73</v>
       </c>
       <c r="K168" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L168" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M168" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N168" s="38">
         <v>69988</v>
       </c>
       <c r="O168" s="38">
         <v>81655</v>
       </c>
       <c r="P168" s="1"/>
     </row>
-    <row r="169" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="1"/>
       <c r="B169" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C169" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D169" s="40">
         <v>1</v>
       </c>
       <c r="E169" s="38">
         <v>13189</v>
       </c>
       <c r="F169" s="38">
         <v>13535</v>
       </c>
       <c r="G169" s="38">
         <v>16165</v>
       </c>
       <c r="H169" s="38">
         <v>22639</v>
       </c>
       <c r="I169" s="38">
         <v>25407</v>
       </c>
       <c r="J169" s="38">
         <v>28118</v>
       </c>
       <c r="K169" s="38">
         <v>31561</v>
       </c>
       <c r="L169" s="38" t="s">
         <v>73</v>
       </c>
       <c r="M169" s="38" t="s">
         <v>73</v>
       </c>
       <c r="N169" s="38">
         <v>37579</v>
       </c>
       <c r="O169" s="38">
         <v>41225</v>
       </c>
       <c r="P169" s="1"/>
     </row>
-    <row r="170" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="1"/>
       <c r="B170" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C170" s="39" t="s">
         <v>67</v>
       </c>
       <c r="D170" s="40">
         <v>2</v>
       </c>
       <c r="E170" s="38">
         <v>6975</v>
       </c>
       <c r="F170" s="38">
         <v>7206</v>
       </c>
       <c r="G170" s="38">
         <v>8484</v>
       </c>
       <c r="H170" s="38">
         <v>12841</v>
       </c>
       <c r="I170" s="38">
         <v>14185</v>
       </c>
       <c r="J170" s="38">
         <v>16501</v>
       </c>
       <c r="K170" s="38">
         <v>18160</v>
       </c>
       <c r="L170" s="38">
         <v>17899</v>
       </c>
       <c r="M170" s="38">
         <v>19556</v>
       </c>
       <c r="N170" s="38">
         <v>23064</v>
       </c>
       <c r="O170" s="38">
         <v>24817</v>
       </c>
       <c r="P170" s="1"/>
     </row>
-    <row r="171" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="1"/>
       <c r="B171" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C171" s="39"/>
       <c r="D171" s="40">
         <v>1</v>
       </c>
       <c r="E171" s="38">
         <v>13189</v>
       </c>
       <c r="F171" s="38">
         <v>13535</v>
       </c>
       <c r="G171" s="38">
         <v>16165</v>
       </c>
       <c r="H171" s="38">
         <v>22639</v>
       </c>
       <c r="I171" s="38">
         <v>25407</v>
       </c>
       <c r="J171" s="38">
         <v>28118</v>
       </c>
       <c r="K171" s="38">
         <v>31561</v>
       </c>
       <c r="L171" s="38">
         <v>30915</v>
       </c>
       <c r="M171" s="38">
         <v>34356</v>
       </c>
       <c r="N171" s="38">
         <v>37579</v>
       </c>
       <c r="O171" s="38">
         <v>41225</v>
       </c>
       <c r="P171" s="1"/>
     </row>
-    <row r="172" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="1"/>
       <c r="B172" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C172" s="39" t="s">
         <v>68</v>
       </c>
       <c r="D172" s="40">
         <v>3</v>
       </c>
       <c r="E172" s="38">
         <v>5644</v>
       </c>
       <c r="F172" s="38">
         <v>5846</v>
       </c>
       <c r="G172" s="38">
         <v>6701</v>
       </c>
       <c r="H172" s="38">
         <v>10942</v>
       </c>
       <c r="I172" s="38">
         <v>11841</v>
       </c>
       <c r="J172" s="38">
         <v>14396</v>
       </c>
       <c r="K172" s="38">
         <v>15502</v>
       </c>
       <c r="L172" s="38">
         <v>15326</v>
       </c>
       <c r="M172" s="38">
         <v>16433</v>
       </c>
       <c r="N172" s="38">
         <v>20496</v>
       </c>
       <c r="O172" s="38">
         <v>21665</v>
       </c>
       <c r="P172" s="1"/>
     </row>
-    <row r="173" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="1"/>
       <c r="B173" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C173" s="39"/>
       <c r="D173" s="40">
         <v>2</v>
       </c>
       <c r="E173" s="38">
         <v>6975</v>
       </c>
       <c r="F173" s="38">
         <v>7206</v>
       </c>
       <c r="G173" s="38">
         <v>8484</v>
       </c>
       <c r="H173" s="38">
         <v>12841</v>
       </c>
       <c r="I173" s="38">
         <v>14185</v>
       </c>
       <c r="J173" s="38">
         <v>16501</v>
       </c>
       <c r="K173" s="38">
         <v>18160</v>
       </c>
       <c r="L173" s="38">
         <v>17899</v>
       </c>
       <c r="M173" s="38">
         <v>19556</v>
       </c>
       <c r="N173" s="38">
         <v>23064</v>
       </c>
       <c r="O173" s="38">
         <v>24817</v>
       </c>
       <c r="P173" s="1"/>
     </row>
-    <row r="174" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="1"/>
       <c r="B174" s="1"/>
       <c r="C174" s="39"/>
       <c r="D174" s="40">
         <v>1</v>
       </c>
       <c r="E174" s="38">
         <v>13189</v>
       </c>
       <c r="F174" s="38">
         <v>13535</v>
       </c>
       <c r="G174" s="38">
         <v>16165</v>
       </c>
       <c r="H174" s="38">
         <v>22639</v>
       </c>
       <c r="I174" s="38">
         <v>25407</v>
       </c>
       <c r="J174" s="38">
         <v>28118</v>
       </c>
       <c r="K174" s="38">
         <v>31561</v>
       </c>
       <c r="L174" s="38">
         <v>30915</v>
       </c>
       <c r="M174" s="38">
         <v>34356</v>
       </c>
       <c r="N174" s="38">
         <v>37579</v>
       </c>
       <c r="O174" s="38">
         <v>41225</v>
       </c>
       <c r="P174" s="1"/>
     </row>
-    <row r="175" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1"/>
       <c r="B175" s="1"/>
       <c r="C175" s="39" t="s">
         <v>69</v>
       </c>
       <c r="D175" s="40">
         <v>2</v>
       </c>
       <c r="E175" s="38">
         <v>8032</v>
       </c>
       <c r="F175" s="38">
         <v>8200</v>
       </c>
       <c r="G175" s="38">
         <v>9479</v>
       </c>
       <c r="H175" s="38">
         <v>13854</v>
       </c>
       <c r="I175" s="38">
         <v>15200</v>
       </c>
       <c r="J175" s="38">
         <v>17982</v>
       </c>
       <c r="K175" s="38">
         <v>19642</v>
       </c>
       <c r="L175" s="38">
         <v>19380</v>
       </c>
       <c r="M175" s="38">
         <v>21040</v>
       </c>
       <c r="N175" s="38">
         <v>24588</v>
       </c>
       <c r="O175" s="38">
         <v>26340</v>
       </c>
       <c r="P175" s="1"/>
     </row>
-    <row r="176" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="1"/>
       <c r="B176" s="1"/>
       <c r="C176" s="39"/>
       <c r="D176" s="40">
         <v>1</v>
       </c>
       <c r="E176" s="38">
         <v>8032</v>
       </c>
       <c r="F176" s="38">
         <v>8200</v>
       </c>
       <c r="G176" s="38">
         <v>9479</v>
       </c>
       <c r="H176" s="38">
         <v>13854</v>
       </c>
       <c r="I176" s="38">
         <v>15200</v>
       </c>
       <c r="J176" s="38">
         <v>17982</v>
       </c>
       <c r="K176" s="38">
         <v>19642</v>
       </c>
       <c r="L176" s="38">
         <v>19380</v>
       </c>
       <c r="M176" s="38">
         <v>21040</v>
       </c>
       <c r="N176" s="38">
         <v>24588</v>
       </c>
       <c r="O176" s="38">
         <v>26340</v>
       </c>
       <c r="P176" s="1"/>
     </row>
-    <row r="177" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="1"/>
       <c r="B177" s="1"/>
       <c r="C177" s="39" t="s">
         <v>70</v>
       </c>
       <c r="D177" s="40">
         <v>3</v>
       </c>
       <c r="E177" s="38">
         <v>6164</v>
       </c>
       <c r="F177" s="38">
         <v>7354</v>
       </c>
       <c r="G177" s="38">
         <v>8310</v>
       </c>
       <c r="H177" s="38">
         <v>13028</v>
       </c>
       <c r="I177" s="38">
         <v>14035</v>
       </c>
       <c r="J177" s="38">
         <v>16700</v>
       </c>
       <c r="K177" s="38">
         <v>17922</v>
       </c>
       <c r="L177" s="38">
         <v>17729</v>
       </c>
       <c r="M177" s="38">
         <v>18950</v>
       </c>
       <c r="N177" s="38">
         <v>25611</v>
       </c>
       <c r="O177" s="38">
         <v>27027</v>
       </c>
       <c r="P177" s="1"/>
     </row>
-    <row r="178" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="1"/>
       <c r="B178" s="1"/>
       <c r="C178" s="39"/>
       <c r="D178" s="40">
         <v>2</v>
       </c>
       <c r="E178" s="38">
         <v>8032</v>
       </c>
       <c r="F178" s="38">
         <v>8200</v>
       </c>
       <c r="G178" s="38">
         <v>9479</v>
       </c>
       <c r="H178" s="38">
         <v>13854</v>
       </c>
       <c r="I178" s="38">
         <v>15200</v>
       </c>
       <c r="J178" s="38">
         <v>17982</v>
       </c>
       <c r="K178" s="38">
         <v>19642</v>
       </c>
       <c r="L178" s="38">
         <v>19380</v>
       </c>
       <c r="M178" s="38">
         <v>21040</v>
       </c>
       <c r="N178" s="38">
         <v>24588</v>
       </c>
       <c r="O178" s="38">
         <v>26340</v>
       </c>
       <c r="P178" s="1"/>
     </row>
-    <row r="179" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="1"/>
       <c r="B179" s="1"/>
       <c r="C179" s="39"/>
       <c r="D179" s="40">
         <v>1</v>
       </c>
       <c r="E179" s="38">
         <v>8032</v>
       </c>
       <c r="F179" s="38">
         <v>8200</v>
       </c>
       <c r="G179" s="38">
         <v>9479</v>
       </c>
       <c r="H179" s="38">
         <v>13854</v>
       </c>
       <c r="I179" s="38">
         <v>15200</v>
       </c>
       <c r="J179" s="38">
         <v>17982</v>
       </c>
       <c r="K179" s="38">
         <v>19642</v>
       </c>
       <c r="L179" s="38">
         <v>19380</v>
       </c>
       <c r="M179" s="38">
         <v>21040</v>
       </c>
       <c r="N179" s="38">
         <v>24588</v>
       </c>
       <c r="O179" s="38">
         <v>26340</v>
       </c>
       <c r="P179" s="1"/>
     </row>
-    <row r="180" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="1"/>
       <c r="B180" s="1"/>
       <c r="C180" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D180" s="40">
         <v>4</v>
       </c>
       <c r="E180" s="38">
         <v>7604</v>
       </c>
       <c r="F180" s="38">
         <v>7848</v>
       </c>
       <c r="G180" s="38">
         <v>8576</v>
       </c>
       <c r="H180" s="38">
         <v>13090</v>
       </c>
       <c r="I180" s="38">
         <v>13861</v>
       </c>
       <c r="J180" s="38">
         <v>16555</v>
       </c>
       <c r="K180" s="38">
         <v>17482</v>
       </c>
       <c r="L180" s="38">
         <v>17334</v>
       </c>
       <c r="M180" s="38">
         <v>18262</v>
       </c>
       <c r="N180" s="38">
         <v>24605</v>
       </c>
       <c r="O180" s="38">
         <v>25670</v>
       </c>
       <c r="P180" s="1"/>
     </row>
-    <row r="181" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="1"/>
       <c r="B181" s="1"/>
       <c r="C181" s="39"/>
       <c r="D181" s="40">
         <v>3</v>
       </c>
       <c r="E181" s="38">
         <v>6164</v>
       </c>
       <c r="F181" s="38">
         <v>7354</v>
       </c>
       <c r="G181" s="38">
         <v>8310</v>
       </c>
       <c r="H181" s="38">
         <v>13028</v>
       </c>
       <c r="I181" s="38">
         <v>14035</v>
       </c>
       <c r="J181" s="38">
         <v>16700</v>
       </c>
       <c r="K181" s="38">
         <v>17922</v>
       </c>
       <c r="L181" s="38">
         <v>17729</v>
       </c>
       <c r="M181" s="38">
         <v>18950</v>
       </c>
       <c r="N181" s="38">
         <v>25611</v>
       </c>
       <c r="O181" s="38">
         <v>27027</v>
       </c>
       <c r="P181" s="1"/>
     </row>
-    <row r="182" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="39"/>
       <c r="D182" s="40">
         <v>2</v>
       </c>
       <c r="E182" s="38">
         <v>8032</v>
       </c>
       <c r="F182" s="38">
         <v>8200</v>
       </c>
       <c r="G182" s="38">
         <v>9479</v>
       </c>
       <c r="H182" s="38">
         <v>13854</v>
       </c>
       <c r="I182" s="38">
         <v>15200</v>
       </c>
       <c r="J182" s="38">
         <v>17982</v>
       </c>
       <c r="K182" s="38">
         <v>19642</v>
       </c>
       <c r="L182" s="38">
         <v>19380</v>
       </c>
       <c r="M182" s="38">
         <v>21040</v>
       </c>
       <c r="N182" s="38">
         <v>24588</v>
       </c>
       <c r="O182" s="38">
         <v>26340</v>
       </c>
       <c r="P182" s="1"/>
     </row>
-    <row r="183" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="39"/>
       <c r="D183" s="40">
         <v>1</v>
       </c>
       <c r="E183" s="38">
         <v>8032</v>
       </c>
       <c r="F183" s="38">
         <v>8200</v>
       </c>
       <c r="G183" s="38">
         <v>9479</v>
       </c>
       <c r="H183" s="38">
         <v>13854</v>
       </c>
       <c r="I183" s="38">
         <v>15200</v>
       </c>
       <c r="J183" s="38">
         <v>17982</v>
       </c>
       <c r="K183" s="38">
         <v>19642</v>
       </c>
       <c r="L183" s="38">
         <v>19380</v>
       </c>
       <c r="M183" s="38">
         <v>21040</v>
       </c>
       <c r="N183" s="38">
         <v>24588</v>
       </c>
       <c r="O183" s="38">
         <v>26340</v>
       </c>
       <c r="P183" s="1"/>
     </row>
-    <row r="184" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="39" t="s">
         <v>72</v>
       </c>
       <c r="D184" s="40">
         <v>5</v>
       </c>
       <c r="E184" s="38">
         <v>6108</v>
       </c>
       <c r="F184" s="38">
         <v>6305</v>
       </c>
       <c r="G184" s="38">
         <v>6881</v>
       </c>
       <c r="H184" s="38">
         <v>11200</v>
       </c>
       <c r="I184" s="38">
         <v>11808</v>
       </c>
       <c r="J184" s="38">
         <v>14294</v>
       </c>
       <c r="K184" s="38">
         <v>15031</v>
       </c>
       <c r="L184" s="38">
         <v>14911</v>
       </c>
       <c r="M184" s="38">
         <v>15646</v>
       </c>
       <c r="N184" s="38">
         <v>21771</v>
       </c>
       <c r="O184" s="38">
         <v>22610</v>
       </c>
       <c r="P184" s="1"/>
     </row>
-    <row r="185" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="39"/>
       <c r="D185" s="40">
         <v>4</v>
       </c>
       <c r="E185" s="38">
         <v>7604</v>
       </c>
       <c r="F185" s="38">
         <v>7848</v>
       </c>
       <c r="G185" s="38">
         <v>8576</v>
       </c>
       <c r="H185" s="38">
         <v>13090</v>
       </c>
       <c r="I185" s="38">
         <v>13861</v>
       </c>
       <c r="J185" s="38">
         <v>16555</v>
       </c>
       <c r="K185" s="38">
         <v>17482</v>
       </c>
       <c r="L185" s="38">
         <v>17334</v>
       </c>
       <c r="M185" s="38">
         <v>18262</v>
       </c>
       <c r="N185" s="38">
         <v>24605</v>
       </c>
       <c r="O185" s="38">
         <v>25670</v>
       </c>
       <c r="P185" s="1"/>
     </row>
-    <row r="186" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="39"/>
       <c r="D186" s="40">
         <v>3</v>
       </c>
       <c r="E186" s="38">
         <v>6164</v>
       </c>
       <c r="F186" s="38">
         <v>7354</v>
       </c>
       <c r="G186" s="38">
         <v>8310</v>
       </c>
       <c r="H186" s="38">
         <v>13028</v>
       </c>
       <c r="I186" s="38">
         <v>14035</v>
       </c>
       <c r="J186" s="38">
         <v>16700</v>
       </c>
       <c r="K186" s="38">
         <v>17922</v>
       </c>
       <c r="L186" s="38">
         <v>17729</v>
       </c>
       <c r="M186" s="38">
         <v>18950</v>
       </c>
       <c r="N186" s="38">
         <v>25611</v>
       </c>
       <c r="O186" s="38">
         <v>27027</v>
       </c>
       <c r="P186" s="1"/>
     </row>
-    <row r="187" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="39"/>
       <c r="D187" s="40">
         <v>2</v>
       </c>
       <c r="E187" s="38">
         <v>8032</v>
       </c>
       <c r="F187" s="38">
         <v>8200</v>
       </c>
       <c r="G187" s="38">
         <v>9479</v>
       </c>
       <c r="H187" s="38">
         <v>13854</v>
       </c>
       <c r="I187" s="38">
         <v>15200</v>
       </c>
       <c r="J187" s="38">
         <v>17982</v>
       </c>
       <c r="K187" s="38">
         <v>19642</v>
       </c>
       <c r="L187" s="38">
         <v>19380</v>
       </c>
       <c r="M187" s="38">
         <v>21040</v>
       </c>
       <c r="N187" s="38">
         <v>24588</v>
       </c>
       <c r="O187" s="38">
         <v>26340</v>
       </c>
       <c r="P187" s="1"/>
     </row>
-    <row r="188" spans="1:16" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="43"/>
       <c r="D188" s="42">
         <v>1</v>
       </c>
       <c r="E188" s="43">
         <v>8032</v>
       </c>
       <c r="F188" s="43">
         <v>8200</v>
       </c>
       <c r="G188" s="43">
         <v>9479</v>
       </c>
       <c r="H188" s="43">
         <v>13854</v>
       </c>
       <c r="I188" s="43">
         <v>15200</v>
       </c>
       <c r="J188" s="43">
         <v>17982</v>
       </c>
       <c r="K188" s="43">
         <v>19642</v>
       </c>
       <c r="L188" s="43">
         <v>19380</v>
       </c>
       <c r="M188" s="43">
         <v>21040</v>
       </c>
       <c r="N188" s="43">
         <v>24588</v>
       </c>
       <c r="O188" s="43">
         <v>26340</v>
       </c>
       <c r="P188" s="1"/>
     </row>
-    <row r="189" spans="1:16" x14ac:dyDescent="0.35"/>
+    <row r="189" spans="1:16" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="cSOubJYZb8Q9FDrjFYYmkbLHDrwqSAZO+R+FXtCt86I=" saltValue="kXAOZd+FUfUPma7JCJk2MQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="D161:D162"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="D39:D40"/>
     <mergeCell ref="D69:D70"/>
     <mergeCell ref="D99:D100"/>
     <mergeCell ref="D131:D132"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="37" max="16383" man="1"/>
     <brk id="67" max="16383" man="1"/>
     <brk id="97" max="16383" man="1"/>
     <brk id="127" max="16383" man="1"/>
     <brk id="159" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28D7804B-7BFB-4A1D-9F15-BBE960ADDEF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL94"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="20.1796875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="20.140625" style="1" customWidth="1"/>
     <col min="10" max="14" width="21" style="1" customWidth="1"/>
-    <col min="15" max="15" width="5.1796875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="5.140625" style="1" customWidth="1"/>
     <col min="16" max="25" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="38" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:38" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="9"/>
     </row>
-    <row r="2" spans="1:38" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:38" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="9" t="s">
         <v>149</v>
       </c>
       <c r="B2" s="9"/>
     </row>
-    <row r="3" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
-    <row r="4" spans="1:38" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:38" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
     </row>
-    <row r="5" spans="1:38" ht="24.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:38" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="123"/>
       <c r="C5" s="124" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="124" t="s">
         <v>63</v>
       </c>
       <c r="E5" s="124" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="124" t="s">
         <v>65</v>
       </c>
       <c r="G5" s="124" t="s">
         <v>66</v>
       </c>
       <c r="H5" s="124" t="s">
         <v>150</v>
       </c>
       <c r="I5" s="124" t="s">
         <v>151</v>
       </c>
       <c r="J5" s="124" t="s">
         <v>69</v>
       </c>
       <c r="K5" s="124" t="s">
         <v>70</v>
       </c>
       <c r="L5" s="124" t="s">
         <v>124</v>
       </c>
       <c r="M5" s="124" t="s">
         <v>125</v>
       </c>
       <c r="N5" s="125" t="s">
         <v>152</v>
       </c>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
     </row>
-    <row r="6" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="120" t="s">
         <v>153</v>
       </c>
       <c r="C6" s="121">
         <v>1</v>
       </c>
       <c r="D6" s="121">
         <v>1</v>
       </c>
       <c r="E6" s="121">
         <v>1</v>
       </c>
       <c r="F6" s="121">
         <v>1</v>
       </c>
       <c r="G6" s="121">
         <v>1</v>
       </c>
       <c r="H6" s="121">
         <v>1</v>
       </c>
       <c r="I6" s="121">
         <v>1</v>
       </c>
@@ -30190,51 +30225,51 @@
         <v>1</v>
       </c>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
       <c r="Y6" s="30"/>
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
     </row>
-    <row r="7" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="114" t="s">
         <v>154</v>
       </c>
       <c r="C7" s="112">
         <v>0.99</v>
       </c>
       <c r="D7" s="112">
         <v>0.99</v>
       </c>
       <c r="E7" s="112">
         <v>0.99</v>
       </c>
       <c r="F7" s="112">
         <v>0.99</v>
       </c>
       <c r="G7" s="112">
         <v>0.96</v>
       </c>
       <c r="H7" s="112">
         <v>0.95</v>
       </c>
       <c r="I7" s="112">
         <v>0.94</v>
       </c>
@@ -30254,51 +30289,51 @@
         <v>0.94</v>
       </c>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
       <c r="X7" s="30"/>
       <c r="Y7" s="30"/>
       <c r="AB7" s="31"/>
       <c r="AC7" s="31"/>
       <c r="AD7" s="31"/>
       <c r="AE7" s="31"/>
       <c r="AF7" s="31"/>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
       <c r="AL7" s="31"/>
     </row>
-    <row r="8" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="B8" s="114" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="112">
         <v>1.05</v>
       </c>
       <c r="D8" s="112">
         <v>1.05</v>
       </c>
       <c r="E8" s="112">
         <v>1.06</v>
       </c>
       <c r="F8" s="112">
         <v>1.05</v>
       </c>
       <c r="G8" s="112">
         <v>0.96</v>
       </c>
       <c r="H8" s="112">
         <v>0.94</v>
       </c>
       <c r="I8" s="112">
         <v>0.92</v>
       </c>
@@ -30318,51 +30353,51 @@
         <v>0.91</v>
       </c>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
       <c r="T8" s="30"/>
       <c r="U8" s="30"/>
       <c r="V8" s="30"/>
       <c r="W8" s="30"/>
       <c r="X8" s="30"/>
       <c r="Y8" s="30"/>
       <c r="AB8" s="31"/>
       <c r="AC8" s="31"/>
       <c r="AD8" s="31"/>
       <c r="AE8" s="31"/>
       <c r="AF8" s="31"/>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
       <c r="AL8" s="31"/>
     </row>
-    <row r="9" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="114" t="s">
         <v>155</v>
       </c>
       <c r="C9" s="112">
         <v>1.05</v>
       </c>
       <c r="D9" s="112">
         <v>1.05</v>
       </c>
       <c r="E9" s="112">
         <v>1.05</v>
       </c>
       <c r="F9" s="112">
         <v>1.05</v>
       </c>
       <c r="G9" s="112">
         <v>1.01</v>
       </c>
       <c r="H9" s="112">
         <v>1</v>
       </c>
       <c r="I9" s="112">
         <v>1</v>
       </c>
@@ -30382,51 +30417,51 @@
         <v>1</v>
       </c>
       <c r="O9" s="30"/>
       <c r="P9" s="30"/>
       <c r="Q9" s="30"/>
       <c r="R9" s="30"/>
       <c r="S9" s="30"/>
       <c r="T9" s="30"/>
       <c r="U9" s="30"/>
       <c r="V9" s="30"/>
       <c r="W9" s="30"/>
       <c r="X9" s="30"/>
       <c r="Y9" s="30"/>
       <c r="AB9" s="31"/>
       <c r="AC9" s="31"/>
       <c r="AD9" s="31"/>
       <c r="AE9" s="31"/>
       <c r="AF9" s="31"/>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
       <c r="AL9" s="31"/>
     </row>
-    <row r="10" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="B10" s="114" t="s">
         <v>156</v>
       </c>
       <c r="C10" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="D10" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="E10" s="112">
         <v>1.1299999999999999</v>
       </c>
       <c r="F10" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="G10" s="112">
         <v>0.99</v>
       </c>
       <c r="H10" s="112">
         <v>0.98</v>
       </c>
       <c r="I10" s="112">
         <v>0.95</v>
       </c>
@@ -30446,51 +30481,51 @@
         <v>0.95</v>
       </c>
       <c r="O10" s="30"/>
       <c r="P10" s="30"/>
       <c r="Q10" s="30"/>
       <c r="R10" s="30"/>
       <c r="S10" s="30"/>
       <c r="T10" s="30"/>
       <c r="U10" s="30"/>
       <c r="V10" s="30"/>
       <c r="W10" s="30"/>
       <c r="X10" s="30"/>
       <c r="Y10" s="30"/>
       <c r="AB10" s="31"/>
       <c r="AC10" s="31"/>
       <c r="AD10" s="31"/>
       <c r="AE10" s="31"/>
       <c r="AF10" s="31"/>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
       <c r="AL10" s="31"/>
     </row>
-    <row r="11" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="114" t="s">
         <v>157</v>
       </c>
       <c r="C11" s="112">
         <v>1.07</v>
       </c>
       <c r="D11" s="112">
         <v>1.06</v>
       </c>
       <c r="E11" s="112">
         <v>1.07</v>
       </c>
       <c r="F11" s="112">
         <v>1.06</v>
       </c>
       <c r="G11" s="112">
         <v>0.96</v>
       </c>
       <c r="H11" s="112">
         <v>0.95</v>
       </c>
       <c r="I11" s="112">
         <v>0.92</v>
       </c>
@@ -30510,51 +30545,51 @@
         <v>0.91</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="31"/>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
       <c r="AL11" s="31"/>
     </row>
-    <row r="12" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="114" t="s">
         <v>158</v>
       </c>
       <c r="C12" s="112">
         <v>1.22</v>
       </c>
       <c r="D12" s="112">
         <v>1.22</v>
       </c>
       <c r="E12" s="112">
         <v>1.25</v>
       </c>
       <c r="F12" s="112">
         <v>1.22</v>
       </c>
       <c r="G12" s="112">
         <v>1.06</v>
       </c>
       <c r="H12" s="112">
         <v>1.04</v>
       </c>
       <c r="I12" s="112">
         <v>1.02</v>
       </c>
@@ -30574,51 +30609,51 @@
         <v>1.02</v>
       </c>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
       <c r="X12" s="30"/>
       <c r="Y12" s="30"/>
       <c r="AB12" s="31"/>
       <c r="AC12" s="31"/>
       <c r="AD12" s="31"/>
       <c r="AE12" s="31"/>
       <c r="AF12" s="31"/>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
       <c r="AL12" s="31"/>
     </row>
-    <row r="13" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="114" t="s">
         <v>159</v>
       </c>
       <c r="C13" s="112">
         <v>1.02</v>
       </c>
       <c r="D13" s="112">
         <v>1.02</v>
       </c>
       <c r="E13" s="112">
         <v>1.02</v>
       </c>
       <c r="F13" s="112">
         <v>1.02</v>
       </c>
       <c r="G13" s="112">
         <v>0.93</v>
       </c>
       <c r="H13" s="112">
         <v>0.92</v>
       </c>
       <c r="I13" s="112">
         <v>0.9</v>
       </c>
@@ -30638,51 +30673,51 @@
         <v>0.88</v>
       </c>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
       <c r="X13" s="30"/>
       <c r="Y13" s="30"/>
       <c r="AB13" s="31"/>
       <c r="AC13" s="31"/>
       <c r="AD13" s="31"/>
       <c r="AE13" s="31"/>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
       <c r="AL13" s="31"/>
     </row>
-    <row r="14" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="114" t="s">
         <v>160</v>
       </c>
       <c r="C14" s="112">
         <v>1.04</v>
       </c>
       <c r="D14" s="112">
         <v>1.04</v>
       </c>
       <c r="E14" s="112">
         <v>1.05</v>
       </c>
       <c r="F14" s="112">
         <v>1.04</v>
       </c>
       <c r="G14" s="112">
         <v>1.04</v>
       </c>
       <c r="H14" s="112">
         <v>1.04</v>
       </c>
       <c r="I14" s="112">
         <v>1.04</v>
       </c>
@@ -30702,51 +30737,51 @@
         <v>1.05</v>
       </c>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="30"/>
       <c r="S14" s="30"/>
       <c r="T14" s="30"/>
       <c r="U14" s="30"/>
       <c r="V14" s="30"/>
       <c r="W14" s="30"/>
       <c r="X14" s="30"/>
       <c r="Y14" s="30"/>
       <c r="AB14" s="31"/>
       <c r="AC14" s="31"/>
       <c r="AD14" s="31"/>
       <c r="AE14" s="31"/>
       <c r="AF14" s="31"/>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
       <c r="AL14" s="31"/>
     </row>
-    <row r="15" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="114" t="s">
         <v>161</v>
       </c>
       <c r="C15" s="112">
         <v>1.04</v>
       </c>
       <c r="D15" s="112">
         <v>1.04</v>
       </c>
       <c r="E15" s="112">
         <v>1.05</v>
       </c>
       <c r="F15" s="112">
         <v>1.04</v>
       </c>
       <c r="G15" s="112">
         <v>0.95</v>
       </c>
       <c r="H15" s="112">
         <v>0.93</v>
       </c>
       <c r="I15" s="112">
         <v>0.91</v>
       </c>
@@ -30766,51 +30801,51 @@
         <v>0.9</v>
       </c>
       <c r="O15" s="30"/>
       <c r="P15" s="30"/>
       <c r="Q15" s="30"/>
       <c r="R15" s="30"/>
       <c r="S15" s="30"/>
       <c r="T15" s="30"/>
       <c r="U15" s="30"/>
       <c r="V15" s="30"/>
       <c r="W15" s="30"/>
       <c r="X15" s="30"/>
       <c r="Y15" s="30"/>
       <c r="AB15" s="31"/>
       <c r="AC15" s="31"/>
       <c r="AD15" s="31"/>
       <c r="AE15" s="31"/>
       <c r="AF15" s="31"/>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
       <c r="AL15" s="31"/>
     </row>
-    <row r="16" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="114" t="s">
         <v>162</v>
       </c>
       <c r="C16" s="112">
         <v>1.01</v>
       </c>
       <c r="D16" s="112">
         <v>1.01</v>
       </c>
       <c r="E16" s="112">
         <v>1.01</v>
       </c>
       <c r="F16" s="112">
         <v>1</v>
       </c>
       <c r="G16" s="112">
         <v>0.91</v>
       </c>
       <c r="H16" s="112">
         <v>0.89</v>
       </c>
       <c r="I16" s="112">
         <v>0.86</v>
       </c>
@@ -30830,51 +30865,51 @@
         <v>0.84</v>
       </c>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="30"/>
       <c r="W16" s="30"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="AB16" s="31"/>
       <c r="AC16" s="31"/>
       <c r="AD16" s="31"/>
       <c r="AE16" s="31"/>
       <c r="AF16" s="31"/>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
       <c r="AL16" s="31"/>
     </row>
-    <row r="17" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B17" s="114" t="s">
         <v>163</v>
       </c>
       <c r="C17" s="112">
         <v>1.03</v>
       </c>
       <c r="D17" s="112">
         <v>1.03</v>
       </c>
       <c r="E17" s="112">
         <v>1.03</v>
       </c>
       <c r="F17" s="112">
         <v>1.02</v>
       </c>
       <c r="G17" s="112">
         <v>0.92</v>
       </c>
       <c r="H17" s="112">
         <v>0.9</v>
       </c>
       <c r="I17" s="112">
         <v>0.87</v>
       </c>
       <c r="J17" s="112">
@@ -30893,51 +30928,51 @@
         <v>0.86</v>
       </c>
       <c r="O17" s="30"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="30"/>
       <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
       <c r="V17" s="30"/>
       <c r="W17" s="30"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="30"/>
       <c r="AB17" s="31"/>
       <c r="AC17" s="31"/>
       <c r="AD17" s="31"/>
       <c r="AE17" s="31"/>
       <c r="AF17" s="31"/>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
       <c r="AL17" s="31"/>
     </row>
-    <row r="18" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B18" s="114" t="s">
         <v>164</v>
       </c>
       <c r="C18" s="112">
         <v>1.03</v>
       </c>
       <c r="D18" s="112">
         <v>1.03</v>
       </c>
       <c r="E18" s="112">
         <v>1.03</v>
       </c>
       <c r="F18" s="112">
         <v>1.03</v>
       </c>
       <c r="G18" s="112">
         <v>1</v>
       </c>
       <c r="H18" s="112">
         <v>1</v>
       </c>
       <c r="I18" s="112">
         <v>0.99</v>
       </c>
       <c r="J18" s="112">
@@ -30956,51 +30991,51 @@
         <v>0.99</v>
       </c>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="30"/>
       <c r="V18" s="30"/>
       <c r="W18" s="30"/>
       <c r="X18" s="30"/>
       <c r="Y18" s="30"/>
       <c r="AB18" s="31"/>
       <c r="AC18" s="31"/>
       <c r="AD18" s="31"/>
       <c r="AE18" s="31"/>
       <c r="AF18" s="31"/>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
       <c r="AL18" s="31"/>
     </row>
-    <row r="19" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B19" s="114" t="s">
         <v>165</v>
       </c>
       <c r="C19" s="112">
         <v>1.08</v>
       </c>
       <c r="D19" s="112">
         <v>1.08</v>
       </c>
       <c r="E19" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="F19" s="112">
         <v>1.08</v>
       </c>
       <c r="G19" s="112">
         <v>1</v>
       </c>
       <c r="H19" s="112">
         <v>0.99</v>
       </c>
       <c r="I19" s="112">
         <v>0.97</v>
       </c>
       <c r="J19" s="112">
@@ -31019,51 +31054,51 @@
         <v>0.97</v>
       </c>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="30"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="AB19" s="31"/>
       <c r="AC19" s="31"/>
       <c r="AD19" s="31"/>
       <c r="AE19" s="31"/>
       <c r="AF19" s="31"/>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
       <c r="AL19" s="31"/>
     </row>
-    <row r="20" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B20" s="114" t="s">
         <v>166</v>
       </c>
       <c r="C20" s="112">
         <v>1.05</v>
       </c>
       <c r="D20" s="112">
         <v>1.04</v>
       </c>
       <c r="E20" s="112">
         <v>1.05</v>
       </c>
       <c r="F20" s="112">
         <v>1.04</v>
       </c>
       <c r="G20" s="112">
         <v>0.93</v>
       </c>
       <c r="H20" s="112">
         <v>0.92</v>
       </c>
       <c r="I20" s="112">
         <v>0.89</v>
       </c>
       <c r="J20" s="112">
@@ -31082,51 +31117,51 @@
         <v>0.87</v>
       </c>
       <c r="O20" s="30"/>
       <c r="P20" s="30"/>
       <c r="Q20" s="30"/>
       <c r="R20" s="30"/>
       <c r="S20" s="30"/>
       <c r="T20" s="30"/>
       <c r="U20" s="30"/>
       <c r="V20" s="30"/>
       <c r="W20" s="30"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="30"/>
       <c r="AB20" s="31"/>
       <c r="AC20" s="31"/>
       <c r="AD20" s="31"/>
       <c r="AE20" s="31"/>
       <c r="AF20" s="31"/>
       <c r="AG20" s="31"/>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
       <c r="AL20" s="31"/>
     </row>
-    <row r="21" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B21" s="114" t="s">
         <v>167</v>
       </c>
       <c r="C21" s="112">
         <v>1.05</v>
       </c>
       <c r="D21" s="112">
         <v>1.04</v>
       </c>
       <c r="E21" s="112">
         <v>1.05</v>
       </c>
       <c r="F21" s="112">
         <v>1.04</v>
       </c>
       <c r="G21" s="112">
         <v>0.96</v>
       </c>
       <c r="H21" s="112">
         <v>0.95</v>
       </c>
       <c r="I21" s="112">
         <v>0.92</v>
       </c>
       <c r="J21" s="112">
@@ -31145,51 +31180,51 @@
         <v>0.91</v>
       </c>
       <c r="O21" s="30"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="30"/>
       <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="30"/>
       <c r="V21" s="30"/>
       <c r="W21" s="30"/>
       <c r="X21" s="30"/>
       <c r="Y21" s="30"/>
       <c r="AB21" s="31"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="31"/>
       <c r="AE21" s="31"/>
       <c r="AF21" s="31"/>
       <c r="AG21" s="31"/>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
       <c r="AL21" s="31"/>
     </row>
-    <row r="22" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B22" s="114" t="s">
         <v>168</v>
       </c>
       <c r="C22" s="112">
         <v>1.04</v>
       </c>
       <c r="D22" s="112">
         <v>1.04</v>
       </c>
       <c r="E22" s="112">
         <v>1.05</v>
       </c>
       <c r="F22" s="112">
         <v>1.04</v>
       </c>
       <c r="G22" s="112">
         <v>1.04</v>
       </c>
       <c r="H22" s="112">
         <v>1.04</v>
       </c>
       <c r="I22" s="112">
         <v>1.04</v>
       </c>
       <c r="J22" s="112">
@@ -31208,51 +31243,51 @@
         <v>1.05</v>
       </c>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
       <c r="AB22" s="31"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="31"/>
       <c r="AE22" s="31"/>
       <c r="AF22" s="31"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
       <c r="AL22" s="31"/>
     </row>
-    <row r="23" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B23" s="114" t="s">
         <v>169</v>
       </c>
       <c r="C23" s="112">
         <v>1</v>
       </c>
       <c r="D23" s="112">
         <v>1</v>
       </c>
       <c r="E23" s="112">
         <v>1</v>
       </c>
       <c r="F23" s="112">
         <v>1</v>
       </c>
       <c r="G23" s="112">
         <v>1.01</v>
       </c>
       <c r="H23" s="112">
         <v>1.02</v>
       </c>
       <c r="I23" s="112">
         <v>1.02</v>
       </c>
       <c r="J23" s="112">
@@ -31271,51 +31306,51 @@
         <v>1.02</v>
       </c>
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="30"/>
       <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="30"/>
       <c r="V23" s="30"/>
       <c r="W23" s="30"/>
       <c r="X23" s="30"/>
       <c r="Y23" s="30"/>
       <c r="AB23" s="31"/>
       <c r="AC23" s="31"/>
       <c r="AD23" s="31"/>
       <c r="AE23" s="31"/>
       <c r="AF23" s="31"/>
       <c r="AG23" s="31"/>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
       <c r="AL23" s="31"/>
     </row>
-    <row r="24" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B24" s="114" t="s">
         <v>170</v>
       </c>
       <c r="C24" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="D24" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="E24" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="F24" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="G24" s="112">
         <v>1.61</v>
       </c>
       <c r="H24" s="112">
         <v>1.72</v>
       </c>
       <c r="I24" s="112">
         <v>1.88</v>
       </c>
       <c r="J24" s="112">
@@ -31334,51 +31369,51 @@
         <v>1.99</v>
       </c>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="30"/>
       <c r="V24" s="30"/>
       <c r="W24" s="30"/>
       <c r="X24" s="30"/>
       <c r="Y24" s="30"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="31"/>
       <c r="AD24" s="31"/>
       <c r="AE24" s="31"/>
       <c r="AF24" s="31"/>
       <c r="AG24" s="31"/>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
       <c r="AL24" s="31"/>
     </row>
-    <row r="25" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B25" s="114" t="s">
         <v>171</v>
       </c>
       <c r="C25" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="D25" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="E25" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="F25" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="G25" s="112">
         <v>1.6</v>
       </c>
       <c r="H25" s="112">
         <v>1.7</v>
       </c>
       <c r="I25" s="112">
         <v>1.86</v>
       </c>
       <c r="J25" s="112">
@@ -31397,51 +31432,51 @@
         <v>1.96</v>
       </c>
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="30"/>
       <c r="R25" s="30"/>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="30"/>
       <c r="V25" s="30"/>
       <c r="W25" s="30"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="AB25" s="31"/>
       <c r="AC25" s="31"/>
       <c r="AD25" s="31"/>
       <c r="AE25" s="31"/>
       <c r="AF25" s="31"/>
       <c r="AG25" s="31"/>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
       <c r="AL25" s="31"/>
     </row>
-    <row r="26" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B26" s="114" t="s">
         <v>172</v>
       </c>
       <c r="C26" s="112">
         <v>1.01</v>
       </c>
       <c r="D26" s="112">
         <v>1.02</v>
       </c>
       <c r="E26" s="112">
         <v>1.02</v>
       </c>
       <c r="F26" s="112">
         <v>1.02</v>
       </c>
       <c r="G26" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="H26" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="I26" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="J26" s="112">
@@ -31460,51 +31495,51 @@
         <v>1.1399999999999999</v>
       </c>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="30"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31"/>
       <c r="AD26" s="31"/>
       <c r="AE26" s="31"/>
       <c r="AF26" s="31"/>
       <c r="AG26" s="31"/>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
       <c r="AL26" s="31"/>
     </row>
-    <row r="27" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B27" s="114" t="s">
         <v>173</v>
       </c>
       <c r="C27" s="112">
         <v>1.05</v>
       </c>
       <c r="D27" s="112">
         <v>1.06</v>
       </c>
       <c r="E27" s="112">
         <v>1.07</v>
       </c>
       <c r="F27" s="112">
         <v>1.08</v>
       </c>
       <c r="G27" s="112">
         <v>1.31</v>
       </c>
       <c r="H27" s="112">
         <v>1.36</v>
       </c>
       <c r="I27" s="112">
         <v>1.44</v>
       </c>
       <c r="J27" s="112">
@@ -31523,51 +31558,51 @@
         <v>1.5</v>
       </c>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="30"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="30"/>
       <c r="W27" s="30"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31"/>
       <c r="AD27" s="31"/>
       <c r="AE27" s="31"/>
       <c r="AF27" s="31"/>
       <c r="AG27" s="31"/>
       <c r="AH27" s="31"/>
       <c r="AI27" s="31"/>
       <c r="AJ27" s="31"/>
       <c r="AK27" s="31"/>
       <c r="AL27" s="31"/>
     </row>
-    <row r="28" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B28" s="114" t="s">
         <v>174</v>
       </c>
       <c r="C28" s="112">
         <v>1.03</v>
       </c>
       <c r="D28" s="112">
         <v>1.04</v>
       </c>
       <c r="E28" s="112">
         <v>1.05</v>
       </c>
       <c r="F28" s="112">
         <v>1.05</v>
       </c>
       <c r="G28" s="112">
         <v>1.17</v>
       </c>
       <c r="H28" s="112">
         <v>1.2</v>
       </c>
       <c r="I28" s="112">
         <v>1.24</v>
       </c>
       <c r="J28" s="112">
@@ -31586,51 +31621,51 @@
         <v>1.28</v>
       </c>
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="30"/>
       <c r="W28" s="30"/>
       <c r="X28" s="30"/>
       <c r="Y28" s="30"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31"/>
       <c r="AD28" s="31"/>
       <c r="AE28" s="31"/>
       <c r="AF28" s="31"/>
       <c r="AG28" s="31"/>
       <c r="AH28" s="31"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="31"/>
       <c r="AK28" s="31"/>
       <c r="AL28" s="31"/>
     </row>
-    <row r="29" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B29" s="114" t="s">
         <v>175</v>
       </c>
       <c r="C29" s="112">
         <v>1.04</v>
       </c>
       <c r="D29" s="112">
         <v>1.05</v>
       </c>
       <c r="E29" s="112">
         <v>1.06</v>
       </c>
       <c r="F29" s="112">
         <v>1.06</v>
       </c>
       <c r="G29" s="112">
         <v>1.21</v>
       </c>
       <c r="H29" s="112">
         <v>1.24</v>
       </c>
       <c r="I29" s="112">
         <v>1.29</v>
       </c>
       <c r="J29" s="112">
@@ -31649,51 +31684,51 @@
         <v>1.33</v>
       </c>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
       <c r="W29" s="30"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="30"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31"/>
       <c r="AD29" s="31"/>
       <c r="AE29" s="31"/>
       <c r="AF29" s="31"/>
       <c r="AG29" s="31"/>
       <c r="AH29" s="31"/>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
       <c r="AL29" s="31"/>
     </row>
-    <row r="30" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B30" s="114" t="s">
         <v>176</v>
       </c>
       <c r="C30" s="112">
         <v>1.01</v>
       </c>
       <c r="D30" s="112">
         <v>1</v>
       </c>
       <c r="E30" s="112">
         <v>1.01</v>
       </c>
       <c r="F30" s="112">
         <v>1</v>
       </c>
       <c r="G30" s="112">
         <v>0.96</v>
       </c>
       <c r="H30" s="112">
         <v>0.95</v>
       </c>
       <c r="I30" s="112">
         <v>0.94</v>
       </c>
       <c r="J30" s="112">
@@ -31712,51 +31747,51 @@
         <v>0.93</v>
       </c>
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="30"/>
       <c r="W30" s="30"/>
       <c r="X30" s="30"/>
       <c r="Y30" s="30"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31"/>
       <c r="AD30" s="31"/>
       <c r="AE30" s="31"/>
       <c r="AF30" s="31"/>
       <c r="AG30" s="31"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="31"/>
       <c r="AL30" s="31"/>
     </row>
-    <row r="31" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B31" s="114" t="s">
         <v>177</v>
       </c>
       <c r="C31" s="112">
         <v>1.04</v>
       </c>
       <c r="D31" s="112">
         <v>1.03</v>
       </c>
       <c r="E31" s="112">
         <v>1.04</v>
       </c>
       <c r="F31" s="112">
         <v>1.03</v>
       </c>
       <c r="G31" s="112">
         <v>0.97</v>
       </c>
       <c r="H31" s="112">
         <v>0.96</v>
       </c>
       <c r="I31" s="112">
         <v>0.95</v>
       </c>
       <c r="J31" s="112">
@@ -31775,51 +31810,51 @@
         <v>0.94</v>
       </c>
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="30"/>
       <c r="R31" s="30"/>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30"/>
       <c r="V31" s="30"/>
       <c r="W31" s="30"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="30"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31"/>
       <c r="AD31" s="31"/>
       <c r="AE31" s="31"/>
       <c r="AF31" s="31"/>
       <c r="AG31" s="31"/>
       <c r="AH31" s="31"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="31"/>
       <c r="AK31" s="31"/>
       <c r="AL31" s="31"/>
     </row>
-    <row r="32" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B32" s="114" t="s">
         <v>178</v>
       </c>
       <c r="C32" s="112">
         <v>1.01</v>
       </c>
       <c r="D32" s="112">
         <v>1.01</v>
       </c>
       <c r="E32" s="112">
         <v>1.02</v>
       </c>
       <c r="F32" s="112">
         <v>1.02</v>
       </c>
       <c r="G32" s="112">
         <v>1.07</v>
       </c>
       <c r="H32" s="112">
         <v>1.08</v>
       </c>
       <c r="I32" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="J32" s="112">
@@ -31838,51 +31873,51 @@
         <v>1.1100000000000001</v>
       </c>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31"/>
       <c r="AD32" s="31"/>
       <c r="AE32" s="31"/>
       <c r="AF32" s="31"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
       <c r="AL32" s="31"/>
     </row>
-    <row r="33" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B33" s="114" t="s">
         <v>179</v>
       </c>
       <c r="C33" s="112">
         <v>1.02</v>
       </c>
       <c r="D33" s="112">
         <v>1.02</v>
       </c>
       <c r="E33" s="112">
         <v>1.03</v>
       </c>
       <c r="F33" s="112">
         <v>1.03</v>
       </c>
       <c r="G33" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="H33" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="I33" s="112">
         <v>1.18</v>
       </c>
       <c r="J33" s="112">
@@ -31901,51 +31936,51 @@
         <v>1.2</v>
       </c>
       <c r="O33" s="30"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="30"/>
       <c r="R33" s="30"/>
       <c r="S33" s="30"/>
       <c r="T33" s="30"/>
       <c r="U33" s="30"/>
       <c r="V33" s="30"/>
       <c r="W33" s="30"/>
       <c r="X33" s="30"/>
       <c r="Y33" s="30"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31"/>
       <c r="AD33" s="31"/>
       <c r="AE33" s="31"/>
       <c r="AF33" s="31"/>
       <c r="AG33" s="31"/>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
       <c r="AL33" s="31"/>
     </row>
-    <row r="34" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B34" s="114" t="s">
         <v>180</v>
       </c>
       <c r="C34" s="112">
         <v>1</v>
       </c>
       <c r="D34" s="112">
         <v>1</v>
       </c>
       <c r="E34" s="112">
         <v>1</v>
       </c>
       <c r="F34" s="112">
         <v>1</v>
       </c>
       <c r="G34" s="112">
         <v>1</v>
       </c>
       <c r="H34" s="112">
         <v>1</v>
       </c>
       <c r="I34" s="112">
         <v>1</v>
       </c>
       <c r="J34" s="112">
@@ -31964,51 +31999,51 @@
         <v>1</v>
       </c>
       <c r="O34" s="30"/>
       <c r="P34" s="30"/>
       <c r="Q34" s="30"/>
       <c r="R34" s="30"/>
       <c r="S34" s="30"/>
       <c r="T34" s="30"/>
       <c r="U34" s="30"/>
       <c r="V34" s="30"/>
       <c r="W34" s="30"/>
       <c r="X34" s="30"/>
       <c r="Y34" s="30"/>
       <c r="AB34" s="31"/>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31"/>
       <c r="AF34" s="31"/>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
       <c r="AL34" s="31"/>
     </row>
-    <row r="35" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B35" s="114" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="112">
         <v>1.01</v>
       </c>
       <c r="D35" s="112">
         <v>1.02</v>
       </c>
       <c r="E35" s="112">
         <v>1.02</v>
       </c>
       <c r="F35" s="112">
         <v>1.02</v>
       </c>
       <c r="G35" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="H35" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="I35" s="112">
         <v>1.1299999999999999</v>
       </c>
       <c r="J35" s="112">
@@ -32027,51 +32062,51 @@
         <v>1.1499999999999999</v>
       </c>
       <c r="O35" s="30"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="30"/>
       <c r="S35" s="30"/>
       <c r="T35" s="30"/>
       <c r="U35" s="30"/>
       <c r="V35" s="30"/>
       <c r="W35" s="30"/>
       <c r="X35" s="30"/>
       <c r="Y35" s="30"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
       <c r="AD35" s="31"/>
       <c r="AE35" s="31"/>
       <c r="AF35" s="31"/>
       <c r="AG35" s="31"/>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
       <c r="AL35" s="31"/>
     </row>
-    <row r="36" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B36" s="114" t="s">
         <v>182</v>
       </c>
       <c r="C36" s="112">
         <v>1.35</v>
       </c>
       <c r="D36" s="112">
         <v>1.35</v>
       </c>
       <c r="E36" s="112">
         <v>1.41</v>
       </c>
       <c r="F36" s="112">
         <v>1.36</v>
       </c>
       <c r="G36" s="112">
         <v>1.21</v>
       </c>
       <c r="H36" s="112">
         <v>1.21</v>
       </c>
       <c r="I36" s="112">
         <v>1.21</v>
       </c>
       <c r="J36" s="112">
@@ -32090,51 +32125,51 @@
         <v>1.23</v>
       </c>
       <c r="O36" s="30"/>
       <c r="P36" s="30"/>
       <c r="Q36" s="30"/>
       <c r="R36" s="30"/>
       <c r="S36" s="30"/>
       <c r="T36" s="30"/>
       <c r="U36" s="30"/>
       <c r="V36" s="30"/>
       <c r="W36" s="30"/>
       <c r="X36" s="30"/>
       <c r="Y36" s="30"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31"/>
       <c r="AD36" s="31"/>
       <c r="AE36" s="31"/>
       <c r="AF36" s="31"/>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
       <c r="AL36" s="31"/>
     </row>
-    <row r="37" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B37" s="114" t="s">
         <v>183</v>
       </c>
       <c r="C37" s="112">
         <v>1.85</v>
       </c>
       <c r="D37" s="112">
         <v>1.84</v>
       </c>
       <c r="E37" s="112">
         <v>1.98</v>
       </c>
       <c r="F37" s="112">
         <v>1.87</v>
       </c>
       <c r="G37" s="112">
         <v>1.54</v>
       </c>
       <c r="H37" s="112">
         <v>1.54</v>
       </c>
       <c r="I37" s="112">
         <v>1.55</v>
       </c>
       <c r="J37" s="112">
@@ -32153,51 +32188,51 @@
         <v>1.61</v>
       </c>
       <c r="O37" s="30"/>
       <c r="P37" s="30"/>
       <c r="Q37" s="30"/>
       <c r="R37" s="30"/>
       <c r="S37" s="30"/>
       <c r="T37" s="30"/>
       <c r="U37" s="30"/>
       <c r="V37" s="30"/>
       <c r="W37" s="30"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="30"/>
       <c r="AB37" s="31"/>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31"/>
       <c r="AF37" s="31"/>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
       <c r="AL37" s="31"/>
     </row>
-    <row r="38" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B38" s="114" t="s">
         <v>184</v>
       </c>
       <c r="C38" s="112">
         <v>0.97</v>
       </c>
       <c r="D38" s="112">
         <v>0.97</v>
       </c>
       <c r="E38" s="112">
         <v>0.96</v>
       </c>
       <c r="F38" s="112">
         <v>0.97</v>
       </c>
       <c r="G38" s="112">
         <v>0.94</v>
       </c>
       <c r="H38" s="112">
         <v>0.93</v>
       </c>
       <c r="I38" s="112">
         <v>0.92</v>
       </c>
       <c r="J38" s="112">
@@ -32216,51 +32251,51 @@
         <v>0.91</v>
       </c>
       <c r="O38" s="30"/>
       <c r="P38" s="30"/>
       <c r="Q38" s="30"/>
       <c r="R38" s="30"/>
       <c r="S38" s="30"/>
       <c r="T38" s="30"/>
       <c r="U38" s="30"/>
       <c r="V38" s="30"/>
       <c r="W38" s="30"/>
       <c r="X38" s="30"/>
       <c r="Y38" s="30"/>
       <c r="AB38" s="31"/>
       <c r="AC38" s="31"/>
       <c r="AD38" s="31"/>
       <c r="AE38" s="31"/>
       <c r="AF38" s="31"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
       <c r="AL38" s="31"/>
     </row>
-    <row r="39" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B39" s="114" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="112">
         <v>0.98</v>
       </c>
       <c r="D39" s="112">
         <v>0.98</v>
       </c>
       <c r="E39" s="112">
         <v>0.97</v>
       </c>
       <c r="F39" s="112">
         <v>0.98</v>
       </c>
       <c r="G39" s="112">
         <v>0.98</v>
       </c>
       <c r="H39" s="112">
         <v>0.98</v>
       </c>
       <c r="I39" s="112">
         <v>0.98</v>
       </c>
       <c r="J39" s="112">
@@ -32279,51 +32314,51 @@
         <v>0.98</v>
       </c>
       <c r="O39" s="30"/>
       <c r="P39" s="30"/>
       <c r="Q39" s="30"/>
       <c r="R39" s="30"/>
       <c r="S39" s="30"/>
       <c r="T39" s="30"/>
       <c r="U39" s="30"/>
       <c r="V39" s="30"/>
       <c r="W39" s="30"/>
       <c r="X39" s="30"/>
       <c r="Y39" s="30"/>
       <c r="AB39" s="31"/>
       <c r="AC39" s="31"/>
       <c r="AD39" s="31"/>
       <c r="AE39" s="31"/>
       <c r="AF39" s="31"/>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
       <c r="AL39" s="31"/>
     </row>
-    <row r="40" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B40" s="114" t="s">
         <v>186</v>
       </c>
       <c r="C40" s="112">
         <v>0.98</v>
       </c>
       <c r="D40" s="112">
         <v>0.98</v>
       </c>
       <c r="E40" s="112">
         <v>0.98</v>
       </c>
       <c r="F40" s="112">
         <v>0.98</v>
       </c>
       <c r="G40" s="112">
         <v>1</v>
       </c>
       <c r="H40" s="112">
         <v>1</v>
       </c>
       <c r="I40" s="112">
         <v>1</v>
       </c>
       <c r="J40" s="112">
@@ -32342,51 +32377,51 @@
         <v>1.01</v>
       </c>
       <c r="O40" s="30"/>
       <c r="P40" s="30"/>
       <c r="Q40" s="30"/>
       <c r="R40" s="30"/>
       <c r="S40" s="30"/>
       <c r="T40" s="30"/>
       <c r="U40" s="30"/>
       <c r="V40" s="30"/>
       <c r="W40" s="30"/>
       <c r="X40" s="30"/>
       <c r="Y40" s="30"/>
       <c r="AB40" s="31"/>
       <c r="AC40" s="31"/>
       <c r="AD40" s="31"/>
       <c r="AE40" s="31"/>
       <c r="AF40" s="31"/>
       <c r="AG40" s="31"/>
       <c r="AH40" s="31"/>
       <c r="AI40" s="31"/>
       <c r="AJ40" s="31"/>
       <c r="AK40" s="31"/>
       <c r="AL40" s="31"/>
     </row>
-    <row r="41" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B41" s="114" t="s">
         <v>187</v>
       </c>
       <c r="C41" s="112">
         <v>0.98</v>
       </c>
       <c r="D41" s="112">
         <v>0.98</v>
       </c>
       <c r="E41" s="112">
         <v>0.97</v>
       </c>
       <c r="F41" s="112">
         <v>0.98</v>
       </c>
       <c r="G41" s="112">
         <v>0.98</v>
       </c>
       <c r="H41" s="112">
         <v>0.98</v>
       </c>
       <c r="I41" s="112">
         <v>0.98</v>
       </c>
       <c r="J41" s="112">
@@ -32405,51 +32440,51 @@
         <v>0.98</v>
       </c>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
       <c r="AB41" s="31"/>
       <c r="AC41" s="31"/>
       <c r="AD41" s="31"/>
       <c r="AE41" s="31"/>
       <c r="AF41" s="31"/>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="31"/>
       <c r="AJ41" s="31"/>
       <c r="AK41" s="31"/>
       <c r="AL41" s="31"/>
     </row>
-    <row r="42" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B42" s="114" t="s">
         <v>188</v>
       </c>
       <c r="C42" s="112">
         <v>1</v>
       </c>
       <c r="D42" s="112">
         <v>1</v>
       </c>
       <c r="E42" s="112">
         <v>1</v>
       </c>
       <c r="F42" s="112">
         <v>1.01</v>
       </c>
       <c r="G42" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="H42" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="I42" s="112">
         <v>1.17</v>
       </c>
       <c r="J42" s="112">
@@ -32468,51 +32503,51 @@
         <v>1.2</v>
       </c>
       <c r="O42" s="30"/>
       <c r="P42" s="30"/>
       <c r="Q42" s="30"/>
       <c r="R42" s="30"/>
       <c r="S42" s="30"/>
       <c r="T42" s="30"/>
       <c r="U42" s="30"/>
       <c r="V42" s="30"/>
       <c r="W42" s="30"/>
       <c r="X42" s="30"/>
       <c r="Y42" s="30"/>
       <c r="AB42" s="31"/>
       <c r="AC42" s="31"/>
       <c r="AD42" s="31"/>
       <c r="AE42" s="31"/>
       <c r="AF42" s="31"/>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="31"/>
       <c r="AJ42" s="31"/>
       <c r="AK42" s="31"/>
       <c r="AL42" s="31"/>
     </row>
-    <row r="43" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B43" s="114" t="s">
         <v>189</v>
       </c>
       <c r="C43" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="D43" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="E43" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="F43" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="G43" s="112">
         <v>1.01</v>
       </c>
       <c r="H43" s="112">
         <v>1</v>
       </c>
       <c r="I43" s="112">
         <v>0.98</v>
       </c>
       <c r="J43" s="112">
@@ -32531,51 +32566,51 @@
         <v>0.97</v>
       </c>
       <c r="O43" s="30"/>
       <c r="P43" s="30"/>
       <c r="Q43" s="30"/>
       <c r="R43" s="30"/>
       <c r="S43" s="30"/>
       <c r="T43" s="30"/>
       <c r="U43" s="30"/>
       <c r="V43" s="30"/>
       <c r="W43" s="30"/>
       <c r="X43" s="30"/>
       <c r="Y43" s="30"/>
       <c r="AB43" s="31"/>
       <c r="AC43" s="31"/>
       <c r="AD43" s="31"/>
       <c r="AE43" s="31"/>
       <c r="AF43" s="31"/>
       <c r="AG43" s="31"/>
       <c r="AH43" s="31"/>
       <c r="AI43" s="31"/>
       <c r="AJ43" s="31"/>
       <c r="AK43" s="31"/>
       <c r="AL43" s="31"/>
     </row>
-    <row r="44" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B44" s="114" t="s">
         <v>190</v>
       </c>
       <c r="C44" s="112">
         <v>1.23</v>
       </c>
       <c r="D44" s="112">
         <v>1.22</v>
       </c>
       <c r="E44" s="112">
         <v>1.26</v>
       </c>
       <c r="F44" s="112">
         <v>1.22</v>
       </c>
       <c r="G44" s="112">
         <v>1.07</v>
       </c>
       <c r="H44" s="112">
         <v>1.06</v>
       </c>
       <c r="I44" s="112">
         <v>1.04</v>
       </c>
       <c r="J44" s="112">
@@ -32594,51 +32629,51 @@
         <v>1.05</v>
       </c>
       <c r="O44" s="30"/>
       <c r="P44" s="30"/>
       <c r="Q44" s="30"/>
       <c r="R44" s="30"/>
       <c r="S44" s="30"/>
       <c r="T44" s="30"/>
       <c r="U44" s="30"/>
       <c r="V44" s="30"/>
       <c r="W44" s="30"/>
       <c r="X44" s="30"/>
       <c r="Y44" s="30"/>
       <c r="AB44" s="31"/>
       <c r="AC44" s="31"/>
       <c r="AD44" s="31"/>
       <c r="AE44" s="31"/>
       <c r="AF44" s="31"/>
       <c r="AG44" s="31"/>
       <c r="AH44" s="31"/>
       <c r="AI44" s="31"/>
       <c r="AJ44" s="31"/>
       <c r="AK44" s="31"/>
       <c r="AL44" s="31"/>
     </row>
-    <row r="45" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B45" s="114" t="s">
         <v>191</v>
       </c>
       <c r="C45" s="112">
         <v>1.03</v>
       </c>
       <c r="D45" s="112">
         <v>1.03</v>
       </c>
       <c r="E45" s="112">
         <v>1.03</v>
       </c>
       <c r="F45" s="112">
         <v>1.02</v>
       </c>
       <c r="G45" s="112">
         <v>0.91</v>
       </c>
       <c r="H45" s="112">
         <v>0.89</v>
       </c>
       <c r="I45" s="112">
         <v>0.86</v>
       </c>
       <c r="J45" s="112">
@@ -32657,51 +32692,51 @@
         <v>0.84</v>
       </c>
       <c r="O45" s="30"/>
       <c r="P45" s="30"/>
       <c r="Q45" s="30"/>
       <c r="R45" s="30"/>
       <c r="S45" s="30"/>
       <c r="T45" s="30"/>
       <c r="U45" s="30"/>
       <c r="V45" s="30"/>
       <c r="W45" s="30"/>
       <c r="X45" s="30"/>
       <c r="Y45" s="30"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31"/>
       <c r="AD45" s="31"/>
       <c r="AE45" s="31"/>
       <c r="AF45" s="31"/>
       <c r="AG45" s="31"/>
       <c r="AH45" s="31"/>
       <c r="AI45" s="31"/>
       <c r="AJ45" s="31"/>
       <c r="AK45" s="31"/>
       <c r="AL45" s="31"/>
     </row>
-    <row r="46" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B46" s="114" t="s">
         <v>192</v>
       </c>
       <c r="C46" s="112">
         <v>0.97</v>
       </c>
       <c r="D46" s="112">
         <v>0.97</v>
       </c>
       <c r="E46" s="112">
         <v>0.96</v>
       </c>
       <c r="F46" s="112">
         <v>0.96</v>
       </c>
       <c r="G46" s="112">
         <v>0.93</v>
       </c>
       <c r="H46" s="112">
         <v>0.92</v>
       </c>
       <c r="I46" s="112">
         <v>0.91</v>
       </c>
       <c r="J46" s="112">
@@ -32720,51 +32755,51 @@
         <v>0.89</v>
       </c>
       <c r="O46" s="30"/>
       <c r="P46" s="30"/>
       <c r="Q46" s="30"/>
       <c r="R46" s="30"/>
       <c r="S46" s="30"/>
       <c r="T46" s="30"/>
       <c r="U46" s="30"/>
       <c r="V46" s="30"/>
       <c r="W46" s="30"/>
       <c r="X46" s="30"/>
       <c r="Y46" s="30"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31"/>
       <c r="AD46" s="31"/>
       <c r="AE46" s="31"/>
       <c r="AF46" s="31"/>
       <c r="AG46" s="31"/>
       <c r="AH46" s="31"/>
       <c r="AI46" s="31"/>
       <c r="AJ46" s="31"/>
       <c r="AK46" s="31"/>
       <c r="AL46" s="31"/>
     </row>
-    <row r="47" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B47" s="114" t="s">
         <v>193</v>
       </c>
       <c r="C47" s="112">
         <v>0.96</v>
       </c>
       <c r="D47" s="112">
         <v>0.96</v>
       </c>
       <c r="E47" s="112">
         <v>0.95</v>
       </c>
       <c r="F47" s="112">
         <v>0.95</v>
       </c>
       <c r="G47" s="112">
         <v>0.89</v>
       </c>
       <c r="H47" s="112">
         <v>0.87</v>
       </c>
       <c r="I47" s="112">
         <v>0.85</v>
       </c>
       <c r="J47" s="112">
@@ -32783,51 +32818,51 @@
         <v>0.83</v>
       </c>
       <c r="O47" s="30"/>
       <c r="P47" s="30"/>
       <c r="Q47" s="30"/>
       <c r="R47" s="30"/>
       <c r="S47" s="30"/>
       <c r="T47" s="30"/>
       <c r="U47" s="30"/>
       <c r="V47" s="30"/>
       <c r="W47" s="30"/>
       <c r="X47" s="30"/>
       <c r="Y47" s="30"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31"/>
       <c r="AD47" s="31"/>
       <c r="AE47" s="31"/>
       <c r="AF47" s="31"/>
       <c r="AG47" s="31"/>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
       <c r="AL47" s="31"/>
     </row>
-    <row r="48" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B48" s="114" t="s">
         <v>194</v>
       </c>
       <c r="C48" s="112">
         <v>1.08</v>
       </c>
       <c r="D48" s="112">
         <v>1.07</v>
       </c>
       <c r="E48" s="112">
         <v>1.08</v>
       </c>
       <c r="F48" s="112">
         <v>1.07</v>
       </c>
       <c r="G48" s="112">
         <v>0.98</v>
       </c>
       <c r="H48" s="112">
         <v>0.96</v>
       </c>
       <c r="I48" s="112">
         <v>0.94</v>
       </c>
       <c r="J48" s="112">
@@ -32846,51 +32881,51 @@
         <v>0.93</v>
       </c>
       <c r="O48" s="30"/>
       <c r="P48" s="30"/>
       <c r="Q48" s="30"/>
       <c r="R48" s="30"/>
       <c r="S48" s="30"/>
       <c r="T48" s="30"/>
       <c r="U48" s="30"/>
       <c r="V48" s="30"/>
       <c r="W48" s="30"/>
       <c r="X48" s="30"/>
       <c r="Y48" s="30"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31"/>
       <c r="AD48" s="31"/>
       <c r="AE48" s="31"/>
       <c r="AF48" s="31"/>
       <c r="AG48" s="31"/>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
       <c r="AL48" s="31"/>
     </row>
-    <row r="49" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B49" s="114" t="s">
         <v>195</v>
       </c>
       <c r="C49" s="112">
         <v>1.2</v>
       </c>
       <c r="D49" s="112">
         <v>1.2</v>
       </c>
       <c r="E49" s="112">
         <v>1.23</v>
       </c>
       <c r="F49" s="112">
         <v>1.2</v>
       </c>
       <c r="G49" s="112">
         <v>1.06</v>
       </c>
       <c r="H49" s="112">
         <v>1.05</v>
       </c>
       <c r="I49" s="112">
         <v>1.03</v>
       </c>
       <c r="J49" s="112">
@@ -32909,51 +32944,51 @@
         <v>1.04</v>
       </c>
       <c r="O49" s="30"/>
       <c r="P49" s="30"/>
       <c r="Q49" s="30"/>
       <c r="R49" s="30"/>
       <c r="S49" s="30"/>
       <c r="T49" s="30"/>
       <c r="U49" s="30"/>
       <c r="V49" s="30"/>
       <c r="W49" s="30"/>
       <c r="X49" s="30"/>
       <c r="Y49" s="30"/>
       <c r="AB49" s="31"/>
       <c r="AC49" s="31"/>
       <c r="AD49" s="31"/>
       <c r="AE49" s="31"/>
       <c r="AF49" s="31"/>
       <c r="AG49" s="31"/>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
       <c r="AL49" s="31"/>
     </row>
-    <row r="50" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B50" s="114" t="s">
         <v>196</v>
       </c>
       <c r="C50" s="112">
         <v>1</v>
       </c>
       <c r="D50" s="112">
         <v>0.99</v>
       </c>
       <c r="E50" s="112">
         <v>0.99</v>
       </c>
       <c r="F50" s="112">
         <v>0.99</v>
       </c>
       <c r="G50" s="112">
         <v>0.93</v>
       </c>
       <c r="H50" s="112">
         <v>0.92</v>
       </c>
       <c r="I50" s="112">
         <v>0.9</v>
       </c>
       <c r="J50" s="112">
@@ -32972,51 +33007,51 @@
         <v>0.89</v>
       </c>
       <c r="O50" s="30"/>
       <c r="P50" s="30"/>
       <c r="Q50" s="30"/>
       <c r="R50" s="30"/>
       <c r="S50" s="30"/>
       <c r="T50" s="30"/>
       <c r="U50" s="30"/>
       <c r="V50" s="30"/>
       <c r="W50" s="30"/>
       <c r="X50" s="30"/>
       <c r="Y50" s="30"/>
       <c r="AB50" s="31"/>
       <c r="AC50" s="31"/>
       <c r="AD50" s="31"/>
       <c r="AE50" s="31"/>
       <c r="AF50" s="31"/>
       <c r="AG50" s="31"/>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
       <c r="AL50" s="31"/>
     </row>
-    <row r="51" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B51" s="114" t="s">
         <v>197</v>
       </c>
       <c r="C51" s="112">
         <v>0.98</v>
       </c>
       <c r="D51" s="112">
         <v>0.98</v>
       </c>
       <c r="E51" s="112">
         <v>0.97</v>
       </c>
       <c r="F51" s="112">
         <v>0.97</v>
       </c>
       <c r="G51" s="112">
         <v>0.92</v>
       </c>
       <c r="H51" s="112">
         <v>0.91</v>
       </c>
       <c r="I51" s="112">
         <v>0.89</v>
       </c>
       <c r="J51" s="112">
@@ -33035,51 +33070,51 @@
         <v>0.88</v>
       </c>
       <c r="O51" s="30"/>
       <c r="P51" s="30"/>
       <c r="Q51" s="30"/>
       <c r="R51" s="30"/>
       <c r="S51" s="30"/>
       <c r="T51" s="30"/>
       <c r="U51" s="30"/>
       <c r="V51" s="30"/>
       <c r="W51" s="30"/>
       <c r="X51" s="30"/>
       <c r="Y51" s="30"/>
       <c r="AB51" s="31"/>
       <c r="AC51" s="31"/>
       <c r="AD51" s="31"/>
       <c r="AE51" s="31"/>
       <c r="AF51" s="31"/>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
       <c r="AL51" s="31"/>
     </row>
-    <row r="52" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B52" s="114" t="s">
         <v>198</v>
       </c>
       <c r="C52" s="112">
         <v>1.66</v>
       </c>
       <c r="D52" s="112">
         <v>1.65</v>
       </c>
       <c r="E52" s="112">
         <v>1.76</v>
       </c>
       <c r="F52" s="112">
         <v>1.67</v>
       </c>
       <c r="G52" s="112">
         <v>1.4</v>
       </c>
       <c r="H52" s="112">
         <v>1.39</v>
       </c>
       <c r="I52" s="112">
         <v>1.39</v>
       </c>
       <c r="J52" s="112">
@@ -33098,51 +33133,51 @@
         <v>1.43</v>
       </c>
       <c r="O52" s="30"/>
       <c r="P52" s="30"/>
       <c r="Q52" s="30"/>
       <c r="R52" s="30"/>
       <c r="S52" s="30"/>
       <c r="T52" s="30"/>
       <c r="U52" s="30"/>
       <c r="V52" s="30"/>
       <c r="W52" s="30"/>
       <c r="X52" s="30"/>
       <c r="Y52" s="30"/>
       <c r="AB52" s="31"/>
       <c r="AC52" s="31"/>
       <c r="AD52" s="31"/>
       <c r="AE52" s="31"/>
       <c r="AF52" s="31"/>
       <c r="AG52" s="31"/>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
       <c r="AL52" s="31"/>
     </row>
-    <row r="53" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B53" s="114" t="s">
         <v>199</v>
       </c>
       <c r="C53" s="113">
         <v>0.97</v>
       </c>
       <c r="D53" s="113">
         <v>0.97</v>
       </c>
       <c r="E53" s="113">
         <v>0.96</v>
       </c>
       <c r="F53" s="113">
         <v>0.96</v>
       </c>
       <c r="G53" s="113">
         <v>0.9</v>
       </c>
       <c r="H53" s="113">
         <v>0.89</v>
       </c>
       <c r="I53" s="113">
         <v>0.87</v>
       </c>
       <c r="J53" s="113">
@@ -33161,51 +33196,51 @@
         <v>0.85</v>
       </c>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="30"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="30"/>
       <c r="W53" s="30"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31"/>
       <c r="AD53" s="31"/>
       <c r="AE53" s="31"/>
       <c r="AF53" s="31"/>
       <c r="AG53" s="31"/>
       <c r="AH53" s="31"/>
       <c r="AI53" s="31"/>
       <c r="AJ53" s="31"/>
       <c r="AK53" s="31"/>
       <c r="AL53" s="31"/>
     </row>
-    <row r="54" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B54" s="114" t="s">
         <v>200</v>
       </c>
       <c r="C54" s="113">
         <v>0.98</v>
       </c>
       <c r="D54" s="113">
         <v>0.97</v>
       </c>
       <c r="E54" s="113">
         <v>0.97</v>
       </c>
       <c r="F54" s="113">
         <v>0.97</v>
       </c>
       <c r="G54" s="113">
         <v>0.89</v>
       </c>
       <c r="H54" s="113">
         <v>0.87</v>
       </c>
       <c r="I54" s="113">
         <v>0.84</v>
       </c>
       <c r="J54" s="113">
@@ -33224,51 +33259,51 @@
         <v>0.82</v>
       </c>
       <c r="O54" s="30"/>
       <c r="P54" s="30"/>
       <c r="Q54" s="30"/>
       <c r="R54" s="30"/>
       <c r="S54" s="30"/>
       <c r="T54" s="30"/>
       <c r="U54" s="30"/>
       <c r="V54" s="30"/>
       <c r="W54" s="30"/>
       <c r="X54" s="30"/>
       <c r="Y54" s="30"/>
       <c r="AB54" s="31"/>
       <c r="AC54" s="31"/>
       <c r="AD54" s="31"/>
       <c r="AE54" s="31"/>
       <c r="AF54" s="31"/>
       <c r="AG54" s="31"/>
       <c r="AH54" s="31"/>
       <c r="AI54" s="31"/>
       <c r="AJ54" s="31"/>
       <c r="AK54" s="31"/>
       <c r="AL54" s="31"/>
     </row>
-    <row r="55" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B55" s="114" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="113">
         <v>1.17</v>
       </c>
       <c r="D55" s="113">
         <v>1.17</v>
       </c>
       <c r="E55" s="113">
         <v>1.2</v>
       </c>
       <c r="F55" s="113">
         <v>1.17</v>
       </c>
       <c r="G55" s="113">
         <v>1.04</v>
       </c>
       <c r="H55" s="113">
         <v>1.03</v>
       </c>
       <c r="I55" s="113">
         <v>1.01</v>
       </c>
       <c r="J55" s="113">
@@ -33287,51 +33322,51 @@
         <v>1.01</v>
       </c>
       <c r="O55" s="30"/>
       <c r="P55" s="30"/>
       <c r="Q55" s="30"/>
       <c r="R55" s="30"/>
       <c r="S55" s="30"/>
       <c r="T55" s="30"/>
       <c r="U55" s="30"/>
       <c r="V55" s="30"/>
       <c r="W55" s="30"/>
       <c r="X55" s="30"/>
       <c r="Y55" s="30"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31"/>
       <c r="AD55" s="31"/>
       <c r="AE55" s="31"/>
       <c r="AF55" s="31"/>
       <c r="AG55" s="31"/>
       <c r="AH55" s="31"/>
       <c r="AI55" s="31"/>
       <c r="AJ55" s="31"/>
       <c r="AK55" s="31"/>
       <c r="AL55" s="31"/>
     </row>
-    <row r="56" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B56" s="114" t="s">
         <v>202</v>
       </c>
       <c r="C56" s="113">
         <v>1</v>
       </c>
       <c r="D56" s="113">
         <v>1</v>
       </c>
       <c r="E56" s="113">
         <v>1</v>
       </c>
       <c r="F56" s="113">
         <v>0.99</v>
       </c>
       <c r="G56" s="113">
         <v>0.9</v>
       </c>
       <c r="H56" s="113">
         <v>0.88</v>
       </c>
       <c r="I56" s="113">
         <v>0.85</v>
       </c>
       <c r="J56" s="113">
@@ -33350,51 +33385,51 @@
         <v>0.84</v>
       </c>
       <c r="O56" s="30"/>
       <c r="P56" s="30"/>
       <c r="Q56" s="30"/>
       <c r="R56" s="30"/>
       <c r="S56" s="30"/>
       <c r="T56" s="30"/>
       <c r="U56" s="30"/>
       <c r="V56" s="30"/>
       <c r="W56" s="30"/>
       <c r="X56" s="30"/>
       <c r="Y56" s="30"/>
       <c r="AB56" s="31"/>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31"/>
       <c r="AF56" s="31"/>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="31"/>
       <c r="AJ56" s="31"/>
       <c r="AK56" s="31"/>
       <c r="AL56" s="31"/>
     </row>
-    <row r="57" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B57" s="114" t="s">
         <v>203</v>
       </c>
       <c r="C57" s="113">
         <v>1.01</v>
       </c>
       <c r="D57" s="113">
         <v>1.01</v>
       </c>
       <c r="E57" s="113">
         <v>1.02</v>
       </c>
       <c r="F57" s="113">
         <v>1.01</v>
       </c>
       <c r="G57" s="113">
         <v>1</v>
       </c>
       <c r="H57" s="113">
         <v>1</v>
       </c>
       <c r="I57" s="113">
         <v>1</v>
       </c>
       <c r="J57" s="113">
@@ -33413,51 +33448,51 @@
         <v>1</v>
       </c>
       <c r="O57" s="30"/>
       <c r="P57" s="30"/>
       <c r="Q57" s="30"/>
       <c r="R57" s="30"/>
       <c r="S57" s="30"/>
       <c r="T57" s="30"/>
       <c r="U57" s="30"/>
       <c r="V57" s="30"/>
       <c r="W57" s="30"/>
       <c r="X57" s="30"/>
       <c r="Y57" s="30"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31"/>
       <c r="AD57" s="31"/>
       <c r="AE57" s="31"/>
       <c r="AF57" s="31"/>
       <c r="AG57" s="31"/>
       <c r="AH57" s="31"/>
       <c r="AI57" s="31"/>
       <c r="AJ57" s="31"/>
       <c r="AK57" s="31"/>
       <c r="AL57" s="31"/>
     </row>
-    <row r="58" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B58" s="114" t="s">
         <v>204</v>
       </c>
       <c r="C58" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="D58" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="E58" s="113">
         <v>1.1200000000000001</v>
       </c>
       <c r="F58" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="G58" s="113">
         <v>1.02</v>
       </c>
       <c r="H58" s="113">
         <v>1.01</v>
       </c>
       <c r="I58" s="113">
         <v>1</v>
       </c>
       <c r="J58" s="113">
@@ -33476,51 +33511,51 @@
         <v>1</v>
       </c>
       <c r="O58" s="30"/>
       <c r="P58" s="30"/>
       <c r="Q58" s="30"/>
       <c r="R58" s="30"/>
       <c r="S58" s="30"/>
       <c r="T58" s="30"/>
       <c r="U58" s="30"/>
       <c r="V58" s="30"/>
       <c r="W58" s="30"/>
       <c r="X58" s="30"/>
       <c r="Y58" s="30"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31"/>
       <c r="AD58" s="31"/>
       <c r="AE58" s="31"/>
       <c r="AF58" s="31"/>
       <c r="AG58" s="31"/>
       <c r="AH58" s="31"/>
       <c r="AI58" s="31"/>
       <c r="AJ58" s="31"/>
       <c r="AK58" s="31"/>
       <c r="AL58" s="31"/>
     </row>
-    <row r="59" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B59" s="114" t="s">
         <v>205</v>
       </c>
       <c r="C59" s="113">
         <v>1.05</v>
       </c>
       <c r="D59" s="113">
         <v>1.05</v>
       </c>
       <c r="E59" s="113">
         <v>1.06</v>
       </c>
       <c r="F59" s="113">
         <v>1.05</v>
       </c>
       <c r="G59" s="113">
         <v>1.01</v>
       </c>
       <c r="H59" s="113">
         <v>1</v>
       </c>
       <c r="I59" s="113">
         <v>1</v>
       </c>
       <c r="J59" s="113">
@@ -33539,51 +33574,51 @@
         <v>1</v>
       </c>
       <c r="O59" s="30"/>
       <c r="P59" s="30"/>
       <c r="Q59" s="30"/>
       <c r="R59" s="30"/>
       <c r="S59" s="30"/>
       <c r="T59" s="30"/>
       <c r="U59" s="30"/>
       <c r="V59" s="30"/>
       <c r="W59" s="30"/>
       <c r="X59" s="30"/>
       <c r="Y59" s="30"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31"/>
       <c r="AD59" s="31"/>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="31"/>
       <c r="AH59" s="31"/>
       <c r="AI59" s="31"/>
       <c r="AJ59" s="31"/>
       <c r="AK59" s="31"/>
       <c r="AL59" s="31"/>
     </row>
-    <row r="60" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B60" s="114" t="s">
         <v>206</v>
       </c>
       <c r="C60" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="D60" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="E60" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="F60" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="G60" s="113">
         <v>1.06</v>
       </c>
       <c r="H60" s="113">
         <v>1.06</v>
       </c>
       <c r="I60" s="113">
         <v>1.07</v>
       </c>
       <c r="J60" s="113">
@@ -33602,51 +33637,51 @@
         <v>1.07</v>
       </c>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31"/>
       <c r="AD60" s="31"/>
       <c r="AE60" s="31"/>
       <c r="AF60" s="31"/>
       <c r="AG60" s="31"/>
       <c r="AH60" s="31"/>
       <c r="AI60" s="31"/>
       <c r="AJ60" s="31"/>
       <c r="AK60" s="31"/>
       <c r="AL60" s="31"/>
     </row>
-    <row r="61" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B61" s="114" t="s">
         <v>207</v>
       </c>
       <c r="C61" s="113">
         <v>1.21</v>
       </c>
       <c r="D61" s="113">
         <v>1.21</v>
       </c>
       <c r="E61" s="113">
         <v>1.24</v>
       </c>
       <c r="F61" s="113">
         <v>1.21</v>
       </c>
       <c r="G61" s="113">
         <v>1.06</v>
       </c>
       <c r="H61" s="113">
         <v>1.04</v>
       </c>
       <c r="I61" s="113">
         <v>1.02</v>
       </c>
       <c r="J61" s="113">
@@ -33665,51 +33700,51 @@
         <v>1.02</v>
       </c>
       <c r="O61" s="30"/>
       <c r="P61" s="30"/>
       <c r="Q61" s="30"/>
       <c r="R61" s="30"/>
       <c r="S61" s="30"/>
       <c r="T61" s="30"/>
       <c r="U61" s="30"/>
       <c r="V61" s="30"/>
       <c r="W61" s="30"/>
       <c r="X61" s="30"/>
       <c r="Y61" s="30"/>
       <c r="AB61" s="31"/>
       <c r="AC61" s="31"/>
       <c r="AD61" s="31"/>
       <c r="AE61" s="31"/>
       <c r="AF61" s="31"/>
       <c r="AG61" s="31"/>
       <c r="AH61" s="31"/>
       <c r="AI61" s="31"/>
       <c r="AJ61" s="31"/>
       <c r="AK61" s="31"/>
       <c r="AL61" s="31"/>
     </row>
-    <row r="62" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B62" s="114" t="s">
         <v>208</v>
       </c>
       <c r="C62" s="113">
         <v>1.39</v>
       </c>
       <c r="D62" s="113">
         <v>1.38</v>
       </c>
       <c r="E62" s="113">
         <v>1.45</v>
       </c>
       <c r="F62" s="113">
         <v>1.39</v>
       </c>
       <c r="G62" s="113">
         <v>1.19</v>
       </c>
       <c r="H62" s="113">
         <v>1.18</v>
       </c>
       <c r="I62" s="113">
         <v>1.1599999999999999</v>
       </c>
       <c r="J62" s="113">
@@ -33728,51 +33763,51 @@
         <v>1.18</v>
       </c>
       <c r="O62" s="30"/>
       <c r="P62" s="30"/>
       <c r="Q62" s="30"/>
       <c r="R62" s="30"/>
       <c r="S62" s="30"/>
       <c r="T62" s="30"/>
       <c r="U62" s="30"/>
       <c r="V62" s="30"/>
       <c r="W62" s="30"/>
       <c r="X62" s="30"/>
       <c r="Y62" s="30"/>
       <c r="AB62" s="31"/>
       <c r="AC62" s="31"/>
       <c r="AD62" s="31"/>
       <c r="AE62" s="31"/>
       <c r="AF62" s="31"/>
       <c r="AG62" s="31"/>
       <c r="AH62" s="31"/>
       <c r="AI62" s="31"/>
       <c r="AJ62" s="31"/>
       <c r="AK62" s="31"/>
       <c r="AL62" s="31"/>
     </row>
-    <row r="63" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B63" s="114" t="s">
         <v>209</v>
       </c>
       <c r="C63" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="D63" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="E63" s="113">
         <v>1.1200000000000001</v>
       </c>
       <c r="F63" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="G63" s="113">
         <v>0.98</v>
       </c>
       <c r="H63" s="113">
         <v>0.96</v>
       </c>
       <c r="I63" s="113">
         <v>0.94</v>
       </c>
       <c r="J63" s="113">
@@ -33791,51 +33826,51 @@
         <v>0.93</v>
       </c>
       <c r="O63" s="30"/>
       <c r="P63" s="30"/>
       <c r="Q63" s="30"/>
       <c r="R63" s="30"/>
       <c r="S63" s="30"/>
       <c r="T63" s="30"/>
       <c r="U63" s="30"/>
       <c r="V63" s="30"/>
       <c r="W63" s="30"/>
       <c r="X63" s="30"/>
       <c r="Y63" s="30"/>
       <c r="AB63" s="31"/>
       <c r="AC63" s="31"/>
       <c r="AD63" s="31"/>
       <c r="AE63" s="31"/>
       <c r="AF63" s="31"/>
       <c r="AG63" s="31"/>
       <c r="AH63" s="31"/>
       <c r="AI63" s="31"/>
       <c r="AJ63" s="31"/>
       <c r="AK63" s="31"/>
       <c r="AL63" s="31"/>
     </row>
-    <row r="64" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B64" s="114" t="s">
         <v>210</v>
       </c>
       <c r="C64" s="113">
         <v>1.02</v>
       </c>
       <c r="D64" s="113">
         <v>1.01</v>
       </c>
       <c r="E64" s="113">
         <v>1.02</v>
       </c>
       <c r="F64" s="113">
         <v>1.01</v>
       </c>
       <c r="G64" s="113">
         <v>0.94</v>
       </c>
       <c r="H64" s="113">
         <v>0.93</v>
       </c>
       <c r="I64" s="113">
         <v>0.9</v>
       </c>
       <c r="J64" s="113">
@@ -33854,51 +33889,51 @@
         <v>0.89</v>
       </c>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="AB64" s="31"/>
       <c r="AC64" s="31"/>
       <c r="AD64" s="31"/>
       <c r="AE64" s="31"/>
       <c r="AF64" s="31"/>
       <c r="AG64" s="31"/>
       <c r="AH64" s="31"/>
       <c r="AI64" s="31"/>
       <c r="AJ64" s="31"/>
       <c r="AK64" s="31"/>
       <c r="AL64" s="31"/>
     </row>
-    <row r="65" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="65" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B65" s="114" t="s">
         <v>211</v>
       </c>
       <c r="C65" s="113">
         <v>1.06</v>
       </c>
       <c r="D65" s="113">
         <v>1.05</v>
       </c>
       <c r="E65" s="113">
         <v>1.06</v>
       </c>
       <c r="F65" s="113">
         <v>1.05</v>
       </c>
       <c r="G65" s="113">
         <v>0.94</v>
       </c>
       <c r="H65" s="113">
         <v>0.92</v>
       </c>
       <c r="I65" s="113">
         <v>0.9</v>
       </c>
       <c r="J65" s="113">
@@ -33917,51 +33952,51 @@
         <v>0.88</v>
       </c>
       <c r="O65" s="30"/>
       <c r="P65" s="30"/>
       <c r="Q65" s="30"/>
       <c r="R65" s="30"/>
       <c r="S65" s="30"/>
       <c r="T65" s="30"/>
       <c r="U65" s="30"/>
       <c r="V65" s="30"/>
       <c r="W65" s="30"/>
       <c r="X65" s="30"/>
       <c r="Y65" s="30"/>
       <c r="AB65" s="31"/>
       <c r="AC65" s="31"/>
       <c r="AD65" s="31"/>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="31"/>
       <c r="AH65" s="31"/>
       <c r="AI65" s="31"/>
       <c r="AJ65" s="31"/>
       <c r="AK65" s="31"/>
       <c r="AL65" s="31"/>
     </row>
-    <row r="66" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="66" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B66" s="114" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="113">
         <v>1.1299999999999999</v>
       </c>
       <c r="D66" s="113">
         <v>1.1299999999999999</v>
       </c>
       <c r="E66" s="113">
         <v>1.1499999999999999</v>
       </c>
       <c r="F66" s="113">
         <v>1.1200000000000001</v>
       </c>
       <c r="G66" s="113">
         <v>0.99</v>
       </c>
       <c r="H66" s="113">
         <v>0.97</v>
       </c>
       <c r="I66" s="113">
         <v>0.94</v>
       </c>
       <c r="J66" s="113">
@@ -33980,51 +34015,51 @@
         <v>0.94</v>
       </c>
       <c r="O66" s="30"/>
       <c r="P66" s="30"/>
       <c r="Q66" s="30"/>
       <c r="R66" s="30"/>
       <c r="S66" s="30"/>
       <c r="T66" s="30"/>
       <c r="U66" s="30"/>
       <c r="V66" s="30"/>
       <c r="W66" s="30"/>
       <c r="X66" s="30"/>
       <c r="Y66" s="30"/>
       <c r="AB66" s="31"/>
       <c r="AC66" s="31"/>
       <c r="AD66" s="31"/>
       <c r="AE66" s="31"/>
       <c r="AF66" s="31"/>
       <c r="AG66" s="31"/>
       <c r="AH66" s="31"/>
       <c r="AI66" s="31"/>
       <c r="AJ66" s="31"/>
       <c r="AK66" s="31"/>
       <c r="AL66" s="31"/>
     </row>
-    <row r="67" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="67" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B67" s="114" t="s">
         <v>213</v>
       </c>
       <c r="C67" s="113">
         <v>1.1200000000000001</v>
       </c>
       <c r="D67" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="E67" s="113">
         <v>1.1299999999999999</v>
       </c>
       <c r="F67" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="G67" s="113">
         <v>0.99</v>
       </c>
       <c r="H67" s="113">
         <v>0.98</v>
       </c>
       <c r="I67" s="113">
         <v>0.96</v>
       </c>
       <c r="J67" s="113">
@@ -34043,51 +34078,51 @@
         <v>0.95</v>
       </c>
       <c r="O67" s="30"/>
       <c r="P67" s="30"/>
       <c r="Q67" s="30"/>
       <c r="R67" s="30"/>
       <c r="S67" s="30"/>
       <c r="T67" s="30"/>
       <c r="U67" s="30"/>
       <c r="V67" s="30"/>
       <c r="W67" s="30"/>
       <c r="X67" s="30"/>
       <c r="Y67" s="30"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31"/>
       <c r="AD67" s="31"/>
       <c r="AE67" s="31"/>
       <c r="AF67" s="31"/>
       <c r="AG67" s="31"/>
       <c r="AH67" s="31"/>
       <c r="AI67" s="31"/>
       <c r="AJ67" s="31"/>
       <c r="AK67" s="31"/>
       <c r="AL67" s="31"/>
     </row>
-    <row r="68" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="68" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B68" s="114" t="s">
         <v>214</v>
       </c>
       <c r="C68" s="113">
         <v>0.97</v>
       </c>
       <c r="D68" s="113">
         <v>0.97</v>
       </c>
       <c r="E68" s="113">
         <v>0.96</v>
       </c>
       <c r="F68" s="113">
         <v>0.96</v>
       </c>
       <c r="G68" s="113">
         <v>0.89</v>
       </c>
       <c r="H68" s="113">
         <v>0.88</v>
       </c>
       <c r="I68" s="113">
         <v>0.85</v>
       </c>
       <c r="J68" s="113">
@@ -34106,51 +34141,51 @@
         <v>0.83</v>
       </c>
       <c r="O68" s="30"/>
       <c r="P68" s="30"/>
       <c r="Q68" s="30"/>
       <c r="R68" s="30"/>
       <c r="S68" s="30"/>
       <c r="T68" s="30"/>
       <c r="U68" s="30"/>
       <c r="V68" s="30"/>
       <c r="W68" s="30"/>
       <c r="X68" s="30"/>
       <c r="Y68" s="30"/>
       <c r="AB68" s="31"/>
       <c r="AC68" s="31"/>
       <c r="AD68" s="31"/>
       <c r="AE68" s="31"/>
       <c r="AF68" s="31"/>
       <c r="AG68" s="31"/>
       <c r="AH68" s="31"/>
       <c r="AI68" s="31"/>
       <c r="AJ68" s="31"/>
       <c r="AK68" s="31"/>
       <c r="AL68" s="31"/>
     </row>
-    <row r="69" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="69" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B69" s="114" t="s">
         <v>215</v>
       </c>
       <c r="C69" s="113">
         <v>0.97</v>
       </c>
       <c r="D69" s="113">
         <v>0.97</v>
       </c>
       <c r="E69" s="113">
         <v>0.96</v>
       </c>
       <c r="F69" s="113">
         <v>0.96</v>
       </c>
       <c r="G69" s="113">
         <v>0.9</v>
       </c>
       <c r="H69" s="113">
         <v>0.88</v>
       </c>
       <c r="I69" s="113">
         <v>0.85</v>
       </c>
       <c r="J69" s="113">
@@ -34169,51 +34204,51 @@
         <v>0.84</v>
       </c>
       <c r="O69" s="30"/>
       <c r="P69" s="30"/>
       <c r="Q69" s="30"/>
       <c r="R69" s="30"/>
       <c r="S69" s="30"/>
       <c r="T69" s="30"/>
       <c r="U69" s="30"/>
       <c r="V69" s="30"/>
       <c r="W69" s="30"/>
       <c r="X69" s="30"/>
       <c r="Y69" s="30"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31"/>
       <c r="AD69" s="31"/>
       <c r="AE69" s="31"/>
       <c r="AF69" s="31"/>
       <c r="AG69" s="31"/>
       <c r="AH69" s="31"/>
       <c r="AI69" s="31"/>
       <c r="AJ69" s="31"/>
       <c r="AK69" s="31"/>
       <c r="AL69" s="31"/>
     </row>
-    <row r="70" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="70" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B70" s="114" t="s">
         <v>216</v>
       </c>
       <c r="C70" s="113">
         <v>0.98</v>
       </c>
       <c r="D70" s="113">
         <v>0.98</v>
       </c>
       <c r="E70" s="113">
         <v>0.97</v>
       </c>
       <c r="F70" s="113">
         <v>0.97</v>
       </c>
       <c r="G70" s="113">
         <v>0.95</v>
       </c>
       <c r="H70" s="113">
         <v>0.94</v>
       </c>
       <c r="I70" s="113">
         <v>0.93</v>
       </c>
       <c r="J70" s="113">
@@ -34232,51 +34267,51 @@
         <v>0.92</v>
       </c>
       <c r="O70" s="30"/>
       <c r="P70" s="30"/>
       <c r="Q70" s="30"/>
       <c r="R70" s="30"/>
       <c r="S70" s="30"/>
       <c r="T70" s="30"/>
       <c r="U70" s="30"/>
       <c r="V70" s="30"/>
       <c r="W70" s="30"/>
       <c r="X70" s="30"/>
       <c r="Y70" s="30"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31"/>
       <c r="AD70" s="31"/>
       <c r="AE70" s="31"/>
       <c r="AF70" s="31"/>
       <c r="AG70" s="31"/>
       <c r="AH70" s="31"/>
       <c r="AI70" s="31"/>
       <c r="AJ70" s="31"/>
       <c r="AK70" s="31"/>
       <c r="AL70" s="31"/>
     </row>
-    <row r="71" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B71" s="114" t="s">
         <v>217</v>
       </c>
       <c r="C71" s="113">
         <v>1</v>
       </c>
       <c r="D71" s="113">
         <v>0.99</v>
       </c>
       <c r="E71" s="113">
         <v>0.99</v>
       </c>
       <c r="F71" s="113">
         <v>0.99</v>
       </c>
       <c r="G71" s="113">
         <v>0.89</v>
       </c>
       <c r="H71" s="113">
         <v>0.88</v>
       </c>
       <c r="I71" s="113">
         <v>0.85</v>
       </c>
       <c r="J71" s="113">
@@ -34295,51 +34330,51 @@
         <v>0.83</v>
       </c>
       <c r="O71" s="30"/>
       <c r="P71" s="30"/>
       <c r="Q71" s="30"/>
       <c r="R71" s="30"/>
       <c r="S71" s="30"/>
       <c r="T71" s="30"/>
       <c r="U71" s="30"/>
       <c r="V71" s="30"/>
       <c r="W71" s="30"/>
       <c r="X71" s="30"/>
       <c r="Y71" s="30"/>
       <c r="AB71" s="31"/>
       <c r="AC71" s="31"/>
       <c r="AD71" s="31"/>
       <c r="AE71" s="31"/>
       <c r="AF71" s="31"/>
       <c r="AG71" s="31"/>
       <c r="AH71" s="31"/>
       <c r="AI71" s="31"/>
       <c r="AJ71" s="31"/>
       <c r="AK71" s="31"/>
       <c r="AL71" s="31"/>
     </row>
-    <row r="72" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="72" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B72" s="114" t="s">
         <v>218</v>
       </c>
       <c r="C72" s="113">
         <v>0.98</v>
       </c>
       <c r="D72" s="113">
         <v>0.97</v>
       </c>
       <c r="E72" s="113">
         <v>0.97</v>
       </c>
       <c r="F72" s="113">
         <v>0.96</v>
       </c>
       <c r="G72" s="113">
         <v>0.88</v>
       </c>
       <c r="H72" s="113">
         <v>0.87</v>
       </c>
       <c r="I72" s="113">
         <v>0.84</v>
       </c>
       <c r="J72" s="113">
@@ -34358,51 +34393,51 @@
         <v>0.82</v>
       </c>
       <c r="O72" s="30"/>
       <c r="P72" s="30"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="30"/>
       <c r="S72" s="30"/>
       <c r="T72" s="30"/>
       <c r="U72" s="30"/>
       <c r="V72" s="30"/>
       <c r="W72" s="30"/>
       <c r="X72" s="30"/>
       <c r="Y72" s="30"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31"/>
       <c r="AD72" s="31"/>
       <c r="AE72" s="31"/>
       <c r="AF72" s="31"/>
       <c r="AG72" s="31"/>
       <c r="AH72" s="31"/>
       <c r="AI72" s="31"/>
       <c r="AJ72" s="31"/>
       <c r="AK72" s="31"/>
       <c r="AL72" s="31"/>
     </row>
-    <row r="73" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B73" s="114" t="s">
         <v>219</v>
       </c>
       <c r="C73" s="113">
         <v>1.02</v>
       </c>
       <c r="D73" s="113">
         <v>1.03</v>
       </c>
       <c r="E73" s="113">
         <v>1.04</v>
       </c>
       <c r="F73" s="113">
         <v>1.05</v>
       </c>
       <c r="G73" s="113">
         <v>1.25</v>
       </c>
       <c r="H73" s="113">
         <v>1.29</v>
       </c>
       <c r="I73" s="113">
         <v>1.36</v>
       </c>
       <c r="J73" s="113">
@@ -34421,51 +34456,51 @@
         <v>1.39</v>
       </c>
       <c r="O73" s="30"/>
       <c r="P73" s="30"/>
       <c r="Q73" s="30"/>
       <c r="R73" s="30"/>
       <c r="S73" s="30"/>
       <c r="T73" s="30"/>
       <c r="U73" s="30"/>
       <c r="V73" s="30"/>
       <c r="W73" s="30"/>
       <c r="X73" s="30"/>
       <c r="Y73" s="30"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31"/>
       <c r="AD73" s="31"/>
       <c r="AE73" s="31"/>
       <c r="AF73" s="31"/>
       <c r="AG73" s="31"/>
       <c r="AH73" s="31"/>
       <c r="AI73" s="31"/>
       <c r="AJ73" s="31"/>
       <c r="AK73" s="31"/>
       <c r="AL73" s="31"/>
     </row>
-    <row r="74" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B74" s="114" t="s">
         <v>220</v>
       </c>
       <c r="C74" s="113">
         <v>1</v>
       </c>
       <c r="D74" s="113">
         <v>1.01</v>
       </c>
       <c r="E74" s="113">
         <v>1.01</v>
       </c>
       <c r="F74" s="113">
         <v>1.01</v>
       </c>
       <c r="G74" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="H74" s="113">
         <v>1.1200000000000001</v>
       </c>
       <c r="I74" s="113">
         <v>1.1499999999999999</v>
       </c>
       <c r="J74" s="113">
@@ -34484,51 +34519,51 @@
         <v>1.17</v>
       </c>
       <c r="O74" s="30"/>
       <c r="P74" s="30"/>
       <c r="Q74" s="30"/>
       <c r="R74" s="30"/>
       <c r="S74" s="30"/>
       <c r="T74" s="30"/>
       <c r="U74" s="30"/>
       <c r="V74" s="30"/>
       <c r="W74" s="30"/>
       <c r="X74" s="30"/>
       <c r="Y74" s="30"/>
       <c r="AB74" s="31"/>
       <c r="AC74" s="31"/>
       <c r="AD74" s="31"/>
       <c r="AE74" s="31"/>
       <c r="AF74" s="31"/>
       <c r="AG74" s="31"/>
       <c r="AH74" s="31"/>
       <c r="AI74" s="31"/>
       <c r="AJ74" s="31"/>
       <c r="AK74" s="31"/>
       <c r="AL74" s="31"/>
     </row>
-    <row r="75" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="75" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B75" s="114" t="s">
         <v>221</v>
       </c>
       <c r="C75" s="113">
         <v>1</v>
       </c>
       <c r="D75" s="113">
         <v>1</v>
       </c>
       <c r="E75" s="113">
         <v>1.01</v>
       </c>
       <c r="F75" s="113">
         <v>1.01</v>
       </c>
       <c r="G75" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="H75" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="I75" s="113">
         <v>1.1299999999999999</v>
       </c>
       <c r="J75" s="113">
@@ -34547,51 +34582,51 @@
         <v>1.1499999999999999</v>
       </c>
       <c r="O75" s="30"/>
       <c r="P75" s="30"/>
       <c r="Q75" s="30"/>
       <c r="R75" s="30"/>
       <c r="S75" s="30"/>
       <c r="T75" s="30"/>
       <c r="U75" s="30"/>
       <c r="V75" s="30"/>
       <c r="W75" s="30"/>
       <c r="X75" s="30"/>
       <c r="Y75" s="30"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31"/>
       <c r="AD75" s="31"/>
       <c r="AE75" s="31"/>
       <c r="AF75" s="31"/>
       <c r="AG75" s="31"/>
       <c r="AH75" s="31"/>
       <c r="AI75" s="31"/>
       <c r="AJ75" s="31"/>
       <c r="AK75" s="31"/>
       <c r="AL75" s="31"/>
     </row>
-    <row r="76" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="76" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B76" s="114" t="s">
         <v>222</v>
       </c>
       <c r="C76" s="112">
         <v>0.98</v>
       </c>
       <c r="D76" s="112">
         <v>0.97</v>
       </c>
       <c r="E76" s="112">
         <v>0.97</v>
       </c>
       <c r="F76" s="112">
         <v>0.97</v>
       </c>
       <c r="G76" s="112">
         <v>0.93</v>
       </c>
       <c r="H76" s="112">
         <v>0.92</v>
       </c>
       <c r="I76" s="112">
         <v>0.9</v>
       </c>
       <c r="J76" s="112">
@@ -34610,51 +34645,51 @@
         <v>0.89</v>
       </c>
       <c r="O76" s="30"/>
       <c r="P76" s="30"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="30"/>
       <c r="S76" s="30"/>
       <c r="T76" s="30"/>
       <c r="U76" s="30"/>
       <c r="V76" s="30"/>
       <c r="W76" s="30"/>
       <c r="X76" s="30"/>
       <c r="Y76" s="30"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31"/>
       <c r="AD76" s="31"/>
       <c r="AE76" s="31"/>
       <c r="AF76" s="31"/>
       <c r="AG76" s="31"/>
       <c r="AH76" s="31"/>
       <c r="AI76" s="31"/>
       <c r="AJ76" s="31"/>
       <c r="AK76" s="31"/>
       <c r="AL76" s="31"/>
     </row>
-    <row r="77" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="77" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B77" s="114" t="s">
         <v>29</v>
       </c>
       <c r="C77" s="112">
         <v>0.97</v>
       </c>
       <c r="D77" s="112">
         <v>0.97</v>
       </c>
       <c r="E77" s="112">
         <v>0.96</v>
       </c>
       <c r="F77" s="112">
         <v>0.96</v>
       </c>
       <c r="G77" s="112">
         <v>0.89</v>
       </c>
       <c r="H77" s="112">
         <v>0.88</v>
       </c>
       <c r="I77" s="112">
         <v>0.85</v>
       </c>
       <c r="J77" s="112">
@@ -34673,51 +34708,51 @@
         <v>0.83</v>
       </c>
       <c r="O77" s="30"/>
       <c r="P77" s="30"/>
       <c r="Q77" s="30"/>
       <c r="R77" s="30"/>
       <c r="S77" s="30"/>
       <c r="T77" s="30"/>
       <c r="U77" s="30"/>
       <c r="V77" s="30"/>
       <c r="W77" s="30"/>
       <c r="X77" s="30"/>
       <c r="Y77" s="30"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31"/>
       <c r="AD77" s="31"/>
       <c r="AE77" s="31"/>
       <c r="AF77" s="31"/>
       <c r="AG77" s="31"/>
       <c r="AH77" s="31"/>
       <c r="AI77" s="31"/>
       <c r="AJ77" s="31"/>
       <c r="AK77" s="31"/>
       <c r="AL77" s="31"/>
     </row>
-    <row r="78" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="78" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B78" s="114" t="s">
         <v>223</v>
       </c>
       <c r="C78" s="112">
         <v>0.97</v>
       </c>
       <c r="D78" s="112">
         <v>0.97</v>
       </c>
       <c r="E78" s="112">
         <v>0.97</v>
       </c>
       <c r="F78" s="112">
         <v>0.97</v>
       </c>
       <c r="G78" s="112">
         <v>0.92</v>
       </c>
       <c r="H78" s="112">
         <v>0.91</v>
       </c>
       <c r="I78" s="112">
         <v>0.89</v>
       </c>
       <c r="J78" s="112">
@@ -34736,51 +34771,51 @@
         <v>0.87</v>
       </c>
       <c r="O78" s="30"/>
       <c r="P78" s="30"/>
       <c r="Q78" s="30"/>
       <c r="R78" s="30"/>
       <c r="S78" s="30"/>
       <c r="T78" s="30"/>
       <c r="U78" s="30"/>
       <c r="V78" s="30"/>
       <c r="W78" s="30"/>
       <c r="X78" s="30"/>
       <c r="Y78" s="30"/>
       <c r="AB78" s="31"/>
       <c r="AC78" s="31"/>
       <c r="AD78" s="31"/>
       <c r="AE78" s="31"/>
       <c r="AF78" s="31"/>
       <c r="AG78" s="31"/>
       <c r="AH78" s="31"/>
       <c r="AI78" s="31"/>
       <c r="AJ78" s="31"/>
       <c r="AK78" s="31"/>
       <c r="AL78" s="31"/>
     </row>
-    <row r="79" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="79" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B79" s="114" t="s">
         <v>224</v>
       </c>
       <c r="C79" s="112">
         <v>0.98</v>
       </c>
       <c r="D79" s="112">
         <v>0.98</v>
       </c>
       <c r="E79" s="112">
         <v>0.97</v>
       </c>
       <c r="F79" s="112">
         <v>0.97</v>
       </c>
       <c r="G79" s="112">
         <v>0.95</v>
       </c>
       <c r="H79" s="112">
         <v>0.94</v>
       </c>
       <c r="I79" s="112">
         <v>0.93</v>
       </c>
       <c r="J79" s="112">
@@ -34799,51 +34834,51 @@
         <v>0.92</v>
       </c>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="AB79" s="31"/>
       <c r="AC79" s="31"/>
       <c r="AD79" s="31"/>
       <c r="AE79" s="31"/>
       <c r="AF79" s="31"/>
       <c r="AG79" s="31"/>
       <c r="AH79" s="31"/>
       <c r="AI79" s="31"/>
       <c r="AJ79" s="31"/>
       <c r="AK79" s="31"/>
       <c r="AL79" s="31"/>
     </row>
-    <row r="80" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="80" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B80" s="114" t="s">
         <v>225</v>
       </c>
       <c r="C80" s="112">
         <v>0.98</v>
       </c>
       <c r="D80" s="112">
         <v>0.98</v>
       </c>
       <c r="E80" s="112">
         <v>0.98</v>
       </c>
       <c r="F80" s="112">
         <v>0.98</v>
       </c>
       <c r="G80" s="112">
         <v>0.98</v>
       </c>
       <c r="H80" s="112">
         <v>0.98</v>
       </c>
       <c r="I80" s="112">
         <v>0.97</v>
       </c>
       <c r="J80" s="112">
@@ -34862,51 +34897,51 @@
         <v>0.97</v>
       </c>
       <c r="O80" s="30"/>
       <c r="P80" s="30"/>
       <c r="Q80" s="30"/>
       <c r="R80" s="30"/>
       <c r="S80" s="30"/>
       <c r="T80" s="30"/>
       <c r="U80" s="30"/>
       <c r="V80" s="30"/>
       <c r="W80" s="30"/>
       <c r="X80" s="30"/>
       <c r="Y80" s="30"/>
       <c r="AB80" s="31"/>
       <c r="AC80" s="31"/>
       <c r="AD80" s="31"/>
       <c r="AE80" s="31"/>
       <c r="AF80" s="31"/>
       <c r="AG80" s="31"/>
       <c r="AH80" s="31"/>
       <c r="AI80" s="31"/>
       <c r="AJ80" s="31"/>
       <c r="AK80" s="31"/>
       <c r="AL80" s="31"/>
     </row>
-    <row r="81" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B81" s="114" t="s">
         <v>226</v>
       </c>
       <c r="C81" s="112">
         <v>0.98</v>
       </c>
       <c r="D81" s="112">
         <v>0.97</v>
       </c>
       <c r="E81" s="112">
         <v>0.97</v>
       </c>
       <c r="F81" s="112">
         <v>0.97</v>
       </c>
       <c r="G81" s="112">
         <v>0.93</v>
       </c>
       <c r="H81" s="112">
         <v>0.92</v>
       </c>
       <c r="I81" s="112">
         <v>0.9</v>
       </c>
       <c r="J81" s="112">
@@ -34925,51 +34960,51 @@
         <v>0.89</v>
       </c>
       <c r="O81" s="30"/>
       <c r="P81" s="30"/>
       <c r="Q81" s="30"/>
       <c r="R81" s="30"/>
       <c r="S81" s="30"/>
       <c r="T81" s="30"/>
       <c r="U81" s="30"/>
       <c r="V81" s="30"/>
       <c r="W81" s="30"/>
       <c r="X81" s="30"/>
       <c r="Y81" s="30"/>
       <c r="AB81" s="31"/>
       <c r="AC81" s="31"/>
       <c r="AD81" s="31"/>
       <c r="AE81" s="31"/>
       <c r="AF81" s="31"/>
       <c r="AG81" s="31"/>
       <c r="AH81" s="31"/>
       <c r="AI81" s="31"/>
       <c r="AJ81" s="31"/>
       <c r="AK81" s="31"/>
       <c r="AL81" s="31"/>
     </row>
-    <row r="82" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B82" s="114" t="s">
         <v>227</v>
       </c>
       <c r="C82" s="112">
         <v>1.01</v>
       </c>
       <c r="D82" s="112">
         <v>1.01</v>
       </c>
       <c r="E82" s="112">
         <v>1.01</v>
       </c>
       <c r="F82" s="112">
         <v>1</v>
       </c>
       <c r="G82" s="112">
         <v>0.9</v>
       </c>
       <c r="H82" s="112">
         <v>0.88</v>
       </c>
       <c r="I82" s="112">
         <v>0.85</v>
       </c>
       <c r="J82" s="112">
@@ -34988,51 +35023,51 @@
         <v>0.83</v>
       </c>
       <c r="O82" s="30"/>
       <c r="P82" s="30"/>
       <c r="Q82" s="30"/>
       <c r="R82" s="30"/>
       <c r="S82" s="30"/>
       <c r="T82" s="30"/>
       <c r="U82" s="30"/>
       <c r="V82" s="30"/>
       <c r="W82" s="30"/>
       <c r="X82" s="30"/>
       <c r="Y82" s="30"/>
       <c r="AB82" s="31"/>
       <c r="AC82" s="31"/>
       <c r="AD82" s="31"/>
       <c r="AE82" s="31"/>
       <c r="AF82" s="31"/>
       <c r="AG82" s="31"/>
       <c r="AH82" s="31"/>
       <c r="AI82" s="31"/>
       <c r="AJ82" s="31"/>
       <c r="AK82" s="31"/>
       <c r="AL82" s="31"/>
     </row>
-    <row r="83" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B83" s="114" t="s">
         <v>228</v>
       </c>
       <c r="C83" s="112">
         <v>0.98</v>
       </c>
       <c r="D83" s="112">
         <v>0.97</v>
       </c>
       <c r="E83" s="112">
         <v>0.96</v>
       </c>
       <c r="F83" s="112">
         <v>0.96</v>
       </c>
       <c r="G83" s="112">
         <v>0.88</v>
       </c>
       <c r="H83" s="112">
         <v>0.86</v>
       </c>
       <c r="I83" s="112">
         <v>0.83</v>
       </c>
       <c r="J83" s="112">
@@ -35051,51 +35086,51 @@
         <v>0.81</v>
       </c>
       <c r="O83" s="30"/>
       <c r="P83" s="30"/>
       <c r="Q83" s="30"/>
       <c r="R83" s="30"/>
       <c r="S83" s="30"/>
       <c r="T83" s="30"/>
       <c r="U83" s="30"/>
       <c r="V83" s="30"/>
       <c r="W83" s="30"/>
       <c r="X83" s="30"/>
       <c r="Y83" s="30"/>
       <c r="AB83" s="31"/>
       <c r="AC83" s="31"/>
       <c r="AD83" s="31"/>
       <c r="AE83" s="31"/>
       <c r="AF83" s="31"/>
       <c r="AG83" s="31"/>
       <c r="AH83" s="31"/>
       <c r="AI83" s="31"/>
       <c r="AJ83" s="31"/>
       <c r="AK83" s="31"/>
       <c r="AL83" s="31"/>
     </row>
-    <row r="84" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B84" s="114" t="s">
         <v>229</v>
       </c>
       <c r="C84" s="112">
         <v>0.99</v>
       </c>
       <c r="D84" s="112">
         <v>0.99</v>
       </c>
       <c r="E84" s="112">
         <v>0.98</v>
       </c>
       <c r="F84" s="112">
         <v>0.98</v>
       </c>
       <c r="G84" s="112">
         <v>0.9</v>
       </c>
       <c r="H84" s="112">
         <v>0.88</v>
       </c>
       <c r="I84" s="112">
         <v>0.86</v>
       </c>
       <c r="J84" s="112">
@@ -35114,51 +35149,51 @@
         <v>0.84</v>
       </c>
       <c r="O84" s="30"/>
       <c r="P84" s="30"/>
       <c r="Q84" s="30"/>
       <c r="R84" s="30"/>
       <c r="S84" s="30"/>
       <c r="T84" s="30"/>
       <c r="U84" s="30"/>
       <c r="V84" s="30"/>
       <c r="W84" s="30"/>
       <c r="X84" s="30"/>
       <c r="Y84" s="30"/>
       <c r="AB84" s="31"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="31"/>
       <c r="AF84" s="31"/>
       <c r="AG84" s="31"/>
       <c r="AH84" s="31"/>
       <c r="AI84" s="31"/>
       <c r="AJ84" s="31"/>
       <c r="AK84" s="31"/>
       <c r="AL84" s="31"/>
     </row>
-    <row r="85" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B85" s="114" t="s">
         <v>230</v>
       </c>
       <c r="C85" s="112">
         <v>1.23</v>
       </c>
       <c r="D85" s="112">
         <v>1.23</v>
       </c>
       <c r="E85" s="112">
         <v>1.27</v>
       </c>
       <c r="F85" s="112">
         <v>1.23</v>
       </c>
       <c r="G85" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="H85" s="112">
         <v>1.08</v>
       </c>
       <c r="I85" s="112">
         <v>1.06</v>
       </c>
       <c r="J85" s="112">
@@ -35177,51 +35212,51 @@
         <v>1.07</v>
       </c>
       <c r="O85" s="30"/>
       <c r="P85" s="30"/>
       <c r="Q85" s="30"/>
       <c r="R85" s="30"/>
       <c r="S85" s="30"/>
       <c r="T85" s="30"/>
       <c r="U85" s="30"/>
       <c r="V85" s="30"/>
       <c r="W85" s="30"/>
       <c r="X85" s="30"/>
       <c r="Y85" s="30"/>
       <c r="AB85" s="31"/>
       <c r="AC85" s="31"/>
       <c r="AD85" s="31"/>
       <c r="AE85" s="31"/>
       <c r="AF85" s="31"/>
       <c r="AG85" s="31"/>
       <c r="AH85" s="31"/>
       <c r="AI85" s="31"/>
       <c r="AJ85" s="31"/>
       <c r="AK85" s="31"/>
       <c r="AL85" s="31"/>
     </row>
-    <row r="86" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B86" s="114" t="s">
         <v>231</v>
       </c>
       <c r="C86" s="112">
         <v>1.04</v>
       </c>
       <c r="D86" s="112">
         <v>1.03</v>
       </c>
       <c r="E86" s="112">
         <v>1.04</v>
       </c>
       <c r="F86" s="112">
         <v>1.03</v>
       </c>
       <c r="G86" s="112">
         <v>0.95</v>
       </c>
       <c r="H86" s="112">
         <v>0.93</v>
       </c>
       <c r="I86" s="112">
         <v>0.91</v>
       </c>
       <c r="J86" s="112">
@@ -35240,51 +35275,51 @@
         <v>0.9</v>
       </c>
       <c r="O86" s="30"/>
       <c r="P86" s="30"/>
       <c r="Q86" s="30"/>
       <c r="R86" s="30"/>
       <c r="S86" s="30"/>
       <c r="T86" s="30"/>
       <c r="U86" s="30"/>
       <c r="V86" s="30"/>
       <c r="W86" s="30"/>
       <c r="X86" s="30"/>
       <c r="Y86" s="30"/>
       <c r="AB86" s="31"/>
       <c r="AC86" s="31"/>
       <c r="AD86" s="31"/>
       <c r="AE86" s="31"/>
       <c r="AF86" s="31"/>
       <c r="AG86" s="31"/>
       <c r="AH86" s="31"/>
       <c r="AI86" s="31"/>
       <c r="AJ86" s="31"/>
       <c r="AK86" s="31"/>
       <c r="AL86" s="31"/>
     </row>
-    <row r="87" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B87" s="114" t="s">
         <v>232</v>
       </c>
       <c r="C87" s="112">
         <v>1.07</v>
       </c>
       <c r="D87" s="112">
         <v>1.08</v>
       </c>
       <c r="E87" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="F87" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G87" s="112">
         <v>1.17</v>
       </c>
       <c r="H87" s="112">
         <v>1.2</v>
       </c>
       <c r="I87" s="112">
         <v>1.24</v>
       </c>
       <c r="J87" s="112">
@@ -35303,51 +35338,51 @@
         <v>1.27</v>
       </c>
       <c r="O87" s="30"/>
       <c r="P87" s="30"/>
       <c r="Q87" s="30"/>
       <c r="R87" s="30"/>
       <c r="S87" s="30"/>
       <c r="T87" s="30"/>
       <c r="U87" s="30"/>
       <c r="V87" s="30"/>
       <c r="W87" s="30"/>
       <c r="X87" s="30"/>
       <c r="Y87" s="30"/>
       <c r="AB87" s="31"/>
       <c r="AC87" s="31"/>
       <c r="AD87" s="31"/>
       <c r="AE87" s="31"/>
       <c r="AF87" s="31"/>
       <c r="AG87" s="31"/>
       <c r="AH87" s="31"/>
       <c r="AI87" s="31"/>
       <c r="AJ87" s="31"/>
       <c r="AK87" s="31"/>
       <c r="AL87" s="31"/>
     </row>
-    <row r="88" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B88" s="114" t="s">
         <v>233</v>
       </c>
       <c r="C88" s="112">
         <v>1.04</v>
       </c>
       <c r="D88" s="112">
         <v>1.04</v>
       </c>
       <c r="E88" s="112">
         <v>1.04</v>
       </c>
       <c r="F88" s="112">
         <v>1.04</v>
       </c>
       <c r="G88" s="112">
         <v>0.97</v>
       </c>
       <c r="H88" s="112">
         <v>0.96</v>
       </c>
       <c r="I88" s="112">
         <v>0.94</v>
       </c>
       <c r="J88" s="112">
@@ -35366,51 +35401,51 @@
         <v>0.93</v>
       </c>
       <c r="O88" s="30"/>
       <c r="P88" s="30"/>
       <c r="Q88" s="30"/>
       <c r="R88" s="30"/>
       <c r="S88" s="30"/>
       <c r="T88" s="30"/>
       <c r="U88" s="30"/>
       <c r="V88" s="30"/>
       <c r="W88" s="30"/>
       <c r="X88" s="30"/>
       <c r="Y88" s="30"/>
       <c r="AB88" s="31"/>
       <c r="AC88" s="31"/>
       <c r="AD88" s="31"/>
       <c r="AE88" s="31"/>
       <c r="AF88" s="31"/>
       <c r="AG88" s="31"/>
       <c r="AH88" s="31"/>
       <c r="AI88" s="31"/>
       <c r="AJ88" s="31"/>
       <c r="AK88" s="31"/>
       <c r="AL88" s="31"/>
     </row>
-    <row r="89" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B89" s="114" t="s">
         <v>234</v>
       </c>
       <c r="C89" s="112">
         <v>1.05</v>
       </c>
       <c r="D89" s="112">
         <v>1.05</v>
       </c>
       <c r="E89" s="112">
         <v>1.05</v>
       </c>
       <c r="F89" s="112">
         <v>1.05</v>
       </c>
       <c r="G89" s="112">
         <v>1.01</v>
       </c>
       <c r="H89" s="112">
         <v>1</v>
       </c>
       <c r="I89" s="112">
         <v>1</v>
       </c>
       <c r="J89" s="112">
@@ -35429,51 +35464,51 @@
         <v>1</v>
       </c>
       <c r="O89" s="30"/>
       <c r="P89" s="30"/>
       <c r="Q89" s="30"/>
       <c r="R89" s="30"/>
       <c r="S89" s="30"/>
       <c r="T89" s="30"/>
       <c r="U89" s="30"/>
       <c r="V89" s="30"/>
       <c r="W89" s="30"/>
       <c r="X89" s="30"/>
       <c r="Y89" s="30"/>
       <c r="AB89" s="31"/>
       <c r="AC89" s="31"/>
       <c r="AD89" s="31"/>
       <c r="AE89" s="31"/>
       <c r="AF89" s="31"/>
       <c r="AG89" s="31"/>
       <c r="AH89" s="31"/>
       <c r="AI89" s="31"/>
       <c r="AJ89" s="31"/>
       <c r="AK89" s="31"/>
       <c r="AL89" s="31"/>
     </row>
-    <row r="90" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B90" s="114" t="s">
         <v>235</v>
       </c>
       <c r="C90" s="112">
         <v>1.19</v>
       </c>
       <c r="D90" s="112">
         <v>1.19</v>
       </c>
       <c r="E90" s="112">
         <v>1.22</v>
       </c>
       <c r="F90" s="112">
         <v>1.2</v>
       </c>
       <c r="G90" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="H90" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="I90" s="112">
         <v>1.08</v>
       </c>
       <c r="J90" s="112">
@@ -35492,51 +35527,51 @@
         <v>1.0900000000000001</v>
       </c>
       <c r="O90" s="30"/>
       <c r="P90" s="30"/>
       <c r="Q90" s="30"/>
       <c r="R90" s="30"/>
       <c r="S90" s="30"/>
       <c r="T90" s="30"/>
       <c r="U90" s="30"/>
       <c r="V90" s="30"/>
       <c r="W90" s="30"/>
       <c r="X90" s="30"/>
       <c r="Y90" s="30"/>
       <c r="AB90" s="31"/>
       <c r="AC90" s="31"/>
       <c r="AD90" s="31"/>
       <c r="AE90" s="31"/>
       <c r="AF90" s="31"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
       <c r="AI90" s="31"/>
       <c r="AJ90" s="31"/>
       <c r="AK90" s="31"/>
       <c r="AL90" s="31"/>
     </row>
-    <row r="91" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="91" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B91" s="114" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="D91" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="E91" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="F91" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="G91" s="112">
         <v>1.03</v>
       </c>
       <c r="H91" s="112">
         <v>1.03</v>
       </c>
       <c r="I91" s="112">
         <v>1.02</v>
       </c>
       <c r="J91" s="112">
@@ -35555,51 +35590,51 @@
         <v>1.02</v>
       </c>
       <c r="O91" s="30"/>
       <c r="P91" s="30"/>
       <c r="Q91" s="30"/>
       <c r="R91" s="30"/>
       <c r="S91" s="30"/>
       <c r="T91" s="30"/>
       <c r="U91" s="30"/>
       <c r="V91" s="30"/>
       <c r="W91" s="30"/>
       <c r="X91" s="30"/>
       <c r="Y91" s="30"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31"/>
       <c r="AD91" s="31"/>
       <c r="AE91" s="31"/>
       <c r="AF91" s="31"/>
       <c r="AG91" s="31"/>
       <c r="AH91" s="31"/>
       <c r="AI91" s="31"/>
       <c r="AJ91" s="31"/>
       <c r="AK91" s="31"/>
       <c r="AL91" s="31"/>
     </row>
-    <row r="92" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="92" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B92" s="114" t="s">
         <v>237</v>
       </c>
       <c r="C92" s="112">
         <v>1.65</v>
       </c>
       <c r="D92" s="112">
         <v>1.65</v>
       </c>
       <c r="E92" s="112">
         <v>1.76</v>
       </c>
       <c r="F92" s="112">
         <v>1.67</v>
       </c>
       <c r="G92" s="112">
         <v>1.39</v>
       </c>
       <c r="H92" s="112">
         <v>1.39</v>
       </c>
       <c r="I92" s="112">
         <v>1.38</v>
       </c>
       <c r="J92" s="112">
@@ -35618,51 +35653,51 @@
         <v>1.43</v>
       </c>
       <c r="O92" s="30"/>
       <c r="P92" s="30"/>
       <c r="Q92" s="30"/>
       <c r="R92" s="30"/>
       <c r="S92" s="30"/>
       <c r="T92" s="30"/>
       <c r="U92" s="30"/>
       <c r="V92" s="30"/>
       <c r="W92" s="30"/>
       <c r="X92" s="30"/>
       <c r="Y92" s="30"/>
       <c r="AB92" s="31"/>
       <c r="AC92" s="31"/>
       <c r="AD92" s="31"/>
       <c r="AE92" s="31"/>
       <c r="AF92" s="31"/>
       <c r="AG92" s="31"/>
       <c r="AH92" s="31"/>
       <c r="AI92" s="31"/>
       <c r="AJ92" s="31"/>
       <c r="AK92" s="31"/>
       <c r="AL92" s="31"/>
     </row>
-    <row r="93" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="93" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B93" s="114" t="s">
         <v>238</v>
       </c>
       <c r="C93" s="112">
         <v>1.66</v>
       </c>
       <c r="D93" s="112">
         <v>1.66</v>
       </c>
       <c r="E93" s="112">
         <v>1.77</v>
       </c>
       <c r="F93" s="112">
         <v>1.68</v>
       </c>
       <c r="G93" s="112">
         <v>1.42</v>
       </c>
       <c r="H93" s="112">
         <v>1.42</v>
       </c>
       <c r="I93" s="112">
         <v>1.42</v>
       </c>
       <c r="J93" s="112">
@@ -35681,51 +35716,51 @@
         <v>1.47</v>
       </c>
       <c r="O93" s="30"/>
       <c r="P93" s="30"/>
       <c r="Q93" s="30"/>
       <c r="R93" s="30"/>
       <c r="S93" s="30"/>
       <c r="T93" s="30"/>
       <c r="U93" s="30"/>
       <c r="V93" s="30"/>
       <c r="W93" s="30"/>
       <c r="X93" s="30"/>
       <c r="Y93" s="30"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31"/>
       <c r="AD93" s="31"/>
       <c r="AE93" s="31"/>
       <c r="AF93" s="31"/>
       <c r="AG93" s="31"/>
       <c r="AH93" s="31"/>
       <c r="AI93" s="31"/>
       <c r="AJ93" s="31"/>
       <c r="AK93" s="31"/>
       <c r="AL93" s="31"/>
     </row>
-    <row r="94" spans="2:38" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="94" spans="2:38" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B94" s="117" t="s">
         <v>239</v>
       </c>
       <c r="C94" s="118">
         <v>1.18</v>
       </c>
       <c r="D94" s="118">
         <v>1.17</v>
       </c>
       <c r="E94" s="118">
         <v>1.2</v>
       </c>
       <c r="F94" s="118">
         <v>1.17</v>
       </c>
       <c r="G94" s="118">
         <v>1.03</v>
       </c>
       <c r="H94" s="118">
         <v>1.01</v>
       </c>
       <c r="I94" s="118">
         <v>0.99</v>
       </c>
       <c r="J94" s="118">
@@ -35741,183 +35776,183 @@
         <v>0.99</v>
       </c>
       <c r="N94" s="119">
         <v>0.99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="LGE2cPEJ5VJ7NNADGMKREwipq5CWmFO4hnYsAtDsXcQ=" saltValue="NuqAIhLdjmpwf6Y1MKx9Og==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E4C05BC-ADA7-46F4-B995-7BD99FBBB235}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL94"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="20.1796875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="20.140625" style="1" customWidth="1"/>
     <col min="10" max="14" width="21" style="1" customWidth="1"/>
-    <col min="15" max="15" width="5.1796875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="5.140625" style="1" customWidth="1"/>
     <col min="16" max="25" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="38" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:38" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="9"/>
     </row>
-    <row r="2" spans="1:38" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:38" s="8" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="9" t="s">
         <v>240</v>
       </c>
       <c r="B2" s="9"/>
     </row>
-    <row r="3" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
-    <row r="4" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
     </row>
-    <row r="5" spans="1:38" ht="24" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:38" ht="36" x14ac:dyDescent="0.25">
       <c r="A5" s="3"/>
       <c r="B5" s="109"/>
       <c r="C5" s="110" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="110" t="s">
         <v>63</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="110" t="s">
         <v>65</v>
       </c>
       <c r="G5" s="110" t="s">
         <v>66</v>
       </c>
       <c r="H5" s="110" t="s">
         <v>150</v>
       </c>
       <c r="I5" s="110" t="s">
         <v>151</v>
       </c>
       <c r="J5" s="110" t="s">
         <v>69</v>
       </c>
       <c r="K5" s="110" t="s">
         <v>70</v>
       </c>
       <c r="L5" s="110" t="s">
         <v>124</v>
       </c>
       <c r="M5" s="110" t="s">
         <v>125</v>
       </c>
       <c r="N5" s="110" t="s">
         <v>152</v>
       </c>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
     </row>
-    <row r="6" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="111" t="s">
         <v>153</v>
       </c>
       <c r="C6" s="112">
         <v>1</v>
       </c>
       <c r="D6" s="112">
         <v>1</v>
       </c>
       <c r="E6" s="112">
         <v>1</v>
       </c>
       <c r="F6" s="112">
         <v>1</v>
       </c>
       <c r="G6" s="112">
         <v>1</v>
       </c>
       <c r="H6" s="112">
         <v>1</v>
       </c>
       <c r="I6" s="112">
         <v>1</v>
       </c>
@@ -35937,51 +35972,51 @@
         <v>1</v>
       </c>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
       <c r="Y6" s="30"/>
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
     </row>
-    <row r="7" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="111" t="s">
         <v>154</v>
       </c>
       <c r="C7" s="112">
         <v>1.02</v>
       </c>
       <c r="D7" s="112">
         <v>1.02</v>
       </c>
       <c r="E7" s="112">
         <v>1.02</v>
       </c>
       <c r="F7" s="112">
         <v>1.02</v>
       </c>
       <c r="G7" s="112">
         <v>0.99</v>
       </c>
       <c r="H7" s="112">
         <v>0.96</v>
       </c>
       <c r="I7" s="112">
         <v>0.95</v>
       </c>
@@ -36001,51 +36036,51 @@
         <v>0.95</v>
       </c>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
       <c r="X7" s="30"/>
       <c r="Y7" s="30"/>
       <c r="AB7" s="31"/>
       <c r="AC7" s="31"/>
       <c r="AD7" s="31"/>
       <c r="AE7" s="31"/>
       <c r="AF7" s="31"/>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
       <c r="AL7" s="31"/>
     </row>
-    <row r="8" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="B8" s="111" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="112">
         <v>1.07</v>
       </c>
       <c r="D8" s="112">
         <v>1.08</v>
       </c>
       <c r="E8" s="112">
         <v>1.08</v>
       </c>
       <c r="F8" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="112">
         <v>1.01</v>
       </c>
       <c r="H8" s="112">
         <v>0.96</v>
       </c>
       <c r="I8" s="112">
         <v>0.95</v>
       </c>
@@ -36065,51 +36100,51 @@
         <v>0.95</v>
       </c>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
       <c r="T8" s="30"/>
       <c r="U8" s="30"/>
       <c r="V8" s="30"/>
       <c r="W8" s="30"/>
       <c r="X8" s="30"/>
       <c r="Y8" s="30"/>
       <c r="AB8" s="31"/>
       <c r="AC8" s="31"/>
       <c r="AD8" s="31"/>
       <c r="AE8" s="31"/>
       <c r="AF8" s="31"/>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
       <c r="AL8" s="31"/>
     </row>
-    <row r="9" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="111" t="s">
         <v>155</v>
       </c>
       <c r="C9" s="112">
         <v>1.04</v>
       </c>
       <c r="D9" s="112">
         <v>1.04</v>
       </c>
       <c r="E9" s="112">
         <v>1.04</v>
       </c>
       <c r="F9" s="112">
         <v>1.05</v>
       </c>
       <c r="G9" s="112">
         <v>1.01</v>
       </c>
       <c r="H9" s="112">
         <v>0.99</v>
       </c>
       <c r="I9" s="112">
         <v>0.99</v>
       </c>
@@ -36129,51 +36164,51 @@
         <v>0.99</v>
       </c>
       <c r="O9" s="30"/>
       <c r="P9" s="30"/>
       <c r="Q9" s="30"/>
       <c r="R9" s="30"/>
       <c r="S9" s="30"/>
       <c r="T9" s="30"/>
       <c r="U9" s="30"/>
       <c r="V9" s="30"/>
       <c r="W9" s="30"/>
       <c r="X9" s="30"/>
       <c r="Y9" s="30"/>
       <c r="AB9" s="31"/>
       <c r="AC9" s="31"/>
       <c r="AD9" s="31"/>
       <c r="AE9" s="31"/>
       <c r="AF9" s="31"/>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
       <c r="AL9" s="31"/>
     </row>
-    <row r="10" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="B10" s="111" t="s">
         <v>156</v>
       </c>
       <c r="C10" s="112">
         <v>1.07</v>
       </c>
       <c r="D10" s="112">
         <v>1.08</v>
       </c>
       <c r="E10" s="112">
         <v>1.08</v>
       </c>
       <c r="F10" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G10" s="112">
         <v>0.99</v>
       </c>
       <c r="H10" s="112">
         <v>0.94</v>
       </c>
       <c r="I10" s="112">
         <v>0.92</v>
       </c>
@@ -36193,51 +36228,51 @@
         <v>0.92</v>
       </c>
       <c r="O10" s="30"/>
       <c r="P10" s="30"/>
       <c r="Q10" s="30"/>
       <c r="R10" s="30"/>
       <c r="S10" s="30"/>
       <c r="T10" s="30"/>
       <c r="U10" s="30"/>
       <c r="V10" s="30"/>
       <c r="W10" s="30"/>
       <c r="X10" s="30"/>
       <c r="Y10" s="30"/>
       <c r="AB10" s="31"/>
       <c r="AC10" s="31"/>
       <c r="AD10" s="31"/>
       <c r="AE10" s="31"/>
       <c r="AF10" s="31"/>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
       <c r="AL10" s="31"/>
     </row>
-    <row r="11" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="111" t="s">
         <v>157</v>
       </c>
       <c r="C11" s="112">
         <v>1.07</v>
       </c>
       <c r="D11" s="112">
         <v>1.08</v>
       </c>
       <c r="E11" s="112">
         <v>1.08</v>
       </c>
       <c r="F11" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G11" s="112">
         <v>1.01</v>
       </c>
       <c r="H11" s="112">
         <v>0.97</v>
       </c>
       <c r="I11" s="112">
         <v>0.95</v>
       </c>
@@ -36257,51 +36292,51 @@
         <v>0.95</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="30"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="30"/>
       <c r="X11" s="30"/>
       <c r="Y11" s="30"/>
       <c r="AB11" s="31"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="31"/>
       <c r="AE11" s="31"/>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
       <c r="AL11" s="31"/>
     </row>
-    <row r="12" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="111" t="s">
         <v>158</v>
       </c>
       <c r="C12" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="D12" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="E12" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="F12" s="112">
         <v>1.19</v>
       </c>
       <c r="G12" s="112">
         <v>1.07</v>
       </c>
       <c r="H12" s="112">
         <v>1.01</v>
       </c>
       <c r="I12" s="112">
         <v>0.99</v>
       </c>
@@ -36321,51 +36356,51 @@
         <v>0.99</v>
       </c>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="30"/>
       <c r="X12" s="30"/>
       <c r="Y12" s="30"/>
       <c r="AB12" s="31"/>
       <c r="AC12" s="31"/>
       <c r="AD12" s="31"/>
       <c r="AE12" s="31"/>
       <c r="AF12" s="31"/>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
       <c r="AL12" s="31"/>
     </row>
-    <row r="13" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="111" t="s">
         <v>159</v>
       </c>
       <c r="C13" s="112">
         <v>1.07</v>
       </c>
       <c r="D13" s="112">
         <v>1.08</v>
       </c>
       <c r="E13" s="112">
         <v>1.08</v>
       </c>
       <c r="F13" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G13" s="112">
         <v>1.01</v>
       </c>
       <c r="H13" s="112">
         <v>0.97</v>
       </c>
       <c r="I13" s="112">
         <v>0.95</v>
       </c>
@@ -36385,51 +36420,51 @@
         <v>0.95</v>
       </c>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="30"/>
       <c r="X13" s="30"/>
       <c r="Y13" s="30"/>
       <c r="AB13" s="31"/>
       <c r="AC13" s="31"/>
       <c r="AD13" s="31"/>
       <c r="AE13" s="31"/>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
       <c r="AL13" s="31"/>
     </row>
-    <row r="14" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="111" t="s">
         <v>160</v>
       </c>
       <c r="C14" s="112">
         <v>1.08</v>
       </c>
       <c r="D14" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="E14" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="G14" s="112">
         <v>1.06</v>
       </c>
       <c r="H14" s="112">
         <v>1.04</v>
       </c>
       <c r="I14" s="112">
         <v>1.04</v>
       </c>
@@ -36449,51 +36484,51 @@
         <v>1.04</v>
       </c>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="30"/>
       <c r="S14" s="30"/>
       <c r="T14" s="30"/>
       <c r="U14" s="30"/>
       <c r="V14" s="30"/>
       <c r="W14" s="30"/>
       <c r="X14" s="30"/>
       <c r="Y14" s="30"/>
       <c r="AB14" s="31"/>
       <c r="AC14" s="31"/>
       <c r="AD14" s="31"/>
       <c r="AE14" s="31"/>
       <c r="AF14" s="31"/>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
       <c r="AL14" s="31"/>
     </row>
-    <row r="15" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="111" t="s">
         <v>161</v>
       </c>
       <c r="C15" s="112">
         <v>1.07</v>
       </c>
       <c r="D15" s="112">
         <v>1.08</v>
       </c>
       <c r="E15" s="112">
         <v>1.08</v>
       </c>
       <c r="F15" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G15" s="112">
         <v>1.02</v>
       </c>
       <c r="H15" s="112">
         <v>0.97</v>
       </c>
       <c r="I15" s="112">
         <v>0.96</v>
       </c>
@@ -36513,51 +36548,51 @@
         <v>0.96</v>
       </c>
       <c r="O15" s="30"/>
       <c r="P15" s="30"/>
       <c r="Q15" s="30"/>
       <c r="R15" s="30"/>
       <c r="S15" s="30"/>
       <c r="T15" s="30"/>
       <c r="U15" s="30"/>
       <c r="V15" s="30"/>
       <c r="W15" s="30"/>
       <c r="X15" s="30"/>
       <c r="Y15" s="30"/>
       <c r="AB15" s="31"/>
       <c r="AC15" s="31"/>
       <c r="AD15" s="31"/>
       <c r="AE15" s="31"/>
       <c r="AF15" s="31"/>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
       <c r="AL15" s="31"/>
     </row>
-    <row r="16" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="111" t="s">
         <v>162</v>
       </c>
       <c r="C16" s="112">
         <v>1.07</v>
       </c>
       <c r="D16" s="112">
         <v>1.08</v>
       </c>
       <c r="E16" s="112">
         <v>1.08</v>
       </c>
       <c r="F16" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G16" s="112">
         <v>0.99</v>
       </c>
       <c r="H16" s="112">
         <v>0.94</v>
       </c>
       <c r="I16" s="112">
         <v>0.91</v>
       </c>
@@ -36577,51 +36612,51 @@
         <v>0.91</v>
       </c>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="30"/>
       <c r="W16" s="30"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="AB16" s="31"/>
       <c r="AC16" s="31"/>
       <c r="AD16" s="31"/>
       <c r="AE16" s="31"/>
       <c r="AF16" s="31"/>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
       <c r="AL16" s="31"/>
     </row>
-    <row r="17" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B17" s="111" t="s">
         <v>163</v>
       </c>
       <c r="C17" s="112">
         <v>1.07</v>
       </c>
       <c r="D17" s="112">
         <v>1.08</v>
       </c>
       <c r="E17" s="112">
         <v>1.08</v>
       </c>
       <c r="F17" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G17" s="112">
         <v>0.99</v>
       </c>
       <c r="H17" s="112">
         <v>0.94</v>
       </c>
       <c r="I17" s="112">
         <v>0.91</v>
       </c>
       <c r="J17" s="112">
@@ -36640,51 +36675,51 @@
         <v>0.91</v>
       </c>
       <c r="O17" s="30"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="30"/>
       <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
       <c r="V17" s="30"/>
       <c r="W17" s="30"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="30"/>
       <c r="AB17" s="31"/>
       <c r="AC17" s="31"/>
       <c r="AD17" s="31"/>
       <c r="AE17" s="31"/>
       <c r="AF17" s="31"/>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
       <c r="AL17" s="31"/>
     </row>
-    <row r="18" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B18" s="111" t="s">
         <v>164</v>
       </c>
       <c r="C18" s="112">
         <v>1.08</v>
       </c>
       <c r="D18" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="E18" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="F18" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="G18" s="112">
         <v>1.06</v>
       </c>
       <c r="H18" s="112">
         <v>1.05</v>
       </c>
       <c r="I18" s="112">
         <v>1.05</v>
       </c>
       <c r="J18" s="112">
@@ -36703,51 +36738,51 @@
         <v>1.05</v>
       </c>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="30"/>
       <c r="V18" s="30"/>
       <c r="W18" s="30"/>
       <c r="X18" s="30"/>
       <c r="Y18" s="30"/>
       <c r="AB18" s="31"/>
       <c r="AC18" s="31"/>
       <c r="AD18" s="31"/>
       <c r="AE18" s="31"/>
       <c r="AF18" s="31"/>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
       <c r="AL18" s="31"/>
     </row>
-    <row r="19" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B19" s="111" t="s">
         <v>165</v>
       </c>
       <c r="C19" s="112">
         <v>1.08</v>
       </c>
       <c r="D19" s="112">
         <v>1.08</v>
       </c>
       <c r="E19" s="112">
         <v>1.08</v>
       </c>
       <c r="F19" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="G19" s="112">
         <v>1.03</v>
       </c>
       <c r="H19" s="112">
         <v>1</v>
       </c>
       <c r="I19" s="112">
         <v>0.99</v>
       </c>
       <c r="J19" s="112">
@@ -36766,51 +36801,51 @@
         <v>0.99</v>
       </c>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="30"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="AB19" s="31"/>
       <c r="AC19" s="31"/>
       <c r="AD19" s="31"/>
       <c r="AE19" s="31"/>
       <c r="AF19" s="31"/>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
       <c r="AL19" s="31"/>
     </row>
-    <row r="20" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B20" s="111" t="s">
         <v>166</v>
       </c>
       <c r="C20" s="112">
         <v>1.07</v>
       </c>
       <c r="D20" s="112">
         <v>1.08</v>
       </c>
       <c r="E20" s="112">
         <v>1.08</v>
       </c>
       <c r="F20" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G20" s="112">
         <v>0.99</v>
       </c>
       <c r="H20" s="112">
         <v>0.94</v>
       </c>
       <c r="I20" s="112">
         <v>0.91</v>
       </c>
       <c r="J20" s="112">
@@ -36829,51 +36864,51 @@
         <v>0.92</v>
       </c>
       <c r="O20" s="30"/>
       <c r="P20" s="30"/>
       <c r="Q20" s="30"/>
       <c r="R20" s="30"/>
       <c r="S20" s="30"/>
       <c r="T20" s="30"/>
       <c r="U20" s="30"/>
       <c r="V20" s="30"/>
       <c r="W20" s="30"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="30"/>
       <c r="AB20" s="31"/>
       <c r="AC20" s="31"/>
       <c r="AD20" s="31"/>
       <c r="AE20" s="31"/>
       <c r="AF20" s="31"/>
       <c r="AG20" s="31"/>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
       <c r="AL20" s="31"/>
     </row>
-    <row r="21" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B21" s="111" t="s">
         <v>167</v>
       </c>
       <c r="C21" s="112">
         <v>1.07</v>
       </c>
       <c r="D21" s="112">
         <v>1.08</v>
       </c>
       <c r="E21" s="112">
         <v>1.08</v>
       </c>
       <c r="F21" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G21" s="112">
         <v>1.02</v>
       </c>
       <c r="H21" s="112">
         <v>0.97</v>
       </c>
       <c r="I21" s="112">
         <v>0.96</v>
       </c>
       <c r="J21" s="112">
@@ -36892,51 +36927,51 @@
         <v>0.96</v>
       </c>
       <c r="O21" s="30"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="30"/>
       <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="30"/>
       <c r="V21" s="30"/>
       <c r="W21" s="30"/>
       <c r="X21" s="30"/>
       <c r="Y21" s="30"/>
       <c r="AB21" s="31"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="31"/>
       <c r="AE21" s="31"/>
       <c r="AF21" s="31"/>
       <c r="AG21" s="31"/>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
       <c r="AL21" s="31"/>
     </row>
-    <row r="22" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B22" s="111" t="s">
         <v>168</v>
       </c>
       <c r="C22" s="112">
         <v>1.05</v>
       </c>
       <c r="D22" s="112">
         <v>1.05</v>
       </c>
       <c r="E22" s="112">
         <v>1.05</v>
       </c>
       <c r="F22" s="112">
         <v>1.06</v>
       </c>
       <c r="G22" s="112">
         <v>1.08</v>
       </c>
       <c r="H22" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="I22" s="112">
         <v>1.1299999999999999</v>
       </c>
       <c r="J22" s="112">
@@ -36955,51 +36990,51 @@
         <v>1.1299999999999999</v>
       </c>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
       <c r="AB22" s="31"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="31"/>
       <c r="AE22" s="31"/>
       <c r="AF22" s="31"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
       <c r="AL22" s="31"/>
     </row>
-    <row r="23" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B23" s="111" t="s">
         <v>169</v>
       </c>
       <c r="C23" s="112">
         <v>1</v>
       </c>
       <c r="D23" s="112">
         <v>1</v>
       </c>
       <c r="E23" s="112">
         <v>1</v>
       </c>
       <c r="F23" s="112">
         <v>1</v>
       </c>
       <c r="G23" s="112">
         <v>1.02</v>
       </c>
       <c r="H23" s="112">
         <v>1.03</v>
       </c>
       <c r="I23" s="112">
         <v>1.03</v>
       </c>
       <c r="J23" s="112">
@@ -37018,51 +37053,51 @@
         <v>1.03</v>
       </c>
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="30"/>
       <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="30"/>
       <c r="V23" s="30"/>
       <c r="W23" s="30"/>
       <c r="X23" s="30"/>
       <c r="Y23" s="30"/>
       <c r="AB23" s="31"/>
       <c r="AC23" s="31"/>
       <c r="AD23" s="31"/>
       <c r="AE23" s="31"/>
       <c r="AF23" s="31"/>
       <c r="AG23" s="31"/>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
       <c r="AL23" s="31"/>
     </row>
-    <row r="24" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B24" s="111" t="s">
         <v>170</v>
       </c>
       <c r="C24" s="112">
         <v>1.2</v>
       </c>
       <c r="D24" s="112">
         <v>1.18</v>
       </c>
       <c r="E24" s="112">
         <v>1.18</v>
       </c>
       <c r="F24" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="G24" s="112">
         <v>1.76</v>
       </c>
       <c r="H24" s="112">
         <v>2.25</v>
       </c>
       <c r="I24" s="112">
         <v>2.5299999999999998</v>
       </c>
       <c r="J24" s="112">
@@ -37081,51 +37116,51 @@
         <v>2.5299999999999998</v>
       </c>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="30"/>
       <c r="V24" s="30"/>
       <c r="W24" s="30"/>
       <c r="X24" s="30"/>
       <c r="Y24" s="30"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="31"/>
       <c r="AD24" s="31"/>
       <c r="AE24" s="31"/>
       <c r="AF24" s="31"/>
       <c r="AG24" s="31"/>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
       <c r="AL24" s="31"/>
     </row>
-    <row r="25" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B25" s="111" t="s">
         <v>171</v>
       </c>
       <c r="C25" s="112">
         <v>1.18</v>
       </c>
       <c r="D25" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="E25" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="F25" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="G25" s="112">
         <v>1.63</v>
       </c>
       <c r="H25" s="112">
         <v>2.04</v>
       </c>
       <c r="I25" s="112">
         <v>2.27</v>
       </c>
       <c r="J25" s="112">
@@ -37144,51 +37179,51 @@
         <v>2.27</v>
       </c>
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="30"/>
       <c r="R25" s="30"/>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="30"/>
       <c r="V25" s="30"/>
       <c r="W25" s="30"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="AB25" s="31"/>
       <c r="AC25" s="31"/>
       <c r="AD25" s="31"/>
       <c r="AE25" s="31"/>
       <c r="AF25" s="31"/>
       <c r="AG25" s="31"/>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
       <c r="AL25" s="31"/>
     </row>
-    <row r="26" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B26" s="111" t="s">
         <v>172</v>
       </c>
       <c r="C26" s="112">
         <v>1.03</v>
       </c>
       <c r="D26" s="112">
         <v>1.02</v>
       </c>
       <c r="E26" s="112">
         <v>1.02</v>
       </c>
       <c r="F26" s="112">
         <v>1.02</v>
       </c>
       <c r="G26" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="H26" s="112">
         <v>1.24</v>
       </c>
       <c r="I26" s="112">
         <v>1.29</v>
       </c>
       <c r="J26" s="112">
@@ -37207,51 +37242,51 @@
         <v>1.29</v>
       </c>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="30"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31"/>
       <c r="AD26" s="31"/>
       <c r="AE26" s="31"/>
       <c r="AF26" s="31"/>
       <c r="AG26" s="31"/>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
       <c r="AL26" s="31"/>
     </row>
-    <row r="27" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B27" s="111" t="s">
         <v>173</v>
       </c>
       <c r="C27" s="112">
         <v>1.18</v>
       </c>
       <c r="D27" s="112">
         <v>1.17</v>
       </c>
       <c r="E27" s="112">
         <v>1.17</v>
       </c>
       <c r="F27" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="G27" s="112">
         <v>1.36</v>
       </c>
       <c r="H27" s="112">
         <v>1.59</v>
       </c>
       <c r="I27" s="112">
         <v>1.71</v>
       </c>
       <c r="J27" s="112">
@@ -37270,51 +37305,51 @@
         <v>1.72</v>
       </c>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="30"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="30"/>
       <c r="W27" s="30"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31"/>
       <c r="AD27" s="31"/>
       <c r="AE27" s="31"/>
       <c r="AF27" s="31"/>
       <c r="AG27" s="31"/>
       <c r="AH27" s="31"/>
       <c r="AI27" s="31"/>
       <c r="AJ27" s="31"/>
       <c r="AK27" s="31"/>
       <c r="AL27" s="31"/>
     </row>
-    <row r="28" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B28" s="111" t="s">
         <v>174</v>
       </c>
       <c r="C28" s="112">
         <v>1.08</v>
       </c>
       <c r="D28" s="112">
         <v>1.08</v>
       </c>
       <c r="E28" s="112">
         <v>1.08</v>
       </c>
       <c r="F28" s="112">
         <v>1.08</v>
       </c>
       <c r="G28" s="112">
         <v>1.25</v>
       </c>
       <c r="H28" s="112">
         <v>1.39</v>
       </c>
       <c r="I28" s="112">
         <v>1.47</v>
       </c>
       <c r="J28" s="112">
@@ -37333,51 +37368,51 @@
         <v>1.47</v>
       </c>
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="30"/>
       <c r="W28" s="30"/>
       <c r="X28" s="30"/>
       <c r="Y28" s="30"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31"/>
       <c r="AD28" s="31"/>
       <c r="AE28" s="31"/>
       <c r="AF28" s="31"/>
       <c r="AG28" s="31"/>
       <c r="AH28" s="31"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="31"/>
       <c r="AK28" s="31"/>
       <c r="AL28" s="31"/>
     </row>
-    <row r="29" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B29" s="111" t="s">
         <v>175</v>
       </c>
       <c r="C29" s="112">
         <v>1.03</v>
       </c>
       <c r="D29" s="112">
         <v>1.03</v>
       </c>
       <c r="E29" s="112">
         <v>1.03</v>
       </c>
       <c r="F29" s="112">
         <v>1.02</v>
       </c>
       <c r="G29" s="112">
         <v>1.18</v>
       </c>
       <c r="H29" s="112">
         <v>1.3</v>
       </c>
       <c r="I29" s="112">
         <v>1.36</v>
       </c>
       <c r="J29" s="112">
@@ -37396,51 +37431,51 @@
         <v>1.36</v>
       </c>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
       <c r="W29" s="30"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="30"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31"/>
       <c r="AD29" s="31"/>
       <c r="AE29" s="31"/>
       <c r="AF29" s="31"/>
       <c r="AG29" s="31"/>
       <c r="AH29" s="31"/>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
       <c r="AL29" s="31"/>
     </row>
-    <row r="30" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B30" s="111" t="s">
         <v>176</v>
       </c>
       <c r="C30" s="112">
         <v>1.04</v>
       </c>
       <c r="D30" s="112">
         <v>1.04</v>
       </c>
       <c r="E30" s="112">
         <v>1.04</v>
       </c>
       <c r="F30" s="112">
         <v>1.05</v>
       </c>
       <c r="G30" s="112">
         <v>1.01</v>
       </c>
       <c r="H30" s="112">
         <v>1</v>
       </c>
       <c r="I30" s="112">
         <v>0.99</v>
       </c>
       <c r="J30" s="112">
@@ -37459,51 +37494,51 @@
         <v>0.99</v>
       </c>
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="30"/>
       <c r="W30" s="30"/>
       <c r="X30" s="30"/>
       <c r="Y30" s="30"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31"/>
       <c r="AD30" s="31"/>
       <c r="AE30" s="31"/>
       <c r="AF30" s="31"/>
       <c r="AG30" s="31"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="31"/>
       <c r="AL30" s="31"/>
     </row>
-    <row r="31" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B31" s="111" t="s">
         <v>177</v>
       </c>
       <c r="C31" s="112">
         <v>1.04</v>
       </c>
       <c r="D31" s="112">
         <v>1.04</v>
       </c>
       <c r="E31" s="112">
         <v>1.04</v>
       </c>
       <c r="F31" s="112">
         <v>1.05</v>
       </c>
       <c r="G31" s="112">
         <v>1.01</v>
       </c>
       <c r="H31" s="112">
         <v>0.99</v>
       </c>
       <c r="I31" s="112">
         <v>0.99</v>
       </c>
       <c r="J31" s="112">
@@ -37522,51 +37557,51 @@
         <v>0.99</v>
       </c>
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="30"/>
       <c r="R31" s="30"/>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30"/>
       <c r="V31" s="30"/>
       <c r="W31" s="30"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="30"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31"/>
       <c r="AD31" s="31"/>
       <c r="AE31" s="31"/>
       <c r="AF31" s="31"/>
       <c r="AG31" s="31"/>
       <c r="AH31" s="31"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="31"/>
       <c r="AK31" s="31"/>
       <c r="AL31" s="31"/>
     </row>
-    <row r="32" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B32" s="111" t="s">
         <v>178</v>
       </c>
       <c r="C32" s="112">
         <v>1.02</v>
       </c>
       <c r="D32" s="112">
         <v>1.01</v>
       </c>
       <c r="E32" s="112">
         <v>1.01</v>
       </c>
       <c r="F32" s="112">
         <v>1.01</v>
       </c>
       <c r="G32" s="112">
         <v>1.08</v>
       </c>
       <c r="H32" s="112">
         <v>1.1299999999999999</v>
       </c>
       <c r="I32" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="J32" s="112">
@@ -37585,51 +37620,51 @@
         <v>1.1599999999999999</v>
       </c>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31"/>
       <c r="AD32" s="31"/>
       <c r="AE32" s="31"/>
       <c r="AF32" s="31"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
       <c r="AL32" s="31"/>
     </row>
-    <row r="33" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B33" s="111" t="s">
         <v>179</v>
       </c>
       <c r="C33" s="112">
         <v>1.03</v>
       </c>
       <c r="D33" s="112">
         <v>1.03</v>
       </c>
       <c r="E33" s="112">
         <v>1.03</v>
       </c>
       <c r="F33" s="112">
         <v>1.02</v>
       </c>
       <c r="G33" s="112">
         <v>1.17</v>
       </c>
       <c r="H33" s="112">
         <v>1.29</v>
       </c>
       <c r="I33" s="112">
         <v>1.35</v>
       </c>
       <c r="J33" s="112">
@@ -37648,51 +37683,51 @@
         <v>1.35</v>
       </c>
       <c r="O33" s="30"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="30"/>
       <c r="R33" s="30"/>
       <c r="S33" s="30"/>
       <c r="T33" s="30"/>
       <c r="U33" s="30"/>
       <c r="V33" s="30"/>
       <c r="W33" s="30"/>
       <c r="X33" s="30"/>
       <c r="Y33" s="30"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31"/>
       <c r="AD33" s="31"/>
       <c r="AE33" s="31"/>
       <c r="AF33" s="31"/>
       <c r="AG33" s="31"/>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
       <c r="AL33" s="31"/>
     </row>
-    <row r="34" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B34" s="111" t="s">
         <v>180</v>
       </c>
       <c r="C34" s="112">
         <v>1</v>
       </c>
       <c r="D34" s="112">
         <v>1</v>
       </c>
       <c r="E34" s="112">
         <v>1</v>
       </c>
       <c r="F34" s="112">
         <v>1</v>
       </c>
       <c r="G34" s="112">
         <v>1.03</v>
       </c>
       <c r="H34" s="112">
         <v>1.04</v>
       </c>
       <c r="I34" s="112">
         <v>1.05</v>
       </c>
       <c r="J34" s="112">
@@ -37711,51 +37746,51 @@
         <v>1.05</v>
       </c>
       <c r="O34" s="30"/>
       <c r="P34" s="30"/>
       <c r="Q34" s="30"/>
       <c r="R34" s="30"/>
       <c r="S34" s="30"/>
       <c r="T34" s="30"/>
       <c r="U34" s="30"/>
       <c r="V34" s="30"/>
       <c r="W34" s="30"/>
       <c r="X34" s="30"/>
       <c r="Y34" s="30"/>
       <c r="AB34" s="31"/>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31"/>
       <c r="AF34" s="31"/>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
       <c r="AL34" s="31"/>
     </row>
-    <row r="35" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B35" s="111" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="112">
         <v>1.02</v>
       </c>
       <c r="D35" s="112">
         <v>1.02</v>
       </c>
       <c r="E35" s="112">
         <v>1.02</v>
       </c>
       <c r="F35" s="112">
         <v>1.02</v>
       </c>
       <c r="G35" s="112">
         <v>1.1299999999999999</v>
       </c>
       <c r="H35" s="112">
         <v>1.22</v>
       </c>
       <c r="I35" s="112">
         <v>1.26</v>
       </c>
       <c r="J35" s="112">
@@ -37774,51 +37809,51 @@
         <v>1.26</v>
       </c>
       <c r="O35" s="30"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="30"/>
       <c r="S35" s="30"/>
       <c r="T35" s="30"/>
       <c r="U35" s="30"/>
       <c r="V35" s="30"/>
       <c r="W35" s="30"/>
       <c r="X35" s="30"/>
       <c r="Y35" s="30"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
       <c r="AD35" s="31"/>
       <c r="AE35" s="31"/>
       <c r="AF35" s="31"/>
       <c r="AG35" s="31"/>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
       <c r="AL35" s="31"/>
     </row>
-    <row r="36" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B36" s="111" t="s">
         <v>182</v>
       </c>
       <c r="C36" s="112">
         <v>1.35</v>
       </c>
       <c r="D36" s="112">
         <v>1.36</v>
       </c>
       <c r="E36" s="112">
         <v>1.36</v>
       </c>
       <c r="F36" s="112">
         <v>1.41</v>
       </c>
       <c r="G36" s="112">
         <v>1.29</v>
       </c>
       <c r="H36" s="112">
         <v>1.26</v>
       </c>
       <c r="I36" s="112">
         <v>1.28</v>
       </c>
       <c r="J36" s="112">
@@ -37837,51 +37872,51 @@
         <v>1.28</v>
       </c>
       <c r="O36" s="30"/>
       <c r="P36" s="30"/>
       <c r="Q36" s="30"/>
       <c r="R36" s="30"/>
       <c r="S36" s="30"/>
       <c r="T36" s="30"/>
       <c r="U36" s="30"/>
       <c r="V36" s="30"/>
       <c r="W36" s="30"/>
       <c r="X36" s="30"/>
       <c r="Y36" s="30"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31"/>
       <c r="AD36" s="31"/>
       <c r="AE36" s="31"/>
       <c r="AF36" s="31"/>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
       <c r="AL36" s="31"/>
     </row>
-    <row r="37" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B37" s="111" t="s">
         <v>183</v>
       </c>
       <c r="C37" s="112">
         <v>1.39</v>
       </c>
       <c r="D37" s="112">
         <v>1.4</v>
       </c>
       <c r="E37" s="112">
         <v>1.4</v>
       </c>
       <c r="F37" s="112">
         <v>1.47</v>
       </c>
       <c r="G37" s="112">
         <v>1.29</v>
       </c>
       <c r="H37" s="112">
         <v>1.24</v>
       </c>
       <c r="I37" s="112">
         <v>1.24</v>
       </c>
       <c r="J37" s="112">
@@ -37900,51 +37935,51 @@
         <v>1.24</v>
       </c>
       <c r="O37" s="30"/>
       <c r="P37" s="30"/>
       <c r="Q37" s="30"/>
       <c r="R37" s="30"/>
       <c r="S37" s="30"/>
       <c r="T37" s="30"/>
       <c r="U37" s="30"/>
       <c r="V37" s="30"/>
       <c r="W37" s="30"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="30"/>
       <c r="AB37" s="31"/>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31"/>
       <c r="AF37" s="31"/>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
       <c r="AL37" s="31"/>
     </row>
-    <row r="38" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B38" s="111" t="s">
         <v>184</v>
       </c>
       <c r="C38" s="112">
         <v>0.95</v>
       </c>
       <c r="D38" s="112">
         <v>0.95</v>
       </c>
       <c r="E38" s="112">
         <v>0.95</v>
       </c>
       <c r="F38" s="112">
         <v>0.94</v>
       </c>
       <c r="G38" s="112">
         <v>0.93</v>
       </c>
       <c r="H38" s="112">
         <v>0.92</v>
       </c>
       <c r="I38" s="112">
         <v>0.91</v>
       </c>
       <c r="J38" s="112">
@@ -37963,51 +37998,51 @@
         <v>0.91</v>
       </c>
       <c r="O38" s="30"/>
       <c r="P38" s="30"/>
       <c r="Q38" s="30"/>
       <c r="R38" s="30"/>
       <c r="S38" s="30"/>
       <c r="T38" s="30"/>
       <c r="U38" s="30"/>
       <c r="V38" s="30"/>
       <c r="W38" s="30"/>
       <c r="X38" s="30"/>
       <c r="Y38" s="30"/>
       <c r="AB38" s="31"/>
       <c r="AC38" s="31"/>
       <c r="AD38" s="31"/>
       <c r="AE38" s="31"/>
       <c r="AF38" s="31"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
       <c r="AL38" s="31"/>
     </row>
-    <row r="39" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B39" s="111" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="112">
         <v>0.95</v>
       </c>
       <c r="D39" s="112">
         <v>0.95</v>
       </c>
       <c r="E39" s="112">
         <v>0.95</v>
       </c>
       <c r="F39" s="112">
         <v>0.94</v>
       </c>
       <c r="G39" s="112">
         <v>0.95</v>
       </c>
       <c r="H39" s="112">
         <v>0.95</v>
       </c>
       <c r="I39" s="112">
         <v>0.94</v>
       </c>
       <c r="J39" s="112">
@@ -38026,51 +38061,51 @@
         <v>0.94</v>
       </c>
       <c r="O39" s="30"/>
       <c r="P39" s="30"/>
       <c r="Q39" s="30"/>
       <c r="R39" s="30"/>
       <c r="S39" s="30"/>
       <c r="T39" s="30"/>
       <c r="U39" s="30"/>
       <c r="V39" s="30"/>
       <c r="W39" s="30"/>
       <c r="X39" s="30"/>
       <c r="Y39" s="30"/>
       <c r="AB39" s="31"/>
       <c r="AC39" s="31"/>
       <c r="AD39" s="31"/>
       <c r="AE39" s="31"/>
       <c r="AF39" s="31"/>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
       <c r="AL39" s="31"/>
     </row>
-    <row r="40" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B40" s="111" t="s">
         <v>186</v>
       </c>
       <c r="C40" s="112">
         <v>0.95</v>
       </c>
       <c r="D40" s="112">
         <v>0.95</v>
       </c>
       <c r="E40" s="112">
         <v>0.95</v>
       </c>
       <c r="F40" s="112">
         <v>0.94</v>
       </c>
       <c r="G40" s="112">
         <v>0.97</v>
       </c>
       <c r="H40" s="112">
         <v>0.98</v>
       </c>
       <c r="I40" s="112">
         <v>0.98</v>
       </c>
       <c r="J40" s="112">
@@ -38089,51 +38124,51 @@
         <v>0.98</v>
       </c>
       <c r="O40" s="30"/>
       <c r="P40" s="30"/>
       <c r="Q40" s="30"/>
       <c r="R40" s="30"/>
       <c r="S40" s="30"/>
       <c r="T40" s="30"/>
       <c r="U40" s="30"/>
       <c r="V40" s="30"/>
       <c r="W40" s="30"/>
       <c r="X40" s="30"/>
       <c r="Y40" s="30"/>
       <c r="AB40" s="31"/>
       <c r="AC40" s="31"/>
       <c r="AD40" s="31"/>
       <c r="AE40" s="31"/>
       <c r="AF40" s="31"/>
       <c r="AG40" s="31"/>
       <c r="AH40" s="31"/>
       <c r="AI40" s="31"/>
       <c r="AJ40" s="31"/>
       <c r="AK40" s="31"/>
       <c r="AL40" s="31"/>
     </row>
-    <row r="41" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B41" s="111" t="s">
         <v>187</v>
       </c>
       <c r="C41" s="112">
         <v>0.95</v>
       </c>
       <c r="D41" s="112">
         <v>0.95</v>
       </c>
       <c r="E41" s="112">
         <v>0.95</v>
       </c>
       <c r="F41" s="112">
         <v>0.94</v>
       </c>
       <c r="G41" s="112">
         <v>0.98</v>
       </c>
       <c r="H41" s="112">
         <v>0.99</v>
       </c>
       <c r="I41" s="112">
         <v>0.99</v>
       </c>
       <c r="J41" s="112">
@@ -38152,51 +38187,51 @@
         <v>0.99</v>
       </c>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
       <c r="AB41" s="31"/>
       <c r="AC41" s="31"/>
       <c r="AD41" s="31"/>
       <c r="AE41" s="31"/>
       <c r="AF41" s="31"/>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="31"/>
       <c r="AJ41" s="31"/>
       <c r="AK41" s="31"/>
       <c r="AL41" s="31"/>
     </row>
-    <row r="42" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B42" s="111" t="s">
         <v>188</v>
       </c>
       <c r="C42" s="112">
         <v>0.96</v>
       </c>
       <c r="D42" s="112">
         <v>0.96</v>
       </c>
       <c r="E42" s="112">
         <v>0.96</v>
       </c>
       <c r="F42" s="112">
         <v>0.95</v>
       </c>
       <c r="G42" s="112">
         <v>1.02</v>
       </c>
       <c r="H42" s="112">
         <v>1.06</v>
       </c>
       <c r="I42" s="112">
         <v>1.08</v>
       </c>
       <c r="J42" s="112">
@@ -38215,51 +38250,51 @@
         <v>1.08</v>
       </c>
       <c r="O42" s="30"/>
       <c r="P42" s="30"/>
       <c r="Q42" s="30"/>
       <c r="R42" s="30"/>
       <c r="S42" s="30"/>
       <c r="T42" s="30"/>
       <c r="U42" s="30"/>
       <c r="V42" s="30"/>
       <c r="W42" s="30"/>
       <c r="X42" s="30"/>
       <c r="Y42" s="30"/>
       <c r="AB42" s="31"/>
       <c r="AC42" s="31"/>
       <c r="AD42" s="31"/>
       <c r="AE42" s="31"/>
       <c r="AF42" s="31"/>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="31"/>
       <c r="AJ42" s="31"/>
       <c r="AK42" s="31"/>
       <c r="AL42" s="31"/>
     </row>
-    <row r="43" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B43" s="111" t="s">
         <v>189</v>
       </c>
       <c r="C43" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="D43" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="E43" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="F43" s="112">
         <v>1.19</v>
       </c>
       <c r="G43" s="112">
         <v>1.08</v>
       </c>
       <c r="H43" s="112">
         <v>1.03</v>
       </c>
       <c r="I43" s="112">
         <v>1.02</v>
       </c>
       <c r="J43" s="112">
@@ -38278,51 +38313,51 @@
         <v>1.02</v>
       </c>
       <c r="O43" s="30"/>
       <c r="P43" s="30"/>
       <c r="Q43" s="30"/>
       <c r="R43" s="30"/>
       <c r="S43" s="30"/>
       <c r="T43" s="30"/>
       <c r="U43" s="30"/>
       <c r="V43" s="30"/>
       <c r="W43" s="30"/>
       <c r="X43" s="30"/>
       <c r="Y43" s="30"/>
       <c r="AB43" s="31"/>
       <c r="AC43" s="31"/>
       <c r="AD43" s="31"/>
       <c r="AE43" s="31"/>
       <c r="AF43" s="31"/>
       <c r="AG43" s="31"/>
       <c r="AH43" s="31"/>
       <c r="AI43" s="31"/>
       <c r="AJ43" s="31"/>
       <c r="AK43" s="31"/>
       <c r="AL43" s="31"/>
     </row>
-    <row r="44" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B44" s="111" t="s">
         <v>190</v>
       </c>
       <c r="C44" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="D44" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="E44" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="F44" s="112">
         <v>1.19</v>
       </c>
       <c r="G44" s="112">
         <v>1.08</v>
       </c>
       <c r="H44" s="112">
         <v>1.03</v>
       </c>
       <c r="I44" s="112">
         <v>1.01</v>
       </c>
       <c r="J44" s="112">
@@ -38341,51 +38376,51 @@
         <v>1.02</v>
       </c>
       <c r="O44" s="30"/>
       <c r="P44" s="30"/>
       <c r="Q44" s="30"/>
       <c r="R44" s="30"/>
       <c r="S44" s="30"/>
       <c r="T44" s="30"/>
       <c r="U44" s="30"/>
       <c r="V44" s="30"/>
       <c r="W44" s="30"/>
       <c r="X44" s="30"/>
       <c r="Y44" s="30"/>
       <c r="AB44" s="31"/>
       <c r="AC44" s="31"/>
       <c r="AD44" s="31"/>
       <c r="AE44" s="31"/>
       <c r="AF44" s="31"/>
       <c r="AG44" s="31"/>
       <c r="AH44" s="31"/>
       <c r="AI44" s="31"/>
       <c r="AJ44" s="31"/>
       <c r="AK44" s="31"/>
       <c r="AL44" s="31"/>
     </row>
-    <row r="45" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B45" s="111" t="s">
         <v>191</v>
       </c>
       <c r="C45" s="112">
         <v>1.01</v>
       </c>
       <c r="D45" s="112">
         <v>1.02</v>
       </c>
       <c r="E45" s="112">
         <v>1.02</v>
       </c>
       <c r="F45" s="112">
         <v>1.02</v>
       </c>
       <c r="G45" s="112">
         <v>0.94</v>
       </c>
       <c r="H45" s="112">
         <v>0.88</v>
       </c>
       <c r="I45" s="112">
         <v>0.85</v>
       </c>
       <c r="J45" s="112">
@@ -38404,51 +38439,51 @@
         <v>0.85</v>
       </c>
       <c r="O45" s="30"/>
       <c r="P45" s="30"/>
       <c r="Q45" s="30"/>
       <c r="R45" s="30"/>
       <c r="S45" s="30"/>
       <c r="T45" s="30"/>
       <c r="U45" s="30"/>
       <c r="V45" s="30"/>
       <c r="W45" s="30"/>
       <c r="X45" s="30"/>
       <c r="Y45" s="30"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31"/>
       <c r="AD45" s="31"/>
       <c r="AE45" s="31"/>
       <c r="AF45" s="31"/>
       <c r="AG45" s="31"/>
       <c r="AH45" s="31"/>
       <c r="AI45" s="31"/>
       <c r="AJ45" s="31"/>
       <c r="AK45" s="31"/>
       <c r="AL45" s="31"/>
     </row>
-    <row r="46" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B46" s="111" t="s">
         <v>192</v>
       </c>
       <c r="C46" s="112">
         <v>0.98</v>
       </c>
       <c r="D46" s="112">
         <v>0.98</v>
       </c>
       <c r="E46" s="112">
         <v>0.98</v>
       </c>
       <c r="F46" s="112">
         <v>0.98</v>
       </c>
       <c r="G46" s="112">
         <v>0.95</v>
       </c>
       <c r="H46" s="112">
         <v>0.93</v>
       </c>
       <c r="I46" s="112">
         <v>0.92</v>
       </c>
       <c r="J46" s="112">
@@ -38467,51 +38502,51 @@
         <v>0.92</v>
       </c>
       <c r="O46" s="30"/>
       <c r="P46" s="30"/>
       <c r="Q46" s="30"/>
       <c r="R46" s="30"/>
       <c r="S46" s="30"/>
       <c r="T46" s="30"/>
       <c r="U46" s="30"/>
       <c r="V46" s="30"/>
       <c r="W46" s="30"/>
       <c r="X46" s="30"/>
       <c r="Y46" s="30"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31"/>
       <c r="AD46" s="31"/>
       <c r="AE46" s="31"/>
       <c r="AF46" s="31"/>
       <c r="AG46" s="31"/>
       <c r="AH46" s="31"/>
       <c r="AI46" s="31"/>
       <c r="AJ46" s="31"/>
       <c r="AK46" s="31"/>
       <c r="AL46" s="31"/>
     </row>
-    <row r="47" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B47" s="111" t="s">
         <v>193</v>
       </c>
       <c r="C47" s="112">
         <v>0.98</v>
       </c>
       <c r="D47" s="112">
         <v>0.98</v>
       </c>
       <c r="E47" s="112">
         <v>0.98</v>
       </c>
       <c r="F47" s="112">
         <v>0.98</v>
       </c>
       <c r="G47" s="112">
         <v>0.91</v>
       </c>
       <c r="H47" s="112">
         <v>0.86</v>
       </c>
       <c r="I47" s="112">
         <v>0.84</v>
       </c>
       <c r="J47" s="112">
@@ -38530,51 +38565,51 @@
         <v>0.83</v>
       </c>
       <c r="O47" s="30"/>
       <c r="P47" s="30"/>
       <c r="Q47" s="30"/>
       <c r="R47" s="30"/>
       <c r="S47" s="30"/>
       <c r="T47" s="30"/>
       <c r="U47" s="30"/>
       <c r="V47" s="30"/>
       <c r="W47" s="30"/>
       <c r="X47" s="30"/>
       <c r="Y47" s="30"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31"/>
       <c r="AD47" s="31"/>
       <c r="AE47" s="31"/>
       <c r="AF47" s="31"/>
       <c r="AG47" s="31"/>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
       <c r="AL47" s="31"/>
     </row>
-    <row r="48" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B48" s="111" t="s">
         <v>194</v>
       </c>
       <c r="C48" s="112">
         <v>0.98</v>
       </c>
       <c r="D48" s="112">
         <v>0.98</v>
       </c>
       <c r="E48" s="112">
         <v>0.98</v>
       </c>
       <c r="F48" s="112">
         <v>0.98</v>
       </c>
       <c r="G48" s="112">
         <v>0.93</v>
       </c>
       <c r="H48" s="112">
         <v>0.89</v>
       </c>
       <c r="I48" s="112">
         <v>0.87</v>
       </c>
       <c r="J48" s="112">
@@ -38593,51 +38628,51 @@
         <v>0.87</v>
       </c>
       <c r="O48" s="30"/>
       <c r="P48" s="30"/>
       <c r="Q48" s="30"/>
       <c r="R48" s="30"/>
       <c r="S48" s="30"/>
       <c r="T48" s="30"/>
       <c r="U48" s="30"/>
       <c r="V48" s="30"/>
       <c r="W48" s="30"/>
       <c r="X48" s="30"/>
       <c r="Y48" s="30"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31"/>
       <c r="AD48" s="31"/>
       <c r="AE48" s="31"/>
       <c r="AF48" s="31"/>
       <c r="AG48" s="31"/>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
       <c r="AL48" s="31"/>
     </row>
-    <row r="49" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B49" s="111" t="s">
         <v>195</v>
       </c>
       <c r="C49" s="112">
         <v>1.1499999999999999</v>
       </c>
       <c r="D49" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="E49" s="112">
         <v>1.1599999999999999</v>
       </c>
       <c r="F49" s="112">
         <v>1.19</v>
       </c>
       <c r="G49" s="112">
         <v>1.08</v>
       </c>
       <c r="H49" s="112">
         <v>1.04</v>
       </c>
       <c r="I49" s="112">
         <v>1.02</v>
       </c>
       <c r="J49" s="112">
@@ -38656,51 +38691,51 @@
         <v>1.03</v>
       </c>
       <c r="O49" s="30"/>
       <c r="P49" s="30"/>
       <c r="Q49" s="30"/>
       <c r="R49" s="30"/>
       <c r="S49" s="30"/>
       <c r="T49" s="30"/>
       <c r="U49" s="30"/>
       <c r="V49" s="30"/>
       <c r="W49" s="30"/>
       <c r="X49" s="30"/>
       <c r="Y49" s="30"/>
       <c r="AB49" s="31"/>
       <c r="AC49" s="31"/>
       <c r="AD49" s="31"/>
       <c r="AE49" s="31"/>
       <c r="AF49" s="31"/>
       <c r="AG49" s="31"/>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
       <c r="AL49" s="31"/>
     </row>
-    <row r="50" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B50" s="111" t="s">
         <v>196</v>
       </c>
       <c r="C50" s="112">
         <v>0.98</v>
       </c>
       <c r="D50" s="112">
         <v>0.98</v>
       </c>
       <c r="E50" s="112">
         <v>0.98</v>
       </c>
       <c r="F50" s="112">
         <v>0.98</v>
       </c>
       <c r="G50" s="112">
         <v>0.94</v>
       </c>
       <c r="H50" s="112">
         <v>0.91</v>
       </c>
       <c r="I50" s="112">
         <v>0.89</v>
       </c>
       <c r="J50" s="112">
@@ -38719,51 +38754,51 @@
         <v>0.89</v>
       </c>
       <c r="O50" s="30"/>
       <c r="P50" s="30"/>
       <c r="Q50" s="30"/>
       <c r="R50" s="30"/>
       <c r="S50" s="30"/>
       <c r="T50" s="30"/>
       <c r="U50" s="30"/>
       <c r="V50" s="30"/>
       <c r="W50" s="30"/>
       <c r="X50" s="30"/>
       <c r="Y50" s="30"/>
       <c r="AB50" s="31"/>
       <c r="AC50" s="31"/>
       <c r="AD50" s="31"/>
       <c r="AE50" s="31"/>
       <c r="AF50" s="31"/>
       <c r="AG50" s="31"/>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
       <c r="AL50" s="31"/>
     </row>
-    <row r="51" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B51" s="111" t="s">
         <v>197</v>
       </c>
       <c r="C51" s="112">
         <v>0.98</v>
       </c>
       <c r="D51" s="112">
         <v>0.98</v>
       </c>
       <c r="E51" s="112">
         <v>0.98</v>
       </c>
       <c r="F51" s="112">
         <v>0.98</v>
       </c>
       <c r="G51" s="112">
         <v>0.94</v>
       </c>
       <c r="H51" s="112">
         <v>0.91</v>
       </c>
       <c r="I51" s="112">
         <v>0.89</v>
       </c>
       <c r="J51" s="112">
@@ -38782,51 +38817,51 @@
         <v>0.89</v>
       </c>
       <c r="O51" s="30"/>
       <c r="P51" s="30"/>
       <c r="Q51" s="30"/>
       <c r="R51" s="30"/>
       <c r="S51" s="30"/>
       <c r="T51" s="30"/>
       <c r="U51" s="30"/>
       <c r="V51" s="30"/>
       <c r="W51" s="30"/>
       <c r="X51" s="30"/>
       <c r="Y51" s="30"/>
       <c r="AB51" s="31"/>
       <c r="AC51" s="31"/>
       <c r="AD51" s="31"/>
       <c r="AE51" s="31"/>
       <c r="AF51" s="31"/>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
       <c r="AL51" s="31"/>
     </row>
-    <row r="52" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B52" s="111" t="s">
         <v>198</v>
       </c>
       <c r="C52" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="D52" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="E52" s="112">
         <v>1.1000000000000001</v>
       </c>
       <c r="F52" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="G52" s="112">
         <v>1.02</v>
       </c>
       <c r="H52" s="112">
         <v>0.96</v>
       </c>
       <c r="I52" s="112">
         <v>0.94</v>
       </c>
       <c r="J52" s="112">
@@ -38845,51 +38880,51 @@
         <v>0.94</v>
       </c>
       <c r="O52" s="30"/>
       <c r="P52" s="30"/>
       <c r="Q52" s="30"/>
       <c r="R52" s="30"/>
       <c r="S52" s="30"/>
       <c r="T52" s="30"/>
       <c r="U52" s="30"/>
       <c r="V52" s="30"/>
       <c r="W52" s="30"/>
       <c r="X52" s="30"/>
       <c r="Y52" s="30"/>
       <c r="AB52" s="31"/>
       <c r="AC52" s="31"/>
       <c r="AD52" s="31"/>
       <c r="AE52" s="31"/>
       <c r="AF52" s="31"/>
       <c r="AG52" s="31"/>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
       <c r="AL52" s="31"/>
     </row>
-    <row r="53" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B53" s="111" t="s">
         <v>199</v>
       </c>
       <c r="C53" s="113">
         <v>0.98</v>
       </c>
       <c r="D53" s="113">
         <v>0.98</v>
       </c>
       <c r="E53" s="113">
         <v>0.98</v>
       </c>
       <c r="F53" s="113">
         <v>0.98</v>
       </c>
       <c r="G53" s="113">
         <v>0.94</v>
       </c>
       <c r="H53" s="113">
         <v>0.91</v>
       </c>
       <c r="I53" s="113">
         <v>0.89</v>
       </c>
       <c r="J53" s="113">
@@ -38908,51 +38943,51 @@
         <v>0.89</v>
       </c>
       <c r="O53" s="30"/>
       <c r="P53" s="30"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="30"/>
       <c r="S53" s="30"/>
       <c r="T53" s="30"/>
       <c r="U53" s="30"/>
       <c r="V53" s="30"/>
       <c r="W53" s="30"/>
       <c r="X53" s="30"/>
       <c r="Y53" s="30"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31"/>
       <c r="AD53" s="31"/>
       <c r="AE53" s="31"/>
       <c r="AF53" s="31"/>
       <c r="AG53" s="31"/>
       <c r="AH53" s="31"/>
       <c r="AI53" s="31"/>
       <c r="AJ53" s="31"/>
       <c r="AK53" s="31"/>
       <c r="AL53" s="31"/>
     </row>
-    <row r="54" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B54" s="111" t="s">
         <v>200</v>
       </c>
       <c r="C54" s="113">
         <v>1.02</v>
       </c>
       <c r="D54" s="113">
         <v>1.02</v>
       </c>
       <c r="E54" s="113">
         <v>1.02</v>
       </c>
       <c r="F54" s="113">
         <v>1.03</v>
       </c>
       <c r="G54" s="113">
         <v>0.96</v>
       </c>
       <c r="H54" s="113">
         <v>0.91</v>
       </c>
       <c r="I54" s="113">
         <v>0.89</v>
       </c>
       <c r="J54" s="113">
@@ -38971,51 +39006,51 @@
         <v>0.89</v>
       </c>
       <c r="O54" s="30"/>
       <c r="P54" s="30"/>
       <c r="Q54" s="30"/>
       <c r="R54" s="30"/>
       <c r="S54" s="30"/>
       <c r="T54" s="30"/>
       <c r="U54" s="30"/>
       <c r="V54" s="30"/>
       <c r="W54" s="30"/>
       <c r="X54" s="30"/>
       <c r="Y54" s="30"/>
       <c r="AB54" s="31"/>
       <c r="AC54" s="31"/>
       <c r="AD54" s="31"/>
       <c r="AE54" s="31"/>
       <c r="AF54" s="31"/>
       <c r="AG54" s="31"/>
       <c r="AH54" s="31"/>
       <c r="AI54" s="31"/>
       <c r="AJ54" s="31"/>
       <c r="AK54" s="31"/>
       <c r="AL54" s="31"/>
     </row>
-    <row r="55" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B55" s="111" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="113">
         <v>1.1499999999999999</v>
       </c>
       <c r="D55" s="113">
         <v>1.1599999999999999</v>
       </c>
       <c r="E55" s="113">
         <v>1.1599999999999999</v>
       </c>
       <c r="F55" s="113">
         <v>1.19</v>
       </c>
       <c r="G55" s="113">
         <v>1.08</v>
       </c>
       <c r="H55" s="113">
         <v>1.04</v>
       </c>
       <c r="I55" s="113">
         <v>1.02</v>
       </c>
       <c r="J55" s="113">
@@ -39034,51 +39069,51 @@
         <v>1.03</v>
       </c>
       <c r="O55" s="30"/>
       <c r="P55" s="30"/>
       <c r="Q55" s="30"/>
       <c r="R55" s="30"/>
       <c r="S55" s="30"/>
       <c r="T55" s="30"/>
       <c r="U55" s="30"/>
       <c r="V55" s="30"/>
       <c r="W55" s="30"/>
       <c r="X55" s="30"/>
       <c r="Y55" s="30"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31"/>
       <c r="AD55" s="31"/>
       <c r="AE55" s="31"/>
       <c r="AF55" s="31"/>
       <c r="AG55" s="31"/>
       <c r="AH55" s="31"/>
       <c r="AI55" s="31"/>
       <c r="AJ55" s="31"/>
       <c r="AK55" s="31"/>
       <c r="AL55" s="31"/>
     </row>
-    <row r="56" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B56" s="111" t="s">
         <v>202</v>
       </c>
       <c r="C56" s="113">
         <v>1.01</v>
       </c>
       <c r="D56" s="113">
         <v>1.02</v>
       </c>
       <c r="E56" s="113">
         <v>1.02</v>
       </c>
       <c r="F56" s="113">
         <v>1.02</v>
       </c>
       <c r="G56" s="113">
         <v>0.94</v>
       </c>
       <c r="H56" s="113">
         <v>0.89</v>
       </c>
       <c r="I56" s="113">
         <v>0.86</v>
       </c>
       <c r="J56" s="113">
@@ -39097,51 +39132,51 @@
         <v>0.86</v>
       </c>
       <c r="O56" s="30"/>
       <c r="P56" s="30"/>
       <c r="Q56" s="30"/>
       <c r="R56" s="30"/>
       <c r="S56" s="30"/>
       <c r="T56" s="30"/>
       <c r="U56" s="30"/>
       <c r="V56" s="30"/>
       <c r="W56" s="30"/>
       <c r="X56" s="30"/>
       <c r="Y56" s="30"/>
       <c r="AB56" s="31"/>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31"/>
       <c r="AF56" s="31"/>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="31"/>
       <c r="AJ56" s="31"/>
       <c r="AK56" s="31"/>
       <c r="AL56" s="31"/>
     </row>
-    <row r="57" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B57" s="111" t="s">
         <v>203</v>
       </c>
       <c r="C57" s="113">
         <v>1</v>
       </c>
       <c r="D57" s="113">
         <v>0.99</v>
       </c>
       <c r="E57" s="113">
         <v>0.99</v>
       </c>
       <c r="F57" s="113">
         <v>0.99</v>
       </c>
       <c r="G57" s="113">
         <v>1.01</v>
       </c>
       <c r="H57" s="113">
         <v>1.02</v>
       </c>
       <c r="I57" s="113">
         <v>1.03</v>
       </c>
       <c r="J57" s="113">
@@ -39160,51 +39195,51 @@
         <v>1.03</v>
       </c>
       <c r="O57" s="30"/>
       <c r="P57" s="30"/>
       <c r="Q57" s="30"/>
       <c r="R57" s="30"/>
       <c r="S57" s="30"/>
       <c r="T57" s="30"/>
       <c r="U57" s="30"/>
       <c r="V57" s="30"/>
       <c r="W57" s="30"/>
       <c r="X57" s="30"/>
       <c r="Y57" s="30"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31"/>
       <c r="AD57" s="31"/>
       <c r="AE57" s="31"/>
       <c r="AF57" s="31"/>
       <c r="AG57" s="31"/>
       <c r="AH57" s="31"/>
       <c r="AI57" s="31"/>
       <c r="AJ57" s="31"/>
       <c r="AK57" s="31"/>
       <c r="AL57" s="31"/>
     </row>
-    <row r="58" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B58" s="111" t="s">
         <v>204</v>
       </c>
       <c r="C58" s="113">
         <v>1.03</v>
       </c>
       <c r="D58" s="113">
         <v>1.03</v>
       </c>
       <c r="E58" s="113">
         <v>1.03</v>
       </c>
       <c r="F58" s="113">
         <v>1.03</v>
       </c>
       <c r="G58" s="113">
         <v>0.99</v>
       </c>
       <c r="H58" s="113">
         <v>0.96</v>
       </c>
       <c r="I58" s="113">
         <v>0.94</v>
       </c>
       <c r="J58" s="113">
@@ -39223,51 +39258,51 @@
         <v>0.94</v>
       </c>
       <c r="O58" s="30"/>
       <c r="P58" s="30"/>
       <c r="Q58" s="30"/>
       <c r="R58" s="30"/>
       <c r="S58" s="30"/>
       <c r="T58" s="30"/>
       <c r="U58" s="30"/>
       <c r="V58" s="30"/>
       <c r="W58" s="30"/>
       <c r="X58" s="30"/>
       <c r="Y58" s="30"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31"/>
       <c r="AD58" s="31"/>
       <c r="AE58" s="31"/>
       <c r="AF58" s="31"/>
       <c r="AG58" s="31"/>
       <c r="AH58" s="31"/>
       <c r="AI58" s="31"/>
       <c r="AJ58" s="31"/>
       <c r="AK58" s="31"/>
       <c r="AL58" s="31"/>
     </row>
-    <row r="59" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B59" s="111" t="s">
         <v>205</v>
       </c>
       <c r="C59" s="113">
         <v>0.99</v>
       </c>
       <c r="D59" s="113">
         <v>0.99</v>
       </c>
       <c r="E59" s="113">
         <v>0.99</v>
       </c>
       <c r="F59" s="113">
         <v>0.99</v>
       </c>
       <c r="G59" s="113">
         <v>0.96</v>
       </c>
       <c r="H59" s="113">
         <v>0.94</v>
       </c>
       <c r="I59" s="113">
         <v>0.93</v>
       </c>
       <c r="J59" s="113">
@@ -39286,51 +39321,51 @@
         <v>0.93</v>
       </c>
       <c r="O59" s="30"/>
       <c r="P59" s="30"/>
       <c r="Q59" s="30"/>
       <c r="R59" s="30"/>
       <c r="S59" s="30"/>
       <c r="T59" s="30"/>
       <c r="U59" s="30"/>
       <c r="V59" s="30"/>
       <c r="W59" s="30"/>
       <c r="X59" s="30"/>
       <c r="Y59" s="30"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31"/>
       <c r="AD59" s="31"/>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="31"/>
       <c r="AH59" s="31"/>
       <c r="AI59" s="31"/>
       <c r="AJ59" s="31"/>
       <c r="AK59" s="31"/>
       <c r="AL59" s="31"/>
     </row>
-    <row r="60" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B60" s="111" t="s">
         <v>206</v>
       </c>
       <c r="C60" s="113">
         <v>0.99</v>
       </c>
       <c r="D60" s="113">
         <v>0.99</v>
       </c>
       <c r="E60" s="113">
         <v>0.99</v>
       </c>
       <c r="F60" s="113">
         <v>0.99</v>
       </c>
       <c r="G60" s="113">
         <v>0.99</v>
       </c>
       <c r="H60" s="113">
         <v>0.99</v>
       </c>
       <c r="I60" s="113">
         <v>0.99</v>
       </c>
       <c r="J60" s="113">
@@ -39349,51 +39384,51 @@
         <v>0.99</v>
       </c>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31"/>
       <c r="AD60" s="31"/>
       <c r="AE60" s="31"/>
       <c r="AF60" s="31"/>
       <c r="AG60" s="31"/>
       <c r="AH60" s="31"/>
       <c r="AI60" s="31"/>
       <c r="AJ60" s="31"/>
       <c r="AK60" s="31"/>
       <c r="AL60" s="31"/>
     </row>
-    <row r="61" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B61" s="111" t="s">
         <v>207</v>
       </c>
       <c r="C61" s="113">
         <v>1.02</v>
       </c>
       <c r="D61" s="113">
         <v>1.02</v>
       </c>
       <c r="E61" s="113">
         <v>1.02</v>
       </c>
       <c r="F61" s="113">
         <v>1.03</v>
       </c>
       <c r="G61" s="113">
         <v>0.94</v>
       </c>
       <c r="H61" s="113">
         <v>0.89</v>
       </c>
       <c r="I61" s="113">
         <v>0.86</v>
       </c>
       <c r="J61" s="113">
@@ -39412,51 +39447,51 @@
         <v>0.86</v>
       </c>
       <c r="O61" s="30"/>
       <c r="P61" s="30"/>
       <c r="Q61" s="30"/>
       <c r="R61" s="30"/>
       <c r="S61" s="30"/>
       <c r="T61" s="30"/>
       <c r="U61" s="30"/>
       <c r="V61" s="30"/>
       <c r="W61" s="30"/>
       <c r="X61" s="30"/>
       <c r="Y61" s="30"/>
       <c r="AB61" s="31"/>
       <c r="AC61" s="31"/>
       <c r="AD61" s="31"/>
       <c r="AE61" s="31"/>
       <c r="AF61" s="31"/>
       <c r="AG61" s="31"/>
       <c r="AH61" s="31"/>
       <c r="AI61" s="31"/>
       <c r="AJ61" s="31"/>
       <c r="AK61" s="31"/>
       <c r="AL61" s="31"/>
     </row>
-    <row r="62" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B62" s="111" t="s">
         <v>208</v>
       </c>
       <c r="C62" s="113">
         <v>1.1499999999999999</v>
       </c>
       <c r="D62" s="113">
         <v>1.1499999999999999</v>
       </c>
       <c r="E62" s="113">
         <v>1.1499999999999999</v>
       </c>
       <c r="F62" s="113">
         <v>1.18</v>
       </c>
       <c r="G62" s="113">
         <v>1.06</v>
       </c>
       <c r="H62" s="113">
         <v>1.01</v>
       </c>
       <c r="I62" s="113">
         <v>0.99</v>
       </c>
       <c r="J62" s="113">
@@ -39475,51 +39510,51 @@
         <v>0.99</v>
       </c>
       <c r="O62" s="30"/>
       <c r="P62" s="30"/>
       <c r="Q62" s="30"/>
       <c r="R62" s="30"/>
       <c r="S62" s="30"/>
       <c r="T62" s="30"/>
       <c r="U62" s="30"/>
       <c r="V62" s="30"/>
       <c r="W62" s="30"/>
       <c r="X62" s="30"/>
       <c r="Y62" s="30"/>
       <c r="AB62" s="31"/>
       <c r="AC62" s="31"/>
       <c r="AD62" s="31"/>
       <c r="AE62" s="31"/>
       <c r="AF62" s="31"/>
       <c r="AG62" s="31"/>
       <c r="AH62" s="31"/>
       <c r="AI62" s="31"/>
       <c r="AJ62" s="31"/>
       <c r="AK62" s="31"/>
       <c r="AL62" s="31"/>
     </row>
-    <row r="63" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B63" s="111" t="s">
         <v>209</v>
       </c>
       <c r="C63" s="113">
         <v>1.02</v>
       </c>
       <c r="D63" s="113">
         <v>1.02</v>
       </c>
       <c r="E63" s="113">
         <v>1.02</v>
       </c>
       <c r="F63" s="113">
         <v>1.03</v>
       </c>
       <c r="G63" s="113">
         <v>0.94</v>
       </c>
       <c r="H63" s="113">
         <v>0.89</v>
       </c>
       <c r="I63" s="113">
         <v>0.86</v>
       </c>
       <c r="J63" s="113">
@@ -39538,51 +39573,51 @@
         <v>0.86</v>
       </c>
       <c r="O63" s="30"/>
       <c r="P63" s="30"/>
       <c r="Q63" s="30"/>
       <c r="R63" s="30"/>
       <c r="S63" s="30"/>
       <c r="T63" s="30"/>
       <c r="U63" s="30"/>
       <c r="V63" s="30"/>
       <c r="W63" s="30"/>
       <c r="X63" s="30"/>
       <c r="Y63" s="30"/>
       <c r="AB63" s="31"/>
       <c r="AC63" s="31"/>
       <c r="AD63" s="31"/>
       <c r="AE63" s="31"/>
       <c r="AF63" s="31"/>
       <c r="AG63" s="31"/>
       <c r="AH63" s="31"/>
       <c r="AI63" s="31"/>
       <c r="AJ63" s="31"/>
       <c r="AK63" s="31"/>
       <c r="AL63" s="31"/>
     </row>
-    <row r="64" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B64" s="111" t="s">
         <v>210</v>
       </c>
       <c r="C64" s="113">
         <v>1</v>
       </c>
       <c r="D64" s="113">
         <v>1</v>
       </c>
       <c r="E64" s="113">
         <v>1</v>
       </c>
       <c r="F64" s="113">
         <v>1</v>
       </c>
       <c r="G64" s="113">
         <v>0.94</v>
       </c>
       <c r="H64" s="113">
         <v>0.9</v>
       </c>
       <c r="I64" s="113">
         <v>0.88</v>
       </c>
       <c r="J64" s="113">
@@ -39601,51 +39636,51 @@
         <v>0.88</v>
       </c>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="AB64" s="31"/>
       <c r="AC64" s="31"/>
       <c r="AD64" s="31"/>
       <c r="AE64" s="31"/>
       <c r="AF64" s="31"/>
       <c r="AG64" s="31"/>
       <c r="AH64" s="31"/>
       <c r="AI64" s="31"/>
       <c r="AJ64" s="31"/>
       <c r="AK64" s="31"/>
       <c r="AL64" s="31"/>
     </row>
-    <row r="65" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="65" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B65" s="111" t="s">
         <v>211</v>
       </c>
       <c r="C65" s="113">
         <v>1.08</v>
       </c>
       <c r="D65" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="E65" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="F65" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="G65" s="113">
         <v>1.01</v>
       </c>
       <c r="H65" s="113">
         <v>0.95</v>
       </c>
       <c r="I65" s="113">
         <v>0.93</v>
       </c>
       <c r="J65" s="113">
@@ -39664,51 +39699,51 @@
         <v>0.93</v>
       </c>
       <c r="O65" s="30"/>
       <c r="P65" s="30"/>
       <c r="Q65" s="30"/>
       <c r="R65" s="30"/>
       <c r="S65" s="30"/>
       <c r="T65" s="30"/>
       <c r="U65" s="30"/>
       <c r="V65" s="30"/>
       <c r="W65" s="30"/>
       <c r="X65" s="30"/>
       <c r="Y65" s="30"/>
       <c r="AB65" s="31"/>
       <c r="AC65" s="31"/>
       <c r="AD65" s="31"/>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="31"/>
       <c r="AH65" s="31"/>
       <c r="AI65" s="31"/>
       <c r="AJ65" s="31"/>
       <c r="AK65" s="31"/>
       <c r="AL65" s="31"/>
     </row>
-    <row r="66" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="66" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B66" s="111" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="113">
         <v>1.08</v>
       </c>
       <c r="D66" s="113">
         <v>1.08</v>
       </c>
       <c r="E66" s="113">
         <v>1.08</v>
       </c>
       <c r="F66" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="G66" s="113">
         <v>1</v>
       </c>
       <c r="H66" s="113">
         <v>0.94</v>
       </c>
       <c r="I66" s="113">
         <v>0.91</v>
       </c>
       <c r="J66" s="113">
@@ -39727,51 +39762,51 @@
         <v>0.92</v>
       </c>
       <c r="O66" s="30"/>
       <c r="P66" s="30"/>
       <c r="Q66" s="30"/>
       <c r="R66" s="30"/>
       <c r="S66" s="30"/>
       <c r="T66" s="30"/>
       <c r="U66" s="30"/>
       <c r="V66" s="30"/>
       <c r="W66" s="30"/>
       <c r="X66" s="30"/>
       <c r="Y66" s="30"/>
       <c r="AB66" s="31"/>
       <c r="AC66" s="31"/>
       <c r="AD66" s="31"/>
       <c r="AE66" s="31"/>
       <c r="AF66" s="31"/>
       <c r="AG66" s="31"/>
       <c r="AH66" s="31"/>
       <c r="AI66" s="31"/>
       <c r="AJ66" s="31"/>
       <c r="AK66" s="31"/>
       <c r="AL66" s="31"/>
     </row>
-    <row r="67" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="67" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B67" s="111" t="s">
         <v>213</v>
       </c>
       <c r="C67" s="113">
         <v>1.08</v>
       </c>
       <c r="D67" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="E67" s="113">
         <v>1.0900000000000001</v>
       </c>
       <c r="F67" s="113">
         <v>1.1000000000000001</v>
       </c>
       <c r="G67" s="113">
         <v>1</v>
       </c>
       <c r="H67" s="113">
         <v>0.95</v>
       </c>
       <c r="I67" s="113">
         <v>0.92</v>
       </c>
       <c r="J67" s="113">
@@ -39790,51 +39825,51 @@
         <v>0.93</v>
       </c>
       <c r="O67" s="30"/>
       <c r="P67" s="30"/>
       <c r="Q67" s="30"/>
       <c r="R67" s="30"/>
       <c r="S67" s="30"/>
       <c r="T67" s="30"/>
       <c r="U67" s="30"/>
       <c r="V67" s="30"/>
       <c r="W67" s="30"/>
       <c r="X67" s="30"/>
       <c r="Y67" s="30"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31"/>
       <c r="AD67" s="31"/>
       <c r="AE67" s="31"/>
       <c r="AF67" s="31"/>
       <c r="AG67" s="31"/>
       <c r="AH67" s="31"/>
       <c r="AI67" s="31"/>
       <c r="AJ67" s="31"/>
       <c r="AK67" s="31"/>
       <c r="AL67" s="31"/>
     </row>
-    <row r="68" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="68" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B68" s="111" t="s">
         <v>214</v>
       </c>
       <c r="C68" s="113">
         <v>1.04</v>
       </c>
       <c r="D68" s="113">
         <v>1.05</v>
       </c>
       <c r="E68" s="113">
         <v>1.05</v>
       </c>
       <c r="F68" s="113">
         <v>1.06</v>
       </c>
       <c r="G68" s="113">
         <v>0.98</v>
       </c>
       <c r="H68" s="113">
         <v>0.93</v>
       </c>
       <c r="I68" s="113">
         <v>0.91</v>
       </c>
       <c r="J68" s="113">
@@ -39853,51 +39888,51 @@
         <v>0.91</v>
       </c>
       <c r="O68" s="30"/>
       <c r="P68" s="30"/>
       <c r="Q68" s="30"/>
       <c r="R68" s="30"/>
       <c r="S68" s="30"/>
       <c r="T68" s="30"/>
       <c r="U68" s="30"/>
       <c r="V68" s="30"/>
       <c r="W68" s="30"/>
       <c r="X68" s="30"/>
       <c r="Y68" s="30"/>
       <c r="AB68" s="31"/>
       <c r="AC68" s="31"/>
       <c r="AD68" s="31"/>
       <c r="AE68" s="31"/>
       <c r="AF68" s="31"/>
       <c r="AG68" s="31"/>
       <c r="AH68" s="31"/>
       <c r="AI68" s="31"/>
       <c r="AJ68" s="31"/>
       <c r="AK68" s="31"/>
       <c r="AL68" s="31"/>
     </row>
-    <row r="69" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="69" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B69" s="111" t="s">
         <v>215</v>
       </c>
       <c r="C69" s="113">
         <v>1.05</v>
       </c>
       <c r="D69" s="113">
         <v>1.05</v>
       </c>
       <c r="E69" s="113">
         <v>1.05</v>
       </c>
       <c r="F69" s="113">
         <v>1.06</v>
       </c>
       <c r="G69" s="113">
         <v>0.98</v>
       </c>
       <c r="H69" s="113">
         <v>0.93</v>
       </c>
       <c r="I69" s="113">
         <v>0.91</v>
       </c>
       <c r="J69" s="113">
@@ -39916,51 +39951,51 @@
         <v>0.91</v>
       </c>
       <c r="O69" s="30"/>
       <c r="P69" s="30"/>
       <c r="Q69" s="30"/>
       <c r="R69" s="30"/>
       <c r="S69" s="30"/>
       <c r="T69" s="30"/>
       <c r="U69" s="30"/>
       <c r="V69" s="30"/>
       <c r="W69" s="30"/>
       <c r="X69" s="30"/>
       <c r="Y69" s="30"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31"/>
       <c r="AD69" s="31"/>
       <c r="AE69" s="31"/>
       <c r="AF69" s="31"/>
       <c r="AG69" s="31"/>
       <c r="AH69" s="31"/>
       <c r="AI69" s="31"/>
       <c r="AJ69" s="31"/>
       <c r="AK69" s="31"/>
       <c r="AL69" s="31"/>
     </row>
-    <row r="70" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="70" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B70" s="111" t="s">
         <v>216</v>
       </c>
       <c r="C70" s="113">
         <v>1.01</v>
       </c>
       <c r="D70" s="113">
         <v>1.01</v>
       </c>
       <c r="E70" s="113">
         <v>1.01</v>
       </c>
       <c r="F70" s="113">
         <v>1.01</v>
       </c>
       <c r="G70" s="113">
         <v>0.97</v>
       </c>
       <c r="H70" s="113">
         <v>0.93</v>
       </c>
       <c r="I70" s="113">
         <v>0.92</v>
       </c>
       <c r="J70" s="113">
@@ -39979,51 +40014,51 @@
         <v>0.92</v>
       </c>
       <c r="O70" s="30"/>
       <c r="P70" s="30"/>
       <c r="Q70" s="30"/>
       <c r="R70" s="30"/>
       <c r="S70" s="30"/>
       <c r="T70" s="30"/>
       <c r="U70" s="30"/>
       <c r="V70" s="30"/>
       <c r="W70" s="30"/>
       <c r="X70" s="30"/>
       <c r="Y70" s="30"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31"/>
       <c r="AD70" s="31"/>
       <c r="AE70" s="31"/>
       <c r="AF70" s="31"/>
       <c r="AG70" s="31"/>
       <c r="AH70" s="31"/>
       <c r="AI70" s="31"/>
       <c r="AJ70" s="31"/>
       <c r="AK70" s="31"/>
       <c r="AL70" s="31"/>
     </row>
-    <row r="71" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B71" s="111" t="s">
         <v>217</v>
       </c>
       <c r="C71" s="113">
         <v>1.04</v>
       </c>
       <c r="D71" s="113">
         <v>1.05</v>
       </c>
       <c r="E71" s="113">
         <v>1.05</v>
       </c>
       <c r="F71" s="113">
         <v>1.06</v>
       </c>
       <c r="G71" s="113">
         <v>0.97</v>
       </c>
       <c r="H71" s="113">
         <v>0.92</v>
       </c>
       <c r="I71" s="113">
         <v>0.89</v>
       </c>
       <c r="J71" s="113">
@@ -40042,51 +40077,51 @@
         <v>0.89</v>
       </c>
       <c r="O71" s="30"/>
       <c r="P71" s="30"/>
       <c r="Q71" s="30"/>
       <c r="R71" s="30"/>
       <c r="S71" s="30"/>
       <c r="T71" s="30"/>
       <c r="U71" s="30"/>
       <c r="V71" s="30"/>
       <c r="W71" s="30"/>
       <c r="X71" s="30"/>
       <c r="Y71" s="30"/>
       <c r="AB71" s="31"/>
       <c r="AC71" s="31"/>
       <c r="AD71" s="31"/>
       <c r="AE71" s="31"/>
       <c r="AF71" s="31"/>
       <c r="AG71" s="31"/>
       <c r="AH71" s="31"/>
       <c r="AI71" s="31"/>
       <c r="AJ71" s="31"/>
       <c r="AK71" s="31"/>
       <c r="AL71" s="31"/>
     </row>
-    <row r="72" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="72" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B72" s="111" t="s">
         <v>218</v>
       </c>
       <c r="C72" s="113">
         <v>1</v>
       </c>
       <c r="D72" s="113">
         <v>1.01</v>
       </c>
       <c r="E72" s="113">
         <v>1.01</v>
       </c>
       <c r="F72" s="113">
         <v>1.01</v>
       </c>
       <c r="G72" s="113">
         <v>0.94</v>
       </c>
       <c r="H72" s="113">
         <v>0.89</v>
       </c>
       <c r="I72" s="113">
         <v>0.86</v>
       </c>
       <c r="J72" s="113">
@@ -40105,51 +40140,51 @@
         <v>0.86</v>
       </c>
       <c r="O72" s="30"/>
       <c r="P72" s="30"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="30"/>
       <c r="S72" s="30"/>
       <c r="T72" s="30"/>
       <c r="U72" s="30"/>
       <c r="V72" s="30"/>
       <c r="W72" s="30"/>
       <c r="X72" s="30"/>
       <c r="Y72" s="30"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31"/>
       <c r="AD72" s="31"/>
       <c r="AE72" s="31"/>
       <c r="AF72" s="31"/>
       <c r="AG72" s="31"/>
       <c r="AH72" s="31"/>
       <c r="AI72" s="31"/>
       <c r="AJ72" s="31"/>
       <c r="AK72" s="31"/>
       <c r="AL72" s="31"/>
     </row>
-    <row r="73" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B73" s="111" t="s">
         <v>219</v>
       </c>
       <c r="C73" s="113">
         <v>1</v>
       </c>
       <c r="D73" s="113">
         <v>1</v>
       </c>
       <c r="E73" s="113">
         <v>1</v>
       </c>
       <c r="F73" s="113">
         <v>0.99</v>
       </c>
       <c r="G73" s="113">
         <v>1.1299999999999999</v>
       </c>
       <c r="H73" s="113">
         <v>1.22</v>
       </c>
       <c r="I73" s="113">
         <v>1.27</v>
       </c>
       <c r="J73" s="113">
@@ -40168,51 +40203,51 @@
         <v>1.27</v>
       </c>
       <c r="O73" s="30"/>
       <c r="P73" s="30"/>
       <c r="Q73" s="30"/>
       <c r="R73" s="30"/>
       <c r="S73" s="30"/>
       <c r="T73" s="30"/>
       <c r="U73" s="30"/>
       <c r="V73" s="30"/>
       <c r="W73" s="30"/>
       <c r="X73" s="30"/>
       <c r="Y73" s="30"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31"/>
       <c r="AD73" s="31"/>
       <c r="AE73" s="31"/>
       <c r="AF73" s="31"/>
       <c r="AG73" s="31"/>
       <c r="AH73" s="31"/>
       <c r="AI73" s="31"/>
       <c r="AJ73" s="31"/>
       <c r="AK73" s="31"/>
       <c r="AL73" s="31"/>
     </row>
-    <row r="74" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B74" s="111" t="s">
         <v>220</v>
       </c>
       <c r="C74" s="113">
         <v>1.03</v>
       </c>
       <c r="D74" s="113">
         <v>1.03</v>
       </c>
       <c r="E74" s="113">
         <v>1.03</v>
       </c>
       <c r="F74" s="113">
         <v>1.02</v>
       </c>
       <c r="G74" s="113">
         <v>1.06</v>
       </c>
       <c r="H74" s="113">
         <v>1.1100000000000001</v>
       </c>
       <c r="I74" s="113">
         <v>1.1399999999999999</v>
       </c>
       <c r="J74" s="113">
@@ -40231,51 +40266,51 @@
         <v>1.1399999999999999</v>
       </c>
       <c r="O74" s="30"/>
       <c r="P74" s="30"/>
       <c r="Q74" s="30"/>
       <c r="R74" s="30"/>
       <c r="S74" s="30"/>
       <c r="T74" s="30"/>
       <c r="U74" s="30"/>
       <c r="V74" s="30"/>
       <c r="W74" s="30"/>
       <c r="X74" s="30"/>
       <c r="Y74" s="30"/>
       <c r="AB74" s="31"/>
       <c r="AC74" s="31"/>
       <c r="AD74" s="31"/>
       <c r="AE74" s="31"/>
       <c r="AF74" s="31"/>
       <c r="AG74" s="31"/>
       <c r="AH74" s="31"/>
       <c r="AI74" s="31"/>
       <c r="AJ74" s="31"/>
       <c r="AK74" s="31"/>
       <c r="AL74" s="31"/>
     </row>
-    <row r="75" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="75" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B75" s="111" t="s">
         <v>221</v>
       </c>
       <c r="C75" s="113">
         <v>0.99</v>
       </c>
       <c r="D75" s="113">
         <v>0.99</v>
       </c>
       <c r="E75" s="113">
         <v>0.99</v>
       </c>
       <c r="F75" s="113">
         <v>0.98</v>
       </c>
       <c r="G75" s="113">
         <v>1.07</v>
       </c>
       <c r="H75" s="113">
         <v>1.1299999999999999</v>
       </c>
       <c r="I75" s="113">
         <v>1.1599999999999999</v>
       </c>
       <c r="J75" s="113">
@@ -40294,51 +40329,51 @@
         <v>1.1599999999999999</v>
       </c>
       <c r="O75" s="30"/>
       <c r="P75" s="30"/>
       <c r="Q75" s="30"/>
       <c r="R75" s="30"/>
       <c r="S75" s="30"/>
       <c r="T75" s="30"/>
       <c r="U75" s="30"/>
       <c r="V75" s="30"/>
       <c r="W75" s="30"/>
       <c r="X75" s="30"/>
       <c r="Y75" s="30"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31"/>
       <c r="AD75" s="31"/>
       <c r="AE75" s="31"/>
       <c r="AF75" s="31"/>
       <c r="AG75" s="31"/>
       <c r="AH75" s="31"/>
       <c r="AI75" s="31"/>
       <c r="AJ75" s="31"/>
       <c r="AK75" s="31"/>
       <c r="AL75" s="31"/>
     </row>
-    <row r="76" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="76" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B76" s="111" t="s">
         <v>222</v>
       </c>
       <c r="C76" s="112">
         <v>0.97</v>
       </c>
       <c r="D76" s="112">
         <v>0.97</v>
       </c>
       <c r="E76" s="112">
         <v>0.97</v>
       </c>
       <c r="F76" s="112">
         <v>0.97</v>
       </c>
       <c r="G76" s="112">
         <v>0.96</v>
       </c>
       <c r="H76" s="112">
         <v>0.94</v>
       </c>
       <c r="I76" s="112">
         <v>0.94</v>
       </c>
       <c r="J76" s="112">
@@ -40357,51 +40392,51 @@
         <v>0.94</v>
       </c>
       <c r="O76" s="30"/>
       <c r="P76" s="30"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="30"/>
       <c r="S76" s="30"/>
       <c r="T76" s="30"/>
       <c r="U76" s="30"/>
       <c r="V76" s="30"/>
       <c r="W76" s="30"/>
       <c r="X76" s="30"/>
       <c r="Y76" s="30"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31"/>
       <c r="AD76" s="31"/>
       <c r="AE76" s="31"/>
       <c r="AF76" s="31"/>
       <c r="AG76" s="31"/>
       <c r="AH76" s="31"/>
       <c r="AI76" s="31"/>
       <c r="AJ76" s="31"/>
       <c r="AK76" s="31"/>
       <c r="AL76" s="31"/>
     </row>
-    <row r="77" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="77" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B77" s="111" t="s">
         <v>29</v>
       </c>
       <c r="C77" s="112">
         <v>1.01</v>
       </c>
       <c r="D77" s="112">
         <v>1.01</v>
       </c>
       <c r="E77" s="112">
         <v>1.01</v>
       </c>
       <c r="F77" s="112">
         <v>1.01</v>
       </c>
       <c r="G77" s="112">
         <v>0.96</v>
       </c>
       <c r="H77" s="112">
         <v>0.92</v>
       </c>
       <c r="I77" s="112">
         <v>0.91</v>
       </c>
       <c r="J77" s="112">
@@ -40420,51 +40455,51 @@
         <v>0.91</v>
       </c>
       <c r="O77" s="30"/>
       <c r="P77" s="30"/>
       <c r="Q77" s="30"/>
       <c r="R77" s="30"/>
       <c r="S77" s="30"/>
       <c r="T77" s="30"/>
       <c r="U77" s="30"/>
       <c r="V77" s="30"/>
       <c r="W77" s="30"/>
       <c r="X77" s="30"/>
       <c r="Y77" s="30"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31"/>
       <c r="AD77" s="31"/>
       <c r="AE77" s="31"/>
       <c r="AF77" s="31"/>
       <c r="AG77" s="31"/>
       <c r="AH77" s="31"/>
       <c r="AI77" s="31"/>
       <c r="AJ77" s="31"/>
       <c r="AK77" s="31"/>
       <c r="AL77" s="31"/>
     </row>
-    <row r="78" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="78" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B78" s="111" t="s">
         <v>223</v>
       </c>
       <c r="C78" s="112">
         <v>1.02</v>
       </c>
       <c r="D78" s="112">
         <v>1.02</v>
       </c>
       <c r="E78" s="112">
         <v>1.02</v>
       </c>
       <c r="F78" s="112">
         <v>1.01</v>
       </c>
       <c r="G78" s="112">
         <v>0.94</v>
       </c>
       <c r="H78" s="112">
         <v>0.91</v>
       </c>
       <c r="I78" s="112">
         <v>0.9</v>
       </c>
       <c r="J78" s="112">
@@ -40483,51 +40518,51 @@
         <v>0.9</v>
       </c>
       <c r="O78" s="30"/>
       <c r="P78" s="30"/>
       <c r="Q78" s="30"/>
       <c r="R78" s="30"/>
       <c r="S78" s="30"/>
       <c r="T78" s="30"/>
       <c r="U78" s="30"/>
       <c r="V78" s="30"/>
       <c r="W78" s="30"/>
       <c r="X78" s="30"/>
       <c r="Y78" s="30"/>
       <c r="AB78" s="31"/>
       <c r="AC78" s="31"/>
       <c r="AD78" s="31"/>
       <c r="AE78" s="31"/>
       <c r="AF78" s="31"/>
       <c r="AG78" s="31"/>
       <c r="AH78" s="31"/>
       <c r="AI78" s="31"/>
       <c r="AJ78" s="31"/>
       <c r="AK78" s="31"/>
       <c r="AL78" s="31"/>
     </row>
-    <row r="79" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="79" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B79" s="111" t="s">
         <v>224</v>
       </c>
       <c r="C79" s="112">
         <v>1.06</v>
       </c>
       <c r="D79" s="112">
         <v>1.06</v>
       </c>
       <c r="E79" s="112">
         <v>1.06</v>
       </c>
       <c r="F79" s="112">
         <v>1.07</v>
       </c>
       <c r="G79" s="112">
         <v>1.05</v>
       </c>
       <c r="H79" s="112">
         <v>1.03</v>
       </c>
       <c r="I79" s="112">
         <v>1.03</v>
       </c>
       <c r="J79" s="112">
@@ -40546,51 +40581,51 @@
         <v>1.03</v>
       </c>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="30"/>
       <c r="Y79" s="30"/>
       <c r="AB79" s="31"/>
       <c r="AC79" s="31"/>
       <c r="AD79" s="31"/>
       <c r="AE79" s="31"/>
       <c r="AF79" s="31"/>
       <c r="AG79" s="31"/>
       <c r="AH79" s="31"/>
       <c r="AI79" s="31"/>
       <c r="AJ79" s="31"/>
       <c r="AK79" s="31"/>
       <c r="AL79" s="31"/>
     </row>
-    <row r="80" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="80" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B80" s="111" t="s">
         <v>225</v>
       </c>
       <c r="C80" s="112">
         <v>0.97</v>
       </c>
       <c r="D80" s="112">
         <v>0.97</v>
       </c>
       <c r="E80" s="112">
         <v>0.97</v>
       </c>
       <c r="F80" s="112">
         <v>0.97</v>
       </c>
       <c r="G80" s="112">
         <v>0.95</v>
       </c>
       <c r="H80" s="112">
         <v>0.93</v>
       </c>
       <c r="I80" s="112">
         <v>0.91</v>
       </c>
       <c r="J80" s="112">
@@ -40609,51 +40644,51 @@
         <v>0.91</v>
       </c>
       <c r="O80" s="30"/>
       <c r="P80" s="30"/>
       <c r="Q80" s="30"/>
       <c r="R80" s="30"/>
       <c r="S80" s="30"/>
       <c r="T80" s="30"/>
       <c r="U80" s="30"/>
       <c r="V80" s="30"/>
       <c r="W80" s="30"/>
       <c r="X80" s="30"/>
       <c r="Y80" s="30"/>
       <c r="AB80" s="31"/>
       <c r="AC80" s="31"/>
       <c r="AD80" s="31"/>
       <c r="AE80" s="31"/>
       <c r="AF80" s="31"/>
       <c r="AG80" s="31"/>
       <c r="AH80" s="31"/>
       <c r="AI80" s="31"/>
       <c r="AJ80" s="31"/>
       <c r="AK80" s="31"/>
       <c r="AL80" s="31"/>
     </row>
-    <row r="81" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B81" s="111" t="s">
         <v>226</v>
       </c>
       <c r="C81" s="112">
         <v>0.97</v>
       </c>
       <c r="D81" s="112">
         <v>0.97</v>
       </c>
       <c r="E81" s="112">
         <v>0.97</v>
       </c>
       <c r="F81" s="112">
         <v>0.96</v>
       </c>
       <c r="G81" s="112">
         <v>0.93</v>
       </c>
       <c r="H81" s="112">
         <v>0.91</v>
       </c>
       <c r="I81" s="112">
         <v>0.89</v>
       </c>
       <c r="J81" s="112">
@@ -40672,51 +40707,51 @@
         <v>0.89</v>
       </c>
       <c r="O81" s="30"/>
       <c r="P81" s="30"/>
       <c r="Q81" s="30"/>
       <c r="R81" s="30"/>
       <c r="S81" s="30"/>
       <c r="T81" s="30"/>
       <c r="U81" s="30"/>
       <c r="V81" s="30"/>
       <c r="W81" s="30"/>
       <c r="X81" s="30"/>
       <c r="Y81" s="30"/>
       <c r="AB81" s="31"/>
       <c r="AC81" s="31"/>
       <c r="AD81" s="31"/>
       <c r="AE81" s="31"/>
       <c r="AF81" s="31"/>
       <c r="AG81" s="31"/>
       <c r="AH81" s="31"/>
       <c r="AI81" s="31"/>
       <c r="AJ81" s="31"/>
       <c r="AK81" s="31"/>
       <c r="AL81" s="31"/>
     </row>
-    <row r="82" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B82" s="111" t="s">
         <v>227</v>
       </c>
       <c r="C82" s="112">
         <v>1.04</v>
       </c>
       <c r="D82" s="112">
         <v>1.05</v>
       </c>
       <c r="E82" s="112">
         <v>1.05</v>
       </c>
       <c r="F82" s="112">
         <v>1.06</v>
       </c>
       <c r="G82" s="112">
         <v>0.96</v>
       </c>
       <c r="H82" s="112">
         <v>0.9</v>
       </c>
       <c r="I82" s="112">
         <v>0.88</v>
       </c>
       <c r="J82" s="112">
@@ -40735,51 +40770,51 @@
         <v>0.88</v>
       </c>
       <c r="O82" s="30"/>
       <c r="P82" s="30"/>
       <c r="Q82" s="30"/>
       <c r="R82" s="30"/>
       <c r="S82" s="30"/>
       <c r="T82" s="30"/>
       <c r="U82" s="30"/>
       <c r="V82" s="30"/>
       <c r="W82" s="30"/>
       <c r="X82" s="30"/>
       <c r="Y82" s="30"/>
       <c r="AB82" s="31"/>
       <c r="AC82" s="31"/>
       <c r="AD82" s="31"/>
       <c r="AE82" s="31"/>
       <c r="AF82" s="31"/>
       <c r="AG82" s="31"/>
       <c r="AH82" s="31"/>
       <c r="AI82" s="31"/>
       <c r="AJ82" s="31"/>
       <c r="AK82" s="31"/>
       <c r="AL82" s="31"/>
     </row>
-    <row r="83" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B83" s="111" t="s">
         <v>228</v>
       </c>
       <c r="C83" s="112">
         <v>1.04</v>
       </c>
       <c r="D83" s="112">
         <v>1.05</v>
       </c>
       <c r="E83" s="112">
         <v>1.05</v>
       </c>
       <c r="F83" s="112">
         <v>1.06</v>
       </c>
       <c r="G83" s="112">
         <v>0.97</v>
       </c>
       <c r="H83" s="112">
         <v>0.92</v>
       </c>
       <c r="I83" s="112">
         <v>0.89</v>
       </c>
       <c r="J83" s="112">
@@ -40798,51 +40833,51 @@
         <v>0.89</v>
       </c>
       <c r="O83" s="30"/>
       <c r="P83" s="30"/>
       <c r="Q83" s="30"/>
       <c r="R83" s="30"/>
       <c r="S83" s="30"/>
       <c r="T83" s="30"/>
       <c r="U83" s="30"/>
       <c r="V83" s="30"/>
       <c r="W83" s="30"/>
       <c r="X83" s="30"/>
       <c r="Y83" s="30"/>
       <c r="AB83" s="31"/>
       <c r="AC83" s="31"/>
       <c r="AD83" s="31"/>
       <c r="AE83" s="31"/>
       <c r="AF83" s="31"/>
       <c r="AG83" s="31"/>
       <c r="AH83" s="31"/>
       <c r="AI83" s="31"/>
       <c r="AJ83" s="31"/>
       <c r="AK83" s="31"/>
       <c r="AL83" s="31"/>
     </row>
-    <row r="84" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B84" s="111" t="s">
         <v>229</v>
       </c>
       <c r="C84" s="112">
         <v>1.04</v>
       </c>
       <c r="D84" s="112">
         <v>1.05</v>
       </c>
       <c r="E84" s="112">
         <v>1.05</v>
       </c>
       <c r="F84" s="112">
         <v>1.06</v>
       </c>
       <c r="G84" s="112">
         <v>0.97</v>
       </c>
       <c r="H84" s="112">
         <v>0.92</v>
       </c>
       <c r="I84" s="112">
         <v>0.89</v>
       </c>
       <c r="J84" s="112">
@@ -40861,51 +40896,51 @@
         <v>0.9</v>
       </c>
       <c r="O84" s="30"/>
       <c r="P84" s="30"/>
       <c r="Q84" s="30"/>
       <c r="R84" s="30"/>
       <c r="S84" s="30"/>
       <c r="T84" s="30"/>
       <c r="U84" s="30"/>
       <c r="V84" s="30"/>
       <c r="W84" s="30"/>
       <c r="X84" s="30"/>
       <c r="Y84" s="30"/>
       <c r="AB84" s="31"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="31"/>
       <c r="AF84" s="31"/>
       <c r="AG84" s="31"/>
       <c r="AH84" s="31"/>
       <c r="AI84" s="31"/>
       <c r="AJ84" s="31"/>
       <c r="AK84" s="31"/>
       <c r="AL84" s="31"/>
     </row>
-    <row r="85" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B85" s="111" t="s">
         <v>230</v>
       </c>
       <c r="C85" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="D85" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="E85" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="F85" s="112">
         <v>1.1399999999999999</v>
       </c>
       <c r="G85" s="112">
         <v>1.05</v>
       </c>
       <c r="H85" s="112">
         <v>1</v>
       </c>
       <c r="I85" s="112">
         <v>0.99</v>
       </c>
       <c r="J85" s="112">
@@ -40924,51 +40959,51 @@
         <v>0.99</v>
       </c>
       <c r="O85" s="30"/>
       <c r="P85" s="30"/>
       <c r="Q85" s="30"/>
       <c r="R85" s="30"/>
       <c r="S85" s="30"/>
       <c r="T85" s="30"/>
       <c r="U85" s="30"/>
       <c r="V85" s="30"/>
       <c r="W85" s="30"/>
       <c r="X85" s="30"/>
       <c r="Y85" s="30"/>
       <c r="AB85" s="31"/>
       <c r="AC85" s="31"/>
       <c r="AD85" s="31"/>
       <c r="AE85" s="31"/>
       <c r="AF85" s="31"/>
       <c r="AG85" s="31"/>
       <c r="AH85" s="31"/>
       <c r="AI85" s="31"/>
       <c r="AJ85" s="31"/>
       <c r="AK85" s="31"/>
       <c r="AL85" s="31"/>
     </row>
-    <row r="86" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B86" s="111" t="s">
         <v>231</v>
       </c>
       <c r="C86" s="112">
         <v>1.07</v>
       </c>
       <c r="D86" s="112">
         <v>1.07</v>
       </c>
       <c r="E86" s="112">
         <v>1.07</v>
       </c>
       <c r="F86" s="112">
         <v>1.08</v>
       </c>
       <c r="G86" s="112">
         <v>1.01</v>
       </c>
       <c r="H86" s="112">
         <v>0.97</v>
       </c>
       <c r="I86" s="112">
         <v>0.96</v>
       </c>
       <c r="J86" s="112">
@@ -40987,51 +41022,51 @@
         <v>0.96</v>
       </c>
       <c r="O86" s="30"/>
       <c r="P86" s="30"/>
       <c r="Q86" s="30"/>
       <c r="R86" s="30"/>
       <c r="S86" s="30"/>
       <c r="T86" s="30"/>
       <c r="U86" s="30"/>
       <c r="V86" s="30"/>
       <c r="W86" s="30"/>
       <c r="X86" s="30"/>
       <c r="Y86" s="30"/>
       <c r="AB86" s="31"/>
       <c r="AC86" s="31"/>
       <c r="AD86" s="31"/>
       <c r="AE86" s="31"/>
       <c r="AF86" s="31"/>
       <c r="AG86" s="31"/>
       <c r="AH86" s="31"/>
       <c r="AI86" s="31"/>
       <c r="AJ86" s="31"/>
       <c r="AK86" s="31"/>
       <c r="AL86" s="31"/>
     </row>
-    <row r="87" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B87" s="111" t="s">
         <v>232</v>
       </c>
       <c r="C87" s="112">
         <v>1.07</v>
       </c>
       <c r="D87" s="112">
         <v>1.06</v>
       </c>
       <c r="E87" s="112">
         <v>1.06</v>
       </c>
       <c r="F87" s="112">
         <v>1.07</v>
       </c>
       <c r="G87" s="112">
         <v>1.22</v>
       </c>
       <c r="H87" s="112">
         <v>1.34</v>
       </c>
       <c r="I87" s="112">
         <v>1.42</v>
       </c>
       <c r="J87" s="112">
@@ -41050,51 +41085,51 @@
         <v>1.42</v>
       </c>
       <c r="O87" s="30"/>
       <c r="P87" s="30"/>
       <c r="Q87" s="30"/>
       <c r="R87" s="30"/>
       <c r="S87" s="30"/>
       <c r="T87" s="30"/>
       <c r="U87" s="30"/>
       <c r="V87" s="30"/>
       <c r="W87" s="30"/>
       <c r="X87" s="30"/>
       <c r="Y87" s="30"/>
       <c r="AB87" s="31"/>
       <c r="AC87" s="31"/>
       <c r="AD87" s="31"/>
       <c r="AE87" s="31"/>
       <c r="AF87" s="31"/>
       <c r="AG87" s="31"/>
       <c r="AH87" s="31"/>
       <c r="AI87" s="31"/>
       <c r="AJ87" s="31"/>
       <c r="AK87" s="31"/>
       <c r="AL87" s="31"/>
     </row>
-    <row r="88" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B88" s="111" t="s">
         <v>233</v>
       </c>
       <c r="C88" s="112">
         <v>1.03</v>
       </c>
       <c r="D88" s="112">
         <v>1.03</v>
       </c>
       <c r="E88" s="112">
         <v>1.03</v>
       </c>
       <c r="F88" s="112">
         <v>1.04</v>
       </c>
       <c r="G88" s="112">
         <v>1.01</v>
       </c>
       <c r="H88" s="112">
         <v>1</v>
       </c>
       <c r="I88" s="112">
         <v>0.99</v>
       </c>
       <c r="J88" s="112">
@@ -41113,51 +41148,51 @@
         <v>0.99</v>
       </c>
       <c r="O88" s="30"/>
       <c r="P88" s="30"/>
       <c r="Q88" s="30"/>
       <c r="R88" s="30"/>
       <c r="S88" s="30"/>
       <c r="T88" s="30"/>
       <c r="U88" s="30"/>
       <c r="V88" s="30"/>
       <c r="W88" s="30"/>
       <c r="X88" s="30"/>
       <c r="Y88" s="30"/>
       <c r="AB88" s="31"/>
       <c r="AC88" s="31"/>
       <c r="AD88" s="31"/>
       <c r="AE88" s="31"/>
       <c r="AF88" s="31"/>
       <c r="AG88" s="31"/>
       <c r="AH88" s="31"/>
       <c r="AI88" s="31"/>
       <c r="AJ88" s="31"/>
       <c r="AK88" s="31"/>
       <c r="AL88" s="31"/>
     </row>
-    <row r="89" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B89" s="111" t="s">
         <v>234</v>
       </c>
       <c r="C89" s="112">
         <v>1.04</v>
       </c>
       <c r="D89" s="112">
         <v>1.04</v>
       </c>
       <c r="E89" s="112">
         <v>1.04</v>
       </c>
       <c r="F89" s="112">
         <v>1.04</v>
       </c>
       <c r="G89" s="112">
         <v>1.04</v>
       </c>
       <c r="H89" s="112">
         <v>1.04</v>
       </c>
       <c r="I89" s="112">
         <v>1.05</v>
       </c>
       <c r="J89" s="112">
@@ -41176,51 +41211,51 @@
         <v>1.05</v>
       </c>
       <c r="O89" s="30"/>
       <c r="P89" s="30"/>
       <c r="Q89" s="30"/>
       <c r="R89" s="30"/>
       <c r="S89" s="30"/>
       <c r="T89" s="30"/>
       <c r="U89" s="30"/>
       <c r="V89" s="30"/>
       <c r="W89" s="30"/>
       <c r="X89" s="30"/>
       <c r="Y89" s="30"/>
       <c r="AB89" s="31"/>
       <c r="AC89" s="31"/>
       <c r="AD89" s="31"/>
       <c r="AE89" s="31"/>
       <c r="AF89" s="31"/>
       <c r="AG89" s="31"/>
       <c r="AH89" s="31"/>
       <c r="AI89" s="31"/>
       <c r="AJ89" s="31"/>
       <c r="AK89" s="31"/>
       <c r="AL89" s="31"/>
     </row>
-    <row r="90" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B90" s="111" t="s">
         <v>235</v>
       </c>
       <c r="C90" s="112">
         <v>1.08</v>
       </c>
       <c r="D90" s="112">
         <v>1.08</v>
       </c>
       <c r="E90" s="112">
         <v>1.08</v>
       </c>
       <c r="F90" s="112">
         <v>1.0900000000000001</v>
       </c>
       <c r="G90" s="112">
         <v>1.06</v>
       </c>
       <c r="H90" s="112">
         <v>1.06</v>
       </c>
       <c r="I90" s="112">
         <v>1.06</v>
       </c>
       <c r="J90" s="112">
@@ -41239,51 +41274,51 @@
         <v>1.06</v>
       </c>
       <c r="O90" s="30"/>
       <c r="P90" s="30"/>
       <c r="Q90" s="30"/>
       <c r="R90" s="30"/>
       <c r="S90" s="30"/>
       <c r="T90" s="30"/>
       <c r="U90" s="30"/>
       <c r="V90" s="30"/>
       <c r="W90" s="30"/>
       <c r="X90" s="30"/>
       <c r="Y90" s="30"/>
       <c r="AB90" s="31"/>
       <c r="AC90" s="31"/>
       <c r="AD90" s="31"/>
       <c r="AE90" s="31"/>
       <c r="AF90" s="31"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
       <c r="AI90" s="31"/>
       <c r="AJ90" s="31"/>
       <c r="AK90" s="31"/>
       <c r="AL90" s="31"/>
     </row>
-    <row r="91" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="91" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B91" s="111" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="112">
         <v>1.03</v>
       </c>
       <c r="D91" s="112">
         <v>1.03</v>
       </c>
       <c r="E91" s="112">
         <v>1.03</v>
       </c>
       <c r="F91" s="112">
         <v>1.04</v>
       </c>
       <c r="G91" s="112">
         <v>1.03</v>
       </c>
       <c r="H91" s="112">
         <v>1.02</v>
       </c>
       <c r="I91" s="112">
         <v>1.02</v>
       </c>
       <c r="J91" s="112">
@@ -41302,51 +41337,51 @@
         <v>1.02</v>
       </c>
       <c r="O91" s="30"/>
       <c r="P91" s="30"/>
       <c r="Q91" s="30"/>
       <c r="R91" s="30"/>
       <c r="S91" s="30"/>
       <c r="T91" s="30"/>
       <c r="U91" s="30"/>
       <c r="V91" s="30"/>
       <c r="W91" s="30"/>
       <c r="X91" s="30"/>
       <c r="Y91" s="30"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31"/>
       <c r="AD91" s="31"/>
       <c r="AE91" s="31"/>
       <c r="AF91" s="31"/>
       <c r="AG91" s="31"/>
       <c r="AH91" s="31"/>
       <c r="AI91" s="31"/>
       <c r="AJ91" s="31"/>
       <c r="AK91" s="31"/>
       <c r="AL91" s="31"/>
     </row>
-    <row r="92" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="92" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B92" s="111" t="s">
         <v>237</v>
       </c>
       <c r="C92" s="112">
         <v>1.2</v>
       </c>
       <c r="D92" s="112">
         <v>1.21</v>
       </c>
       <c r="E92" s="112">
         <v>1.21</v>
       </c>
       <c r="F92" s="112">
         <v>1.24</v>
       </c>
       <c r="G92" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="H92" s="112">
         <v>1.07</v>
       </c>
       <c r="I92" s="112">
         <v>1.05</v>
       </c>
       <c r="J92" s="112">
@@ -41365,51 +41400,51 @@
         <v>1.06</v>
       </c>
       <c r="O92" s="30"/>
       <c r="P92" s="30"/>
       <c r="Q92" s="30"/>
       <c r="R92" s="30"/>
       <c r="S92" s="30"/>
       <c r="T92" s="30"/>
       <c r="U92" s="30"/>
       <c r="V92" s="30"/>
       <c r="W92" s="30"/>
       <c r="X92" s="30"/>
       <c r="Y92" s="30"/>
       <c r="AB92" s="31"/>
       <c r="AC92" s="31"/>
       <c r="AD92" s="31"/>
       <c r="AE92" s="31"/>
       <c r="AF92" s="31"/>
       <c r="AG92" s="31"/>
       <c r="AH92" s="31"/>
       <c r="AI92" s="31"/>
       <c r="AJ92" s="31"/>
       <c r="AK92" s="31"/>
       <c r="AL92" s="31"/>
     </row>
-    <row r="93" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="93" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B93" s="111" t="s">
         <v>238</v>
       </c>
       <c r="C93" s="112">
         <v>1.2</v>
       </c>
       <c r="D93" s="112">
         <v>1.21</v>
       </c>
       <c r="E93" s="112">
         <v>1.21</v>
       </c>
       <c r="F93" s="112">
         <v>1.24</v>
       </c>
       <c r="G93" s="112">
         <v>1.1200000000000001</v>
       </c>
       <c r="H93" s="112">
         <v>1.07</v>
       </c>
       <c r="I93" s="112">
         <v>1.05</v>
       </c>
       <c r="J93" s="112">
@@ -41428,51 +41463,51 @@
         <v>1.06</v>
       </c>
       <c r="O93" s="30"/>
       <c r="P93" s="30"/>
       <c r="Q93" s="30"/>
       <c r="R93" s="30"/>
       <c r="S93" s="30"/>
       <c r="T93" s="30"/>
       <c r="U93" s="30"/>
       <c r="V93" s="30"/>
       <c r="W93" s="30"/>
       <c r="X93" s="30"/>
       <c r="Y93" s="30"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31"/>
       <c r="AD93" s="31"/>
       <c r="AE93" s="31"/>
       <c r="AF93" s="31"/>
       <c r="AG93" s="31"/>
       <c r="AH93" s="31"/>
       <c r="AI93" s="31"/>
       <c r="AJ93" s="31"/>
       <c r="AK93" s="31"/>
       <c r="AL93" s="31"/>
     </row>
-    <row r="94" spans="2:38" x14ac:dyDescent="0.35">
+    <row r="94" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B94" s="111" t="s">
         <v>239</v>
       </c>
       <c r="C94" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="D94" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="E94" s="112">
         <v>1.1100000000000001</v>
       </c>
       <c r="F94" s="112">
         <v>1.1299999999999999</v>
       </c>
       <c r="G94" s="112">
         <v>1.03</v>
       </c>
       <c r="H94" s="112">
         <v>0.97</v>
       </c>
       <c r="I94" s="112">
         <v>0.95</v>
       </c>
       <c r="J94" s="112">
@@ -41498,74 +41533,191 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="PDMS Document" ma:contentTypeID="0x010100266966F133664895A6EE3632470D45F500D7AB2C1665807A4CA3C1437B602DF731" ma:contentTypeVersion="" ma:contentTypeDescription="PDMS Document Site Content Type" ma:contentTypeScope="" ma:versionID="118dc2862af326f8e729e6ea08a8faab">
-[...1 lines deleted...]
-    <xsd:import namespace="D98D7B2F-F1AC-43F7-B6FF-F6D25E91671E"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100380D273B87EB5E4F8C190BBE90D6EEA8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="90da14c7c1852cf84c539457d0b8cf81">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="65b65ad7-6a33-47e5-8768-956d06b4b4ae" xmlns:ns3="98ed2103-25fa-4bbe-8c57-80dc1c477b92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b9f8f0fab2aaa142285c2e69a07b5b11" ns2:_="" ns3:_="">
+    <xsd:import namespace="65b65ad7-6a33-47e5-8768-956d06b4b4ae"/>
+    <xsd:import namespace="98ed2103-25fa-4bbe-8c57-80dc1c477b92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Edition" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="D98D7B2F-F1AC-43F7-B6FF-F6D25E91671E" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="65b65ad7-6a33-47e5-8768-956d06b4b4ae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SecurityClassification" ma:index="8" nillable="true" ma:displayName="Security Classification" ma:hidden="true" ma:internalName="SecurityClassification">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Edition" ma:index="23" nillable="true" ma:displayName="Edition" ma:format="Dropdown" ma:internalName="Edition">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="98ed2103-25fa-4bbe-8c57-80dc1c477b92" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{079c47b1-b2c8-434b-9a56-789cc570d502}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="98ed2103-25fa-4bbe-8c57-80dc1c477b92">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -41626,79 +41778,69 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SecurityClassification xmlns="D98D7B2F-F1AC-43F7-B6FF-F6D25E91671E" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="65b65ad7-6a33-47e5-8768-956d06b4b4ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="98ed2103-25fa-4bbe-8c57-80dc1c477b92" xsi:nil="true"/>
+    <Edition xmlns="65b65ad7-6a33-47e5-8768-956d06b4b4ae" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45183386-61D5-4BDD-B4FC-FC00CA1F396A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E2C9DD-35C1-4707-9888-CE098F4DC6A9}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B61FAB89-FF9A-4765-9C6E-939157C7470D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8166185-B269-4A29-9A6D-906F8ECE3AC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="D98D7B2F-F1AC-43F7-B6FF-F6D25E91671E"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
@@ -41783,51 +41925,51 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rundle, Vincent</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100266966F133664895A6EE3632470D45F500D7AB2C1665807A4CA3C1437B602DF731</vt:lpwstr>
+    <vt:lpwstr>0x010100380D273B87EB5E4F8C190BBE90D6EEA8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2022-06-29T02:52:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>79b722c8-bba1-40ba-8b46-85b3a5e9e3ea</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>